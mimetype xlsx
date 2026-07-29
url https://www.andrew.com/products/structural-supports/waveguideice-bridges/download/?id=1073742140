--- v0 (2026-06-11)
+++ v1 (2026-07-29)
@@ -43,122 +43,182 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CSWB710-146-CH78</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 7 in x 10 ft, with two 14 ft 6 in direct burial posts, 7/8" Cable</t>
+  </si>
+  <si>
+    <t>Waveguide bridge kit</t>
+  </si>
+  <si>
+    <t>CSWB110-14-DCH158</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, Dual 7 in x 10 ft, with two 13 ft 6 in direct burial posts, 1-5/8" Cable</t>
+  </si>
+  <si>
+    <t>CSWB110-14-CH78</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 7 in x 10 ft, with two 13 ft 6 in direct burial posts, 7/8" Cable</t>
+  </si>
+  <si>
+    <t>WB-K210-S-T</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft,with two 10 ft 6 in base shoe posts &amp; 24 in 3 rung Trapeze Kit</t>
+  </si>
+  <si>
+    <t>WB-K212-S</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 12 ft, with two 10 ft 6 in base shoe posts</t>
+  </si>
+  <si>
+    <t>BSF-3-35</t>
+  </si>
+  <si>
+    <t>Base Shoe Foot for 3-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>Shoe</t>
+  </si>
+  <si>
+    <t>MTC9901-10</t>
+  </si>
+  <si>
+    <t>Base Shoe Pipe Column, 10 ft 6 in</t>
+  </si>
+  <si>
+    <t>Pipe column</t>
+  </si>
+  <si>
+    <t>MT-349</t>
+  </si>
+  <si>
+    <t>Double Pipe Support Channel Kit for 24 in wide waveguide bridge</t>
+  </si>
+  <si>
+    <t>Waveguide bridge channel</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>MTC3734WGB</t>
+  </si>
+  <si>
+    <t>Custom Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 13 ft 4 in direct burial posts and 6-cable Z-bracket</t>
+  </si>
+  <si>
+    <t>MTC3703</t>
+  </si>
+  <si>
+    <t>Custom Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 13 ft 4 in direct burial posts and (3) Four-level trapeze kits</t>
+  </si>
+  <si>
     <t>MF-126</t>
   </si>
   <si>
-    <t>Variant</t>
-[...7 lines deleted...]
-  <si>
     <t>MF-279</t>
   </si>
   <si>
     <t>Base Shoe Pipe Column, 12 ft</t>
   </si>
   <si>
     <t>MF-511</t>
   </si>
   <si>
     <t>Wall Support Angle, single or double</t>
   </si>
   <si>
     <t>Wall mount kit</t>
   </si>
   <si>
     <t>MT-F1223</t>
   </si>
   <si>
     <t>Splice Stiffener</t>
   </si>
   <si>
     <t>Splices and splicing kits</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...1 lines deleted...]
-  <si>
     <t>WB-K110-B</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 13 ft 4 in direct burial posts</t>
   </si>
   <si>
-    <t>Waveguide bridge kit</t>
-[...1 lines deleted...]
-  <si>
     <t>WB-K110-S</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 10 ft 6 in base shoe posts</t>
   </si>
   <si>
     <t>WB-CS24-3</t>
   </si>
   <si>
     <t>Safety Grated Channel Support, 24 in wide for 3-1/2 in OD pipe</t>
   </si>
   <si>
     <t>Support bracket</t>
   </si>
   <si>
     <t>WB-CY0510</t>
   </si>
   <si>
     <t>Saftey Grated Waveguide Bridge Channel, 4-3/4 in x 10 ft</t>
   </si>
   <si>
-    <t>Waveguide bridge channel</t>
-[...1 lines deleted...]
-  <si>
     <t>WB-K210-S</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 10 ft 6 in base shoe posts</t>
   </si>
   <si>
     <t>WB-K410-B</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with four 13 ft 4 in direct burial posts</t>
   </si>
   <si>
     <t>WB-K410-B15</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with four 15 ft 4 in direct burial posts</t>
   </si>
   <si>
     <t>WB-EXT</t>
   </si>
   <si>
     <t>Extension Kit, safety grating</t>
   </si>
   <si>
     <t>WB-K0510-S</t>
@@ -175,116 +235,155 @@
   <si>
     <t>CS-BRL</t>
   </si>
   <si>
     <t>Cluster Support Bracket, 18 lines, for 3-1/2 in OD round members</t>
   </si>
   <si>
     <t>WB-K110-S-HD</t>
   </si>
   <si>
     <t>Heavy Duty Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 10 ft 6 in base shoe posts</t>
   </si>
   <si>
     <t>WB-K110-B-HD</t>
   </si>
   <si>
     <t>Heavy Duty Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 13 ft 4 in direct burial posts</t>
   </si>
   <si>
     <t>WB-K110-B15</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 15 ft direct burial posts</t>
   </si>
   <si>
-    <t>CSWB710-146-CH78</t>
-[...58 lines deleted...]
-  <si>
     <t>WBBS238</t>
   </si>
   <si>
     <t>Base Shoe for 2-3/8 and 2-7/8 OD pipe, hardware for 2-3/8 pipe included</t>
   </si>
   <si>
+    <t>CSWB710-146-CH158</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 7 in x 10 ft, with two 14 ft 6 in direct burial posts, 1-5/8" Cable</t>
+  </si>
+  <si>
+    <t>CSWB710-146-DCH158</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, Dual 7 in x 10 ft, with two 14 ft 6 in direct burial posts, 1-5/8" Cable</t>
+  </si>
+  <si>
+    <t>CSWB710-146-DCH78</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, Dual 7 in x 10 ft, with two 14 ft 6 in direct burial posts, 7/8" Cable</t>
+  </si>
+  <si>
+    <t>CSWB110-14-DCH78</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, Dual 7 in x 10 ft, with two 13 ft 6 in direct burial posts, 7/8" Cable</t>
+  </si>
+  <si>
+    <t>WB-K210-B-T</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 13 ft 4 in direct burial posts &amp; 24 in 3 rung Trapeze Kit</t>
+  </si>
+  <si>
+    <t>WB-K212-B</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 12 ft, with two 13 ft 4 in direct burial posts</t>
+  </si>
+  <si>
+    <t>WB-K212-B-NT</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 12 ft, with two 13 ft 4 in direct burial posts - No Trapeze Kits</t>
+  </si>
+  <si>
+    <t>WB-K212-S-NT</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 12 ft, with two 10 ft 6 in base shoe posts - No Trapeze Kits</t>
+  </si>
+  <si>
+    <t>WB-CY212</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Channel, 24 in x 12 ft</t>
+  </si>
+  <si>
+    <t>MT-347</t>
+  </si>
+  <si>
+    <t>Single Pipe Support Channel Kit for 12 in wide waveguide bridge</t>
+  </si>
+  <si>
+    <t>MT-353</t>
+  </si>
+  <si>
+    <t>X-Bracing Kit for 24 in wide bridge kit</t>
+  </si>
+  <si>
+    <t>X-bracing kit</t>
+  </si>
+  <si>
+    <t>WB-K210-B-SF</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit with Security Features, 24 in x 10 ft, with two 13 ft 4 in direct burial posts. Includes Tamper-proof Security Hardware.</t>
+  </si>
+  <si>
+    <t>WB-K210-B-T2</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 13 ft 4 in direct burial posts and (3) Double Z-Brackets</t>
+  </si>
+  <si>
+    <t>WB-K210-B-T3</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 13 ft 4 in direct burial posts and (3) Triple Z-Brackets</t>
+  </si>
+  <si>
+    <t>WB-K210-B18</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 18 ft direct burial posts</t>
+  </si>
+  <si>
+    <t>MTC3746B</t>
+  </si>
+  <si>
+    <t>Custom Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with three 13 ft 4 in direct burial posts and Four Horizontals</t>
+  </si>
+  <si>
     <t>GP-S24</t>
   </si>
   <si>
     <t>GPS Antenna Mount</t>
   </si>
   <si>
     <t>GPS-U</t>
   </si>
   <si>
     <t>GPS Mount Kit</t>
   </si>
   <si>
     <t>Mounting hardware</t>
   </si>
   <si>
     <t>MF-130</t>
   </si>
   <si>
     <t>Direct Burial Pipe Column, 13 ft 4 in</t>
   </si>
   <si>
     <t>MF-273</t>
   </si>
   <si>
     <t>Direct Burial Pipe Column, 15 ft 4 in</t>
@@ -419,149 +518,50 @@
     <t>WS-K400</t>
   </si>
   <si>
     <t>Straight Splice for Safety Grated Channel, 24 in</t>
   </si>
   <si>
     <t>WB-K110-B18</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 18 ft direct burial posts</t>
   </si>
   <si>
     <t>PC-238</t>
   </si>
   <si>
     <t>Pipe Cap, 2-3/8 in OD</t>
   </si>
   <si>
     <t>PTCR01</t>
   </si>
   <si>
     <t>Unistrut Endcap</t>
   </si>
   <si>
     <t>Cover</t>
-  </si>
-[...97 lines deleted...]
-    <t>Custom Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with three 13 ft 4 in direct burial posts and Four Horizontals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -680,51 +680,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J75" totalsRowShown="0">
   <autoFilter ref="A1:J75"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-126" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-279" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-511" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f1223" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-s" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cs24-3" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy0510" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-s" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b15" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-ext" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k0510-s" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcs-br" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcs-brl" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-s-hd" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b-hd" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b15" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-ch78" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-dch158" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-ch78" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-s-t" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-s" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itembsf-3-35" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc9901-10" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-349" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3734wgb" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3703" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwbbs238" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemgp-s24" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemgps-u" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-130" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-273" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-280" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f501" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f503" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f504" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-034" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemrr-bsp-10" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-bs" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb05-3" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cf45" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb12-3" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb24-3" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cf90" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-sp" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b15" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b21" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy110" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy210" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b21" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-s" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k0510-b" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemws-k400" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b18" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-238" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemptcr01" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-ch158" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-dch158" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-dch78" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-dch78" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-b" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-b-nt" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-s-nt" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy212" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-347" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-353" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-sf" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t2" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t3" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b18" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3746b" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-ch78" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-dch158" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-ch78" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-s-t" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-s" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itembsf-3-35" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc9901-10" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-349" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3734wgb" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3703" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-126" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-279" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-511" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f1223" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-s" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cs24-3" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy0510" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-s" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b15" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-ext" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k0510-s" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcs-br" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcs-brl" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-s-hd" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b-hd" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b15" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwbbs238" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-ch158" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-dch158" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-dch78" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-dch78" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-b" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-b-nt" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-s-nt" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy212" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-347" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-353" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-sf" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t2" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t3" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b18" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3746b" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemgp-s24" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemgps-u" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-130" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-273" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-280" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f501" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f503" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f504" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-034" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemrr-bsp-10" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-bs" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb05-3" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cf45" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb12-3" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb24-3" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cf90" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-sp" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b15" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b21" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy110" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy210" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b21" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-s" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k0510-b" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemws-k400" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b18" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-238" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemptcr01" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J75"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="131.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -777,1135 +777,1135 @@
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="12.75">
+      <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H6" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
+      <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
         <v>29</v>
       </c>
-      <c r="H8" t="s">
+      <c r="H9" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="J9" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="H12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
+      <c r="A15" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
         <v>43</v>
       </c>
-      <c r="H14" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="H15" t="s">
         <v>44</v>
       </c>
-      <c r="C15" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="J15" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
         <v>46</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>48</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>50</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="H18" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="H19" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="H20" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>57</v>
       </c>
       <c r="H21" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="H22" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>61</v>
       </c>
       <c r="H23" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>63</v>
       </c>
       <c r="H24" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>65</v>
       </c>
       <c r="H25" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>67</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:10" ht="12.75">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>69</v>
       </c>
       <c r="H27" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>71</v>
       </c>
       <c r="H28" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>73</v>
       </c>
       <c r="H29" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>75</v>
       </c>
       <c r="H30" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>77</v>
       </c>
       <c r="H31" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>79</v>
       </c>
       <c r="H32" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
         <v>87</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
         <v>89</v>
       </c>
-      <c r="C37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
         <v>91</v>
       </c>
-      <c r="C38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H38" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
         <v>93</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="H39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="12.75">
+      <c r="A40" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="H39" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="C40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" t="s">
         <v>95</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="H40" t="s">
+        <v>30</v>
+      </c>
+      <c r="J40" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="12.75">
+      <c r="A41" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="H40" t="s">
-[...4 lines deleted...]
-      <c r="A41" s="1" t="s">
+      <c r="C41" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" t="s">
         <v>97</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="H41" t="s">
         <v>98</v>
       </c>
-      <c r="H41" t="s">
-        <v>66</v>
+      <c r="J41" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>100</v>
       </c>
       <c r="H42" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>102</v>
       </c>
       <c r="H43" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>104</v>
       </c>
       <c r="H44" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>106</v>
       </c>
       <c r="H45" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>108</v>
       </c>
       <c r="H46" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>110</v>
       </c>
       <c r="H47" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>112</v>
       </c>
       <c r="H48" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H49" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H50" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H51" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H52" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H53" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H54" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H55" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H56" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H57" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H58" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H59" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
         <v>137</v>
       </c>
       <c r="H60" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
         <v>139</v>
       </c>
       <c r="H61" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>141</v>
       </c>
       <c r="H62" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
         <v>143</v>
       </c>
       <c r="H63" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
         <v>145</v>
       </c>
       <c r="H64" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
         <v>147</v>
       </c>
       <c r="H65" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
         <v>149</v>
       </c>
       <c r="H66" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>151</v>
       </c>
       <c r="H67" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
         <v>153</v>
       </c>
       <c r="H68" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:10" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
         <v>155</v>
       </c>
       <c r="H69" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
         <v>157</v>
       </c>
       <c r="H70" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C71" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" t="s">
         <v>159</v>
       </c>
-      <c r="C71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" t="s">
         <v>161</v>
       </c>
-      <c r="C72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C73" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" t="s">
         <v>163</v>
       </c>
-      <c r="C73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H73" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C74" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" t="s">
         <v>165</v>
       </c>
-      <c r="C74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H74" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C75" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" t="s">
         <v>167</v>
       </c>
-      <c r="C75" t="s">
-[...2 lines deleted...]
-      <c r="D75" t="s">
+      <c r="H75" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="MF-126"/>
-[...26 lines deleted...]
-    <hyperlink ref="A29" r:id="rId28" display="MTC3703"/>
+    <hyperlink ref="A2" r:id="rId1" display="CSWB710-146-CH78"/>
+    <hyperlink ref="A3" r:id="rId2" display="CSWB110-14-DCH158"/>
+    <hyperlink ref="A4" r:id="rId3" display="CSWB110-14-CH78"/>
+    <hyperlink ref="A5" r:id="rId4" display="WB-K210-S-T"/>
+    <hyperlink ref="A6" r:id="rId5" display="WB-K212-S"/>
+    <hyperlink ref="A7" r:id="rId6" display="BSF-3-35"/>
+    <hyperlink ref="A8" r:id="rId7" display="MTC9901-10"/>
+    <hyperlink ref="A9" r:id="rId8" display="MT-349"/>
+    <hyperlink ref="A10" r:id="rId9" display="MTC3734WGB"/>
+    <hyperlink ref="A11" r:id="rId10" display="MTC3703"/>
+    <hyperlink ref="A12" r:id="rId11" display="MF-126"/>
+    <hyperlink ref="A13" r:id="rId12" display="MF-279"/>
+    <hyperlink ref="A14" r:id="rId13" display="MF-511"/>
+    <hyperlink ref="A15" r:id="rId14" display="MT-F1223"/>
+    <hyperlink ref="A16" r:id="rId15" display="WB-K110-B"/>
+    <hyperlink ref="A17" r:id="rId16" display="WB-K110-S"/>
+    <hyperlink ref="A18" r:id="rId17" display="WB-CS24-3"/>
+    <hyperlink ref="A19" r:id="rId18" display="WB-CY0510"/>
+    <hyperlink ref="A20" r:id="rId19" display="WB-K210-S"/>
+    <hyperlink ref="A21" r:id="rId20" display="WB-K410-B"/>
+    <hyperlink ref="A22" r:id="rId21" display="WB-K410-B15"/>
+    <hyperlink ref="A23" r:id="rId22" display="WB-EXT"/>
+    <hyperlink ref="A24" r:id="rId23" display="WB-K0510-S"/>
+    <hyperlink ref="A25" r:id="rId24" display="CS-BR"/>
+    <hyperlink ref="A26" r:id="rId25" display="CS-BRL"/>
+    <hyperlink ref="A27" r:id="rId26" display="WB-K110-S-HD"/>
+    <hyperlink ref="A28" r:id="rId27" display="WB-K110-B-HD"/>
+    <hyperlink ref="A29" r:id="rId28" display="WB-K110-B15"/>
     <hyperlink ref="A30" r:id="rId29" display="WBBS238"/>
-    <hyperlink ref="A31" r:id="rId30" display="GP-S24"/>
-[...43 lines deleted...]
-    <hyperlink ref="A75" r:id="rId74" display="MTC3746B"/>
+    <hyperlink ref="A31" r:id="rId30" display="CSWB710-146-CH158"/>
+    <hyperlink ref="A32" r:id="rId31" display="CSWB710-146-DCH158"/>
+    <hyperlink ref="A33" r:id="rId32" display="CSWB710-146-DCH78"/>
+    <hyperlink ref="A34" r:id="rId33" display="CSWB110-14-DCH78"/>
+    <hyperlink ref="A35" r:id="rId34" display="WB-K210-B-T"/>
+    <hyperlink ref="A36" r:id="rId35" display="WB-K212-B"/>
+    <hyperlink ref="A37" r:id="rId36" display="WB-K212-B-NT"/>
+    <hyperlink ref="A38" r:id="rId37" display="WB-K212-S-NT"/>
+    <hyperlink ref="A39" r:id="rId38" display="WB-CY212"/>
+    <hyperlink ref="A40" r:id="rId39" display="MT-347"/>
+    <hyperlink ref="A41" r:id="rId40" display="MT-353"/>
+    <hyperlink ref="A42" r:id="rId41" display="WB-K210-B-SF"/>
+    <hyperlink ref="A43" r:id="rId42" display="WB-K210-B-T2"/>
+    <hyperlink ref="A44" r:id="rId43" display="WB-K210-B-T3"/>
+    <hyperlink ref="A45" r:id="rId44" display="WB-K210-B18"/>
+    <hyperlink ref="A46" r:id="rId45" display="MTC3746B"/>
+    <hyperlink ref="A47" r:id="rId46" display="GP-S24"/>
+    <hyperlink ref="A48" r:id="rId47" display="GPS-U"/>
+    <hyperlink ref="A49" r:id="rId48" display="MF-130"/>
+    <hyperlink ref="A50" r:id="rId49" display="MF-273"/>
+    <hyperlink ref="A51" r:id="rId50" display="MF-280"/>
+    <hyperlink ref="A52" r:id="rId51" display="MT-F501"/>
+    <hyperlink ref="A53" r:id="rId52" display="MT-F503"/>
+    <hyperlink ref="A54" r:id="rId53" display="MT-F504"/>
+    <hyperlink ref="A55" r:id="rId54" display="PC-034"/>
+    <hyperlink ref="A56" r:id="rId55" display="RR-BSP-10"/>
+    <hyperlink ref="A57" r:id="rId56" display="WB-BS"/>
+    <hyperlink ref="A58" r:id="rId57" display="WB-LB05-3"/>
+    <hyperlink ref="A59" r:id="rId58" display="WB-CF45"/>
+    <hyperlink ref="A60" r:id="rId59" display="WB-LB12-3"/>
+    <hyperlink ref="A61" r:id="rId60" display="WB-K210-B"/>
+    <hyperlink ref="A62" r:id="rId61" display="WB-LB24-3"/>
+    <hyperlink ref="A63" r:id="rId62" display="WB-CF90"/>
+    <hyperlink ref="A64" r:id="rId63" display="WB-SP"/>
+    <hyperlink ref="A65" r:id="rId64" display="WB-K210-B15"/>
+    <hyperlink ref="A66" r:id="rId65" display="WB-K210-B21"/>
+    <hyperlink ref="A67" r:id="rId66" display="WB-CY110"/>
+    <hyperlink ref="A68" r:id="rId67" display="WB-CY210"/>
+    <hyperlink ref="A69" r:id="rId68" display="WB-K410-B21"/>
+    <hyperlink ref="A70" r:id="rId69" display="WB-K410-S"/>
+    <hyperlink ref="A71" r:id="rId70" display="WB-K0510-B"/>
+    <hyperlink ref="A72" r:id="rId71" display="WS-K400"/>
+    <hyperlink ref="A73" r:id="rId72" display="WB-K110-B18"/>
+    <hyperlink ref="A74" r:id="rId73" display="PC-238"/>
+    <hyperlink ref="A75" r:id="rId74" display="PTCR01"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId75"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 