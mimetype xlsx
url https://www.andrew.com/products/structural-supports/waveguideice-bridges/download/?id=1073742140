--- v1 (2026-07-29)
+++ v2 (2026-09-12)
@@ -11,280 +11,325 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169" count="310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171" count="314">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>WB-K0510-S</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Saftey Grated Waveguide Bridge Kit, 4-3/4 in x 10 ft, with two 10 ft 6 in base shoe posts</t>
+  </si>
+  <si>
+    <t>Waveguide bridge kit</t>
+  </si>
+  <si>
+    <t>CS-BR</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, 5 lines, for 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>Support bracket</t>
+  </si>
+  <si>
+    <t>CS-BRL</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, 18 lines, for 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>WB-K110-S-HD</t>
+  </si>
+  <si>
+    <t>Heavy Duty Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 10 ft 6 in base shoe posts</t>
+  </si>
+  <si>
+    <t>WB-K110-B-HD</t>
+  </si>
+  <si>
+    <t>Heavy Duty Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 13 ft 4 in direct burial posts</t>
+  </si>
+  <si>
+    <t>WB-K110-B15</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 15 ft direct burial posts</t>
+  </si>
+  <si>
+    <t>MF-126</t>
+  </si>
+  <si>
+    <t>Base Shoe Pipe Column, 10 ft 6 in</t>
+  </si>
+  <si>
+    <t>Pipe column</t>
+  </si>
+  <si>
+    <t>MF-279</t>
+  </si>
+  <si>
+    <t>Base Shoe Pipe Column, 12 ft</t>
+  </si>
+  <si>
+    <t>MF-511</t>
+  </si>
+  <si>
+    <t>Wall Support Angle, single or double</t>
+  </si>
+  <si>
+    <t>Wall mount kit</t>
+  </si>
+  <si>
+    <t>MT-F1223</t>
+  </si>
+  <si>
+    <t>Splice Stiffener</t>
+  </si>
+  <si>
+    <t>Splices and splicing kits</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>WB-K110-B</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 13 ft 4 in direct burial posts</t>
+  </si>
+  <si>
+    <t>WB-K210-B-T1</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 13 ft 4 in direct burial posts &amp; 24 in 1 rung Z-Bracket Kit</t>
+  </si>
+  <si>
+    <t>WB-CS24-3</t>
+  </si>
+  <si>
+    <t>Safety Grated Channel Support, 24 in wide for 3-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>WB-CY0510</t>
+  </si>
+  <si>
+    <t>Saftey Grated Waveguide Bridge Channel, 4-3/4 in x 10 ft</t>
+  </si>
+  <si>
+    <t>Waveguide bridge channel</t>
+  </si>
+  <si>
+    <t>WB-K210-S</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 10 ft 6 in base shoe posts</t>
+  </si>
+  <si>
+    <t>WB-K410-B</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with four 13 ft 4 in direct burial posts</t>
+  </si>
+  <si>
+    <t>WB-K410-B15</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with four 15 ft 4 in direct burial posts</t>
+  </si>
+  <si>
+    <t>WB-EXT</t>
+  </si>
+  <si>
+    <t>Extension Kit, safety grating</t>
+  </si>
+  <si>
     <t>CSWB710-146-CH78</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Safety Grated Waveguide Bridge Kit, 7 in x 10 ft, with two 14 ft 6 in direct burial posts, 7/8" Cable</t>
   </si>
   <si>
-    <t>Waveguide bridge kit</t>
-[...1 lines deleted...]
-  <si>
     <t>CSWB110-14-DCH158</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, Dual 7 in x 10 ft, with two 13 ft 6 in direct burial posts, 1-5/8" Cable</t>
   </si>
   <si>
     <t>CSWB110-14-CH78</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 7 in x 10 ft, with two 13 ft 6 in direct burial posts, 7/8" Cable</t>
   </si>
   <si>
     <t>WB-K210-S-T</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft,with two 10 ft 6 in base shoe posts &amp; 24 in 3 rung Trapeze Kit</t>
   </si>
   <si>
+    <t>WB-K110-S</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 10 ft 6 in base shoe posts</t>
+  </si>
+  <si>
     <t>WB-K212-S</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 12 ft, with two 10 ft 6 in base shoe posts</t>
   </si>
   <si>
     <t>BSF-3-35</t>
   </si>
   <si>
     <t>Base Shoe Foot for 3-1/2 in OD pipe</t>
   </si>
   <si>
     <t>Shoe</t>
   </si>
   <si>
     <t>MTC9901-10</t>
   </si>
   <si>
-    <t>Base Shoe Pipe Column, 10 ft 6 in</t>
-[...4 lines deleted...]
-  <si>
     <t>MT-349</t>
   </si>
   <si>
     <t>Double Pipe Support Channel Kit for 24 in wide waveguide bridge</t>
   </si>
   <si>
-    <t>Waveguide bridge channel</t>
-[...4 lines deleted...]
-  <si>
     <t>MTC3734WGB</t>
   </si>
   <si>
     <t>Custom Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 13 ft 4 in direct burial posts and 6-cable Z-bracket</t>
   </si>
   <si>
     <t>MTC3703</t>
   </si>
   <si>
     <t>Custom Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 13 ft 4 in direct burial posts and (3) Four-level trapeze kits</t>
   </si>
   <si>
-    <t>MF-126</t>
-[...112 lines deleted...]
-  <si>
     <t>WBBS238</t>
   </si>
   <si>
     <t>Base Shoe for 2-3/8 and 2-7/8 OD pipe, hardware for 2-3/8 pipe included</t>
   </si>
   <si>
+    <t>WB-K410-S</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with four 10 ft 6 in base shoe posts</t>
+  </si>
+  <si>
+    <t>WB-K0510-B</t>
+  </si>
+  <si>
+    <t>Saftey Grated Waveguide Bridge Kit, 4-3/4 in x 10 ft, with two 13 ft 4 in direct bural posts</t>
+  </si>
+  <si>
+    <t>WS-K400</t>
+  </si>
+  <si>
+    <t>Straight Splice for Safety Grated Channel, 24 in</t>
+  </si>
+  <si>
+    <t>WB-K110-B18</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 18 ft direct burial posts</t>
+  </si>
+  <si>
+    <t>PC-238</t>
+  </si>
+  <si>
+    <t>Pipe Cap, 2-3/8 in OD</t>
+  </si>
+  <si>
+    <t>PTCR01</t>
+  </si>
+  <si>
+    <t>Unistrut Endcap</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
     <t>CSWB710-146-CH158</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 7 in x 10 ft, with two 14 ft 6 in direct burial posts, 1-5/8" Cable</t>
   </si>
   <si>
     <t>CSWB710-146-DCH158</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, Dual 7 in x 10 ft, with two 14 ft 6 in direct burial posts, 1-5/8" Cable</t>
   </si>
   <si>
     <t>CSWB710-146-DCH78</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, Dual 7 in x 10 ft, with two 14 ft 6 in direct burial posts, 7/8" Cable</t>
   </si>
   <si>
     <t>CSWB110-14-DCH78</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, Dual 7 in x 10 ft, with two 13 ft 6 in direct burial posts, 7/8" Cable</t>
   </si>
   <si>
     <t>WB-K210-B-T</t>
@@ -479,89 +524,50 @@
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 15 ft 4 in direct burial posts</t>
   </si>
   <si>
     <t>WB-K210-B21</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 21 ft direct burial posts</t>
   </si>
   <si>
     <t>WB-CY110</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Channel, 12 in x 10 ft</t>
   </si>
   <si>
     <t>WB-CY210</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Channel, 24 in x 10 ft</t>
   </si>
   <si>
     <t>WB-K410-B21</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with four 21 ft direct burial posts</t>
-  </si>
-[...37 lines deleted...]
-    <t>Cover</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -662,75 +668,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J75" totalsRowShown="0">
-  <autoFilter ref="A1:J75"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J76" totalsRowShown="0">
+  <autoFilter ref="A1:J76"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-ch78" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-dch158" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-ch78" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-s-t" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-s" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itembsf-3-35" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc9901-10" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-349" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3734wgb" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3703" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-126" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-279" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-511" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f1223" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-s" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cs24-3" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy0510" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-s" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b15" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-ext" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k0510-s" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcs-br" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcs-brl" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-s-hd" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b-hd" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b15" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwbbs238" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-ch158" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-dch158" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-dch78" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-dch78" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-b" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-b-nt" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-s-nt" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy212" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-347" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-353" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-sf" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t2" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t3" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b18" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3746b" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemgp-s24" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemgps-u" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-130" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-273" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-280" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f501" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f503" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f504" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-034" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemrr-bsp-10" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-bs" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb05-3" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cf45" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb12-3" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb24-3" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cf90" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-sp" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b15" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b21" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy110" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy210" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b21" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-s" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k0510-b" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemws-k400" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b18" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-238" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemptcr01" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k0510-s" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcs-br" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcs-brl" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-s-hd" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b-hd" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b15" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-126" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-279" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-511" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f1223" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t1" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cs24-3" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy0510" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-s" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b15" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-ext" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-ch78" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-dch158" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-ch78" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-s-t" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-s" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-s" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itembsf-3-35" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc9901-10" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-349" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3734wgb" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3703" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwbbs238" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-s" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k0510-b" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemws-k400" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b18" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-238" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemptcr01" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-ch158" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-dch158" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-dch78" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-dch78" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-b" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-b-nt" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-s-nt" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy212" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-347" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-353" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-sf" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t2" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t3" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b18" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3746b" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemgp-s24" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemgps-u" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-130" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-273" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-280" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f501" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f503" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f504" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-034" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemrr-bsp-10" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-bs" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb05-3" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cf45" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb12-3" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb24-3" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cf90" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-sp" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b15" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b21" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy110" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy210" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b21" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J75"/>
+  <dimension ref="A1:J76"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="131.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -763,281 +769,278 @@
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="H8" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="12.75">
+    <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" t="s">
         <v>32</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+    </row>
+    <row r="11" spans="1:10" ht="12.75">
+      <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="H10" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
         <v>34</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H11" t="s">
         <v>35</v>
       </c>
-      <c r="H11" t="s">
-        <v>13</v>
+      <c r="J11" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H15" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H18" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="H19" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>57</v>
@@ -1077,281 +1080,278 @@
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>63</v>
       </c>
       <c r="H24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>65</v>
       </c>
       <c r="H25" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>67</v>
       </c>
       <c r="H26" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="H27" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>71</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
+        <v>45</v>
+      </c>
+      <c r="J28" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>73</v>
       </c>
       <c r="H29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>75</v>
       </c>
       <c r="H30" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>77</v>
       </c>
       <c r="H31" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>79</v>
       </c>
       <c r="H32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>81</v>
       </c>
       <c r="H33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>83</v>
       </c>
       <c r="H34" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>85</v>
       </c>
       <c r="H35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>87</v>
       </c>
       <c r="H36" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>89</v>
       </c>
       <c r="H37" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H39" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H40" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H41" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>100</v>
       </c>
       <c r="H42" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>102</v>
@@ -1377,538 +1377,559 @@
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>106</v>
       </c>
       <c r="H45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>108</v>
       </c>
       <c r="H46" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>110</v>
       </c>
       <c r="H47" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" ht="12.75">
+        <v>45</v>
+      </c>
+      <c r="J47" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>112</v>
       </c>
       <c r="H48" t="s">
         <v>113</v>
+      </c>
+      <c r="J48" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>115</v>
       </c>
       <c r="H49" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>117</v>
       </c>
       <c r="H50" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>119</v>
       </c>
       <c r="H51" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
         <v>121</v>
       </c>
       <c r="H52" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
         <v>123</v>
       </c>
       <c r="H53" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
         <v>125</v>
       </c>
       <c r="H54" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>127</v>
       </c>
       <c r="H55" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H56" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H57" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H58" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H59" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H60" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H61" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H62" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H63" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H64" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H65" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H66" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H67" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H68" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H69" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H71" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H72" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H73" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H74" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H75" t="s">
-        <v>168</v>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
+      <c r="A76" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" t="s">
+        <v>170</v>
+      </c>
+      <c r="H76" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CSWB710-146-CH78"/>
-[...72 lines deleted...]
-    <hyperlink ref="A75" r:id="rId74" display="PTCR01"/>
+    <hyperlink ref="A2" r:id="rId1" display="WB-K0510-S"/>
+    <hyperlink ref="A3" r:id="rId2" display="CS-BR"/>
+    <hyperlink ref="A4" r:id="rId3" display="CS-BRL"/>
+    <hyperlink ref="A5" r:id="rId4" display="WB-K110-S-HD"/>
+    <hyperlink ref="A6" r:id="rId5" display="WB-K110-B-HD"/>
+    <hyperlink ref="A7" r:id="rId6" display="WB-K110-B15"/>
+    <hyperlink ref="A8" r:id="rId7" display="MF-126"/>
+    <hyperlink ref="A9" r:id="rId8" display="MF-279"/>
+    <hyperlink ref="A10" r:id="rId9" display="MF-511"/>
+    <hyperlink ref="A11" r:id="rId10" display="MT-F1223"/>
+    <hyperlink ref="A12" r:id="rId11" display="WB-K110-B"/>
+    <hyperlink ref="A13" r:id="rId12" display="WB-K210-B-T1"/>
+    <hyperlink ref="A14" r:id="rId13" display="WB-CS24-3"/>
+    <hyperlink ref="A15" r:id="rId14" display="WB-CY0510"/>
+    <hyperlink ref="A16" r:id="rId15" display="WB-K210-S"/>
+    <hyperlink ref="A17" r:id="rId16" display="WB-K410-B"/>
+    <hyperlink ref="A18" r:id="rId17" display="WB-K410-B15"/>
+    <hyperlink ref="A19" r:id="rId18" display="WB-EXT"/>
+    <hyperlink ref="A20" r:id="rId19" display="CSWB710-146-CH78"/>
+    <hyperlink ref="A21" r:id="rId20" display="CSWB110-14-DCH158"/>
+    <hyperlink ref="A22" r:id="rId21" display="CSWB110-14-CH78"/>
+    <hyperlink ref="A23" r:id="rId22" display="WB-K210-S-T"/>
+    <hyperlink ref="A24" r:id="rId23" display="WB-K110-S"/>
+    <hyperlink ref="A25" r:id="rId24" display="WB-K212-S"/>
+    <hyperlink ref="A26" r:id="rId25" display="BSF-3-35"/>
+    <hyperlink ref="A27" r:id="rId26" display="MTC9901-10"/>
+    <hyperlink ref="A28" r:id="rId27" display="MT-349"/>
+    <hyperlink ref="A29" r:id="rId28" display="MTC3734WGB"/>
+    <hyperlink ref="A30" r:id="rId29" display="MTC3703"/>
+    <hyperlink ref="A31" r:id="rId30" display="WBBS238"/>
+    <hyperlink ref="A32" r:id="rId31" display="WB-K410-S"/>
+    <hyperlink ref="A33" r:id="rId32" display="WB-K0510-B"/>
+    <hyperlink ref="A34" r:id="rId33" display="WS-K400"/>
+    <hyperlink ref="A35" r:id="rId34" display="WB-K110-B18"/>
+    <hyperlink ref="A36" r:id="rId35" display="PC-238"/>
+    <hyperlink ref="A37" r:id="rId36" display="PTCR01"/>
+    <hyperlink ref="A38" r:id="rId37" display="CSWB710-146-CH158"/>
+    <hyperlink ref="A39" r:id="rId38" display="CSWB710-146-DCH158"/>
+    <hyperlink ref="A40" r:id="rId39" display="CSWB710-146-DCH78"/>
+    <hyperlink ref="A41" r:id="rId40" display="CSWB110-14-DCH78"/>
+    <hyperlink ref="A42" r:id="rId41" display="WB-K210-B-T"/>
+    <hyperlink ref="A43" r:id="rId42" display="WB-K212-B"/>
+    <hyperlink ref="A44" r:id="rId43" display="WB-K212-B-NT"/>
+    <hyperlink ref="A45" r:id="rId44" display="WB-K212-S-NT"/>
+    <hyperlink ref="A46" r:id="rId45" display="WB-CY212"/>
+    <hyperlink ref="A47" r:id="rId46" display="MT-347"/>
+    <hyperlink ref="A48" r:id="rId47" display="MT-353"/>
+    <hyperlink ref="A49" r:id="rId48" display="WB-K210-B-SF"/>
+    <hyperlink ref="A50" r:id="rId49" display="WB-K210-B-T2"/>
+    <hyperlink ref="A51" r:id="rId50" display="WB-K210-B-T3"/>
+    <hyperlink ref="A52" r:id="rId51" display="WB-K210-B18"/>
+    <hyperlink ref="A53" r:id="rId52" display="MTC3746B"/>
+    <hyperlink ref="A54" r:id="rId53" display="GP-S24"/>
+    <hyperlink ref="A55" r:id="rId54" display="GPS-U"/>
+    <hyperlink ref="A56" r:id="rId55" display="MF-130"/>
+    <hyperlink ref="A57" r:id="rId56" display="MF-273"/>
+    <hyperlink ref="A58" r:id="rId57" display="MF-280"/>
+    <hyperlink ref="A59" r:id="rId58" display="MT-F501"/>
+    <hyperlink ref="A60" r:id="rId59" display="MT-F503"/>
+    <hyperlink ref="A61" r:id="rId60" display="MT-F504"/>
+    <hyperlink ref="A62" r:id="rId61" display="PC-034"/>
+    <hyperlink ref="A63" r:id="rId62" display="RR-BSP-10"/>
+    <hyperlink ref="A64" r:id="rId63" display="WB-BS"/>
+    <hyperlink ref="A65" r:id="rId64" display="WB-LB05-3"/>
+    <hyperlink ref="A66" r:id="rId65" display="WB-CF45"/>
+    <hyperlink ref="A67" r:id="rId66" display="WB-LB12-3"/>
+    <hyperlink ref="A68" r:id="rId67" display="WB-K210-B"/>
+    <hyperlink ref="A69" r:id="rId68" display="WB-LB24-3"/>
+    <hyperlink ref="A70" r:id="rId69" display="WB-CF90"/>
+    <hyperlink ref="A71" r:id="rId70" display="WB-SP"/>
+    <hyperlink ref="A72" r:id="rId71" display="WB-K210-B15"/>
+    <hyperlink ref="A73" r:id="rId72" display="WB-K210-B21"/>
+    <hyperlink ref="A74" r:id="rId73" display="WB-CY110"/>
+    <hyperlink ref="A75" r:id="rId74" display="WB-CY210"/>
+    <hyperlink ref="A76" r:id="rId75" display="WB-K410-B21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId75"/>
+    <tablePart r:id="rId76"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>