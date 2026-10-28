--- v2 (2026-09-12)
+++ v3 (2026-10-28)
@@ -11,286 +11,430 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171" count="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174" count="318">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>MF-126</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Base Shoe Pipe Column, 10 ft 6 in</t>
+  </si>
+  <si>
+    <t>Pipe column</t>
+  </si>
+  <si>
+    <t>MF-279</t>
+  </si>
+  <si>
+    <t>Base Shoe Pipe Column, 12 ft</t>
+  </si>
+  <si>
+    <t>MF-511</t>
+  </si>
+  <si>
+    <t>Wall Support Angle, single or double</t>
+  </si>
+  <si>
+    <t>Wall mount kit</t>
+  </si>
+  <si>
+    <t>MT-F1223</t>
+  </si>
+  <si>
+    <t>Splice Stiffener</t>
+  </si>
+  <si>
+    <t>Splices and splicing kits</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>WB-K110-B</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 13 ft 4 in direct burial posts</t>
+  </si>
+  <si>
+    <t>Waveguide bridge kit</t>
+  </si>
+  <si>
+    <t>WB-K110-S</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 10 ft 6 in base shoe posts</t>
+  </si>
+  <si>
+    <t>WB-CS24-3</t>
+  </si>
+  <si>
+    <t>Safety Grated Channel Support, 24 in wide for 3-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>Support bracket</t>
+  </si>
+  <si>
+    <t>WB-CY0510</t>
+  </si>
+  <si>
+    <t>Saftey Grated Waveguide Bridge Channel, 4-3/4 in x 10 ft</t>
+  </si>
+  <si>
+    <t>Waveguide bridge channel</t>
+  </si>
+  <si>
+    <t>WB-K210-S</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 10 ft 6 in base shoe posts</t>
+  </si>
+  <si>
+    <t>WB-K410-B</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with four 13 ft 4 in direct burial posts</t>
+  </si>
+  <si>
+    <t>WB-K410-B15</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with four 15 ft 4 in direct burial posts</t>
+  </si>
+  <si>
+    <t>WB-EXT</t>
+  </si>
+  <si>
+    <t>Extension Kit, safety grating</t>
+  </si>
+  <si>
     <t>WB-K0510-S</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Saftey Grated Waveguide Bridge Kit, 4-3/4 in x 10 ft, with two 10 ft 6 in base shoe posts</t>
   </si>
   <si>
-    <t>Waveguide bridge kit</t>
-[...1 lines deleted...]
-  <si>
     <t>CS-BR</t>
   </si>
   <si>
     <t>Cluster Support Bracket, 5 lines, for 3-1/2 in OD round members</t>
   </si>
   <si>
-    <t>Support bracket</t>
-[...1 lines deleted...]
-  <si>
     <t>CS-BRL</t>
   </si>
   <si>
     <t>Cluster Support Bracket, 18 lines, for 3-1/2 in OD round members</t>
   </si>
   <si>
     <t>WB-K110-S-HD</t>
   </si>
   <si>
     <t>Heavy Duty Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 10 ft 6 in base shoe posts</t>
   </si>
   <si>
     <t>WB-K110-B-HD</t>
   </si>
   <si>
     <t>Heavy Duty Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 13 ft 4 in direct burial posts</t>
   </si>
   <si>
     <t>WB-K110-B15</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 15 ft direct burial posts</t>
   </si>
   <si>
-    <t>MF-126</t>
-[...38 lines deleted...]
-    <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 13 ft 4 in direct burial posts</t>
+    <t>CSWB710-146-CH78</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 7 in x 10 ft, with two 14 ft 6 in direct burial posts, 7/8" Cable</t>
+  </si>
+  <si>
+    <t>CSWB110-14-DCH158</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, Dual 7 in x 10 ft, with two 13 ft 6 in direct burial posts, 1-5/8" Cable</t>
+  </si>
+  <si>
+    <t>CSWB110-14-CH78</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 7 in x 10 ft, with two 13 ft 6 in direct burial posts, 7/8" Cable</t>
+  </si>
+  <si>
+    <t>WB-K210-S-T</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft,with two 10 ft 6 in base shoe posts &amp; 24 in 3 rung Trapeze Kit</t>
   </si>
   <si>
     <t>WB-K210-B-T1</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 13 ft 4 in direct burial posts &amp; 24 in 1 rung Z-Bracket Kit</t>
   </si>
   <si>
-    <t>WB-CS24-3</t>
-[...67 lines deleted...]
-  <si>
     <t>WB-K212-S</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 12 ft, with two 10 ft 6 in base shoe posts</t>
   </si>
   <si>
     <t>BSF-3-35</t>
   </si>
   <si>
     <t>Base Shoe Foot for 3-1/2 in OD pipe</t>
   </si>
   <si>
     <t>Shoe</t>
   </si>
   <si>
     <t>MTC9901-10</t>
   </si>
   <si>
     <t>MT-349</t>
   </si>
   <si>
     <t>Double Pipe Support Channel Kit for 24 in wide waveguide bridge</t>
   </si>
   <si>
     <t>MTC3734WGB</t>
   </si>
   <si>
     <t>Custom Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 13 ft 4 in direct burial posts and 6-cable Z-bracket</t>
   </si>
   <si>
     <t>MTC3703</t>
   </si>
   <si>
     <t>Custom Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 13 ft 4 in direct burial posts and (3) Four-level trapeze kits</t>
   </si>
   <si>
     <t>WBBS238</t>
   </si>
   <si>
     <t>Base Shoe for 2-3/8 and 2-7/8 OD pipe, hardware for 2-3/8 pipe included</t>
   </si>
   <si>
+    <t>GP-S24</t>
+  </si>
+  <si>
+    <t>GPS Antenna Mount</t>
+  </si>
+  <si>
+    <t>GPS-U</t>
+  </si>
+  <si>
+    <t>GPS Mount Kit</t>
+  </si>
+  <si>
+    <t>Mounting hardware</t>
+  </si>
+  <si>
+    <t>MF-130</t>
+  </si>
+  <si>
+    <t>Direct Burial Pipe Column, 13 ft 4 in</t>
+  </si>
+  <si>
+    <t>MF-273</t>
+  </si>
+  <si>
+    <t>Direct Burial Pipe Column, 15 ft 4 in</t>
+  </si>
+  <si>
+    <t>MF-280</t>
+  </si>
+  <si>
+    <t>Base Shoe Pipe Column, 14 ft</t>
+  </si>
+  <si>
+    <t>MT-F501</t>
+  </si>
+  <si>
+    <t>Solid Waveguide Bridge Channel, 12 in x 10 ft</t>
+  </si>
+  <si>
+    <t>MT-F503</t>
+  </si>
+  <si>
+    <t>Straight/Hinged Splice</t>
+  </si>
+  <si>
+    <t>MT-F504</t>
+  </si>
+  <si>
+    <t>Adjustable Splice</t>
+  </si>
+  <si>
+    <t>PC-034</t>
+  </si>
+  <si>
+    <t>Pipe Cap, 3-1/2 in OD</t>
+  </si>
+  <si>
+    <t>Cap</t>
+  </si>
+  <si>
+    <t>RR-BSP-10</t>
+  </si>
+  <si>
+    <t>Base Shoe Pipe, 3-1/2 in x 126 in, with 14-1/2 in x 14-1/2 in base plate</t>
+  </si>
+  <si>
+    <t>WB-BS</t>
+  </si>
+  <si>
+    <t>Base Shoe for 3-1/2 in OD pipe, hardware included</t>
+  </si>
+  <si>
+    <t>WB-LB05-3</t>
+  </si>
+  <si>
+    <t>Waveguide Bridge Support Bracket, 5 in wide for 3-1/2 in OD legs</t>
+  </si>
+  <si>
+    <t>WB-CF45</t>
+  </si>
+  <si>
+    <t>Waveguide Bridge Corner Filler, 45°</t>
+  </si>
+  <si>
+    <t>WB-LB12-3</t>
+  </si>
+  <si>
+    <t>Waveguide Bridge Support Bracket, 12 in wide for 3-1/2 in OD legs</t>
+  </si>
+  <si>
+    <t>WB-K210-B</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 13 ft 4 in direct burial posts</t>
+  </si>
+  <si>
+    <t>WB-LB24-3</t>
+  </si>
+  <si>
+    <t>Waveguide Bridge Support Bracket, 24 in wide for 3-1/2 in OD legs</t>
+  </si>
+  <si>
+    <t>WB-CF90</t>
+  </si>
+  <si>
+    <t>Waveguide Bridge Corner Filler, 90°</t>
+  </si>
+  <si>
+    <t>WB-SP</t>
+  </si>
+  <si>
+    <t>Waveguide Bridge Splice</t>
+  </si>
+  <si>
+    <t>WB-K210-B15</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 15 ft 4 in direct burial posts</t>
+  </si>
+  <si>
+    <t>WB-K210-B21</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 21 ft direct burial posts</t>
+  </si>
+  <si>
+    <t>WB-CY110</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Channel, 12 in x 10 ft</t>
+  </si>
+  <si>
+    <t>WB-CY210</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Channel, 24 in x 10 ft</t>
+  </si>
+  <si>
+    <t>WB-K410-B21</t>
+  </si>
+  <si>
+    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with four 21 ft direct burial posts</t>
+  </si>
+  <si>
     <t>WB-K410-S</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with four 10 ft 6 in base shoe posts</t>
   </si>
   <si>
     <t>WB-K0510-B</t>
   </si>
   <si>
     <t>Saftey Grated Waveguide Bridge Kit, 4-3/4 in x 10 ft, with two 13 ft 4 in direct bural posts</t>
   </si>
   <si>
     <t>WS-K400</t>
   </si>
   <si>
     <t>Straight Splice for Safety Grated Channel, 24 in</t>
   </si>
   <si>
     <t>WB-K110-B18</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 12 in x 10 ft, with two 18 ft direct burial posts</t>
   </si>
   <si>
     <t>PC-238</t>
@@ -385,189 +529,54 @@
   <si>
     <t>WB-K210-B-T2</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 13 ft 4 in direct burial posts and (3) Double Z-Brackets</t>
   </si>
   <si>
     <t>WB-K210-B-T3</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 13 ft 4 in direct burial posts and (3) Triple Z-Brackets</t>
   </si>
   <si>
     <t>WB-K210-B18</t>
   </si>
   <si>
     <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with two 18 ft direct burial posts</t>
   </si>
   <si>
     <t>MTC3746B</t>
   </si>
   <si>
     <t>Custom Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with three 13 ft 4 in direct burial posts and Four Horizontals</t>
   </si>
   <si>
-    <t>GP-S24</t>
-[...137 lines deleted...]
-    <t>Safety Grated Waveguide Bridge Kit, 24 in x 10 ft, with four 21 ft direct burial posts</t>
+    <t>PC-278</t>
+  </si>
+  <si>
+    <t>Pipe Cap, 2-7/8 in OD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -668,75 +677,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J76" totalsRowShown="0">
-  <autoFilter ref="A1:J76"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J77" totalsRowShown="0">
+  <autoFilter ref="A1:J77"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k0510-s" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcs-br" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcs-brl" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-s-hd" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b-hd" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b15" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-126" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-279" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-511" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f1223" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t1" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cs24-3" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy0510" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-s" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b15" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-ext" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-ch78" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-dch158" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-ch78" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-s-t" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-s" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-s" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itembsf-3-35" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc9901-10" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-349" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3734wgb" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3703" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwbbs238" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-s" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k0510-b" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemws-k400" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b18" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-238" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemptcr01" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-ch158" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-dch158" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-dch78" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-dch78" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-b" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-b-nt" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-s-nt" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy212" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-347" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-353" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-sf" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t2" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t3" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b18" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3746b" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemgp-s24" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemgps-u" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-130" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-273" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-280" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f501" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f503" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f504" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-034" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemrr-bsp-10" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-bs" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb05-3" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cf45" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb12-3" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb24-3" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cf90" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-sp" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b15" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b21" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy110" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy210" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b21" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-126" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-279" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-511" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f1223" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-s" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cs24-3" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy0510" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-s" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b15" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-ext" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k0510-s" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcs-br" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcs-brl" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-s-hd" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b-hd" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b15" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-ch78" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-dch158" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-ch78" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-s-t" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t1" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-s" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itembsf-3-35" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc9901-10" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-349" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3734wgb" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3703" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwbbs238" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemgp-s24" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemgps-u" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-130" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-273" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmf-280" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f501" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f503" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-f504" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-034" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemrr-bsp-10" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-bs" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb05-3" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cf45" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb12-3" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-lb24-3" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cf90" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-sp" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b15" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b21" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy110" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy210" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-b21" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k410-s" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k0510-b" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemws-k400" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k110-b18" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-238" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemptcr01" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-ch158" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-dch158" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb710-146-dch78" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemcswb110-14-dch78" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-b" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-b-nt" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k212-s-nt" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-cy212" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-347" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmt-353" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-sf" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b-t3" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemwb-k210-b18" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itemmtc3746b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/waveguideice-bridges/itempc-278" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J76"/>
+  <dimension ref="A1:J77"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="131.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -769,1167 +778,1182 @@
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="H4" t="s">
         <v>18</v>
       </c>
-      <c r="H4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:8" ht="12.75">
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>21</v>
+      </c>
+      <c r="J5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H10" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H13" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H14" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H15" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="H16" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="H17" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>51</v>
       </c>
       <c r="H18" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="H19" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="H20" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>57</v>
       </c>
       <c r="H21" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="H22" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>61</v>
       </c>
       <c r="H23" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>63</v>
       </c>
       <c r="H24" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>65</v>
       </c>
       <c r="H25" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>67</v>
       </c>
       <c r="H26" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="H27" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>71</v>
       </c>
       <c r="H28" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="J28" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>73</v>
       </c>
       <c r="H29" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>75</v>
       </c>
       <c r="H30" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>77</v>
       </c>
       <c r="H31" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>79</v>
       </c>
       <c r="H32" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>81</v>
       </c>
       <c r="H33" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H34" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H36" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H37" t="s">
-        <v>90</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>92</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>94</v>
       </c>
       <c r="H39" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>96</v>
       </c>
       <c r="H40" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H42" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H43" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H44" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H45" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H46" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H47" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-    <row r="48" spans="1:10" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H48" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>115</v>
       </c>
       <c r="H49" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>117</v>
       </c>
       <c r="H50" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>119</v>
       </c>
       <c r="H51" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
         <v>121</v>
       </c>
       <c r="H52" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
         <v>123</v>
       </c>
       <c r="H53" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
         <v>125</v>
       </c>
       <c r="H54" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>127</v>
       </c>
       <c r="H55" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C56" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" t="s">
         <v>129</v>
       </c>
-      <c r="C56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" t="s">
         <v>131</v>
       </c>
-      <c r="C57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H57" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
         <v>133</v>
       </c>
-      <c r="C58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
         <v>135</v>
       </c>
-      <c r="C59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C60" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" t="s">
         <v>137</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="H60" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
         <v>140</v>
       </c>
       <c r="H61" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>142</v>
       </c>
       <c r="H62" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
         <v>144</v>
       </c>
       <c r="H63" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
         <v>146</v>
       </c>
       <c r="H64" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
         <v>148</v>
       </c>
       <c r="H65" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
         <v>150</v>
       </c>
       <c r="H66" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>152</v>
       </c>
       <c r="H67" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
         <v>154</v>
       </c>
       <c r="H68" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
         <v>156</v>
       </c>
       <c r="H69" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
         <v>158</v>
       </c>
       <c r="H70" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+      <c r="J70" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
         <v>160</v>
       </c>
       <c r="H71" t="s">
-        <v>35</v>
+        <v>161</v>
+      </c>
+      <c r="J71" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H72" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H73" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H74" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H75" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H76" t="s">
-        <v>13</v>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.75">
+      <c r="A77" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C77" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" t="s">
+        <v>173</v>
+      </c>
+      <c r="H77" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="WB-K0510-S"/>
-[...16 lines deleted...]
-    <hyperlink ref="A19" r:id="rId18" display="WB-EXT"/>
+    <hyperlink ref="A2" r:id="rId1" display="MF-126"/>
+    <hyperlink ref="A3" r:id="rId2" display="MF-279"/>
+    <hyperlink ref="A4" r:id="rId3" display="MF-511"/>
+    <hyperlink ref="A5" r:id="rId4" display="MT-F1223"/>
+    <hyperlink ref="A6" r:id="rId5" display="WB-K110-B"/>
+    <hyperlink ref="A7" r:id="rId6" display="WB-K110-S"/>
+    <hyperlink ref="A8" r:id="rId7" display="WB-CS24-3"/>
+    <hyperlink ref="A9" r:id="rId8" display="WB-CY0510"/>
+    <hyperlink ref="A10" r:id="rId9" display="WB-K210-S"/>
+    <hyperlink ref="A11" r:id="rId10" display="WB-K410-B"/>
+    <hyperlink ref="A12" r:id="rId11" display="WB-K410-B15"/>
+    <hyperlink ref="A13" r:id="rId12" display="WB-EXT"/>
+    <hyperlink ref="A14" r:id="rId13" display="WB-K0510-S"/>
+    <hyperlink ref="A15" r:id="rId14" display="CS-BR"/>
+    <hyperlink ref="A16" r:id="rId15" display="CS-BRL"/>
+    <hyperlink ref="A17" r:id="rId16" display="WB-K110-S-HD"/>
+    <hyperlink ref="A18" r:id="rId17" display="WB-K110-B-HD"/>
+    <hyperlink ref="A19" r:id="rId18" display="WB-K110-B15"/>
     <hyperlink ref="A20" r:id="rId19" display="CSWB710-146-CH78"/>
     <hyperlink ref="A21" r:id="rId20" display="CSWB110-14-DCH158"/>
     <hyperlink ref="A22" r:id="rId21" display="CSWB110-14-CH78"/>
     <hyperlink ref="A23" r:id="rId22" display="WB-K210-S-T"/>
-    <hyperlink ref="A24" r:id="rId23" display="WB-K110-S"/>
+    <hyperlink ref="A24" r:id="rId23" display="WB-K210-B-T1"/>
     <hyperlink ref="A25" r:id="rId24" display="WB-K212-S"/>
     <hyperlink ref="A26" r:id="rId25" display="BSF-3-35"/>
     <hyperlink ref="A27" r:id="rId26" display="MTC9901-10"/>
     <hyperlink ref="A28" r:id="rId27" display="MT-349"/>
     <hyperlink ref="A29" r:id="rId28" display="MTC3734WGB"/>
     <hyperlink ref="A30" r:id="rId29" display="MTC3703"/>
     <hyperlink ref="A31" r:id="rId30" display="WBBS238"/>
-    <hyperlink ref="A32" r:id="rId31" display="WB-K410-S"/>
-[...43 lines deleted...]
-    <hyperlink ref="A76" r:id="rId75" display="WB-K410-B21"/>
+    <hyperlink ref="A32" r:id="rId31" display="GP-S24"/>
+    <hyperlink ref="A33" r:id="rId32" display="GPS-U"/>
+    <hyperlink ref="A34" r:id="rId33" display="MF-130"/>
+    <hyperlink ref="A35" r:id="rId34" display="MF-273"/>
+    <hyperlink ref="A36" r:id="rId35" display="MF-280"/>
+    <hyperlink ref="A37" r:id="rId36" display="MT-F501"/>
+    <hyperlink ref="A38" r:id="rId37" display="MT-F503"/>
+    <hyperlink ref="A39" r:id="rId38" display="MT-F504"/>
+    <hyperlink ref="A40" r:id="rId39" display="PC-034"/>
+    <hyperlink ref="A41" r:id="rId40" display="RR-BSP-10"/>
+    <hyperlink ref="A42" r:id="rId41" display="WB-BS"/>
+    <hyperlink ref="A43" r:id="rId42" display="WB-LB05-3"/>
+    <hyperlink ref="A44" r:id="rId43" display="WB-CF45"/>
+    <hyperlink ref="A45" r:id="rId44" display="WB-LB12-3"/>
+    <hyperlink ref="A46" r:id="rId45" display="WB-K210-B"/>
+    <hyperlink ref="A47" r:id="rId46" display="WB-LB24-3"/>
+    <hyperlink ref="A48" r:id="rId47" display="WB-CF90"/>
+    <hyperlink ref="A49" r:id="rId48" display="WB-SP"/>
+    <hyperlink ref="A50" r:id="rId49" display="WB-K210-B15"/>
+    <hyperlink ref="A51" r:id="rId50" display="WB-K210-B21"/>
+    <hyperlink ref="A52" r:id="rId51" display="WB-CY110"/>
+    <hyperlink ref="A53" r:id="rId52" display="WB-CY210"/>
+    <hyperlink ref="A54" r:id="rId53" display="WB-K410-B21"/>
+    <hyperlink ref="A55" r:id="rId54" display="WB-K410-S"/>
+    <hyperlink ref="A56" r:id="rId55" display="WB-K0510-B"/>
+    <hyperlink ref="A57" r:id="rId56" display="WS-K400"/>
+    <hyperlink ref="A58" r:id="rId57" display="WB-K110-B18"/>
+    <hyperlink ref="A59" r:id="rId58" display="PC-238"/>
+    <hyperlink ref="A60" r:id="rId59" display="PTCR01"/>
+    <hyperlink ref="A61" r:id="rId60" display="CSWB710-146-CH158"/>
+    <hyperlink ref="A62" r:id="rId61" display="CSWB710-146-DCH158"/>
+    <hyperlink ref="A63" r:id="rId62" display="CSWB710-146-DCH78"/>
+    <hyperlink ref="A64" r:id="rId63" display="CSWB110-14-DCH78"/>
+    <hyperlink ref="A65" r:id="rId64" display="WB-K210-B-T"/>
+    <hyperlink ref="A66" r:id="rId65" display="WB-K212-B"/>
+    <hyperlink ref="A67" r:id="rId66" display="WB-K212-B-NT"/>
+    <hyperlink ref="A68" r:id="rId67" display="WB-K212-S-NT"/>
+    <hyperlink ref="A69" r:id="rId68" display="WB-CY212"/>
+    <hyperlink ref="A70" r:id="rId69" display="MT-347"/>
+    <hyperlink ref="A71" r:id="rId70" display="MT-353"/>
+    <hyperlink ref="A72" r:id="rId71" display="WB-K210-B-SF"/>
+    <hyperlink ref="A73" r:id="rId72" display="WB-K210-B-T2"/>
+    <hyperlink ref="A74" r:id="rId73" display="WB-K210-B-T3"/>
+    <hyperlink ref="A75" r:id="rId74" display="WB-K210-B18"/>
+    <hyperlink ref="A76" r:id="rId75" display="MTC3746B"/>
+    <hyperlink ref="A77" r:id="rId76" display="PC-278"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId76"/>
+    <tablePart r:id="rId77"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>