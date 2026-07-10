--- v0 (2026-05-13)
+++ v1 (2026-07-10)
@@ -11,523 +11,553 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359" count="655">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="373" count="680">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>GB-04145</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 1-1/2 in</t>
+  </si>
+  <si>
+    <t>Bolt kit</t>
+  </si>
+  <si>
+    <t>GB-04205</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 2 in</t>
+  </si>
+  <si>
+    <t>GB-04245</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 2-1/2 in</t>
+  </si>
+  <si>
+    <t>GB-04505</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 5 in</t>
+  </si>
+  <si>
+    <t>GB-04305</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 3 in</t>
+  </si>
+  <si>
+    <t>GB-05145</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 1-1/2 in</t>
+  </si>
+  <si>
+    <t>GB-04405</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 4 in</t>
+  </si>
+  <si>
+    <t>GB-04445</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 4-1/2 in</t>
+  </si>
+  <si>
+    <t>GN-05</t>
+  </si>
+  <si>
+    <t>Galvanized Hex Nut, 5/8 in</t>
+  </si>
+  <si>
+    <t>Nut</t>
+  </si>
+  <si>
+    <t>GB-05345</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 3-1/2 in</t>
+  </si>
+  <si>
+    <t>GB-05405</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 4 in</t>
+  </si>
+  <si>
+    <t>GB-05505</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 5 in</t>
+  </si>
+  <si>
+    <t>GUB-4352</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 1/2 in x 3 in x 5-1/4 in</t>
+  </si>
+  <si>
+    <t>U-bolt</t>
+  </si>
+  <si>
+    <t>GWF-03</t>
+  </si>
+  <si>
+    <t>Galvanized Flat Washer, 3/8 in</t>
+  </si>
+  <si>
+    <t>Washer</t>
+  </si>
+  <si>
+    <t>GUB-4355</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 1/2 in x 3-5/8 in x 5 in</t>
+  </si>
+  <si>
+    <t>GUB-4356</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 1/2 in x 3-5/8 in x 6 in</t>
+  </si>
+  <si>
+    <t>GWF-05</t>
+  </si>
+  <si>
+    <t>Galvanized Flat Washer, 5/8 in</t>
+  </si>
+  <si>
+    <t>GUB-4456</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 1/2 in x 4-5/8 in x 6-1/2 in</t>
+  </si>
+  <si>
+    <t>GWL-03</t>
+  </si>
+  <si>
+    <t>Galvanized Lock Washer, 3/8 in</t>
+  </si>
+  <si>
+    <t>GWL-05</t>
+  </si>
+  <si>
+    <t>Galvanized Lock Washer, 5/8 in</t>
+  </si>
+  <si>
+    <t>GWL-06</t>
+  </si>
+  <si>
+    <t>Galvanized Lock Washer, 3/4 in</t>
+  </si>
+  <si>
+    <t>GLS-0320</t>
+  </si>
+  <si>
+    <t>Galvanized Lag Screw,, 3/8 in x 2 in</t>
+  </si>
+  <si>
+    <t>Screw</t>
+  </si>
+  <si>
+    <t>JB-8K</t>
+  </si>
+  <si>
+    <t>J-bolt Kit, 8 in</t>
+  </si>
+  <si>
+    <t>J-bolt</t>
+  </si>
+  <si>
+    <t>MT-373</t>
+  </si>
+  <si>
+    <t>Stainless Steel Threaded Rod, 3/8 in x 12 in</t>
+  </si>
+  <si>
+    <t>Threaded rod</t>
+  </si>
+  <si>
+    <t>MT-287</t>
+  </si>
+  <si>
+    <t>Wedge Anchor, 3/4 in x 7 in</t>
+  </si>
+  <si>
+    <t>Anchor</t>
+  </si>
+  <si>
+    <t>MT-387</t>
+  </si>
+  <si>
+    <t>Square Washer, 1-1/2 in x 1-5/8 in, 7/16 in hole</t>
+  </si>
+  <si>
+    <t>MT-374</t>
+  </si>
+  <si>
+    <t>Stainless Steel Threaded Rod, 3/8 in x 36 in</t>
+  </si>
+  <si>
+    <t>MT-390</t>
+  </si>
+  <si>
+    <t>Stainless Steel Threaded Rod Coupler, 3/8 in</t>
+  </si>
+  <si>
+    <t>Threaded rod coupler</t>
+  </si>
+  <si>
+    <t>MT-491</t>
+  </si>
+  <si>
+    <t>Spring Nut, 1-5/8 in, with 3/8 in hole</t>
+  </si>
+  <si>
+    <t>MT-382</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 120 in</t>
+  </si>
+  <si>
+    <t>MT-384</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/4 in x 120 in</t>
+  </si>
+  <si>
+    <t>MT-641</t>
+  </si>
+  <si>
+    <t>Buckle Clamps, stainless steel, 1/2 in</t>
+  </si>
+  <si>
+    <t>Banding hardware</t>
+  </si>
+  <si>
+    <t>MT-662</t>
+  </si>
+  <si>
+    <t>Spring Nut Kit,Zinc Plated, 1-5/8 in, with 3/8 in hole</t>
+  </si>
+  <si>
+    <t>SB-0306</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 3/8 in x 3/4 in</t>
+  </si>
+  <si>
+    <t>SB-0310</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 3/8 in x 1 in</t>
+  </si>
+  <si>
+    <t>SB-0312</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 3/8 in x 1-1/4 in</t>
+  </si>
+  <si>
+    <t>SB-0206</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 1/4 in x 3/4 in</t>
+  </si>
+  <si>
+    <t>SB-0210</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 1/4 in x 1 in</t>
+  </si>
+  <si>
+    <t>SB-0314</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 3/8 in x 1-1/2 in</t>
+  </si>
+  <si>
+    <t>SB-0212</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 1/4 in x 1-1/4 in</t>
+  </si>
+  <si>
+    <t>SB-0316</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 3/8 in x 1-3/4 in</t>
+  </si>
+  <si>
+    <t>SB-0230</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 1/4 in x 3 in</t>
+  </si>
+  <si>
+    <t>SK-S</t>
+  </si>
+  <si>
+    <t>Electrical Sealer, 15 fl oz</t>
+  </si>
+  <si>
+    <t>Electrical sealer</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>SW-38</t>
+  </si>
+  <si>
+    <t>Backing Plate, 2 in x 2 in x 1/8 in, 1/2 in hardware</t>
+  </si>
+  <si>
+    <t>Backing plate</t>
+  </si>
+  <si>
+    <t>SW-58</t>
+  </si>
+  <si>
+    <t>Backing Plate, 2-1/2 in x 2-1/2 in x 3/16 in, 5/8 in hardware</t>
+  </si>
+  <si>
+    <t>SWF-02</t>
+  </si>
+  <si>
+    <t>Stainless Steel Flat Washer, 1/4 in</t>
+  </si>
+  <si>
+    <t>SWF-03</t>
+  </si>
+  <si>
+    <t>Stainless Steel Flat Washer, 3/8 in</t>
+  </si>
+  <si>
+    <t>SWL-02</t>
+  </si>
+  <si>
+    <t>Stainless Steel Lock Washer, 1/4 in</t>
+  </si>
+  <si>
+    <t>TW-50</t>
+  </si>
+  <si>
+    <t>Tie Wraps, black nylon</t>
+  </si>
+  <si>
+    <t>Tie wrap</t>
+  </si>
+  <si>
+    <t>BP-06</t>
+  </si>
+  <si>
+    <t>Backing Plate, 6 in x 6 in x 1/4 in, 5/8 in hardware</t>
+  </si>
+  <si>
+    <t>MT-377</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/8 in x 12 in</t>
+  </si>
+  <si>
+    <t>MT-379</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 12 in</t>
+  </si>
+  <si>
+    <t>MT37910</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 10 in</t>
+  </si>
+  <si>
+    <t>MT37916</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 16 in</t>
+  </si>
+  <si>
+    <t>MT37936</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 36 in</t>
+  </si>
+  <si>
+    <t>MT-379-8</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 8 in</t>
+  </si>
+  <si>
+    <t>MT-381-8</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 8 in</t>
+  </si>
+  <si>
+    <t>MT-382-18</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 18 in</t>
+  </si>
+  <si>
+    <t>MT38412</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/4 in x 12 in</t>
+  </si>
+  <si>
+    <t>MT38424</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/4 in x 24 in</t>
+  </si>
+  <si>
+    <t>MT38440</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/4 in x 40 in</t>
+  </si>
+  <si>
+    <t>GB-04165</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 1-3/4 in</t>
+  </si>
+  <si>
+    <t>3803FTB</t>
+  </si>
+  <si>
+    <t>Galvanized Full Thread Hex Head Bolt, Grade 5, 3/8 in x 3 in</t>
+  </si>
+  <si>
+    <t>GUB-3355</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 3/8" X 3-5/8" X 5-1/4"</t>
+  </si>
+  <si>
+    <t>GUB-4340</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 1/2" x 3" x 4"</t>
+  </si>
+  <si>
+    <t>GB-0420A</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade A325, 1/2 in x 2 in</t>
+  </si>
+  <si>
+    <t>SN-04</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hex Nut, 1/2 in</t>
+  </si>
+  <si>
+    <t>SWF-04</t>
+  </si>
+  <si>
+    <t>Stainless Steel Flat Washer, 1/2 in</t>
+  </si>
+  <si>
     <t>GB-03205</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Galvanized Bolt Kit, Grade 5, 3/8 in x 2 in</t>
   </si>
   <si>
-    <t>Bolt kit</t>
-[...1 lines deleted...]
-  <si>
     <t>GB-03105</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 3/8 in x 1 in</t>
   </si>
   <si>
     <t>GB-04105</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 1 in</t>
   </si>
   <si>
-    <t>GB-04145</t>
-[...415 lines deleted...]
-  <si>
     <t>MT-576</t>
   </si>
   <si>
     <t>Ground Rod, 5/8 in x 8 ft</t>
   </si>
   <si>
     <t>Ground rod</t>
   </si>
   <si>
     <t>MT-577-100</t>
   </si>
   <si>
     <t>Crimp-on Lug for 3/8 in hardware, #2 AWG, two-hole</t>
   </si>
   <si>
     <t>Lug kit</t>
   </si>
   <si>
     <t>MTC9674TT</t>
   </si>
   <si>
     <t>Universal Tamper Resistant Buss Bar, with tower attachment, 1/4 in x 2 in x 10 in</t>
   </si>
   <si>
     <t>Ground buss bar</t>
@@ -649,78 +679,393 @@
   <si>
     <t>Flint Gun</t>
   </si>
   <si>
     <t>Flint gun</t>
   </si>
   <si>
     <t>AT-K306-U</t>
   </si>
   <si>
     <t>Arrestor Trapeze Kit for 7-16 DIN, type N, or bolt-grounded surge arrestors, 3-tier, 6-hole pattern</t>
   </si>
   <si>
     <t>Arrestor trapeze kit</t>
   </si>
   <si>
     <t>FE-17176</t>
   </si>
   <si>
     <t>Outdoor Excess Cable Enclosure, 17 in x 17 in x 6 in</t>
   </si>
   <si>
     <t>Slack storage panel</t>
   </si>
   <si>
-    <t>GUB-3355</t>
-[...26 lines deleted...]
-    <t>Stainless Steel Flat Washer, 1/2 in</t>
+    <t>ATLANTA-KIT-01</t>
+  </si>
+  <si>
+    <t>Civil Materials Kit - Atlanta Custom</t>
+  </si>
+  <si>
+    <t>Installation Kit</t>
+  </si>
+  <si>
+    <t>NORCAL-KIT-010</t>
+  </si>
+  <si>
+    <t>Civil Materials Kit - NORCAL Custom</t>
+  </si>
+  <si>
+    <t>GB-03125</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 3/8 in x 1-1/4 in</t>
+  </si>
+  <si>
+    <t>GB-03145</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 3/8 in x 1-1/2 in</t>
+  </si>
+  <si>
+    <t>GB-05125</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 1-1/4 in</t>
+  </si>
+  <si>
+    <t>GB-04345</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 3-1/2 in</t>
+  </si>
+  <si>
+    <t>GB-05SB</t>
+  </si>
+  <si>
+    <t>Shouldered Eye Bolt, 5/8 in x 1-3/4 in</t>
+  </si>
+  <si>
+    <t>GB-05205</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 2 in</t>
+  </si>
+  <si>
+    <t>GB-05245</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 2-1/2 in</t>
+  </si>
+  <si>
+    <t>GN-03</t>
+  </si>
+  <si>
+    <t>Galvanized Hex Nut, 3/8 in</t>
+  </si>
+  <si>
+    <t>GN-04</t>
+  </si>
+  <si>
+    <t>Galvanized Hex Nut, 1/2 in</t>
+  </si>
+  <si>
+    <t>GB-05305</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 3 in</t>
+  </si>
+  <si>
+    <t>GN-06</t>
+  </si>
+  <si>
+    <t>Galvanized Hex Nut, 3/4 in</t>
+  </si>
+  <si>
+    <t>GB-05445</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 4-1/2 in</t>
+  </si>
+  <si>
+    <t>GUB-3244</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 3/8 in x 2-1/2 in x 4 in</t>
+  </si>
+  <si>
+    <t>GUB-4240</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 1/2 in x 2-1/2 in x 4 in</t>
+  </si>
+  <si>
+    <t>GWF-04</t>
+  </si>
+  <si>
+    <t>Galvanized Flat Washer, 1/2 in</t>
+  </si>
+  <si>
+    <t>GUB-53560</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 5/8 in x 3.5 in x 6 in</t>
+  </si>
+  <si>
+    <t>GWF-06</t>
+  </si>
+  <si>
+    <t>Galvanized Flat Washer, 3/4 in</t>
+  </si>
+  <si>
+    <t>GUB-5456</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 5/8 in x 4-5/8 in x 6-1/2 in</t>
+  </si>
+  <si>
+    <t>GWL-04</t>
+  </si>
+  <si>
+    <t>Galvanized Lock Washer, 1/2 in</t>
+  </si>
+  <si>
+    <t>GLS-0330</t>
+  </si>
+  <si>
+    <t>Galvanized Lag Screw, 3/8 in x 3 in</t>
+  </si>
+  <si>
+    <t>GLS-0414</t>
+  </si>
+  <si>
+    <t>Galvanized Lag Screw, 1/2 in x 1-1/2 in</t>
+  </si>
+  <si>
+    <t>MT-271</t>
+  </si>
+  <si>
+    <t>Wedge Anchor, 1/2 in x 3-3/4 in</t>
+  </si>
+  <si>
+    <t>MT-280</t>
+  </si>
+  <si>
+    <t>Wedge Anchor, 5/8 in x 6 in</t>
+  </si>
+  <si>
+    <t>MT-373-24</t>
+  </si>
+  <si>
+    <t>Stainless Steel Threaded Rod, 3/8 in x 24 in</t>
+  </si>
+  <si>
+    <t>MT-388</t>
+  </si>
+  <si>
+    <t>Square Washer, 1-1/2 in x 1-5/8 in, 9/16 in hole</t>
+  </si>
+  <si>
+    <t>MT-376</t>
+  </si>
+  <si>
+    <t>Stainless Steel Threaded Rod, 3/8 in x 144 in</t>
+  </si>
+  <si>
+    <t>MT-378</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/8 in x 120 in</t>
+  </si>
+  <si>
+    <t>MT-380</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 120 in</t>
+  </si>
+  <si>
+    <t>MT-640</t>
+  </si>
+  <si>
+    <t>Banding, stainless steel, 1/2 in, 100 ft</t>
+  </si>
+  <si>
+    <t>MT-644</t>
+  </si>
+  <si>
+    <t>C-2 Banding Tool</t>
+  </si>
+  <si>
+    <t>RM-A800</t>
+  </si>
+  <si>
+    <t>Round Member Adapter, 2 in to 10 in</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>SB-0220</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 1/4 in x 2 in</t>
+  </si>
+  <si>
+    <t>SB-0224</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 1/4 in x 2-1/2 in</t>
+  </si>
+  <si>
+    <t>SN-03</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hex Nut, 3/8 in</t>
+  </si>
+  <si>
+    <t>SN-02</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hex Nut, 1/4 in</t>
+  </si>
+  <si>
+    <t>SS-025</t>
+  </si>
+  <si>
+    <t>Stainless Steel Self-Drilling Screws, 1/4 in x 3/4 in</t>
+  </si>
+  <si>
+    <t>SWL-03</t>
+  </si>
+  <si>
+    <t>Stainless Steel Lock Washer, 3/8 in</t>
+  </si>
+  <si>
+    <t>SW-12</t>
+  </si>
+  <si>
+    <t>Backing Plate, 2 in x 2 in x 1/8 in, 3/8 in hardware</t>
+  </si>
+  <si>
+    <t>MUK-AL333</t>
+  </si>
+  <si>
+    <t>CLIP ANGLE</t>
+  </si>
+  <si>
+    <t>Set of 2 Clip Angles with 5/8” x 2”  Hardware</t>
+  </si>
+  <si>
+    <t>Clip kit</t>
+  </si>
+  <si>
+    <t>VZWSMART-AL333</t>
+  </si>
+  <si>
+    <t>MT37924</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 24 in</t>
+  </si>
+  <si>
+    <t>MT-379-6</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 6 in</t>
+  </si>
+  <si>
+    <t>MT-381-10</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 10 in</t>
+  </si>
+  <si>
+    <t>MT-382-14</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 14 in</t>
+  </si>
+  <si>
+    <t>MT-382-16</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 16 in</t>
+  </si>
+  <si>
+    <t>MT-382-24</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 24 in</t>
+  </si>
+  <si>
+    <t>MT38416</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/4 in x 16 in</t>
+  </si>
+  <si>
+    <t>MT38420</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/4 in x 20 in</t>
+  </si>
+  <si>
+    <t>MT39312548</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1-1/4 in x 48 in</t>
+  </si>
+  <si>
+    <t>SB0305</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 3/8 in x 5/8 in</t>
+  </si>
+  <si>
+    <t>GD03800</t>
+  </si>
+  <si>
+    <t>Stainless Steel Threaded Rod, 3/8 in x 8 in</t>
+  </si>
+  <si>
+    <t>SWL-04</t>
+  </si>
+  <si>
+    <t>Stainless Steel Lock Washer, 1/2 in</t>
+  </si>
+  <si>
+    <t>GB-03165</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 3/8 in x 1-3/4 in</t>
+  </si>
+  <si>
+    <t>GB-03065</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 3/8 in x 3/4 in</t>
   </si>
   <si>
     <t>GW-TB</t>
   </si>
   <si>
     <t>Guy Wire Tie Back Kit</t>
   </si>
   <si>
     <t>Ice canopies and shields</t>
   </si>
   <si>
     <t>MT-592-100</t>
   </si>
   <si>
     <t>Universal Crimp-on Lug for 3/8 in hardware, #6 AWG, two-hole</t>
   </si>
   <si>
     <t>MTC9674T</t>
   </si>
   <si>
     <t>Ground Buss Bar Kit,1/4 in x 2 in x 10 in</t>
   </si>
   <si>
     <t>MTC9674TS</t>
   </si>
@@ -754,384 +1099,81 @@
   <si>
     <t>C-tap, #2 AWG to #6 AWG</t>
   </si>
   <si>
     <t>C-tap</t>
   </si>
   <si>
     <t>MT-580-10</t>
   </si>
   <si>
     <t>C-tap, #2 AWG to #2 AWG</t>
   </si>
   <si>
     <t>EX-1HET-2RG5</t>
   </si>
   <si>
     <t>Single Shot Exothermic Mold for #2 and #3 stranded wire and #1 and #2 solid wire</t>
   </si>
   <si>
     <t>EX-1HUT-2RG5</t>
   </si>
   <si>
     <t>Single Shot Exothermic Mold for #3 and #2 stranded wire and #2 and #1 solid wire</t>
   </si>
   <si>
-    <t>GB-03165</t>
-[...310 lines deleted...]
-  <si>
     <t>AT-K406-U</t>
   </si>
   <si>
     <t>Arrestor Trapeze Kit for 7-16 DIN, type N, or bolt-grounded surge arrestors, 4-tier, 6-hole pattern</t>
   </si>
   <si>
-    <t>SB0305</t>
-[...14 lines deleted...]
-    <t>Stainless Steel Lock Washer, 1/2 in</t>
+    <t>NC-KIT-010</t>
+  </si>
+  <si>
+    <t>Civil Materials Kit - NC Custom</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/item460202833</t>
+  </si>
+  <si>
+    <t>460202833</t>
+  </si>
+  <si>
+    <t>Microduct Installation/Materials Kit - SOCAL Custom</t>
+  </si>
+  <si>
+    <t>PNW-ALPHA-010</t>
+  </si>
+  <si>
+    <t>Civil Materials Kit - PNW ALPHA Custom</t>
+  </si>
+  <si>
+    <t>NYNJ-KIT-010</t>
+  </si>
+  <si>
+    <t>Civil Materials Kit - NY-NJ Custom</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1232,75 +1274,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J158" totalsRowShown="0">
-  <autoFilter ref="A1:J158"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J164" totalsRowShown="0">
+  <autoFilter ref="A1:J164"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03205" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03105" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04105" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04145" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04205" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04245" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04505" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04305" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05145" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04405" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04445" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-05" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05345" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05405" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05505" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4352" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-03" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4355" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4356" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-05" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4456" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-03" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-05" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-06" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgls-0320" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemjb-8k" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-373" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-287" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-387" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-374" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-390" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-491" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-384" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-641" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-662" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0306" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0310" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0312" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0206" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0210" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0314" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0212" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0316" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0230" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsk-s" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsw-38" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsw-58" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswf-02" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswf-03" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswl-02" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemtw-50" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itembp-06" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-377" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-379" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37910" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37916" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37936" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-379-8" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-381-8" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-18" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38412" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38424" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38440" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04165" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/item3803ftb" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-576" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-577-100" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674tt" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674key" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemrgc5800" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-001" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-002" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-003" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-004" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-005" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-006" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgbsf238" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgbsf278" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemtmp-2" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmuk-msk16" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-1het-6rg5" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-afg" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemat-k306-u" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemfe-17176" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-3355" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4340" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-0420a" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsn-04" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswf-04" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgw-tb" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-592-100" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674t" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674ts" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674ts412" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemrr-is24" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc31294" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemvzwsmart-msk16" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-579-10" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-580-10" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-1het-2rg5" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-1hut-2rg5" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03165" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03065" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03125" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03145" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05125" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04345" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05sb" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05205" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05245" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-03" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-04" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05305" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-06" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05445" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-3244" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4240" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-04" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-53560" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-06" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-5456" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-04" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgls-0330" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgls-0414" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-271" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-280" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-373-24" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-388" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-376" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-378" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-380" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-640" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-644" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemrm-a800" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0220" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0224" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsn-03" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsn-02" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemss-025" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswl-03" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsw-12" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmuk-al333" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37924" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-379-6" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-381-10" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-14" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-16" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-24" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38416" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38420" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt39312548" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemat-k406-u" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb0305" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgd03800" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswl-04" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04145" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04205" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04245" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04505" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04305" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05145" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04405" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04445" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-05" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05345" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05405" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05505" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4352" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-03" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4355" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4356" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-05" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4456" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-03" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-05" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-06" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgls-0320" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemjb-8k" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-373" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-287" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-387" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-374" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-390" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-491" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-384" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-641" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-662" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0306" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0310" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0312" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0206" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0210" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0314" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0212" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0316" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0230" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsk-s" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsw-38" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsw-58" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswf-02" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswf-03" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswl-02" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemtw-50" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itembp-06" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-377" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-379" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37910" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37916" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37936" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-379-8" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-381-8" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-18" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38412" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38424" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38440" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04165" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/item3803ftb" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-3355" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4340" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-0420a" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsn-04" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswf-04" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03205" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03105" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04105" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-576" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-577-100" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674tt" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674key" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemrgc5800" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-001" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-002" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-003" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-004" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-005" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-006" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgbsf238" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgbsf278" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemtmp-2" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmuk-msk16" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-1het-6rg5" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-afg" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemat-k306-u" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemfe-17176" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itematlanta-kit-01" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemnorcal-kit-010" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03125" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03145" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05125" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04345" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05sb" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05205" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05245" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-03" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-04" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05305" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-06" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05445" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-3244" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4240" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-04" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-53560" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-06" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-5456" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-04" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgls-0330" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgls-0414" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-271" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-280" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-373-24" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-388" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-376" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-378" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-380" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-640" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-644" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemrm-a800" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0220" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0224" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsn-03" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsn-02" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemss-025" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswl-03" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsw-12" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmuk-al333" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37924" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-379-6" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-381-10" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-14" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-16" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-24" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38416" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38420" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt39312548" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb0305" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgd03800" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswl-04" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03165" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03065" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgw-tb" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-592-100" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674t" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674ts" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674ts412" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemrr-is24" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc31294" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemvzwsmart-msk16" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-579-10" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-580-10" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-1het-2rg5" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-1hut-2rg5" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemat-k406-u" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemnc-kit-010" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/item460202833" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itempnw-alpha-010" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemnynj-kit-010" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J158"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="52.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="109.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1431,429 +1473,429 @@
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="H9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H13" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="H14" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H16" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H17" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H18" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="H19" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>52</v>
       </c>
       <c r="H20" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>54</v>
       </c>
       <c r="H21" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>56</v>
       </c>
       <c r="H22" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>58</v>
       </c>
       <c r="H23" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H24" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H25" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H26" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H27" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H28" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H30" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H31" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H32" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>83</v>
       </c>
       <c r="H33" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H34" t="s">
-        <v>71</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H35" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H36" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>92</v>
       </c>
       <c r="H37" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>94</v>
       </c>
       <c r="H38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>96</v>
@@ -1896,1873 +1938,1963 @@
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>102</v>
       </c>
       <c r="H42" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>104</v>
       </c>
       <c r="H43" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="12.75">
+    <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>106</v>
       </c>
       <c r="H44" t="s">
-        <v>13</v>
+        <v>107</v>
+      </c>
+      <c r="J44" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H45" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H46" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:10" ht="12.75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H47" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H48" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>119</v>
       </c>
       <c r="H49" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>121</v>
       </c>
       <c r="H50" t="s">
-        <v>48</v>
+        <v>122</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H51" t="s">
-        <v>48</v>
+        <v>111</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H52" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H53" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
         <v>130</v>
       </c>
       <c r="H54" t="s">
-        <v>117</v>
+        <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>132</v>
       </c>
       <c r="H55" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
         <v>134</v>
       </c>
       <c r="H56" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
         <v>136</v>
       </c>
       <c r="H57" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
         <v>138</v>
       </c>
       <c r="H58" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
         <v>140</v>
       </c>
       <c r="H59" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
         <v>142</v>
       </c>
       <c r="H60" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
         <v>144</v>
       </c>
       <c r="H61" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>146</v>
       </c>
       <c r="H62" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
         <v>148</v>
       </c>
       <c r="H63" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
         <v>150</v>
       </c>
       <c r="H64" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
         <v>152</v>
       </c>
       <c r="H65" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
         <v>154</v>
       </c>
       <c r="H66" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>156</v>
       </c>
       <c r="H67" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
         <v>158</v>
       </c>
       <c r="H68" t="s">
-        <v>159</v>
+        <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C69" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
         <v>160</v>
       </c>
-      <c r="C69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H69" t="s">
-        <v>162</v>
+        <v>42</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="H70" t="s">
-        <v>165</v>
+        <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="H71" t="s">
-        <v>165</v>
+        <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="H72" t="s">
-        <v>159</v>
+        <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="H73" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="H74" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="H75" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="H76" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="H77" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B78" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="H78" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>190</v>
+        <v>184</v>
+      </c>
+      <c r="B79" t="s">
+        <v>185</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="H79" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>192</v>
+        <v>187</v>
+      </c>
+      <c r="B80" t="s">
+        <v>188</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="H80" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>194</v>
+        <v>190</v>
+      </c>
+      <c r="B81" t="s">
+        <v>191</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="H81" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" t="s">
+        <v>194</v>
+      </c>
+      <c r="C82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" t="s">
+        <v>195</v>
+      </c>
+      <c r="H82" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
+      <c r="A83" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B83" t="s">
         <v>197</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C83" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" t="s">
         <v>198</v>
       </c>
-      <c r="C82" t="s">
-[...2 lines deleted...]
-      <c r="D82" t="s">
+      <c r="H83" t="s">
         <v>199</v>
       </c>
-      <c r="H82" t="s">
-[...4 lines deleted...]
-      <c r="A83" s="1" t="s">
+    </row>
+    <row r="84" spans="1:8" ht="12.75">
+      <c r="A84" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="C83" t="s">
-[...2 lines deleted...]
-      <c r="D83" t="s">
+      <c r="C84" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" t="s">
         <v>201</v>
       </c>
-      <c r="H83" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H84" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>175</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="H85" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="H86" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B87" t="s">
+        <v>208</v>
+      </c>
+      <c r="C87" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" t="s">
+        <v>209</v>
+      </c>
+      <c r="H87" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="12.75">
+      <c r="A88" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C88" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" t="s">
+        <v>211</v>
+      </c>
+      <c r="H88" t="s">
         <v>212</v>
       </c>
-      <c r="C87" t="s">
-[...2 lines deleted...]
-      <c r="D87" t="s">
+      <c r="J88" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="12.75">
+      <c r="A89" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="H87" t="s">
-[...4 lines deleted...]
-      <c r="A88" s="1" t="s">
+      <c r="C89" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" t="s">
         <v>214</v>
       </c>
-      <c r="C88" t="s">
-[...2 lines deleted...]
-      <c r="D88" t="s">
+      <c r="H89" t="s">
         <v>215</v>
       </c>
-      <c r="H88" t="s">
-[...14 lines deleted...]
-        <v>13</v>
+      <c r="J89" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C90" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" t="s">
+        <v>217</v>
+      </c>
+      <c r="H90" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C91" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" t="s">
         <v>220</v>
       </c>
-      <c r="C91" t="s">
-[...2 lines deleted...]
-      <c r="D91" t="s">
+      <c r="H91" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
         <v>223</v>
       </c>
       <c r="H92" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
         <v>226</v>
       </c>
       <c r="H93" t="s">
-        <v>162</v>
+        <v>224</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
         <v>228</v>
       </c>
       <c r="H94" t="s">
-        <v>165</v>
+        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
         <v>230</v>
       </c>
       <c r="H95" t="s">
-        <v>165</v>
+        <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
         <v>232</v>
       </c>
       <c r="H96" t="s">
-        <v>165</v>
+        <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
         <v>234</v>
       </c>
       <c r="H97" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
         <v>236</v>
       </c>
       <c r="H98" t="s">
-        <v>159</v>
+        <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>198</v>
+        <v>238</v>
       </c>
       <c r="H99" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H100" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-    <row r="101" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
         <v>242</v>
       </c>
       <c r="H101" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-    <row r="102" spans="1:10" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
         <v>244</v>
       </c>
       <c r="H102" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-    <row r="103" spans="1:10" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
         <v>246</v>
       </c>
       <c r="H103" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
         <v>248</v>
       </c>
       <c r="H104" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
         <v>250</v>
       </c>
       <c r="H105" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
         <v>252</v>
       </c>
       <c r="H106" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
         <v>254</v>
       </c>
       <c r="H107" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
         <v>256</v>
       </c>
       <c r="H108" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
         <v>258</v>
       </c>
       <c r="H109" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
         <v>260</v>
       </c>
       <c r="H110" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
         <v>262</v>
       </c>
       <c r="H111" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
         <v>264</v>
       </c>
       <c r="H112" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>265</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
         <v>266</v>
       </c>
       <c r="H113" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
         <v>268</v>
       </c>
       <c r="H114" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
         <v>270</v>
       </c>
       <c r="H115" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
         <v>271</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
         <v>272</v>
       </c>
       <c r="H116" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
         <v>274</v>
       </c>
       <c r="H117" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
         <v>276</v>
       </c>
       <c r="H118" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
         <v>278</v>
       </c>
       <c r="H119" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
         <v>280</v>
       </c>
       <c r="H120" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" t="s">
         <v>282</v>
       </c>
       <c r="H121" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
         <v>284</v>
       </c>
       <c r="H122" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
         <v>286</v>
       </c>
       <c r="H123" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
       <c r="D124" t="s">
         <v>288</v>
       </c>
       <c r="H124" t="s">
-        <v>48</v>
+        <v>289</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H125" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H126" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H127" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H128" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="H129" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H130" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H131" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
+      </c>
+      <c r="B132" t="s">
+        <v>305</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="H132" t="s">
-        <v>71</v>
+        <v>307</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B133" t="s">
         <v>305</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="H133" t="s">
-        <v>71</v>
+        <v>307</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="H134" t="s">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="H135" t="s">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C136" t="s">
         <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="H136" t="s">
-        <v>313</v>
+        <v>65</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C137" t="s">
         <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="H137" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C138" t="s">
         <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H138" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H139" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C140" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H140" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C141" t="s">
         <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H141" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C142" t="s">
         <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H142" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C143" t="s">
         <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="H143" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="B144" t="s">
         <v>329</v>
       </c>
       <c r="C144" t="s">
         <v>11</v>
       </c>
       <c r="D144" t="s">
         <v>330</v>
       </c>
       <c r="H144" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C145" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" t="s">
         <v>332</v>
       </c>
-      <c r="B145" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H145" t="s">
-        <v>331</v>
+        <v>42</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C146" t="s">
         <v>11</v>
       </c>
       <c r="D146" t="s">
         <v>334</v>
       </c>
       <c r="H146" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C147" t="s">
         <v>11</v>
       </c>
       <c r="D147" t="s">
         <v>336</v>
       </c>
       <c r="H147" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C148" t="s">
         <v>11</v>
       </c>
       <c r="D148" t="s">
         <v>338</v>
       </c>
       <c r="H148" t="s">
-        <v>71</v>
+        <v>339</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C149" t="s">
         <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H149" t="s">
-        <v>71</v>
+        <v>172</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C150" t="s">
         <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H150" t="s">
-        <v>71</v>
+        <v>175</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H151" t="s">
-        <v>71</v>
+        <v>175</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C152" t="s">
         <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H152" t="s">
-        <v>71</v>
+        <v>175</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H153" t="s">
-        <v>71</v>
+        <v>339</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C154" t="s">
         <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H154" t="s">
-        <v>71</v>
+        <v>169</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
+      </c>
+      <c r="B155" t="s">
+        <v>208</v>
       </c>
       <c r="C155" t="s">
         <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>352</v>
+        <v>208</v>
       </c>
       <c r="H155" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:8" ht="12.75">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="12.75">
       <c r="A156" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C156" t="s">
         <v>11</v>
       </c>
       <c r="D156" t="s">
         <v>354</v>
       </c>
       <c r="H156" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:8" ht="12.75">
+        <v>355</v>
+      </c>
+      <c r="J156" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" ht="12.75">
       <c r="A157" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C157" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" t="s">
+        <v>357</v>
+      </c>
+      <c r="H157" t="s">
         <v>355</v>
       </c>
-      <c r="C157" t="s">
-[...9 lines deleted...]
-    <row r="158" spans="1:8" ht="12.75">
+      <c r="J157" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C158" t="s">
         <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H158" t="s">
-        <v>48</v>
+        <v>212</v>
+      </c>
+      <c r="J158" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" ht="12.75">
+      <c r="A159" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C159" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" t="s">
+        <v>361</v>
+      </c>
+      <c r="H159" t="s">
+        <v>212</v>
+      </c>
+      <c r="J159" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="12.75">
+      <c r="A160" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C160" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" t="s">
+        <v>363</v>
+      </c>
+      <c r="H160" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="12.75">
+      <c r="A161" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C161" t="s">
+        <v>11</v>
+      </c>
+      <c r="D161" t="s">
+        <v>365</v>
+      </c>
+      <c r="H161" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="12.75">
+      <c r="A162" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C162" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" t="s">
+        <v>368</v>
+      </c>
+      <c r="H162" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="12.75">
+      <c r="A163" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C163" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" t="s">
+        <v>370</v>
+      </c>
+      <c r="H163" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="12.75">
+      <c r="A164" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C164" t="s">
+        <v>11</v>
+      </c>
+      <c r="D164" t="s">
+        <v>372</v>
+      </c>
+      <c r="H164" t="s">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="GB-03205"/>
-[...155 lines deleted...]
-    <hyperlink ref="A158" r:id="rId157" display="SWL-04"/>
+    <hyperlink ref="A2" r:id="rId1" display="GB-04145"/>
+    <hyperlink ref="A3" r:id="rId2" display="GB-04205"/>
+    <hyperlink ref="A4" r:id="rId3" display="GB-04245"/>
+    <hyperlink ref="A5" r:id="rId4" display="GB-04505"/>
+    <hyperlink ref="A6" r:id="rId5" display="GB-04305"/>
+    <hyperlink ref="A7" r:id="rId6" display="GB-05145"/>
+    <hyperlink ref="A8" r:id="rId7" display="GB-04405"/>
+    <hyperlink ref="A9" r:id="rId8" display="GB-04445"/>
+    <hyperlink ref="A10" r:id="rId9" display="GN-05"/>
+    <hyperlink ref="A11" r:id="rId10" display="GB-05345"/>
+    <hyperlink ref="A12" r:id="rId11" display="GB-05405"/>
+    <hyperlink ref="A13" r:id="rId12" display="GB-05505"/>
+    <hyperlink ref="A14" r:id="rId13" display="GUB-4352"/>
+    <hyperlink ref="A15" r:id="rId14" display="GWF-03"/>
+    <hyperlink ref="A16" r:id="rId15" display="GUB-4355"/>
+    <hyperlink ref="A17" r:id="rId16" display="GUB-4356"/>
+    <hyperlink ref="A18" r:id="rId17" display="GWF-05"/>
+    <hyperlink ref="A19" r:id="rId18" display="GUB-4456"/>
+    <hyperlink ref="A20" r:id="rId19" display="GWL-03"/>
+    <hyperlink ref="A21" r:id="rId20" display="GWL-05"/>
+    <hyperlink ref="A22" r:id="rId21" display="GWL-06"/>
+    <hyperlink ref="A23" r:id="rId22" display="GLS-0320"/>
+    <hyperlink ref="A24" r:id="rId23" display="JB-8K"/>
+    <hyperlink ref="A25" r:id="rId24" display="MT-373"/>
+    <hyperlink ref="A26" r:id="rId25" display="MT-287"/>
+    <hyperlink ref="A27" r:id="rId26" display="MT-387"/>
+    <hyperlink ref="A28" r:id="rId27" display="MT-374"/>
+    <hyperlink ref="A29" r:id="rId28" display="MT-390"/>
+    <hyperlink ref="A30" r:id="rId29" display="MT-491"/>
+    <hyperlink ref="A31" r:id="rId30" display="MT-382"/>
+    <hyperlink ref="A32" r:id="rId31" display="MT-384"/>
+    <hyperlink ref="A33" r:id="rId32" display="MT-641"/>
+    <hyperlink ref="A34" r:id="rId33" display="MT-662"/>
+    <hyperlink ref="A35" r:id="rId34" display="SB-0306"/>
+    <hyperlink ref="A36" r:id="rId35" display="SB-0310"/>
+    <hyperlink ref="A37" r:id="rId36" display="SB-0312"/>
+    <hyperlink ref="A38" r:id="rId37" display="SB-0206"/>
+    <hyperlink ref="A39" r:id="rId38" display="SB-0210"/>
+    <hyperlink ref="A40" r:id="rId39" display="SB-0314"/>
+    <hyperlink ref="A41" r:id="rId40" display="SB-0212"/>
+    <hyperlink ref="A42" r:id="rId41" display="SB-0316"/>
+    <hyperlink ref="A43" r:id="rId42" display="SB-0230"/>
+    <hyperlink ref="A44" r:id="rId43" display="SK-S"/>
+    <hyperlink ref="A45" r:id="rId44" display="SW-38"/>
+    <hyperlink ref="A46" r:id="rId45" display="SW-58"/>
+    <hyperlink ref="A47" r:id="rId46" display="SWF-02"/>
+    <hyperlink ref="A48" r:id="rId47" display="SWF-03"/>
+    <hyperlink ref="A49" r:id="rId48" display="SWL-02"/>
+    <hyperlink ref="A50" r:id="rId49" display="TW-50"/>
+    <hyperlink ref="A51" r:id="rId50" display="BP-06"/>
+    <hyperlink ref="A52" r:id="rId51" display="MT-377"/>
+    <hyperlink ref="A53" r:id="rId52" display="MT-379"/>
+    <hyperlink ref="A54" r:id="rId53" display="MT37910"/>
+    <hyperlink ref="A55" r:id="rId54" display="MT37916"/>
+    <hyperlink ref="A56" r:id="rId55" display="MT37936"/>
+    <hyperlink ref="A57" r:id="rId56" display="MT-379-8"/>
+    <hyperlink ref="A58" r:id="rId57" display="MT-381-8"/>
+    <hyperlink ref="A59" r:id="rId58" display="MT-382-18"/>
+    <hyperlink ref="A60" r:id="rId59" display="MT38412"/>
+    <hyperlink ref="A61" r:id="rId60" display="MT38424"/>
+    <hyperlink ref="A62" r:id="rId61" display="MT38440"/>
+    <hyperlink ref="A63" r:id="rId62" display="GB-04165"/>
+    <hyperlink ref="A64" r:id="rId63" display="3803FTB"/>
+    <hyperlink ref="A65" r:id="rId64" display="GUB-3355"/>
+    <hyperlink ref="A66" r:id="rId65" display="GUB-4340"/>
+    <hyperlink ref="A67" r:id="rId66" display="GB-0420A"/>
+    <hyperlink ref="A68" r:id="rId67" display="SN-04"/>
+    <hyperlink ref="A69" r:id="rId68" display="SWF-04"/>
+    <hyperlink ref="A70" r:id="rId69" display="GB-03205"/>
+    <hyperlink ref="A71" r:id="rId70" display="GB-03105"/>
+    <hyperlink ref="A72" r:id="rId71" display="GB-04105"/>
+    <hyperlink ref="A73" r:id="rId72" display="MT-576"/>
+    <hyperlink ref="A74" r:id="rId73" display="MT-577-100"/>
+    <hyperlink ref="A75" r:id="rId74" display="MTC9674TT"/>
+    <hyperlink ref="A76" r:id="rId75" display="MTC9674KEY"/>
+    <hyperlink ref="A77" r:id="rId76" display="RGC5800"/>
+    <hyperlink ref="A78" r:id="rId77" display="SCG-001"/>
+    <hyperlink ref="A79" r:id="rId78" display="SCG-002"/>
+    <hyperlink ref="A80" r:id="rId79" display="SCG-003"/>
+    <hyperlink ref="A81" r:id="rId80" display="SCG-004"/>
+    <hyperlink ref="A82" r:id="rId81" display="SCG-005"/>
+    <hyperlink ref="A83" r:id="rId82" display="SCG-006"/>
+    <hyperlink ref="A84" r:id="rId83" display="GBSF238"/>
+    <hyperlink ref="A85" r:id="rId84" display="GBSF278"/>
+    <hyperlink ref="A86" r:id="rId85" display="TMP-2"/>
+    <hyperlink ref="A87" r:id="rId86" display="MUK-MSK16"/>
+    <hyperlink ref="A88" r:id="rId87" display="EX-1HET-6RG5"/>
+    <hyperlink ref="A89" r:id="rId88" display="EX-AFG"/>
+    <hyperlink ref="A90" r:id="rId89" display="AT-K306-U"/>
+    <hyperlink ref="A91" r:id="rId90" display="FE-17176"/>
+    <hyperlink ref="A92" r:id="rId91" display="ATLANTA-KIT-01"/>
+    <hyperlink ref="A93" r:id="rId92" display="NORCAL-KIT-010"/>
+    <hyperlink ref="A94" r:id="rId93" display="GB-03125"/>
+    <hyperlink ref="A95" r:id="rId94" display="GB-03145"/>
+    <hyperlink ref="A96" r:id="rId95" display="GB-05125"/>
+    <hyperlink ref="A97" r:id="rId96" display="GB-04345"/>
+    <hyperlink ref="A98" r:id="rId97" display="GB-05SB"/>
+    <hyperlink ref="A99" r:id="rId98" display="GB-05205"/>
+    <hyperlink ref="A100" r:id="rId99" display="GB-05245"/>
+    <hyperlink ref="A101" r:id="rId100" display="GN-03"/>
+    <hyperlink ref="A102" r:id="rId101" display="GN-04"/>
+    <hyperlink ref="A103" r:id="rId102" display="GB-05305"/>
+    <hyperlink ref="A104" r:id="rId103" display="GN-06"/>
+    <hyperlink ref="A105" r:id="rId104" display="GB-05445"/>
+    <hyperlink ref="A106" r:id="rId105" display="GUB-3244"/>
+    <hyperlink ref="A107" r:id="rId106" display="GUB-4240"/>
+    <hyperlink ref="A108" r:id="rId107" display="GWF-04"/>
+    <hyperlink ref="A109" r:id="rId108" display="GUB-53560"/>
+    <hyperlink ref="A110" r:id="rId109" display="GWF-06"/>
+    <hyperlink ref="A111" r:id="rId110" display="GUB-5456"/>
+    <hyperlink ref="A112" r:id="rId111" display="GWL-04"/>
+    <hyperlink ref="A113" r:id="rId112" display="GLS-0330"/>
+    <hyperlink ref="A114" r:id="rId113" display="GLS-0414"/>
+    <hyperlink ref="A115" r:id="rId114" display="MT-271"/>
+    <hyperlink ref="A116" r:id="rId115" display="MT-280"/>
+    <hyperlink ref="A117" r:id="rId116" display="MT-373-24"/>
+    <hyperlink ref="A118" r:id="rId117" display="MT-388"/>
+    <hyperlink ref="A119" r:id="rId118" display="MT-376"/>
+    <hyperlink ref="A120" r:id="rId119" display="MT-378"/>
+    <hyperlink ref="A121" r:id="rId120" display="MT-380"/>
+    <hyperlink ref="A122" r:id="rId121" display="MT-640"/>
+    <hyperlink ref="A123" r:id="rId122" display="MT-644"/>
+    <hyperlink ref="A124" r:id="rId123" display="RM-A800"/>
+    <hyperlink ref="A125" r:id="rId124" display="SB-0220"/>
+    <hyperlink ref="A126" r:id="rId125" display="SB-0224"/>
+    <hyperlink ref="A127" r:id="rId126" display="SN-03"/>
+    <hyperlink ref="A128" r:id="rId127" display="SN-02"/>
+    <hyperlink ref="A129" r:id="rId128" display="SS-025"/>
+    <hyperlink ref="A130" r:id="rId129" display="SWL-03"/>
+    <hyperlink ref="A131" r:id="rId130" display="SW-12"/>
+    <hyperlink ref="A132" r:id="rId131" display="MUK-AL333"/>
+    <hyperlink ref="A133" r:id="rId132" display="VZWSMART-AL333"/>
+    <hyperlink ref="A134" r:id="rId133" display="MT37924"/>
+    <hyperlink ref="A135" r:id="rId134" display="MT-379-6"/>
+    <hyperlink ref="A136" r:id="rId135" display="MT-381-10"/>
+    <hyperlink ref="A137" r:id="rId136" display="MT-382-14"/>
+    <hyperlink ref="A138" r:id="rId137" display="MT-382-16"/>
+    <hyperlink ref="A139" r:id="rId138" display="MT-382-24"/>
+    <hyperlink ref="A140" r:id="rId139" display="MT38416"/>
+    <hyperlink ref="A141" r:id="rId140" display="MT38420"/>
+    <hyperlink ref="A142" r:id="rId141" display="MT39312548"/>
+    <hyperlink ref="A143" r:id="rId142" display="SB0305"/>
+    <hyperlink ref="A144" r:id="rId143" display="GD03800"/>
+    <hyperlink ref="A145" r:id="rId144" display="SWL-04"/>
+    <hyperlink ref="A146" r:id="rId145" display="GB-03165"/>
+    <hyperlink ref="A147" r:id="rId146" display="GB-03065"/>
+    <hyperlink ref="A148" r:id="rId147" display="GW-TB"/>
+    <hyperlink ref="A149" r:id="rId148" display="MT-592-100"/>
+    <hyperlink ref="A150" r:id="rId149" display="MTC9674T"/>
+    <hyperlink ref="A151" r:id="rId150" display="MTC9674TS"/>
+    <hyperlink ref="A152" r:id="rId151" display="MTC9674TS412"/>
+    <hyperlink ref="A153" r:id="rId152" display="RR-IS24"/>
+    <hyperlink ref="A154" r:id="rId153" display="MTC31294"/>
+    <hyperlink ref="A155" r:id="rId154" display="VZWSMART-MSK16"/>
+    <hyperlink ref="A156" r:id="rId155" display="MT-579-10"/>
+    <hyperlink ref="A157" r:id="rId156" display="MT-580-10"/>
+    <hyperlink ref="A158" r:id="rId157" display="EX-1HET-2RG5"/>
+    <hyperlink ref="A159" r:id="rId158" display="EX-1HUT-2RG5"/>
+    <hyperlink ref="A160" r:id="rId159" display="AT-K406-U"/>
+    <hyperlink ref="A161" r:id="rId160" display="NC-KIT-010"/>
+    <hyperlink ref="A162" r:id="rId161" display="460202833"/>
+    <hyperlink ref="A163" r:id="rId162" display="PNW-ALPHA-010"/>
+    <hyperlink ref="A164" r:id="rId163" display="NYNJ-KIT-010"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId158"/>
+    <tablePart r:id="rId164"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>