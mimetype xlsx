--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -11,733 +11,1132 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="373" count="680">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378" count="688">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>MT-576</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Ground Rod, 5/8 in x 8 ft</t>
+  </si>
+  <si>
+    <t>Ground rod</t>
+  </si>
+  <si>
+    <t>MT-577-100</t>
+  </si>
+  <si>
+    <t>Crimp-on Lug for 3/8 in hardware, #2 AWG, two-hole</t>
+  </si>
+  <si>
+    <t>Lug kit</t>
+  </si>
+  <si>
+    <t>MTC9674TT</t>
+  </si>
+  <si>
+    <t>Universal Tamper Resistant Buss Bar, with tower attachment, 1/4 in x 2 in x 10 in</t>
+  </si>
+  <si>
+    <t>Ground buss bar</t>
+  </si>
+  <si>
+    <t>MTC9674KEY</t>
+  </si>
+  <si>
+    <t>Impact Key for buss bar kit, four tamper resistant bolts</t>
+  </si>
+  <si>
+    <t>RGC5800</t>
+  </si>
+  <si>
+    <t>Ground Rod, 5/8 in x 10 ft</t>
+  </si>
+  <si>
+    <t>GBSF278</t>
+  </si>
+  <si>
+    <t>Buss Bar/Ground bar Mount Kit. Mounts to 2-7/8" Round Members. Buss bar not included.</t>
+  </si>
+  <si>
+    <t>TMP-2</t>
+  </si>
+  <si>
+    <t>Plate, 1/4 in x 2 in x 7 in,  A36 Galvanized Steel</t>
+  </si>
+  <si>
+    <t>Attachment plate</t>
+  </si>
+  <si>
+    <t>MUK-MSK16</t>
+  </si>
+  <si>
+    <t>STUD MOUNTED WIRE ROPE GUIDE WITH CLIP ANGLE</t>
+  </si>
+  <si>
+    <t>Stud mounted Clamping guide to protect wire cable</t>
+  </si>
+  <si>
+    <t>Cable clamp</t>
+  </si>
+  <si>
+    <t>EX-1HET-6RG5</t>
+  </si>
+  <si>
+    <t>Single Shot Exothermic Mold for #6 and #4 stranded wire and #4 and #3 solid wire</t>
+  </si>
+  <si>
+    <t>Exothermic mold</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>EX-AFG</t>
+  </si>
+  <si>
+    <t>Flint Gun</t>
+  </si>
+  <si>
+    <t>Flint gun</t>
+  </si>
+  <si>
+    <t>SCG-001</t>
+  </si>
+  <si>
+    <t>CABLE-GUIDE,CLAMP</t>
+  </si>
+  <si>
+    <t>Clamping guide to protect wire cable</t>
+  </si>
+  <si>
+    <t>SCG-002</t>
+  </si>
+  <si>
+    <t>CABLE-GUIDE,ROUND,1.5"-4"</t>
+  </si>
+  <si>
+    <t>Clamping guide to protect wire cable. Clamps on 1.5"-4" round members</t>
+  </si>
+  <si>
+    <t>SCG-003</t>
+  </si>
+  <si>
+    <t>CABLE ROUND-1.5-8",ANGLE-TO-6" FOR 90 \ 8" FOR 60</t>
+  </si>
+  <si>
+    <t>Clamping guide to protect wire cable. Clamps on to: -1.5"-8" for round members -8" for 60 degree angle -6" for 90 degree angle</t>
+  </si>
+  <si>
+    <t>SCG-004</t>
+  </si>
+  <si>
+    <t>CABLE-GUIDE,SQUARE,UP-TO-6"</t>
+  </si>
+  <si>
+    <t>Clamping guide for wire cable. Fits up to 6" Square Tubes</t>
+  </si>
+  <si>
+    <t>SCG-005</t>
+  </si>
+  <si>
+    <t>CABLE GUIDE FOR ANDREW COLLARS</t>
+  </si>
+  <si>
+    <t>Clamping guide to protect wire cable. Supports ANDREW monopole collars "MC-RM1550" and "MC-RMHD-1245"</t>
+  </si>
+  <si>
+    <t>SCG-006</t>
+  </si>
+  <si>
+    <t>CABLE GUIDE</t>
+  </si>
+  <si>
+    <t>CABLE GUIDE FOR MC-RMHD-1245</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
+  </si>
+  <si>
+    <t>GBSF238</t>
+  </si>
+  <si>
+    <t>Buss Bar/Ground bar Mount Kit. Mounts to 2-3/8" Round Members. Buss bar not included.</t>
+  </si>
+  <si>
+    <t>GB-04445</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 4-1/2 in</t>
+  </si>
+  <si>
+    <t>Bolt kit</t>
+  </si>
+  <si>
+    <t>GN-05</t>
+  </si>
+  <si>
+    <t>Galvanized Hex Nut, 5/8 in</t>
+  </si>
+  <si>
+    <t>Nut</t>
+  </si>
+  <si>
+    <t>GB-05345</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 3-1/2 in</t>
+  </si>
+  <si>
+    <t>GB-05405</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 4 in</t>
+  </si>
+  <si>
+    <t>GB-05505</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 5 in</t>
+  </si>
+  <si>
+    <t>GUB-4352</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 1/2 in x 3 in x 5-1/4 in</t>
+  </si>
+  <si>
+    <t>U-bolt</t>
+  </si>
+  <si>
+    <t>GWF-03</t>
+  </si>
+  <si>
+    <t>Galvanized Flat Washer, 3/8 in</t>
+  </si>
+  <si>
+    <t>Washer</t>
+  </si>
+  <si>
+    <t>GUB-4355</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 1/2 in x 3-5/8 in x 5 in</t>
+  </si>
+  <si>
+    <t>GUB-4356</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 1/2 in x 3-5/8 in x 6 in</t>
+  </si>
+  <si>
+    <t>GWF-05</t>
+  </si>
+  <si>
+    <t>Galvanized Flat Washer, 5/8 in</t>
+  </si>
+  <si>
+    <t>GUB-4456</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 1/2 in x 4-5/8 in x 6-1/2 in</t>
+  </si>
+  <si>
+    <t>GWL-03</t>
+  </si>
+  <si>
+    <t>Galvanized Lock Washer, 3/8 in</t>
+  </si>
+  <si>
+    <t>GWL-05</t>
+  </si>
+  <si>
+    <t>Galvanized Lock Washer, 5/8 in</t>
+  </si>
+  <si>
+    <t>GWL-06</t>
+  </si>
+  <si>
+    <t>Galvanized Lock Washer, 3/4 in</t>
+  </si>
+  <si>
+    <t>GLS-0320</t>
+  </si>
+  <si>
+    <t>Galvanized Lag Screw,, 3/8 in x 2 in</t>
+  </si>
+  <si>
+    <t>Screw</t>
+  </si>
+  <si>
+    <t>JB-8K</t>
+  </si>
+  <si>
+    <t>J-bolt Kit, 8 in</t>
+  </si>
+  <si>
+    <t>J-bolt</t>
+  </si>
+  <si>
+    <t>MT-373</t>
+  </si>
+  <si>
+    <t>Stainless Steel Threaded Rod, 3/8 in x 12 in</t>
+  </si>
+  <si>
+    <t>Threaded rod</t>
+  </si>
+  <si>
+    <t>MT-287</t>
+  </si>
+  <si>
+    <t>Wedge Anchor, 3/4 in x 7 in</t>
+  </si>
+  <si>
+    <t>Anchor</t>
+  </si>
+  <si>
+    <t>MT-387</t>
+  </si>
+  <si>
+    <t>Square Washer, 1-1/2 in x 1-5/8 in, 7/16 in hole</t>
+  </si>
+  <si>
+    <t>MT-374</t>
+  </si>
+  <si>
+    <t>Stainless Steel Threaded Rod, 3/8 in x 36 in</t>
+  </si>
+  <si>
+    <t>MT-390</t>
+  </si>
+  <si>
+    <t>Stainless Steel Threaded Rod Coupler, 3/8 in</t>
+  </si>
+  <si>
+    <t>Threaded rod coupler</t>
+  </si>
+  <si>
+    <t>MT-491</t>
+  </si>
+  <si>
+    <t>Spring Nut, 1-5/8 in, with 3/8 in hole</t>
+  </si>
+  <si>
+    <t>MT-382</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 120 in</t>
+  </si>
+  <si>
+    <t>MT-384</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/4 in x 120 in</t>
+  </si>
+  <si>
+    <t>MT-641</t>
+  </si>
+  <si>
+    <t>Buckle Clamps, stainless steel, 1/2 in</t>
+  </si>
+  <si>
+    <t>Banding hardware</t>
+  </si>
+  <si>
+    <t>MT-662</t>
+  </si>
+  <si>
+    <t>Spring Nut Kit,Zinc Plated, 1-5/8 in, with 3/8 in hole</t>
+  </si>
+  <si>
+    <t>SB-0306</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 3/8 in x 3/4 in</t>
+  </si>
+  <si>
+    <t>SB-0310</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 3/8 in x 1 in</t>
+  </si>
+  <si>
+    <t>SB-0312</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 3/8 in x 1-1/4 in</t>
+  </si>
+  <si>
+    <t>SB-0206</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 1/4 in x 3/4 in</t>
+  </si>
+  <si>
+    <t>SB-0210</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 1/4 in x 1 in</t>
+  </si>
+  <si>
+    <t>SB-0314</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 3/8 in x 1-1/2 in</t>
+  </si>
+  <si>
+    <t>SB-0212</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 1/4 in x 1-1/4 in</t>
+  </si>
+  <si>
+    <t>SB-0316</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 3/8 in x 1-3/4 in</t>
+  </si>
+  <si>
+    <t>SB-0230</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 1/4 in x 3 in</t>
+  </si>
+  <si>
+    <t>SK-S</t>
+  </si>
+  <si>
+    <t>Electrical Sealer, 15 fl oz</t>
+  </si>
+  <si>
+    <t>Electrical sealer</t>
+  </si>
+  <si>
+    <t>SW-38</t>
+  </si>
+  <si>
+    <t>Backing Plate, 2 in x 2 in x 1/8 in, 1/2 in hardware</t>
+  </si>
+  <si>
+    <t>Backing plate</t>
+  </si>
+  <si>
+    <t>SW-58</t>
+  </si>
+  <si>
+    <t>Backing Plate, 2-1/2 in x 2-1/2 in x 3/16 in, 5/8 in hardware</t>
+  </si>
+  <si>
+    <t>SWF-02</t>
+  </si>
+  <si>
+    <t>Stainless Steel Flat Washer, 1/4 in</t>
+  </si>
+  <si>
+    <t>SWF-03</t>
+  </si>
+  <si>
+    <t>Stainless Steel Flat Washer, 3/8 in</t>
+  </si>
+  <si>
+    <t>SWL-02</t>
+  </si>
+  <si>
+    <t>Stainless Steel Lock Washer, 1/4 in</t>
+  </si>
+  <si>
+    <t>TW-50</t>
+  </si>
+  <si>
+    <t>Tie Wraps, black nylon</t>
+  </si>
+  <si>
+    <t>Tie wrap</t>
+  </si>
+  <si>
+    <t>BP-06</t>
+  </si>
+  <si>
+    <t>Backing Plate, 6 in x 6 in x 1/4 in, 5/8 in hardware</t>
+  </si>
+  <si>
+    <t>MT-377</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/8 in x 12 in</t>
+  </si>
+  <si>
+    <t>MT-379</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 12 in</t>
+  </si>
+  <si>
+    <t>MT37910</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 10 in</t>
+  </si>
+  <si>
+    <t>MT37916</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 16 in</t>
+  </si>
+  <si>
+    <t>MT37936</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 36 in</t>
+  </si>
+  <si>
+    <t>MT-379-8</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 8 in</t>
+  </si>
+  <si>
+    <t>MT-381-8</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 8 in</t>
+  </si>
+  <si>
+    <t>MT-382-18</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 18 in</t>
+  </si>
+  <si>
+    <t>MT38412</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/4 in x 12 in</t>
+  </si>
+  <si>
+    <t>MT38424</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/4 in x 24 in</t>
+  </si>
+  <si>
+    <t>MT38440</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/4 in x 40 in</t>
+  </si>
+  <si>
+    <t>GB-04165</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 1-3/4 in</t>
+  </si>
+  <si>
+    <t>3803FTB</t>
+  </si>
+  <si>
+    <t>Galvanized Full Thread Hex Head Bolt, Grade 5, 3/8 in x 3 in</t>
+  </si>
+  <si>
+    <t>GUB-3355</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 3/8" X 3-5/8" X 5-1/4"</t>
+  </si>
+  <si>
+    <t>GUB-4340</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 1/2" x 3" x 4"</t>
+  </si>
+  <si>
+    <t>GB-0420A</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade A325, 1/2 in x 2 in</t>
+  </si>
+  <si>
+    <t>SN-04</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hex Nut, 1/2 in</t>
+  </si>
+  <si>
+    <t>SWF-04</t>
+  </si>
+  <si>
+    <t>Stainless Steel Flat Washer, 1/2 in</t>
+  </si>
+  <si>
+    <t>MT520</t>
+  </si>
+  <si>
+    <t>STANDOFF, INSULATOR, 3/8-16 UNC X .38 DP</t>
+  </si>
+  <si>
+    <t>Insulator kit</t>
+  </si>
+  <si>
+    <t>GB-03205</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 3/8 in x 2 in</t>
+  </si>
+  <si>
+    <t>GB-03105</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 3/8 in x 1 in</t>
+  </si>
+  <si>
+    <t>GB-04105</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 1 in</t>
+  </si>
+  <si>
     <t>GB-04145</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 1-1/2 in</t>
   </si>
   <si>
-    <t>Bolt kit</t>
-[...1 lines deleted...]
-  <si>
     <t>GB-04205</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 2 in</t>
   </si>
   <si>
     <t>GB-04245</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 2-1/2 in</t>
   </si>
   <si>
     <t>GB-04505</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 5 in</t>
   </si>
   <si>
     <t>GB-04305</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 3 in</t>
   </si>
   <si>
     <t>GB-05145</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 1-1/2 in</t>
   </si>
   <si>
     <t>GB-04405</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 4 in</t>
   </si>
   <si>
-    <t>GB-04445</t>
-[...568 lines deleted...]
-  <si>
     <t>AT-K306-U</t>
   </si>
   <si>
     <t>Arrestor Trapeze Kit for 7-16 DIN, type N, or bolt-grounded surge arrestors, 3-tier, 6-hole pattern</t>
   </si>
   <si>
     <t>Arrestor trapeze kit</t>
   </si>
   <si>
     <t>FE-17176</t>
   </si>
   <si>
     <t>Outdoor Excess Cable Enclosure, 17 in x 17 in x 6 in</t>
   </si>
   <si>
     <t>Slack storage panel</t>
   </si>
   <si>
     <t>ATLANTA-KIT-01</t>
   </si>
   <si>
     <t>Civil Materials Kit - Atlanta Custom</t>
   </si>
   <si>
     <t>Installation Kit</t>
   </si>
   <si>
     <t>NORCAL-KIT-010</t>
   </si>
   <si>
     <t>Civil Materials Kit - NORCAL Custom</t>
   </si>
   <si>
+    <t>MID-ATLANTIC-KIT-010</t>
+  </si>
+  <si>
+    <t>Civil Materials Kit - Mid-Atlantic Custom</t>
+  </si>
+  <si>
+    <t>AT-K406-U</t>
+  </si>
+  <si>
+    <t>Arrestor Trapeze Kit for 7-16 DIN, type N, or bolt-grounded surge arrestors, 4-tier, 6-hole pattern</t>
+  </si>
+  <si>
+    <t>NC-KIT-010</t>
+  </si>
+  <si>
+    <t>Civil Materials Kit - NC Custom</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/item460202833</t>
+  </si>
+  <si>
+    <t>460202833</t>
+  </si>
+  <si>
+    <t>Microduct Installation/Materials Kit - SOCAL Custom</t>
+  </si>
+  <si>
+    <t>PNW-ALPHA-010</t>
+  </si>
+  <si>
+    <t>Civil Materials Kit - PNW ALPHA Custom</t>
+  </si>
+  <si>
+    <t>NYNJ-KIT-010</t>
+  </si>
+  <si>
+    <t>Civil Materials Kit - NY-NJ Custom</t>
+  </si>
+  <si>
+    <t>GW-TB</t>
+  </si>
+  <si>
+    <t>Guy Wire Tie Back Kit</t>
+  </si>
+  <si>
+    <t>Ice canopies and shields</t>
+  </si>
+  <si>
+    <t>MT-592-100</t>
+  </si>
+  <si>
+    <t>Universal Crimp-on Lug for 3/8 in hardware, #6 AWG, two-hole</t>
+  </si>
+  <si>
+    <t>MTC9674T</t>
+  </si>
+  <si>
+    <t>Ground Buss Bar Kit,1/4 in x 2 in x 10 in</t>
+  </si>
+  <si>
+    <t>MTC9674TS</t>
+  </si>
+  <si>
+    <t>Universal Tamper Resistant Buss Bar with shelter bracket, 1/4 in x 2 in x 10 in</t>
+  </si>
+  <si>
+    <t>MTC9674TS412</t>
+  </si>
+  <si>
+    <t>Universal Tamper Resistant Buss Bar with shelter bracket, 1/4 in x 4 in x 12 in</t>
+  </si>
+  <si>
+    <t>RR-IS24</t>
+  </si>
+  <si>
+    <t>RRU Ice Shield, 24 in x 24 in</t>
+  </si>
+  <si>
+    <t>MTC31294</t>
+  </si>
+  <si>
+    <t>Lightning Rod - 4ft</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK16</t>
+  </si>
+  <si>
+    <t>MT-579-10</t>
+  </si>
+  <si>
+    <t>C-tap, #2 AWG to #6 AWG</t>
+  </si>
+  <si>
+    <t>C-tap</t>
+  </si>
+  <si>
+    <t>MT-580-10</t>
+  </si>
+  <si>
+    <t>C-tap, #2 AWG to #2 AWG</t>
+  </si>
+  <si>
+    <t>EX-1HET-2RG5</t>
+  </si>
+  <si>
+    <t>Single Shot Exothermic Mold for #2 and #3 stranded wire and #1 and #2 solid wire</t>
+  </si>
+  <si>
+    <t>EX-1HUT-2RG5</t>
+  </si>
+  <si>
+    <t>Single Shot Exothermic Mold for #3 and #2 stranded wire and #2 and #1 solid wire</t>
+  </si>
+  <si>
+    <t>GB-05305</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 3 in</t>
+  </si>
+  <si>
+    <t>GN-06</t>
+  </si>
+  <si>
+    <t>Galvanized Hex Nut, 3/4 in</t>
+  </si>
+  <si>
+    <t>GB-05445</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 4-1/2 in</t>
+  </si>
+  <si>
+    <t>GUB-3244</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 3/8 in x 2-1/2 in x 4 in</t>
+  </si>
+  <si>
+    <t>GUB-4240</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 1/2 in x 2-1/2 in x 4 in</t>
+  </si>
+  <si>
+    <t>GWF-04</t>
+  </si>
+  <si>
+    <t>Galvanized Flat Washer, 1/2 in</t>
+  </si>
+  <si>
+    <t>GUB-53560</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 5/8 in x 3.5 in x 6 in</t>
+  </si>
+  <si>
+    <t>GWF-06</t>
+  </si>
+  <si>
+    <t>Galvanized Flat Washer, 3/4 in</t>
+  </si>
+  <si>
+    <t>GUB-5456</t>
+  </si>
+  <si>
+    <t>Galvanized U-bolt Assembly, 5/8 in x 4-5/8 in x 6-1/2 in</t>
+  </si>
+  <si>
+    <t>GWL-04</t>
+  </si>
+  <si>
+    <t>Galvanized Lock Washer, 1/2 in</t>
+  </si>
+  <si>
+    <t>GLS-0330</t>
+  </si>
+  <si>
+    <t>Galvanized Lag Screw, 3/8 in x 3 in</t>
+  </si>
+  <si>
+    <t>GLS-0414</t>
+  </si>
+  <si>
+    <t>Galvanized Lag Screw, 1/2 in x 1-1/2 in</t>
+  </si>
+  <si>
+    <t>MT-271</t>
+  </si>
+  <si>
+    <t>Wedge Anchor, 1/2 in x 3-3/4 in</t>
+  </si>
+  <si>
+    <t>MT-280</t>
+  </si>
+  <si>
+    <t>Wedge Anchor, 5/8 in x 6 in</t>
+  </si>
+  <si>
+    <t>MT-373-24</t>
+  </si>
+  <si>
+    <t>Stainless Steel Threaded Rod, 3/8 in x 24 in</t>
+  </si>
+  <si>
+    <t>MT-388</t>
+  </si>
+  <si>
+    <t>Square Washer, 1-1/2 in x 1-5/8 in, 9/16 in hole</t>
+  </si>
+  <si>
+    <t>MT-376</t>
+  </si>
+  <si>
+    <t>Stainless Steel Threaded Rod, 3/8 in x 144 in</t>
+  </si>
+  <si>
+    <t>MT-378</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/8 in x 120 in</t>
+  </si>
+  <si>
+    <t>MT-380</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 120 in</t>
+  </si>
+  <si>
+    <t>MT-640</t>
+  </si>
+  <si>
+    <t>Banding, stainless steel, 1/2 in, 100 ft</t>
+  </si>
+  <si>
+    <t>MT-644</t>
+  </si>
+  <si>
+    <t>C-2 Banding Tool</t>
+  </si>
+  <si>
+    <t>RM-A800</t>
+  </si>
+  <si>
+    <t>Round Member Adapter, 2 in to 10 in</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>SB-0220</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 1/4 in x 2 in</t>
+  </si>
+  <si>
+    <t>SB-0224</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 1/4 in x 2-1/2 in</t>
+  </si>
+  <si>
+    <t>SN-03</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hex Nut, 3/8 in</t>
+  </si>
+  <si>
+    <t>SN-02</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hex Nut, 1/4 in</t>
+  </si>
+  <si>
+    <t>SS-025</t>
+  </si>
+  <si>
+    <t>Stainless Steel Self-Drilling Screws, 1/4 in x 3/4 in</t>
+  </si>
+  <si>
+    <t>SWL-03</t>
+  </si>
+  <si>
+    <t>Stainless Steel Lock Washer, 3/8 in</t>
+  </si>
+  <si>
+    <t>SW-12</t>
+  </si>
+  <si>
+    <t>Backing Plate, 2 in x 2 in x 1/8 in, 3/8 in hardware</t>
+  </si>
+  <si>
+    <t>MUK-AL333</t>
+  </si>
+  <si>
+    <t>CLIP ANGLE</t>
+  </si>
+  <si>
+    <t>Set of 2 Clip Angles with 5/8” x 2”  Hardware</t>
+  </si>
+  <si>
+    <t>Clip kit</t>
+  </si>
+  <si>
+    <t>VZWSMART-AL333</t>
+  </si>
+  <si>
+    <t>MT37924</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 24 in</t>
+  </si>
+  <si>
+    <t>MT-379-6</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1/2 in x 6 in</t>
+  </si>
+  <si>
+    <t>MT-381-10</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 10 in</t>
+  </si>
+  <si>
+    <t>MT-382-14</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 14 in</t>
+  </si>
+  <si>
+    <t>MT-382-16</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 16 in</t>
+  </si>
+  <si>
+    <t>MT-382-24</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 5/8 in x 24 in</t>
+  </si>
+  <si>
+    <t>MT38416</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/4 in x 16 in</t>
+  </si>
+  <si>
+    <t>MT38420</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 3/4 in x 20 in</t>
+  </si>
+  <si>
+    <t>MT39312548</t>
+  </si>
+  <si>
+    <t>Galvanized Threaded Rod, 1-1/4 in x 48 in</t>
+  </si>
+  <si>
+    <t>SB0305</t>
+  </si>
+  <si>
+    <t>Stainless Steel Bolt, 3/8 in x 5/8 in</t>
+  </si>
+  <si>
+    <t>GD03800</t>
+  </si>
+  <si>
+    <t>Stainless Steel Threaded Rod, 3/8 in x 8 in</t>
+  </si>
+  <si>
+    <t>SWL-04</t>
+  </si>
+  <si>
+    <t>Stainless Steel Lock Washer, 1/2 in</t>
+  </si>
+  <si>
+    <t>GB-03165</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 3/8 in x 1-3/4 in</t>
+  </si>
+  <si>
+    <t>GB-03065</t>
+  </si>
+  <si>
+    <t>Galvanized Bolt Kit, Grade 5, 3/8 in x 3/4 in</t>
+  </si>
+  <si>
     <t>GB-03125</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 3/8 in x 1-1/4 in</t>
   </si>
   <si>
     <t>GB-03145</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 3/8 in x 1-1/2 in</t>
   </si>
   <si>
     <t>GB-05125</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 1-1/4 in</t>
   </si>
   <si>
     <t>GB-04345</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 1/2 in x 3-1/2 in</t>
   </si>
   <si>
     <t>GB-05SB</t>
@@ -746,434 +1145,50 @@
     <t>Shouldered Eye Bolt, 5/8 in x 1-3/4 in</t>
   </si>
   <si>
     <t>GB-05205</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 2 in</t>
   </si>
   <si>
     <t>GB-05245</t>
   </si>
   <si>
     <t>Galvanized Bolt Kit, Grade 5, 5/8 in x 2-1/2 in</t>
   </si>
   <si>
     <t>GN-03</t>
   </si>
   <si>
     <t>Galvanized Hex Nut, 3/8 in</t>
   </si>
   <si>
     <t>GN-04</t>
   </si>
   <si>
     <t>Galvanized Hex Nut, 1/2 in</t>
-  </si>
-[...382 lines deleted...]
-    <t>Civil Materials Kit - NY-NJ Custom</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1274,83 +1289,83 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J164" totalsRowShown="0">
-  <autoFilter ref="A1:J164"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J166" totalsRowShown="0">
+  <autoFilter ref="A1:J166"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04145" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04205" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04245" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04505" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04305" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05145" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04405" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04445" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-05" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05345" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05405" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05505" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4352" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-03" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4355" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4356" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-05" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4456" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-03" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-05" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-06" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgls-0320" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemjb-8k" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-373" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-287" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-387" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-374" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-390" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-491" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-384" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-641" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-662" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0306" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0310" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0312" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0206" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0210" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0314" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0212" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0316" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0230" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsk-s" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsw-38" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsw-58" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswf-02" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswf-03" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswl-02" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemtw-50" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itembp-06" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-377" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-379" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37910" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37916" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37936" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-379-8" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-381-8" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-18" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38412" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38424" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38440" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04165" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/item3803ftb" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-3355" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4340" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-0420a" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsn-04" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswf-04" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03205" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03105" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04105" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-576" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-577-100" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674tt" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674key" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemrgc5800" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-001" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-002" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-003" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-004" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-005" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-006" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgbsf238" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgbsf278" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemtmp-2" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmuk-msk16" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-1het-6rg5" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-afg" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemat-k306-u" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemfe-17176" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itematlanta-kit-01" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemnorcal-kit-010" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03125" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03145" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05125" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04345" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05sb" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05205" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05245" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-03" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-04" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05305" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-06" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05445" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-3244" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4240" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-04" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-53560" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-06" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-5456" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-04" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgls-0330" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgls-0414" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-271" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-280" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-373-24" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-388" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-376" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-378" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-380" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-640" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-644" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemrm-a800" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0220" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0224" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsn-03" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsn-02" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemss-025" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswl-03" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsw-12" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmuk-al333" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37924" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-379-6" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-381-10" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-14" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-16" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-24" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38416" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38420" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt39312548" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb0305" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgd03800" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswl-04" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03165" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03065" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgw-tb" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-592-100" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674t" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674ts" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674ts412" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemrr-is24" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc31294" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemvzwsmart-msk16" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-579-10" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-580-10" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-1het-2rg5" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-1hut-2rg5" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemat-k406-u" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemnc-kit-010" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/item460202833" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itempnw-alpha-010" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemnynj-kit-010" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-576" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-577-100" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674tt" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674key" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemrgc5800" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgbsf278" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemtmp-2" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmuk-msk16" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-1het-6rg5" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-afg" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-001" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-002" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-003" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-004" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-005" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemscg-006" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgbsf238" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04445" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-05" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05345" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05405" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05505" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4352" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-03" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4355" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4356" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-05" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4456" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-03" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-05" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-06" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgls-0320" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemjb-8k" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-373" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-287" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-387" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-374" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-390" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-491" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-384" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-641" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-662" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0306" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0310" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0312" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0206" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0210" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0314" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0212" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0316" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0230" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsk-s" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsw-38" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsw-58" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswf-02" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswf-03" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswl-02" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemtw-50" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itembp-06" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-377" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-379" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37910" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37916" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37936" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-379-8" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-381-8" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-18" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38412" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38424" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38440" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04165" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/item3803ftb" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-3355" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4340" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-0420a" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsn-04" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswf-04" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt520" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03205" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03105" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04105" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04145" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04205" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04245" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04505" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04305" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05145" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04405" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemat-k306-u" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemfe-17176" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itematlanta-kit-01" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemnorcal-kit-010" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmid-atlantic-kit-010" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemat-k406-u" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemnc-kit-010" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/item460202833" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itempnw-alpha-010" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemnynj-kit-010" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgw-tb" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-592-100" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674t" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674ts" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc9674ts412" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemrr-is24" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmtc31294" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemvzwsmart-msk16" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-579-10" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-580-10" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-1het-2rg5" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemex-1hut-2rg5" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05305" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-06" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05445" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-3244" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-4240" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-04" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-53560" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwf-06" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgub-5456" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgwl-04" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgls-0330" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgls-0414" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-271" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-280" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-373-24" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-388" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-376" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-378" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-380" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-640" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-644" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemrm-a800" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0220" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb-0224" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsn-03" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsn-02" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemss-025" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswl-03" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsw-12" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmuk-al333" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt37924" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-379-6" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-381-10" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-14" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-16" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt-382-24" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38416" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt38420" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemmt39312548" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemsb0305" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgd03800" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemswl-04" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03165" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03065" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03125" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-03145" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05125" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-04345" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05sb" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05205" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgb-05245" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-03" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/site-hardware-components/itemgn-04" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J164"/>
+  <dimension ref="A1:J166"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="52.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="109.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1375,2526 +1390,2556 @@
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" ht="12.75">
+        <v>35</v>
+      </c>
+      <c r="J10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>39</v>
+      </c>
+      <c r="J11" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>33</v>
+        <v>40</v>
+      </c>
+      <c r="B12" t="s">
+        <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>35</v>
+        <v>43</v>
+      </c>
+      <c r="B13" t="s">
+        <v>44</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="H13" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>37</v>
+        <v>46</v>
+      </c>
+      <c r="B14" t="s">
+        <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="H14" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>40</v>
+        <v>49</v>
+      </c>
+      <c r="B15" t="s">
+        <v>50</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="H15" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
+      </c>
+      <c r="B16" t="s">
+        <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="H16" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>45</v>
+        <v>55</v>
+      </c>
+      <c r="B17" t="s">
+        <v>56</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H17" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="H18" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="H19" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="H20" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="H21" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="H22" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="H23" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="H24" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="H25" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="H26" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="H27" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="H28" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="H29" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="H30" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
+        <v>90</v>
+      </c>
+      <c r="H31" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="H32" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="H33" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="H34" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="H35" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="H36" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="H37" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="H39" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="H40" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="H41" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
+        <v>117</v>
+      </c>
+      <c r="H42" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="H43" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:10" ht="12.75">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="H44" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>66</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="H45" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="H46" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="H47" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="H48" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="H49" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="H50" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="H51" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="H52" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="H53" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="H54" t="s">
-        <v>65</v>
+        <v>143</v>
+      </c>
+      <c r="J54" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="H55" t="s">
-        <v>65</v>
+        <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="H56" t="s">
-        <v>65</v>
+        <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="H57" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="H58" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="H59" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="H60" t="s">
-        <v>65</v>
+        <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>143</v>
+        <v>158</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="H61" t="s">
-        <v>65</v>
+        <v>146</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="H62" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>147</v>
+        <v>162</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="H63" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="H64" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="H65" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="H66" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="H67" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="H68" t="s">
-        <v>30</v>
+        <v>101</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="H69" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="H70" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="H71" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
       <c r="H72" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="H73" t="s">
-        <v>169</v>
+        <v>63</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="H74" t="s">
-        <v>172</v>
+        <v>63</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="H75" t="s">
-        <v>175</v>
+        <v>75</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="H76" t="s">
-        <v>175</v>
+        <v>75</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="H77" t="s">
-        <v>169</v>
+        <v>63</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="H78" t="s">
-        <v>183</v>
+        <v>66</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="H79" t="s">
-        <v>183</v>
+        <v>78</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="H80" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="H81" t="s">
-        <v>183</v>
+        <v>63</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="H82" t="s">
-        <v>183</v>
+        <v>63</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="H83" t="s">
-        <v>199</v>
+        <v>63</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="H84" t="s">
-        <v>175</v>
+        <v>63</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="H85" t="s">
-        <v>175</v>
+        <v>63</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="H86" t="s">
-        <v>206</v>
+        <v>63</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="H87" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:10" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="H88" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:10" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H89" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>63</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H90" t="s">
-        <v>218</v>
+        <v>63</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
         <v>220</v>
       </c>
       <c r="H91" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
         <v>223</v>
       </c>
       <c r="H92" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
         <v>226</v>
       </c>
       <c r="H93" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C94" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" t="s">
+        <v>229</v>
+      </c>
+      <c r="H94" t="s">
         <v>227</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H95" t="s">
-        <v>13</v>
+        <v>227</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H96" t="s">
-        <v>13</v>
+        <v>221</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H97" t="s">
-        <v>13</v>
+        <v>227</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H98" t="s">
-        <v>13</v>
+        <v>227</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H99" t="s">
-        <v>13</v>
+        <v>227</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H100" t="s">
-        <v>13</v>
+        <v>227</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="H101" t="s">
-        <v>30</v>
+        <v>245</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="H102" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="H103" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="H104" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="H105" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="H106" t="s">
-        <v>39</v>
+        <v>245</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="H107" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
+      </c>
+      <c r="B108" t="s">
+        <v>30</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>256</v>
+        <v>30</v>
       </c>
       <c r="H108" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:8" ht="12.75">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="H109" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:8" ht="12.75">
+        <v>261</v>
+      </c>
+      <c r="J109" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="H110" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:8" ht="12.75">
+        <v>261</v>
+      </c>
+      <c r="J110" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="H111" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:8" ht="12.75">
+        <v>35</v>
+      </c>
+      <c r="J111" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="H112" t="s">
-        <v>42</v>
+        <v>35</v>
+      </c>
+      <c r="J112" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="H113" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H114" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="H115" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="H116" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="H117" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="H118" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="H119" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H120" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="H121" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="H122" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H123" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="H124" t="s">
-        <v>289</v>
+        <v>95</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="H125" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="H126" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="H127" t="s">
-        <v>30</v>
+        <v>101</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H128" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="H129" t="s">
-        <v>59</v>
+        <v>101</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="H130" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H131" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="H132" t="s">
-        <v>307</v>
+        <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="B133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="H133" t="s">
-        <v>307</v>
+        <v>120</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H134" t="s">
-        <v>65</v>
+        <v>312</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="H135" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C136" t="s">
         <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="H136" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C137" t="s">
         <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="H137" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C138" t="s">
         <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="H138" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H139" t="s">
-        <v>65</v>
+        <v>95</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C140" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="H140" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C141" t="s">
         <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="H141" t="s">
-        <v>65</v>
+        <v>146</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>325</v>
+        <v>327</v>
+      </c>
+      <c r="B142" t="s">
+        <v>328</v>
       </c>
       <c r="C142" t="s">
         <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="H142" t="s">
-        <v>65</v>
+        <v>330</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>327</v>
+        <v>331</v>
+      </c>
+      <c r="B143" t="s">
+        <v>328</v>
       </c>
       <c r="C143" t="s">
         <v>11</v>
       </c>
       <c r="D143" t="s">
         <v>328</v>
       </c>
       <c r="H143" t="s">
-        <v>13</v>
+        <v>330</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C144" t="s">
         <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="H144" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C145" t="s">
         <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="H145" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C146" t="s">
         <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="H146" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C147" t="s">
         <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="H147" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C148" t="s">
         <v>11</v>
       </c>
       <c r="D148" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="H148" t="s">
-        <v>339</v>
+        <v>101</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C149" t="s">
         <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="H149" t="s">
-        <v>172</v>
+        <v>101</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C150" t="s">
         <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="H150" t="s">
-        <v>175</v>
+        <v>101</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="H151" t="s">
-        <v>175</v>
+        <v>101</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C152" t="s">
         <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="H152" t="s">
-        <v>175</v>
+        <v>101</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="H153" t="s">
-        <v>339</v>
+        <v>63</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C154" t="s">
         <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="H154" t="s">
-        <v>169</v>
+        <v>101</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>354</v>
       </c>
       <c r="C155" t="s">
         <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>208</v>
+        <v>355</v>
       </c>
       <c r="H155" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:10" ht="12.75">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C156" t="s">
         <v>11</v>
       </c>
       <c r="D156" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="H156" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-    <row r="157" spans="1:10" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C157" t="s">
         <v>11</v>
       </c>
       <c r="D157" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="H157" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-    <row r="158" spans="1:10" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C158" t="s">
         <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="H158" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-    <row r="159" spans="1:10" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C159" t="s">
         <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="H159" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>63</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C160" t="s">
         <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="H160" t="s">
-        <v>218</v>
+        <v>63</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C161" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="H161" t="s">
-        <v>224</v>
+        <v>63</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C162" t="s">
         <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="H162" t="s">
-        <v>224</v>
+        <v>63</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C163" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H163" t="s">
-        <v>224</v>
+        <v>63</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C164" t="s">
         <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H164" t="s">
-        <v>224</v>
+        <v>63</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="12.75">
+      <c r="A165" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C165" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" t="s">
+        <v>375</v>
+      </c>
+      <c r="H165" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="12.75">
+      <c r="A166" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C166" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" t="s">
+        <v>377</v>
+      </c>
+      <c r="H166" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="GB-04145"/>
-[...161 lines deleted...]
-    <hyperlink ref="A164" r:id="rId163" display="NYNJ-KIT-010"/>
+    <hyperlink ref="A2" r:id="rId1" display="MT-576"/>
+    <hyperlink ref="A3" r:id="rId2" display="MT-577-100"/>
+    <hyperlink ref="A4" r:id="rId3" display="MTC9674TT"/>
+    <hyperlink ref="A5" r:id="rId4" display="MTC9674KEY"/>
+    <hyperlink ref="A6" r:id="rId5" display="RGC5800"/>
+    <hyperlink ref="A7" r:id="rId6" display="GBSF278"/>
+    <hyperlink ref="A8" r:id="rId7" display="TMP-2"/>
+    <hyperlink ref="A9" r:id="rId8" display="MUK-MSK16"/>
+    <hyperlink ref="A10" r:id="rId9" display="EX-1HET-6RG5"/>
+    <hyperlink ref="A11" r:id="rId10" display="EX-AFG"/>
+    <hyperlink ref="A12" r:id="rId11" display="SCG-001"/>
+    <hyperlink ref="A13" r:id="rId12" display="SCG-002"/>
+    <hyperlink ref="A14" r:id="rId13" display="SCG-003"/>
+    <hyperlink ref="A15" r:id="rId14" display="SCG-004"/>
+    <hyperlink ref="A16" r:id="rId15" display="SCG-005"/>
+    <hyperlink ref="A17" r:id="rId16" display="SCG-006"/>
+    <hyperlink ref="A18" r:id="rId17" display="GBSF238"/>
+    <hyperlink ref="A19" r:id="rId18" display="GB-04445"/>
+    <hyperlink ref="A20" r:id="rId19" display="GN-05"/>
+    <hyperlink ref="A21" r:id="rId20" display="GB-05345"/>
+    <hyperlink ref="A22" r:id="rId21" display="GB-05405"/>
+    <hyperlink ref="A23" r:id="rId22" display="GB-05505"/>
+    <hyperlink ref="A24" r:id="rId23" display="GUB-4352"/>
+    <hyperlink ref="A25" r:id="rId24" display="GWF-03"/>
+    <hyperlink ref="A26" r:id="rId25" display="GUB-4355"/>
+    <hyperlink ref="A27" r:id="rId26" display="GUB-4356"/>
+    <hyperlink ref="A28" r:id="rId27" display="GWF-05"/>
+    <hyperlink ref="A29" r:id="rId28" display="GUB-4456"/>
+    <hyperlink ref="A30" r:id="rId29" display="GWL-03"/>
+    <hyperlink ref="A31" r:id="rId30" display="GWL-05"/>
+    <hyperlink ref="A32" r:id="rId31" display="GWL-06"/>
+    <hyperlink ref="A33" r:id="rId32" display="GLS-0320"/>
+    <hyperlink ref="A34" r:id="rId33" display="JB-8K"/>
+    <hyperlink ref="A35" r:id="rId34" display="MT-373"/>
+    <hyperlink ref="A36" r:id="rId35" display="MT-287"/>
+    <hyperlink ref="A37" r:id="rId36" display="MT-387"/>
+    <hyperlink ref="A38" r:id="rId37" display="MT-374"/>
+    <hyperlink ref="A39" r:id="rId38" display="MT-390"/>
+    <hyperlink ref="A40" r:id="rId39" display="MT-491"/>
+    <hyperlink ref="A41" r:id="rId40" display="MT-382"/>
+    <hyperlink ref="A42" r:id="rId41" display="MT-384"/>
+    <hyperlink ref="A43" r:id="rId42" display="MT-641"/>
+    <hyperlink ref="A44" r:id="rId43" display="MT-662"/>
+    <hyperlink ref="A45" r:id="rId44" display="SB-0306"/>
+    <hyperlink ref="A46" r:id="rId45" display="SB-0310"/>
+    <hyperlink ref="A47" r:id="rId46" display="SB-0312"/>
+    <hyperlink ref="A48" r:id="rId47" display="SB-0206"/>
+    <hyperlink ref="A49" r:id="rId48" display="SB-0210"/>
+    <hyperlink ref="A50" r:id="rId49" display="SB-0314"/>
+    <hyperlink ref="A51" r:id="rId50" display="SB-0212"/>
+    <hyperlink ref="A52" r:id="rId51" display="SB-0316"/>
+    <hyperlink ref="A53" r:id="rId52" display="SB-0230"/>
+    <hyperlink ref="A54" r:id="rId53" display="SK-S"/>
+    <hyperlink ref="A55" r:id="rId54" display="SW-38"/>
+    <hyperlink ref="A56" r:id="rId55" display="SW-58"/>
+    <hyperlink ref="A57" r:id="rId56" display="SWF-02"/>
+    <hyperlink ref="A58" r:id="rId57" display="SWF-03"/>
+    <hyperlink ref="A59" r:id="rId58" display="SWL-02"/>
+    <hyperlink ref="A60" r:id="rId59" display="TW-50"/>
+    <hyperlink ref="A61" r:id="rId60" display="BP-06"/>
+    <hyperlink ref="A62" r:id="rId61" display="MT-377"/>
+    <hyperlink ref="A63" r:id="rId62" display="MT-379"/>
+    <hyperlink ref="A64" r:id="rId63" display="MT37910"/>
+    <hyperlink ref="A65" r:id="rId64" display="MT37916"/>
+    <hyperlink ref="A66" r:id="rId65" display="MT37936"/>
+    <hyperlink ref="A67" r:id="rId66" display="MT-379-8"/>
+    <hyperlink ref="A68" r:id="rId67" display="MT-381-8"/>
+    <hyperlink ref="A69" r:id="rId68" display="MT-382-18"/>
+    <hyperlink ref="A70" r:id="rId69" display="MT38412"/>
+    <hyperlink ref="A71" r:id="rId70" display="MT38424"/>
+    <hyperlink ref="A72" r:id="rId71" display="MT38440"/>
+    <hyperlink ref="A73" r:id="rId72" display="GB-04165"/>
+    <hyperlink ref="A74" r:id="rId73" display="3803FTB"/>
+    <hyperlink ref="A75" r:id="rId74" display="GUB-3355"/>
+    <hyperlink ref="A76" r:id="rId75" display="GUB-4340"/>
+    <hyperlink ref="A77" r:id="rId76" display="GB-0420A"/>
+    <hyperlink ref="A78" r:id="rId77" display="SN-04"/>
+    <hyperlink ref="A79" r:id="rId78" display="SWF-04"/>
+    <hyperlink ref="A80" r:id="rId79" display="MT520"/>
+    <hyperlink ref="A81" r:id="rId80" display="GB-03205"/>
+    <hyperlink ref="A82" r:id="rId81" display="GB-03105"/>
+    <hyperlink ref="A83" r:id="rId82" display="GB-04105"/>
+    <hyperlink ref="A84" r:id="rId83" display="GB-04145"/>
+    <hyperlink ref="A85" r:id="rId84" display="GB-04205"/>
+    <hyperlink ref="A86" r:id="rId85" display="GB-04245"/>
+    <hyperlink ref="A87" r:id="rId86" display="GB-04505"/>
+    <hyperlink ref="A88" r:id="rId87" display="GB-04305"/>
+    <hyperlink ref="A89" r:id="rId88" display="GB-05145"/>
+    <hyperlink ref="A90" r:id="rId89" display="GB-04405"/>
+    <hyperlink ref="A91" r:id="rId90" display="AT-K306-U"/>
+    <hyperlink ref="A92" r:id="rId91" display="FE-17176"/>
+    <hyperlink ref="A93" r:id="rId92" display="ATLANTA-KIT-01"/>
+    <hyperlink ref="A94" r:id="rId93" display="NORCAL-KIT-010"/>
+    <hyperlink ref="A95" r:id="rId94" display="MID-ATLANTIC-KIT-010"/>
+    <hyperlink ref="A96" r:id="rId95" display="AT-K406-U"/>
+    <hyperlink ref="A97" r:id="rId96" display="NC-KIT-010"/>
+    <hyperlink ref="A98" r:id="rId97" display="460202833"/>
+    <hyperlink ref="A99" r:id="rId98" display="PNW-ALPHA-010"/>
+    <hyperlink ref="A100" r:id="rId99" display="NYNJ-KIT-010"/>
+    <hyperlink ref="A101" r:id="rId100" display="GW-TB"/>
+    <hyperlink ref="A102" r:id="rId101" display="MT-592-100"/>
+    <hyperlink ref="A103" r:id="rId102" display="MTC9674T"/>
+    <hyperlink ref="A104" r:id="rId103" display="MTC9674TS"/>
+    <hyperlink ref="A105" r:id="rId104" display="MTC9674TS412"/>
+    <hyperlink ref="A106" r:id="rId105" display="RR-IS24"/>
+    <hyperlink ref="A107" r:id="rId106" display="MTC31294"/>
+    <hyperlink ref="A108" r:id="rId107" display="VZWSMART-MSK16"/>
+    <hyperlink ref="A109" r:id="rId108" display="MT-579-10"/>
+    <hyperlink ref="A110" r:id="rId109" display="MT-580-10"/>
+    <hyperlink ref="A111" r:id="rId110" display="EX-1HET-2RG5"/>
+    <hyperlink ref="A112" r:id="rId111" display="EX-1HUT-2RG5"/>
+    <hyperlink ref="A113" r:id="rId112" display="GB-05305"/>
+    <hyperlink ref="A114" r:id="rId113" display="GN-06"/>
+    <hyperlink ref="A115" r:id="rId114" display="GB-05445"/>
+    <hyperlink ref="A116" r:id="rId115" display="GUB-3244"/>
+    <hyperlink ref="A117" r:id="rId116" display="GUB-4240"/>
+    <hyperlink ref="A118" r:id="rId117" display="GWF-04"/>
+    <hyperlink ref="A119" r:id="rId118" display="GUB-53560"/>
+    <hyperlink ref="A120" r:id="rId119" display="GWF-06"/>
+    <hyperlink ref="A121" r:id="rId120" display="GUB-5456"/>
+    <hyperlink ref="A122" r:id="rId121" display="GWL-04"/>
+    <hyperlink ref="A123" r:id="rId122" display="GLS-0330"/>
+    <hyperlink ref="A124" r:id="rId123" display="GLS-0414"/>
+    <hyperlink ref="A125" r:id="rId124" display="MT-271"/>
+    <hyperlink ref="A126" r:id="rId125" display="MT-280"/>
+    <hyperlink ref="A127" r:id="rId126" display="MT-373-24"/>
+    <hyperlink ref="A128" r:id="rId127" display="MT-388"/>
+    <hyperlink ref="A129" r:id="rId128" display="MT-376"/>
+    <hyperlink ref="A130" r:id="rId129" display="MT-378"/>
+    <hyperlink ref="A131" r:id="rId130" display="MT-380"/>
+    <hyperlink ref="A132" r:id="rId131" display="MT-640"/>
+    <hyperlink ref="A133" r:id="rId132" display="MT-644"/>
+    <hyperlink ref="A134" r:id="rId133" display="RM-A800"/>
+    <hyperlink ref="A135" r:id="rId134" display="SB-0220"/>
+    <hyperlink ref="A136" r:id="rId135" display="SB-0224"/>
+    <hyperlink ref="A137" r:id="rId136" display="SN-03"/>
+    <hyperlink ref="A138" r:id="rId137" display="SN-02"/>
+    <hyperlink ref="A139" r:id="rId138" display="SS-025"/>
+    <hyperlink ref="A140" r:id="rId139" display="SWL-03"/>
+    <hyperlink ref="A141" r:id="rId140" display="SW-12"/>
+    <hyperlink ref="A142" r:id="rId141" display="MUK-AL333"/>
+    <hyperlink ref="A143" r:id="rId142" display="VZWSMART-AL333"/>
+    <hyperlink ref="A144" r:id="rId143" display="MT37924"/>
+    <hyperlink ref="A145" r:id="rId144" display="MT-379-6"/>
+    <hyperlink ref="A146" r:id="rId145" display="MT-381-10"/>
+    <hyperlink ref="A147" r:id="rId146" display="MT-382-14"/>
+    <hyperlink ref="A148" r:id="rId147" display="MT-382-16"/>
+    <hyperlink ref="A149" r:id="rId148" display="MT-382-24"/>
+    <hyperlink ref="A150" r:id="rId149" display="MT38416"/>
+    <hyperlink ref="A151" r:id="rId150" display="MT38420"/>
+    <hyperlink ref="A152" r:id="rId151" display="MT39312548"/>
+    <hyperlink ref="A153" r:id="rId152" display="SB0305"/>
+    <hyperlink ref="A154" r:id="rId153" display="GD03800"/>
+    <hyperlink ref="A155" r:id="rId154" display="SWL-04"/>
+    <hyperlink ref="A156" r:id="rId155" display="GB-03165"/>
+    <hyperlink ref="A157" r:id="rId156" display="GB-03065"/>
+    <hyperlink ref="A158" r:id="rId157" display="GB-03125"/>
+    <hyperlink ref="A159" r:id="rId158" display="GB-03145"/>
+    <hyperlink ref="A160" r:id="rId159" display="GB-05125"/>
+    <hyperlink ref="A161" r:id="rId160" display="GB-04345"/>
+    <hyperlink ref="A162" r:id="rId161" display="GB-05SB"/>
+    <hyperlink ref="A163" r:id="rId162" display="GB-05205"/>
+    <hyperlink ref="A164" r:id="rId163" display="GB-05245"/>
+    <hyperlink ref="A165" r:id="rId164" display="GN-03"/>
+    <hyperlink ref="A166" r:id="rId165" display="GN-04"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId164"/>
+    <tablePart r:id="rId166"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>