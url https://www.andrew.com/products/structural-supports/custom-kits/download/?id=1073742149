--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -199,165 +199,180 @@
   <si>
     <t>Universal  Crossover Plate, connects up to 4-1/2” OD x 4-1/2” OD Pipe (Pipe not included)</t>
   </si>
   <si>
     <t>MUK-MSK13</t>
   </si>
   <si>
     <t>UNIVERSAL CHANNEL CROSSOVER</t>
   </si>
   <si>
     <t>Universal Channel Crossover Plate, connects up to 4-1/2” OD x 3-1/2” OD Pipe (Pipe not included)</t>
   </si>
   <si>
     <t>VZWSMART-MSK14</t>
   </si>
   <si>
     <t>MUK-MSK9L</t>
   </si>
   <si>
     <t>UNIVERSAL LEG CLAMP FOR LARGER LEG</t>
   </si>
   <si>
     <t>Large Tower Leg Clamp, Mounts to 1/2” to 6-5/8” Round or Up to 6” Angle Tower legs</t>
   </si>
   <si>
+    <t>VZWSMART-PLK8</t>
+  </si>
+  <si>
+    <t>SUPPORT BRACING KIT - ANGLE</t>
+  </si>
+  <si>
+    <t>Reinforcement kit</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK3</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK3-SL</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT FOR SMALL LEGS</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK4</t>
+  </si>
+  <si>
+    <t>T-ARM KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7</t>
+  </si>
+  <si>
+    <t>MONOPOLE COLLAR MOUNT ASSEMBLY</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>MUK-MSK8</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ANGLE CORNER CONNECTION BRACKET</t>
+  </si>
+  <si>
+    <t>Universal Corner Bracket Support Kit, One Corner; Mounts to Pipe up to 4-1/2”, Pipe - No Angle Braces Included.</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>MUK-PLK7</t>
+  </si>
+  <si>
+    <t>Collar / Ring Mount for 12” to 45” OD Monopoles with 6” x 6” x 5/8” bolt pattern</t>
+  </si>
+  <si>
+    <t>MUK-PLK8</t>
+  </si>
+  <si>
+    <t>Monopole Platform Vertical Top Rail Reinforcement Kit (Angle), One Sector Only. Attaches up to 3-1/2” OD horizontal &amp; up to 6” square standoff</t>
+  </si>
+  <si>
+    <t>MUK-SFK1</t>
+  </si>
+  <si>
+    <t>TIE BACK ASSEMBLY</t>
+  </si>
+  <si>
+    <t>Tieback Bracket / Stiff Arm, 2-3/8” OD x 10 ft Pipe with Attachment Hardware, for 1-1/2” to 8” OD or 60 degree angle tower leg</t>
+  </si>
+  <si>
+    <t>Stiff arm mount</t>
+  </si>
+  <si>
+    <t>MUK-SFK3-SL</t>
+  </si>
+  <si>
+    <t>V-Stabilizer for Small Tower Leg with Saddle Clamps for up to 3-1/2” Tower legs, Dual Pivoting Angle Arms, 96” long, attaches up to 4-1/2” OD horizontals</t>
+  </si>
+  <si>
+    <t>MUK-SFK4</t>
+  </si>
+  <si>
+    <t>Reinforcement Arm for T-Arm Kit, 3” x 3” x 72” Square Tube with hardware for 3-1/2” OD Horizontal, 1 sector. Attaches to MUK-PLK7 collar - not included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK5Q</t>
+  </si>
+  <si>
+    <t>4-SIDED KICKER KIT</t>
+  </si>
+  <si>
+    <t>4-sector Kicker Support Arms, 3” x 3” x 96” Angle with Connecting Brackets and Hardware for 3” to 6” square or 3-1/2” to 4-1/2” OD Stand-offs, 4 sectors. Attaches to MUK-PLK7Q collar - not included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK7Q</t>
+  </si>
+  <si>
+    <t>4-SIDED COLLAR MOUNT ASSEMBLY</t>
+  </si>
+  <si>
+    <t>4-sector Collar / Ring Mount for 14” to  60" monopoles with 6” x 6” x 5/8” bolt pattern</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK5Q</t>
+  </si>
+  <si>
     <t>VZWSMART-PLK11</t>
   </si>
   <si>
     <t>COLLAR MOUNT EXTENSION TUBE</t>
   </si>
   <si>
     <t>Variant of RING-MOUNTS</t>
   </si>
   <si>
     <t>Extension tube</t>
   </si>
   <si>
-    <t>MUK-MSK8</t>
-[...101 lines deleted...]
-    <t>VZWSMART-PLK7</t>
+    <t>MUK-AL333</t>
+  </si>
+  <si>
+    <t>CLIP ANGLE</t>
+  </si>
+  <si>
+    <t>Set of 2 Clip Angles with 5/8” x 2”  Hardware</t>
+  </si>
+  <si>
+    <t>Clip kit</t>
+  </si>
+  <si>
+    <t>VZWSMART-AL333</t>
   </si>
   <si>
     <t>VZWSMART-PLK1</t>
   </si>
   <si>
     <t>SUPPORT RAIL KIT</t>
   </si>
   <si>
     <t>VZWSMART-PLK2</t>
   </si>
   <si>
     <t>VZWSMART-PLK3</t>
   </si>
   <si>
     <t>SUPPORT RAIL CORNER BRACKET</t>
   </si>
   <si>
     <t>MUK-PLK1</t>
   </si>
   <si>
     <t>Top Support Rail kit for monopole platforms, 2-7/8” x 150”, with adjustable corner braces and Hardware for mounting (12) 2-7/8” Antenna Pipes</t>
   </si>
   <si>
     <t>MUK-PLK3</t>
   </si>
@@ -370,50 +385,53 @@
   <si>
     <t>4-SIDED SUPPORT RAIL KIT</t>
   </si>
   <si>
     <t>4-sector Support Rail Kit with 2-7/8” x 150” Rail, Adjustable Corner Reinforcement, &amp; Crossover Kits for 2-3/8” or 2-7/8” Pipes</t>
   </si>
   <si>
     <t>MUK-PLK4</t>
   </si>
   <si>
     <t>4-SIDED SUPPORT RAIL CORNER BRACKET</t>
   </si>
   <si>
     <t>4-Sector Support Rail Corner Bracing Brackets for monopole platforms. One Corner with 2-7/8” Pipe connections. No Angle Braces Included..</t>
   </si>
   <si>
     <t>VZWSMART-PLK1Q</t>
   </si>
   <si>
     <t>VZWSMART-PLK4</t>
   </si>
   <si>
     <t>VZWSMART-MSK5</t>
   </si>
   <si>
+    <t>VZWSMART-MSK3D</t>
+  </si>
+  <si>
     <t>VZWSMART-MSK7</t>
   </si>
   <si>
     <t>ANGLE TO ANGLE CROSSOVER KIT</t>
   </si>
   <si>
     <t>VZWSMART-MSK10</t>
   </si>
   <si>
     <t>VZWSMART-MSK4</t>
   </si>
   <si>
     <t>LEVELING PIPE KIT</t>
   </si>
   <si>
     <t>MUK-MSK3</t>
   </si>
   <si>
     <t>Pipe to Pipe Clamps for 1-1/2” to 4-1/2” Pipes</t>
   </si>
   <si>
     <t>MUK-MSK4</t>
   </si>
   <si>
     <t>PIPE LEVELING KIT</t>
@@ -421,150 +439,132 @@
   <si>
     <t>Tapered Pipe Mount Leveling Kit, attaches up to 8” OD or 60 degree angle Tower Legs, For Pipes 2-3/8” to 4-1/2” OD, U-Bolts sold separately</t>
   </si>
   <si>
     <t>MUK-MSK6</t>
   </si>
   <si>
     <t>Dual Cross Over Plate, Mounts (2) 3-1/2” to 4-1/2” Pipes to 4” or 6” Square Tube</t>
   </si>
   <si>
     <t>MUK-MSK9</t>
   </si>
   <si>
     <t>Small Tower Leg Clamp, Mounts to 1/2” to 3-1/2” Round or Up to 3” Angle Tower legs</t>
   </si>
   <si>
     <t>VZWSMART-MSK12</t>
   </si>
   <si>
     <t>VZWSMART-MSK13</t>
   </si>
   <si>
     <t>VZWSMART-MSK9L</t>
   </si>
   <si>
-    <t>MUK-AL333</t>
-[...11 lines deleted...]
-    <t>VZWSMART-AL333</t>
+    <t>VZWSMART-SFK1L</t>
+  </si>
+  <si>
+    <t>TIE BACK ASSEMBLY FOR LARGER LEG</t>
   </si>
   <si>
     <t>MUK-PLK11</t>
   </si>
   <si>
     <t>Ring Mount/Collar Mount Extension Tube. Ring Mount not included.</t>
   </si>
   <si>
     <t>MUK-SFK1L</t>
   </si>
   <si>
-    <t>TIE BACK ASSEMBLY FOR LARGER LEG</t>
-[...1 lines deleted...]
-  <si>
     <t>Large Leg Tieback Bracket / Stiff Arm, 2-3/8” OD x 10 ft Pipe with Attachment Hardware, for up to 16” OD or 60 degree angle tower leg</t>
   </si>
   <si>
-    <t>VZWSMART-SFK1L</t>
+    <t>VZWSMART-SFK1</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK8</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK5</t>
+  </si>
+  <si>
+    <t>KICKER KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK6</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT FOR MONOPOLE</t>
   </si>
   <si>
     <t>MUK-PLK5</t>
   </si>
   <si>
-    <t>KICKER KIT</t>
-[...1 lines deleted...]
-  <si>
     <t>Kicker Support Arms, 3” x 3” x 96” Angle with Connecting Brackets and Hardware for 3” to 6” square or 3-1/2” to 4-1/2” OD Stand-offs, 3 sectors. Attaches to MUK-PLK7 collar - not included.</t>
   </si>
   <si>
     <t>MUK-PLK6</t>
   </si>
   <si>
-    <t>V-BRACING KIT FOR MONOPOLE</t>
-[...1 lines deleted...]
-  <si>
     <t>Dual Pivoting Kicker Support Arms, 2-1/2” x 2-1/2” x 60”Angle with Connecting Brackets for up to 4.5" OD Horizontals, Single Sector. Attaches to MUK-PLK7 collar - not included</t>
   </si>
   <si>
     <t>MUK-SFK3</t>
   </si>
   <si>
     <t>V-Stabilizer for Tower with saddle clamps for 1.5”- 8” Tower legs, Dual Pivoting Angle Arms, 96” long, attaches up to 4-1/2” OD horizontals</t>
   </si>
   <si>
     <t>MUK-PLK10</t>
   </si>
   <si>
     <t>SUPPORT RAIL BRACING KIT - PIPE</t>
   </si>
   <si>
     <t>Monopole Platform Vertical Top Rail Reinforcement Kit (Pipe), One Sector Only. Attaches up to 4-1/2” OD horizontal &amp; up to 6” square standoff</t>
   </si>
   <si>
     <t>MUK-PLK7S</t>
   </si>
   <si>
     <t>SMALL POLE ADAPTER</t>
   </si>
   <si>
     <t>Small Pole Adapter for Collar/Ring Mount (single sector); 3-sector down to 6”  Pole OD;  4-Sector down to 8.5” Pole OD</t>
   </si>
   <si>
     <t>Adapter collar</t>
   </si>
   <si>
     <t>VZWSMART-PLK10</t>
   </si>
   <si>
     <t>VZWSMART-PLK7Q</t>
   </si>
   <si>
     <t>VZWSMART-PLK7S</t>
-  </si>
-[...13 lines deleted...]
-    <t>VZWSMART-MSK3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -683,51 +683,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J73" totalsRowShown="0">
   <autoFilter ref="A1:J73"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk9" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk8" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk8" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3-sl" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk4" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5q" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7q" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3-sl" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk3" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1q" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk4" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-al333" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk11" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1l" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1l" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk6" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk10" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7s" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk9" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3-sl" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk8" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk8" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3-sl" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk4" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5q" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7q" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-al333" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk3" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1q" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk4" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1l" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk11" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1l" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk6" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk10" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7s" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J73"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="177" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1071,1017 +1071,1017 @@
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
         <v>61</v>
       </c>
       <c r="H20" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
-      <c r="C21" s="1" t="s">
-        <v>64</v>
+      <c r="C21" t="s">
+        <v>12</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
       <c r="H21" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" t="s">
         <v>66</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="H22" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B23" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="H23" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="H24" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="B25" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
         <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="H25" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="B26" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="H26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="H27" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="H28" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="H29" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="H30" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="H31" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B32" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="H32" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B33" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="H33" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B34" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C34" t="s">
         <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="H34" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" t="s">
+        <v>98</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D35" t="s">
+        <v>98</v>
+      </c>
+      <c r="H35" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>101</v>
       </c>
+      <c r="B36" t="s">
+        <v>102</v>
+      </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H36" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="H37" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C38" t="s">
         <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H38" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B39" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="C39" t="s">
         <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="H39" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B40" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C40" t="s">
         <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H40" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B41" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C41" t="s">
         <v>12</v>
       </c>
       <c r="D41" t="s">
         <v>112</v>
       </c>
       <c r="H41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" t="s">
         <v>114</v>
       </c>
-      <c r="C42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43" t="s">
         <v>116</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" t="s">
         <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="H43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B44" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C44" t="s">
         <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="H44" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B45" t="s">
-        <v>44</v>
+        <v>116</v>
       </c>
       <c r="C45" t="s">
         <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>44</v>
+        <v>116</v>
       </c>
       <c r="H45" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" t="s">
         <v>119</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
         <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="H46" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B47" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H47" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B48" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="C48" t="s">
         <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="H48" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B49" t="s">
-        <v>26</v>
+        <v>126</v>
       </c>
       <c r="C49" t="s">
         <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H49" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B50" t="s">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="C50" t="s">
         <v>12</v>
       </c>
       <c r="D50" t="s">
-        <v>128</v>
+        <v>35</v>
       </c>
       <c r="H50" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B51" t="s">
         <v>129</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" t="s">
         <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H51" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B52" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>132</v>
       </c>
       <c r="H52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B53" t="s">
         <v>133</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" t="s">
         <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>53</v>
+        <v>134</v>
       </c>
       <c r="H53" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B54" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="C54" t="s">
         <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>56</v>
+        <v>136</v>
       </c>
       <c r="H54" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B55" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>60</v>
+        <v>138</v>
       </c>
       <c r="H55" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B56" t="s">
-        <v>137</v>
+        <v>53</v>
       </c>
       <c r="C56" t="s">
         <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="H56" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
-        <v>137</v>
+        <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>137</v>
+        <v>56</v>
       </c>
       <c r="H57" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>60</v>
+      </c>
+      <c r="C58" t="s">
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>142</v>
+        <v>60</v>
       </c>
       <c r="H58" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B59" t="s">
         <v>143</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" t="s">
         <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H59" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B60" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>98</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>99</v>
       </c>
       <c r="D60" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H60" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B61" t="s">
+        <v>143</v>
+      </c>
+      <c r="C61" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" t="s">
         <v>147</v>
       </c>
-      <c r="B61" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H61" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B62" t="s">
-        <v>151</v>
+        <v>83</v>
       </c>
       <c r="C62" t="s">
         <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>152</v>
+        <v>83</v>
       </c>
       <c r="H62" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B63" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="C63" t="s">
         <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>154</v>
+        <v>75</v>
       </c>
       <c r="H63" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B64" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C64" t="s">
         <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="H64" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B65" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C65" t="s">
         <v>12</v>
       </c>
       <c r="D65" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="H65" t="s">
-        <v>161</v>
+        <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="B66" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C66" t="s">
         <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="H66" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="B67" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="C67" t="s">
         <v>12</v>
       </c>
       <c r="D67" t="s">
-        <v>92</v>
+        <v>157</v>
       </c>
       <c r="H67" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B68" t="s">
-        <v>159</v>
+        <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>12</v>
       </c>
       <c r="D68" t="s">
         <v>159</v>
       </c>
       <c r="H68" t="s">
-        <v>161</v>
+        <v>64</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B69" t="s">
-        <v>79</v>
+        <v>161</v>
       </c>
       <c r="C69" t="s">
         <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>79</v>
+        <v>162</v>
       </c>
       <c r="H69" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B70" t="s">
+        <v>164</v>
+      </c>
+      <c r="C70" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" t="s">
+        <v>165</v>
+      </c>
+      <c r="H70" t="s">
         <v>166</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="C71" t="s">
         <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="H71" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
-        <v>151</v>
+        <v>94</v>
       </c>
       <c r="C72" t="s">
         <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>151</v>
+        <v>94</v>
       </c>
       <c r="H72" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B73" t="s">
-        <v>41</v>
+        <v>164</v>
       </c>
       <c r="C73" t="s">
         <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>41</v>
+        <v>164</v>
       </c>
       <c r="H73" t="s">
-        <v>27</v>
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="MUK-PLK2"/>
     <hyperlink ref="A3" r:id="rId2" display="MUK-PLK9"/>
     <hyperlink ref="A4" r:id="rId3" display="VZWSMART-PLK9"/>
     <hyperlink ref="A5" r:id="rId4" display="VZWSMART-MSK1"/>
     <hyperlink ref="A6" r:id="rId5" display="VZWSMART-MSK2"/>
     <hyperlink ref="A7" r:id="rId6" display="VZWSMART-MSK3"/>
     <hyperlink ref="A8" r:id="rId7" display="VZWSMART-MSK6"/>
     <hyperlink ref="A9" r:id="rId8" display="VZWSMART-MSK9"/>
     <hyperlink ref="A10" r:id="rId9" display="MUK-MSK1"/>
     <hyperlink ref="A11" r:id="rId10" display="MUK-MSK10"/>
     <hyperlink ref="A12" r:id="rId11" display="MUK-MSK2"/>
     <hyperlink ref="A13" r:id="rId12" display="MUK-MSK3D"/>
     <hyperlink ref="A14" r:id="rId13" display="MUK-MSK5"/>
     <hyperlink ref="A15" r:id="rId14" display="MUK-MSK7"/>
     <hyperlink ref="A16" r:id="rId15" display="MUK-MSK14"/>
     <hyperlink ref="A17" r:id="rId16" display="MUK-MSK12"/>
     <hyperlink ref="A18" r:id="rId17" display="MUK-MSK13"/>
     <hyperlink ref="A19" r:id="rId18" display="VZWSMART-MSK14"/>
     <hyperlink ref="A20" r:id="rId19" display="MUK-MSK9L"/>
-    <hyperlink ref="A21" r:id="rId20" display="VZWSMART-PLK11"/>
-[...53 lines deleted...]
-    <hyperlink ref="A73" r:id="rId74" display="VZWSMART-MSK3D"/>
+    <hyperlink ref="A21" r:id="rId20" display="VZWSMART-PLK8"/>
+    <hyperlink ref="A22" r:id="rId21" display="VZWSMART-SFK3"/>
+    <hyperlink ref="A23" r:id="rId22" display="VZWSMART-SFK3-SL"/>
+    <hyperlink ref="A24" r:id="rId23" display="VZWSMART-SFK4"/>
+    <hyperlink ref="A25" r:id="rId24" display="VZWSMART-PLK7"/>
+    <hyperlink ref="A26" r:id="rId25" display="MUK-MSK8"/>
+    <hyperlink ref="A27" r:id="rId26" display="MUK-PLK7"/>
+    <hyperlink ref="A28" r:id="rId27" display="MUK-PLK8"/>
+    <hyperlink ref="A29" r:id="rId28" display="MUK-SFK1"/>
+    <hyperlink ref="A30" r:id="rId29" display="MUK-SFK3-SL"/>
+    <hyperlink ref="A31" r:id="rId30" display="MUK-SFK4"/>
+    <hyperlink ref="A32" r:id="rId31" display="MUK-PLK5Q"/>
+    <hyperlink ref="A33" r:id="rId32" display="MUK-PLK7Q"/>
+    <hyperlink ref="A34" r:id="rId33" display="VZWSMART-PLK5Q"/>
+    <hyperlink ref="A35" r:id="rId34" display="VZWSMART-PLK11"/>
+    <hyperlink ref="C35" r:id="rId35" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A36" r:id="rId36" display="MUK-AL333"/>
+    <hyperlink ref="A37" r:id="rId37" display="VZWSMART-AL333"/>
+    <hyperlink ref="A38" r:id="rId38" display="VZWSMART-PLK1"/>
+    <hyperlink ref="A39" r:id="rId39" display="VZWSMART-PLK2"/>
+    <hyperlink ref="A40" r:id="rId40" display="VZWSMART-PLK3"/>
+    <hyperlink ref="A41" r:id="rId41" display="MUK-PLK1"/>
+    <hyperlink ref="A42" r:id="rId42" display="MUK-PLK3"/>
+    <hyperlink ref="A43" r:id="rId43" display="MUK-PLK1Q"/>
+    <hyperlink ref="A44" r:id="rId44" display="MUK-PLK4"/>
+    <hyperlink ref="A45" r:id="rId45" display="VZWSMART-PLK1Q"/>
+    <hyperlink ref="A46" r:id="rId46" display="VZWSMART-PLK4"/>
+    <hyperlink ref="A47" r:id="rId47" display="VZWSMART-MSK5"/>
+    <hyperlink ref="A48" r:id="rId48" display="VZWSMART-MSK3D"/>
+    <hyperlink ref="A49" r:id="rId49" display="VZWSMART-MSK7"/>
+    <hyperlink ref="A50" r:id="rId50" display="VZWSMART-MSK10"/>
+    <hyperlink ref="A51" r:id="rId51" display="VZWSMART-MSK4"/>
+    <hyperlink ref="A52" r:id="rId52" display="MUK-MSK3"/>
+    <hyperlink ref="A53" r:id="rId53" display="MUK-MSK4"/>
+    <hyperlink ref="A54" r:id="rId54" display="MUK-MSK6"/>
+    <hyperlink ref="A55" r:id="rId55" display="MUK-MSK9"/>
+    <hyperlink ref="A56" r:id="rId56" display="VZWSMART-MSK12"/>
+    <hyperlink ref="A57" r:id="rId57" display="VZWSMART-MSK13"/>
+    <hyperlink ref="A58" r:id="rId58" display="VZWSMART-MSK9L"/>
+    <hyperlink ref="A59" r:id="rId59" display="VZWSMART-SFK1L"/>
+    <hyperlink ref="A60" r:id="rId60" display="MUK-PLK11"/>
+    <hyperlink ref="C60" r:id="rId61" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A61" r:id="rId62" display="MUK-SFK1L"/>
+    <hyperlink ref="A62" r:id="rId63" display="VZWSMART-SFK1"/>
+    <hyperlink ref="A63" r:id="rId64" display="VZWSMART-MSK8"/>
+    <hyperlink ref="A64" r:id="rId65" display="VZWSMART-PLK5"/>
+    <hyperlink ref="A65" r:id="rId66" display="VZWSMART-PLK6"/>
+    <hyperlink ref="A66" r:id="rId67" display="MUK-PLK5"/>
+    <hyperlink ref="A67" r:id="rId68" display="MUK-PLK6"/>
+    <hyperlink ref="A68" r:id="rId69" display="MUK-SFK3"/>
+    <hyperlink ref="A69" r:id="rId70" display="MUK-PLK10"/>
+    <hyperlink ref="A70" r:id="rId71" display="MUK-PLK7S"/>
+    <hyperlink ref="A71" r:id="rId72" display="VZWSMART-PLK10"/>
+    <hyperlink ref="A72" r:id="rId73" display="VZWSMART-PLK7Q"/>
+    <hyperlink ref="A73" r:id="rId74" display="VZWSMART-PLK7S"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId75"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 