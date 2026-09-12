--- v1 (2026-07-10)
+++ v2 (2026-09-12)
@@ -43,528 +43,528 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>VZWSMART-PLK8</t>
+  </si>
+  <si>
+    <t>SUPPORT BRACING KIT - ANGLE</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Reinforcement kit</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK3</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK3-SL</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT FOR SMALL LEGS</t>
+  </si>
+  <si>
+    <t>MUK-MSK8</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ANGLE CORNER CONNECTION BRACKET</t>
+  </si>
+  <si>
+    <t>Universal Corner Bracket Support Kit, One Corner; Mounts to Pipe up to 4-1/2”, Pipe - No Angle Braces Included.</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>MUK-PLK7</t>
+  </si>
+  <si>
+    <t>MONOPOLE COLLAR MOUNT ASSEMBLY</t>
+  </si>
+  <si>
+    <t>Collar / Ring Mount for 12” to 45” OD Monopoles with 6” x 6” x 5/8” bolt pattern</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>MUK-PLK8</t>
+  </si>
+  <si>
+    <t>Monopole Platform Vertical Top Rail Reinforcement Kit (Angle), One Sector Only. Attaches up to 3-1/2” OD horizontal &amp; up to 6” square standoff</t>
+  </si>
+  <si>
+    <t>MUK-SFK1</t>
+  </si>
+  <si>
+    <t>TIE BACK ASSEMBLY</t>
+  </si>
+  <si>
+    <t>Tieback Bracket / Stiff Arm, 2-3/8” OD x 10 ft Pipe with Attachment Hardware, for 1-1/2” to 8” OD or 60 degree angle tower leg</t>
+  </si>
+  <si>
+    <t>Stiff arm mount</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK11</t>
+  </si>
+  <si>
+    <t>COLLAR MOUNT EXTENSION TUBE</t>
+  </si>
+  <si>
+    <t>Variant of RING-MOUNTS</t>
+  </si>
+  <si>
+    <t>Extension tube</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK4</t>
+  </si>
+  <si>
+    <t>T-ARM KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7</t>
+  </si>
+  <si>
+    <t>MUK-SFK3-SL</t>
+  </si>
+  <si>
+    <t>V-Stabilizer for Small Tower Leg with Saddle Clamps for up to 3-1/2” Tower legs, Dual Pivoting Angle Arms, 96” long, attaches up to 4-1/2” OD horizontals</t>
+  </si>
+  <si>
+    <t>MUK-SFK4</t>
+  </si>
+  <si>
+    <t>Reinforcement Arm for T-Arm Kit, 3” x 3” x 72” Square Tube with hardware for 3-1/2” OD Horizontal, 1 sector. Attaches to MUK-PLK7 collar - not included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK5Q</t>
+  </si>
+  <si>
+    <t>4-SIDED KICKER KIT</t>
+  </si>
+  <si>
+    <t>4-sector Kicker Support Arms, 3” x 3” x 96” Angle with Connecting Brackets and Hardware for 3” to 6” square or 3-1/2” to 4-1/2” OD Stand-offs, 4 sectors. Attaches to MUK-PLK7Q collar - not included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK7Q</t>
+  </si>
+  <si>
+    <t>4-SIDED COLLAR MOUNT ASSEMBLY</t>
+  </si>
+  <si>
+    <t>4-sector Collar / Ring Mount for 14” to  60" monopoles with 6” x 6” x 5/8” bolt pattern</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK5Q</t>
+  </si>
+  <si>
     <t>MUK-PLK2</t>
   </si>
   <si>
     <t>PLATFORM SUPPORT RAIL KIT</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Top Support Rail Corner Brace Kit for monopole platforms - attaches to 2-7/8” Horizontal</t>
   </si>
   <si>
     <t>Support rail kit</t>
   </si>
   <si>
     <t>MUK-PLK9</t>
   </si>
   <si>
     <t>COLLAR MOUNT STANDOFF ADAPTER</t>
   </si>
   <si>
     <t>Collar/Ring Mount Standoff Adapter; Attaches to MUK-PLK7 or MUK-PLK7Q collar- not included</t>
   </si>
   <si>
     <t>Stand-off mount</t>
   </si>
   <si>
     <t>VZWSMART-PLK9</t>
   </si>
   <si>
+    <t>VZWSMART-MSK3</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK6</t>
+  </si>
+  <si>
+    <t>BACK TO BACK CROSSOVER</t>
+  </si>
+  <si>
+    <t>Clamp plate</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK9</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP, SMALL</t>
+  </si>
+  <si>
+    <t>MUK-MSK1</t>
+  </si>
+  <si>
+    <t>SMALL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Small Crossover Plate, connects 2-3/8" and 2-7/8" OD Pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK10</t>
+  </si>
+  <si>
+    <t>WIRE ROPE ROUTING BRACKET</t>
+  </si>
+  <si>
+    <t>Wire Rope Routing Bracket Accessory for Collar/Ring Mount, Attaches to MUK-PLK7 or MUK-PLK7Q collar - not included</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>MUK-MSK2</t>
+  </si>
+  <si>
+    <t>MEDIUM CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Medium Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 3-1/2” - 4” pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK3D</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP - HD</t>
+  </si>
+  <si>
+    <t>HD Pipe to Pipe Clamps, Wide, for 1-1/2” to 3-1/2” Pipes, with double threaded Rod</t>
+  </si>
+  <si>
+    <t>MUK-MSK5</t>
+  </si>
+  <si>
+    <t>LARGE CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Large Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 4” - 4-1/2” pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK7</t>
+  </si>
+  <si>
+    <t>PIPE TO ANGLE CROSSOVER KIT</t>
+  </si>
+  <si>
+    <t>Pipe to Angle Cross Over Plate, Mounts up to 4-1/2” Pipe to Angled member, Pipe/Angle not included</t>
+  </si>
+  <si>
+    <t>MUK-MSK9L</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP FOR LARGER LEG</t>
+  </si>
+  <si>
+    <t>Large Tower Leg Clamp, Mounts to 1/2” to 6-5/8” Round or Up to 6” Angle Tower legs</t>
+  </si>
+  <si>
     <t>VZWSMART-MSK1</t>
   </si>
   <si>
-    <t>SMALL CROSSOVER PLATE</t>
-[...4 lines deleted...]
-  <si>
     <t>VZWSMART-MSK2</t>
   </si>
   <si>
-    <t>MEDIUM CROSSOVER PLATE</t>
-[...73 lines deleted...]
-  <si>
     <t>MUK-MSK14</t>
   </si>
   <si>
     <t>UNIVERSAL ADJUSTABLE CROSSOVER</t>
   </si>
   <si>
     <t>Universal Crossover Plate,Round - joins range of 2-3/8 up to to 3-1/2 in OD round members</t>
   </si>
   <si>
     <t>MUK-MSK12</t>
   </si>
   <si>
     <t>UNIVERSAL CROSSOVER PLATE</t>
   </si>
   <si>
     <t>Universal  Crossover Plate, connects up to 4-1/2” OD x 4-1/2” OD Pipe (Pipe not included)</t>
   </si>
   <si>
     <t>MUK-MSK13</t>
   </si>
   <si>
     <t>UNIVERSAL CHANNEL CROSSOVER</t>
   </si>
   <si>
     <t>Universal Channel Crossover Plate, connects up to 4-1/2” OD x 3-1/2” OD Pipe (Pipe not included)</t>
   </si>
   <si>
     <t>VZWSMART-MSK14</t>
   </si>
   <si>
-    <t>MUK-MSK9L</t>
-[...122 lines deleted...]
-    <t>Extension tube</t>
+    <t>MUK-PLK5</t>
+  </si>
+  <si>
+    <t>KICKER KIT</t>
+  </si>
+  <si>
+    <t>Kicker Support Arms, 3” x 3” x 96” Angle with Connecting Brackets and Hardware for 3” to 6” square or 3-1/2” to 4-1/2” OD Stand-offs, 3 sectors. Attaches to MUK-PLK7 collar - not included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK6</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT FOR MONOPOLE</t>
+  </si>
+  <si>
+    <t>Dual Pivoting Kicker Support Arms, 2-1/2” x 2-1/2” x 60”Angle with Connecting Brackets for up to 4.5" OD Horizontals, Single Sector. Attaches to MUK-PLK7 collar - not included</t>
+  </si>
+  <si>
+    <t>MUK-SFK3</t>
+  </si>
+  <si>
+    <t>V-Stabilizer for Tower with saddle clamps for 1.5”- 8” Tower legs, Dual Pivoting Angle Arms, 96” long, attaches up to 4-1/2” OD horizontals</t>
+  </si>
+  <si>
+    <t>MUK-PLK10</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL BRACING KIT - PIPE</t>
+  </si>
+  <si>
+    <t>Monopole Platform Vertical Top Rail Reinforcement Kit (Pipe), One Sector Only. Attaches up to 4-1/2” OD horizontal &amp; up to 6” square standoff</t>
+  </si>
+  <si>
+    <t>MUK-PLK7S</t>
+  </si>
+  <si>
+    <t>SMALL POLE ADAPTER</t>
+  </si>
+  <si>
+    <t>Small Pole Adapter for Collar/Ring Mount (single sector); 3-sector down to 6”  Pole OD;  4-Sector down to 8.5” Pole OD</t>
+  </si>
+  <si>
+    <t>Adapter collar</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK10</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7Q</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7S</t>
+  </si>
+  <si>
+    <t>MUK-PLK11</t>
+  </si>
+  <si>
+    <t>Ring Mount/Collar Mount Extension Tube. Ring Mount not included.</t>
+  </si>
+  <si>
+    <t>MUK-SFK1L</t>
+  </si>
+  <si>
+    <t>TIE BACK ASSEMBLY FOR LARGER LEG</t>
+  </si>
+  <si>
+    <t>Large Leg Tieback Bracket / Stiff Arm, 2-3/8” OD x 10 ft Pipe with Attachment Hardware, for up to 16” OD or 60 degree angle tower leg</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK1L</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK5</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK3D</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK10</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK4</t>
+  </si>
+  <si>
+    <t>LEVELING PIPE KIT</t>
+  </si>
+  <si>
+    <t>MUK-MSK3</t>
+  </si>
+  <si>
+    <t>Pipe to Pipe Clamps for 1-1/2” to 4-1/2” Pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK4</t>
+  </si>
+  <si>
+    <t>PIPE LEVELING KIT</t>
+  </si>
+  <si>
+    <t>Tapered Pipe Mount Leveling Kit, attaches up to 8” OD or 60 degree angle Tower Legs, For Pipes 2-3/8” to 4-1/2” OD, U-Bolts sold separately</t>
+  </si>
+  <si>
+    <t>MUK-MSK6</t>
+  </si>
+  <si>
+    <t>Dual Cross Over Plate, Mounts (2) 3-1/2” to 4-1/2” Pipes to 4” or 6” Square Tube</t>
+  </si>
+  <si>
+    <t>MUK-MSK9</t>
+  </si>
+  <si>
+    <t>Small Tower Leg Clamp, Mounts to 1/2” to 3-1/2” Round or Up to 3” Angle Tower legs</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK9L</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK7</t>
+  </si>
+  <si>
+    <t>ANGLE TO ANGLE CROSSOVER KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK12</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK13</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK1</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK2</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK3</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL CORNER BRACKET</t>
+  </si>
+  <si>
+    <t>MUK-PLK1</t>
+  </si>
+  <si>
+    <t>Top Support Rail kit for monopole platforms, 2-7/8” x 150”, with adjustable corner braces and Hardware for mounting (12) 2-7/8” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MUK-PLK3</t>
+  </si>
+  <si>
+    <t>Top Support Rail Corner Brace Brackets for monopole platforms. One Corner with 2-7/8” Pipe connections. No Angle Braces Included.</t>
   </si>
   <si>
     <t>MUK-AL333</t>
   </si>
   <si>
     <t>CLIP ANGLE</t>
   </si>
   <si>
     <t>Set of 2 Clip Angles with 5/8” x 2”  Hardware</t>
   </si>
   <si>
     <t>Clip kit</t>
   </si>
   <si>
     <t>VZWSMART-AL333</t>
   </si>
   <si>
-    <t>VZWSMART-PLK1</t>
-[...25 lines deleted...]
-  <si>
     <t>MUK-PLK1Q</t>
   </si>
   <si>
     <t>4-SIDED SUPPORT RAIL KIT</t>
   </si>
   <si>
     <t>4-sector Support Rail Kit with 2-7/8” x 150” Rail, Adjustable Corner Reinforcement, &amp; Crossover Kits for 2-3/8” or 2-7/8” Pipes</t>
   </si>
   <si>
     <t>MUK-PLK4</t>
   </si>
   <si>
     <t>4-SIDED SUPPORT RAIL CORNER BRACKET</t>
   </si>
   <si>
     <t>4-Sector Support Rail Corner Bracing Brackets for monopole platforms. One Corner with 2-7/8” Pipe connections. No Angle Braces Included..</t>
   </si>
   <si>
     <t>VZWSMART-PLK1Q</t>
   </si>
   <si>
     <t>VZWSMART-PLK4</t>
   </si>
   <si>
-    <t>VZWSMART-MSK5</t>
-[...73 lines deleted...]
-  <si>
     <t>VZWSMART-SFK1</t>
   </si>
   <si>
     <t>VZWSMART-MSK8</t>
   </si>
   <si>
     <t>VZWSMART-PLK5</t>
   </si>
   <si>
-    <t>KICKER KIT</t>
-[...1 lines deleted...]
-  <si>
     <t>VZWSMART-PLK6</t>
-  </si>
-[...49 lines deleted...]
-    <t>VZWSMART-PLK7S</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -683,51 +683,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J73" totalsRowShown="0">
   <autoFilter ref="A1:J73"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk9" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3-sl" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk8" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk8" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3-sl" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk4" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5q" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7q" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-al333" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk3" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1q" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk4" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1l" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk11" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1l" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk6" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk10" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7s" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3-sl" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk8" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk8" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3-sl" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk4" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5q" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7q" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk2" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk9" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk6" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk10" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7s" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk11" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1l" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1l" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk3" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-al333" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1q" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk4" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J73"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="177" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -752,1336 +752,1336 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="H5" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H8" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>33</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="H10" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H11" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H12" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>42</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
         <v>45</v>
       </c>
       <c r="H14" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
         <v>48</v>
       </c>
       <c r="H15" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="H16" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" t="s">
         <v>52</v>
       </c>
-      <c r="B17" t="s">
+      <c r="H17" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" t="s">
         <v>55</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
         <v>56</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="H18" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="H19" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
+        <v>60</v>
+      </c>
+      <c r="H20" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
       <c r="H21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
         <v>66</v>
       </c>
       <c r="H22" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H23" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H24" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C25" t="s">
         <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H25" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H26" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B27" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H27" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B28" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="H28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H29" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B30" t="s">
         <v>68</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="H30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="H31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H33" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B34" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="C34" t="s">
         <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="H34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B35" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>92</v>
+      </c>
+      <c r="C35" t="s">
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="H35" t="s">
-        <v>100</v>
+        <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B36" t="s">
         <v>102</v>
       </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
         <v>103</v>
       </c>
       <c r="H36" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B37" t="s">
         <v>105</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="H37" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
+      </c>
+      <c r="B38" t="s">
+        <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H38" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B39" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="C39" t="s">
         <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="H39" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C40" t="s">
         <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="H40" t="s">
-        <v>77</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B41" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C41" t="s">
         <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="H41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B42" t="s">
-        <v>110</v>
+        <v>47</v>
       </c>
       <c r="C42" t="s">
         <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>114</v>
+        <v>47</v>
       </c>
       <c r="H42" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43" t="s">
+        <v>113</v>
+      </c>
+      <c r="C43" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" t="s">
+        <v>113</v>
+      </c>
+      <c r="H43" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B44" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>33</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D44" t="s">
         <v>120</v>
       </c>
       <c r="H44" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B45" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C45" t="s">
         <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H45" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B46" t="s">
         <v>122</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
         <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="H46" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B47" t="s">
-        <v>44</v>
+        <v>81</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>44</v>
+        <v>81</v>
       </c>
       <c r="H47" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B48" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="C48" t="s">
         <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="H48" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B49" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="C49" t="s">
         <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="H49" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B50" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
       <c r="C50" t="s">
         <v>12</v>
       </c>
       <c r="D50" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
       <c r="H50" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B51" t="s">
-        <v>129</v>
+        <v>60</v>
       </c>
       <c r="C51" t="s">
         <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H51" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B52" t="s">
-        <v>26</v>
+        <v>133</v>
       </c>
       <c r="C52" t="s">
         <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H52" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B53" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
       <c r="C53" t="s">
         <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H53" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B54" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="C54" t="s">
         <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H54" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B55" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>138</v>
+        <v>87</v>
       </c>
       <c r="H55" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B56" t="s">
-        <v>53</v>
+        <v>141</v>
       </c>
       <c r="C56" t="s">
         <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>53</v>
+        <v>141</v>
       </c>
       <c r="H56" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B57" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="H57" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B58" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C58" t="s">
         <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="H58" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C59" t="s">
         <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H59" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B60" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>51</v>
+      </c>
+      <c r="C60" t="s">
+        <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>145</v>
+        <v>51</v>
       </c>
       <c r="H60" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B61" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C61" t="s">
         <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H61" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B62" t="s">
-        <v>83</v>
+        <v>145</v>
       </c>
       <c r="C62" t="s">
         <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>83</v>
+        <v>150</v>
       </c>
       <c r="H62" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B63" t="s">
-        <v>75</v>
+        <v>148</v>
       </c>
       <c r="C63" t="s">
         <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>75</v>
+        <v>152</v>
       </c>
       <c r="H63" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B64" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C64" t="s">
         <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="H64" t="s">
-        <v>64</v>
+        <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B65" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C65" t="s">
         <v>12</v>
       </c>
       <c r="D65" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H65" t="s">
-        <v>64</v>
+        <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B66" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="C66" t="s">
         <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="H66" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B67" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="C67" t="s">
         <v>12</v>
       </c>
       <c r="D67" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="H67" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
-        <v>66</v>
+        <v>159</v>
       </c>
       <c r="C68" t="s">
         <v>12</v>
       </c>
       <c r="D68" t="s">
         <v>159</v>
       </c>
       <c r="H68" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B69" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C69" t="s">
         <v>12</v>
       </c>
       <c r="D69" t="s">
         <v>162</v>
       </c>
       <c r="H69" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B70" t="s">
-        <v>164</v>
+        <v>29</v>
       </c>
       <c r="C70" t="s">
         <v>12</v>
       </c>
       <c r="D70" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="H70" t="s">
-        <v>166</v>
+        <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
-        <v>161</v>
+        <v>19</v>
       </c>
       <c r="C71" t="s">
         <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>161</v>
+        <v>19</v>
       </c>
       <c r="H71" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C72" t="s">
         <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="H72" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B73" t="s">
-        <v>164</v>
+        <v>105</v>
       </c>
       <c r="C73" t="s">
         <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>164</v>
+        <v>105</v>
       </c>
       <c r="H73" t="s">
-        <v>166</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="MUK-PLK2"/>
-[...72 lines deleted...]
-    <hyperlink ref="A73" r:id="rId74" display="VZWSMART-PLK7S"/>
+    <hyperlink ref="A2" r:id="rId1" display="VZWSMART-PLK8"/>
+    <hyperlink ref="A3" r:id="rId2" display="VZWSMART-SFK3"/>
+    <hyperlink ref="A4" r:id="rId3" display="VZWSMART-SFK3-SL"/>
+    <hyperlink ref="A5" r:id="rId4" display="MUK-MSK8"/>
+    <hyperlink ref="A6" r:id="rId5" display="MUK-PLK7"/>
+    <hyperlink ref="A7" r:id="rId6" display="MUK-PLK8"/>
+    <hyperlink ref="A8" r:id="rId7" display="MUK-SFK1"/>
+    <hyperlink ref="A9" r:id="rId8" display="VZWSMART-PLK11"/>
+    <hyperlink ref="C9" r:id="rId9" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A10" r:id="rId10" display="VZWSMART-SFK4"/>
+    <hyperlink ref="A11" r:id="rId11" display="VZWSMART-PLK7"/>
+    <hyperlink ref="A12" r:id="rId12" display="MUK-SFK3-SL"/>
+    <hyperlink ref="A13" r:id="rId13" display="MUK-SFK4"/>
+    <hyperlink ref="A14" r:id="rId14" display="MUK-PLK5Q"/>
+    <hyperlink ref="A15" r:id="rId15" display="MUK-PLK7Q"/>
+    <hyperlink ref="A16" r:id="rId16" display="VZWSMART-PLK5Q"/>
+    <hyperlink ref="A17" r:id="rId17" display="MUK-PLK2"/>
+    <hyperlink ref="A18" r:id="rId18" display="MUK-PLK9"/>
+    <hyperlink ref="A19" r:id="rId19" display="VZWSMART-PLK9"/>
+    <hyperlink ref="A20" r:id="rId20" display="VZWSMART-MSK3"/>
+    <hyperlink ref="A21" r:id="rId21" display="VZWSMART-MSK6"/>
+    <hyperlink ref="A22" r:id="rId22" display="VZWSMART-MSK9"/>
+    <hyperlink ref="A23" r:id="rId23" display="MUK-MSK1"/>
+    <hyperlink ref="A24" r:id="rId24" display="MUK-MSK10"/>
+    <hyperlink ref="A25" r:id="rId25" display="MUK-MSK2"/>
+    <hyperlink ref="A26" r:id="rId26" display="MUK-MSK3D"/>
+    <hyperlink ref="A27" r:id="rId27" display="MUK-MSK5"/>
+    <hyperlink ref="A28" r:id="rId28" display="MUK-MSK7"/>
+    <hyperlink ref="A29" r:id="rId29" display="MUK-MSK9L"/>
+    <hyperlink ref="A30" r:id="rId30" display="VZWSMART-MSK1"/>
+    <hyperlink ref="A31" r:id="rId31" display="VZWSMART-MSK2"/>
+    <hyperlink ref="A32" r:id="rId32" display="MUK-MSK14"/>
+    <hyperlink ref="A33" r:id="rId33" display="MUK-MSK12"/>
+    <hyperlink ref="A34" r:id="rId34" display="MUK-MSK13"/>
+    <hyperlink ref="A35" r:id="rId35" display="VZWSMART-MSK14"/>
+    <hyperlink ref="A36" r:id="rId36" display="MUK-PLK5"/>
+    <hyperlink ref="A37" r:id="rId37" display="MUK-PLK6"/>
+    <hyperlink ref="A38" r:id="rId38" display="MUK-SFK3"/>
+    <hyperlink ref="A39" r:id="rId39" display="MUK-PLK10"/>
+    <hyperlink ref="A40" r:id="rId40" display="MUK-PLK7S"/>
+    <hyperlink ref="A41" r:id="rId41" display="VZWSMART-PLK10"/>
+    <hyperlink ref="A42" r:id="rId42" display="VZWSMART-PLK7Q"/>
+    <hyperlink ref="A43" r:id="rId43" display="VZWSMART-PLK7S"/>
+    <hyperlink ref="A44" r:id="rId44" display="MUK-PLK11"/>
+    <hyperlink ref="C44" r:id="rId45" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A45" r:id="rId46" display="MUK-SFK1L"/>
+    <hyperlink ref="A46" r:id="rId47" display="VZWSMART-SFK1L"/>
+    <hyperlink ref="A47" r:id="rId48" display="VZWSMART-MSK5"/>
+    <hyperlink ref="A48" r:id="rId49" display="VZWSMART-MSK3D"/>
+    <hyperlink ref="A49" r:id="rId50" display="VZWSMART-MSK10"/>
+    <hyperlink ref="A50" r:id="rId51" display="VZWSMART-MSK4"/>
+    <hyperlink ref="A51" r:id="rId52" display="MUK-MSK3"/>
+    <hyperlink ref="A52" r:id="rId53" display="MUK-MSK4"/>
+    <hyperlink ref="A53" r:id="rId54" display="MUK-MSK6"/>
+    <hyperlink ref="A54" r:id="rId55" display="MUK-MSK9"/>
+    <hyperlink ref="A55" r:id="rId56" display="VZWSMART-MSK9L"/>
+    <hyperlink ref="A56" r:id="rId57" display="VZWSMART-MSK7"/>
+    <hyperlink ref="A57" r:id="rId58" display="VZWSMART-MSK12"/>
+    <hyperlink ref="A58" r:id="rId59" display="VZWSMART-MSK13"/>
+    <hyperlink ref="A59" r:id="rId60" display="VZWSMART-PLK1"/>
+    <hyperlink ref="A60" r:id="rId61" display="VZWSMART-PLK2"/>
+    <hyperlink ref="A61" r:id="rId62" display="VZWSMART-PLK3"/>
+    <hyperlink ref="A62" r:id="rId63" display="MUK-PLK1"/>
+    <hyperlink ref="A63" r:id="rId64" display="MUK-PLK3"/>
+    <hyperlink ref="A64" r:id="rId65" display="MUK-AL333"/>
+    <hyperlink ref="A65" r:id="rId66" display="VZWSMART-AL333"/>
+    <hyperlink ref="A66" r:id="rId67" display="MUK-PLK1Q"/>
+    <hyperlink ref="A67" r:id="rId68" display="MUK-PLK4"/>
+    <hyperlink ref="A68" r:id="rId69" display="VZWSMART-PLK1Q"/>
+    <hyperlink ref="A69" r:id="rId70" display="VZWSMART-PLK4"/>
+    <hyperlink ref="A70" r:id="rId71" display="VZWSMART-SFK1"/>
+    <hyperlink ref="A71" r:id="rId72" display="VZWSMART-MSK8"/>
+    <hyperlink ref="A72" r:id="rId73" display="VZWSMART-PLK5"/>
+    <hyperlink ref="A73" r:id="rId74" display="VZWSMART-PLK6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId75"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 