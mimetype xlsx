--- v2 (2026-09-12)
+++ v3 (2026-11-05)
@@ -43,528 +43,528 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>MUK-PLK2</t>
+  </si>
+  <si>
+    <t>PLATFORM SUPPORT RAIL KIT</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Top Support Rail Corner Brace Kit for monopole platforms - attaches to 2-7/8” Horizontal</t>
+  </si>
+  <si>
+    <t>Support rail kit</t>
+  </si>
+  <si>
+    <t>MUK-PLK9</t>
+  </si>
+  <si>
+    <t>COLLAR MOUNT STANDOFF ADAPTER</t>
+  </si>
+  <si>
+    <t>Collar/Ring Mount Standoff Adapter; Attaches to MUK-PLK7 or MUK-PLK7Q collar- not included</t>
+  </si>
+  <si>
+    <t>Stand-off mount</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK9</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK1</t>
+  </si>
+  <si>
+    <t>SMALL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Clamp plate</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK2</t>
+  </si>
+  <si>
+    <t>MEDIUM CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK3</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK6</t>
+  </si>
+  <si>
+    <t>BACK TO BACK CROSSOVER</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK9</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP, SMALL</t>
+  </si>
+  <si>
+    <t>MUK-MSK1</t>
+  </si>
+  <si>
+    <t>Small Crossover Plate, connects 2-3/8" and 2-7/8" OD Pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK10</t>
+  </si>
+  <si>
+    <t>WIRE ROPE ROUTING BRACKET</t>
+  </si>
+  <si>
+    <t>Wire Rope Routing Bracket Accessory for Collar/Ring Mount, Attaches to MUK-PLK7 or MUK-PLK7Q collar - not included</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>MUK-MSK2</t>
+  </si>
+  <si>
+    <t>Medium Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 3-1/2” - 4” pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK3D</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP - HD</t>
+  </si>
+  <si>
+    <t>HD Pipe to Pipe Clamps, Wide, for 1-1/2” to 3-1/2” Pipes, with double threaded Rod</t>
+  </si>
+  <si>
+    <t>MUK-MSK5</t>
+  </si>
+  <si>
+    <t>LARGE CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Large Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 4” - 4-1/2” pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK7</t>
+  </si>
+  <si>
+    <t>PIPE TO ANGLE CROSSOVER KIT</t>
+  </si>
+  <si>
+    <t>Pipe to Angle Cross Over Plate, Mounts up to 4-1/2” Pipe to Angled member, Pipe/Angle not included</t>
+  </si>
+  <si>
+    <t>MUK-MSK14</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ADJUSTABLE CROSSOVER</t>
+  </si>
+  <si>
+    <t>Universal Crossover Plate,Round - joins range of 2-3/8 up to to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>MUK-MSK12</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Universal  Crossover Plate, connects up to 4-1/2” OD x 4-1/2” OD Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>MUK-MSK13</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CHANNEL CROSSOVER</t>
+  </si>
+  <si>
+    <t>Universal Channel Crossover Plate, connects up to 4-1/2” OD x 3-1/2” OD Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK14</t>
+  </si>
+  <si>
+    <t>MUK-MSK9L</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP FOR LARGER LEG</t>
+  </si>
+  <si>
+    <t>Large Tower Leg Clamp, Mounts to 1/2” to 6-5/8” Round or Up to 6” Angle Tower legs</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK11</t>
+  </si>
+  <si>
+    <t>COLLAR MOUNT EXTENSION TUBE</t>
+  </si>
+  <si>
+    <t>Variant of RING-MOUNTS</t>
+  </si>
+  <si>
+    <t>Extension tube</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK5Q</t>
+  </si>
+  <si>
+    <t>4-SIDED KICKER KIT</t>
+  </si>
+  <si>
+    <t>Reinforcement kit</t>
+  </si>
+  <si>
     <t>VZWSMART-PLK8</t>
   </si>
   <si>
     <t>SUPPORT BRACING KIT - ANGLE</t>
   </si>
   <si>
-    <t>Variant</t>
-[...4 lines deleted...]
-  <si>
     <t>VZWSMART-SFK3</t>
   </si>
   <si>
     <t>V-BRACING KIT</t>
   </si>
   <si>
     <t>VZWSMART-SFK3-SL</t>
   </si>
   <si>
     <t>V-BRACING KIT FOR SMALL LEGS</t>
   </si>
   <si>
+    <t>VZWSMART-SFK4</t>
+  </si>
+  <si>
+    <t>T-ARM KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7</t>
+  </si>
+  <si>
+    <t>MONOPOLE COLLAR MOUNT ASSEMBLY</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
     <t>MUK-MSK8</t>
   </si>
   <si>
     <t>UNIVERSAL ANGLE CORNER CONNECTION BRACKET</t>
   </si>
   <si>
     <t>Universal Corner Bracket Support Kit, One Corner; Mounts to Pipe up to 4-1/2”, Pipe - No Angle Braces Included.</t>
   </si>
   <si>
     <t>Bracket kit</t>
   </si>
   <si>
     <t>MUK-PLK7</t>
   </si>
   <si>
-    <t>MONOPOLE COLLAR MOUNT ASSEMBLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Collar / Ring Mount for 12” to 45” OD Monopoles with 6” x 6” x 5/8” bolt pattern</t>
   </si>
   <si>
-    <t>Universal ring mount</t>
-[...1 lines deleted...]
-  <si>
     <t>MUK-PLK8</t>
   </si>
   <si>
     <t>Monopole Platform Vertical Top Rail Reinforcement Kit (Angle), One Sector Only. Attaches up to 3-1/2” OD horizontal &amp; up to 6” square standoff</t>
   </si>
   <si>
     <t>MUK-SFK1</t>
   </si>
   <si>
     <t>TIE BACK ASSEMBLY</t>
   </si>
   <si>
     <t>Tieback Bracket / Stiff Arm, 2-3/8” OD x 10 ft Pipe with Attachment Hardware, for 1-1/2” to 8” OD or 60 degree angle tower leg</t>
   </si>
   <si>
     <t>Stiff arm mount</t>
   </si>
   <si>
-    <t>VZWSMART-PLK11</t>
-[...19 lines deleted...]
-  <si>
     <t>MUK-SFK3-SL</t>
   </si>
   <si>
     <t>V-Stabilizer for Small Tower Leg with Saddle Clamps for up to 3-1/2” Tower legs, Dual Pivoting Angle Arms, 96” long, attaches up to 4-1/2” OD horizontals</t>
   </si>
   <si>
     <t>MUK-SFK4</t>
   </si>
   <si>
     <t>Reinforcement Arm for T-Arm Kit, 3” x 3” x 72” Square Tube with hardware for 3-1/2” OD Horizontal, 1 sector. Attaches to MUK-PLK7 collar - not included.</t>
   </si>
   <si>
     <t>MUK-PLK5Q</t>
   </si>
   <si>
-    <t>4-SIDED KICKER KIT</t>
-[...1 lines deleted...]
-  <si>
     <t>4-sector Kicker Support Arms, 3” x 3” x 96” Angle with Connecting Brackets and Hardware for 3” to 6” square or 3-1/2” to 4-1/2” OD Stand-offs, 4 sectors. Attaches to MUK-PLK7Q collar - not included.</t>
   </si>
   <si>
     <t>MUK-PLK7Q</t>
   </si>
   <si>
     <t>4-SIDED COLLAR MOUNT ASSEMBLY</t>
   </si>
   <si>
     <t>4-sector Collar / Ring Mount for 14” to  60" monopoles with 6” x 6” x 5/8” bolt pattern</t>
   </si>
   <si>
-    <t>VZWSMART-PLK5Q</t>
-[...152 lines deleted...]
-    <t>VZWSMART-MSK14</t>
+    <t>VZWSMART-PLK1</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK2</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK3</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL CORNER BRACKET</t>
+  </si>
+  <si>
+    <t>MUK-PLK1</t>
+  </si>
+  <si>
+    <t>Top Support Rail kit for monopole platforms, 2-7/8” x 150”, with adjustable corner braces and Hardware for mounting (12) 2-7/8” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MUK-PLK3</t>
+  </si>
+  <si>
+    <t>Top Support Rail Corner Brace Brackets for monopole platforms. One Corner with 2-7/8” Pipe connections. No Angle Braces Included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK1Q</t>
+  </si>
+  <si>
+    <t>4-SIDED SUPPORT RAIL KIT</t>
+  </si>
+  <si>
+    <t>4-sector Support Rail Kit with 2-7/8” x 150” Rail, Adjustable Corner Reinforcement, &amp; Crossover Kits for 2-3/8” or 2-7/8” Pipes</t>
+  </si>
+  <si>
+    <t>MUK-PLK4</t>
+  </si>
+  <si>
+    <t>4-SIDED SUPPORT RAIL CORNER BRACKET</t>
+  </si>
+  <si>
+    <t>4-Sector Support Rail Corner Bracing Brackets for monopole platforms. One Corner with 2-7/8” Pipe connections. No Angle Braces Included..</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK1Q</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK4</t>
+  </si>
+  <si>
+    <t>MUK-AL333</t>
+  </si>
+  <si>
+    <t>CLIP ANGLE</t>
+  </si>
+  <si>
+    <t>Set of 2 Clip Angles with 5/8” x 2”  Hardware</t>
+  </si>
+  <si>
+    <t>Clip kit</t>
+  </si>
+  <si>
+    <t>VZWSMART-AL333</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK9L</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK10</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL BRACING KIT - PIPE</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7Q</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK7S</t>
+  </si>
+  <si>
+    <t>SMALL POLE ADAPTER</t>
+  </si>
+  <si>
+    <t>Adapter collar</t>
+  </si>
+  <si>
+    <t>VZWSMART-SFK1</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK8</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK5</t>
+  </si>
+  <si>
+    <t>KICKER KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-PLK6</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT FOR MONOPOLE</t>
   </si>
   <si>
     <t>MUK-PLK5</t>
   </si>
   <si>
-    <t>KICKER KIT</t>
-[...1 lines deleted...]
-  <si>
     <t>Kicker Support Arms, 3” x 3” x 96” Angle with Connecting Brackets and Hardware for 3” to 6” square or 3-1/2” to 4-1/2” OD Stand-offs, 3 sectors. Attaches to MUK-PLK7 collar - not included.</t>
   </si>
   <si>
     <t>MUK-PLK6</t>
   </si>
   <si>
-    <t>V-BRACING KIT FOR MONOPOLE</t>
-[...1 lines deleted...]
-  <si>
     <t>Dual Pivoting Kicker Support Arms, 2-1/2” x 2-1/2” x 60”Angle with Connecting Brackets for up to 4.5" OD Horizontals, Single Sector. Attaches to MUK-PLK7 collar - not included</t>
   </si>
   <si>
     <t>MUK-SFK3</t>
   </si>
   <si>
     <t>V-Stabilizer for Tower with saddle clamps for 1.5”- 8” Tower legs, Dual Pivoting Angle Arms, 96” long, attaches up to 4-1/2” OD horizontals</t>
   </si>
   <si>
     <t>MUK-PLK10</t>
   </si>
   <si>
-    <t>SUPPORT RAIL BRACING KIT - PIPE</t>
-[...1 lines deleted...]
-  <si>
     <t>Monopole Platform Vertical Top Rail Reinforcement Kit (Pipe), One Sector Only. Attaches up to 4-1/2” OD horizontal &amp; up to 6” square standoff</t>
   </si>
   <si>
     <t>MUK-PLK7S</t>
   </si>
   <si>
-    <t>SMALL POLE ADAPTER</t>
-[...1 lines deleted...]
-  <si>
     <t>Small Pole Adapter for Collar/Ring Mount (single sector); 3-sector down to 6”  Pole OD;  4-Sector down to 8.5” Pole OD</t>
   </si>
   <si>
-    <t>Adapter collar</t>
-[...10 lines deleted...]
-  <si>
     <t>MUK-PLK11</t>
   </si>
   <si>
     <t>Ring Mount/Collar Mount Extension Tube. Ring Mount not included.</t>
   </si>
   <si>
     <t>MUK-SFK1L</t>
   </si>
   <si>
     <t>TIE BACK ASSEMBLY FOR LARGER LEG</t>
   </si>
   <si>
     <t>Large Leg Tieback Bracket / Stiff Arm, 2-3/8” OD x 10 ft Pipe with Attachment Hardware, for up to 16” OD or 60 degree angle tower leg</t>
   </si>
   <si>
     <t>VZWSMART-SFK1L</t>
   </si>
   <si>
     <t>VZWSMART-MSK5</t>
   </si>
   <si>
     <t>VZWSMART-MSK3D</t>
   </si>
   <si>
+    <t>VZWSMART-MSK7</t>
+  </si>
+  <si>
+    <t>ANGLE TO ANGLE CROSSOVER KIT</t>
+  </si>
+  <si>
     <t>VZWSMART-MSK10</t>
   </si>
   <si>
     <t>VZWSMART-MSK4</t>
   </si>
   <si>
     <t>LEVELING PIPE KIT</t>
   </si>
   <si>
     <t>MUK-MSK3</t>
   </si>
   <si>
     <t>Pipe to Pipe Clamps for 1-1/2” to 4-1/2” Pipes</t>
   </si>
   <si>
     <t>MUK-MSK4</t>
   </si>
   <si>
     <t>PIPE LEVELING KIT</t>
   </si>
   <si>
     <t>Tapered Pipe Mount Leveling Kit, attaches up to 8” OD or 60 degree angle Tower Legs, For Pipes 2-3/8” to 4-1/2” OD, U-Bolts sold separately</t>
   </si>
   <si>
     <t>MUK-MSK6</t>
   </si>
   <si>
     <t>Dual Cross Over Plate, Mounts (2) 3-1/2” to 4-1/2” Pipes to 4” or 6” Square Tube</t>
   </si>
   <si>
     <t>MUK-MSK9</t>
   </si>
   <si>
     <t>Small Tower Leg Clamp, Mounts to 1/2” to 3-1/2” Round or Up to 3” Angle Tower legs</t>
   </si>
   <si>
-    <t>VZWSMART-MSK9L</t>
-[...7 lines deleted...]
-  <si>
     <t>VZWSMART-MSK12</t>
   </si>
   <si>
     <t>VZWSMART-MSK13</t>
-  </si>
-[...76 lines deleted...]
-    <t>VZWSMART-PLK6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -683,51 +683,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J73" totalsRowShown="0">
   <autoFilter ref="A1:J73"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3-sl" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk8" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk8" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3-sl" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk4" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5q" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7q" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk2" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk9" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk6" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk10" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7s" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk11" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1l" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1l" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk3" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-al333" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1q" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk4" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk9" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk9" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk11" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5q" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk8" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk3-sl" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk4" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk8" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk8" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3-sl" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk4" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5q" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7q" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk2" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk3" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk3" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1q" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk4" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk1q" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk4" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-al333" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-al333" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk10" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7q" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk7s" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk8" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk5" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-plk6" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk6" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk10" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7s" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk11" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1l" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-sfk1l" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/vzwsmart/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J73"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="177" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -752,1336 +752,1336 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" t="s">
         <v>26</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>31</v>
+      </c>
+      <c r="C9" t="s">
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="H11" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s">
         <v>39</v>
       </c>
-      <c r="B12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>42</v>
       </c>
       <c r="H13" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
         <v>45</v>
       </c>
       <c r="H14" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
         <v>48</v>
       </c>
       <c r="H15" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H17" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H18" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H19" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H20" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
-      <c r="C21" t="s">
-        <v>12</v>
+      <c r="C21" s="1" t="s">
+        <v>64</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
       <c r="H21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C22" t="s">
         <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H22" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B23" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" t="s">
+        <v>70</v>
+      </c>
+      <c r="H23" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
         <v>72</v>
       </c>
       <c r="H24" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" t="s">
         <v>74</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
         <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="H25" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="H26" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="H27" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" t="s">
+        <v>82</v>
+      </c>
+      <c r="H28" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="H29" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B30" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" t="s">
+        <v>87</v>
+      </c>
+      <c r="H30" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" t="s">
         <v>90</v>
       </c>
-      <c r="B31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>64</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32" t="s">
         <v>93</v>
       </c>
       <c r="H32" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" t="s">
         <v>95</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
         <v>97</v>
       </c>
-      <c r="B34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" t="s">
+        <v>99</v>
+      </c>
+      <c r="C35" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" t="s">
         <v>100</v>
       </c>
-      <c r="B35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" t="s">
         <v>102</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B37" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="H37" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B38" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="C38" t="s">
         <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="C39" t="s">
         <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="H39" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B40" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C40" t="s">
         <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="H40" t="s">
-        <v>115</v>
+        <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B41" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C41" t="s">
         <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H41" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B42" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
       <c r="C42" t="s">
         <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="H42" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B43" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C43" t="s">
         <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="H43" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B44" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>114</v>
+      </c>
+      <c r="C44" t="s">
+        <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="H44" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45" t="s">
+        <v>119</v>
+      </c>
+      <c r="C45" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" t="s">
+        <v>120</v>
+      </c>
+      <c r="H45" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B46" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C46" t="s">
         <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="H46" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B47" t="s">
-        <v>81</v>
+        <v>60</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>81</v>
+        <v>60</v>
       </c>
       <c r="H47" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B48" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="C48" t="s">
         <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="H48" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B49" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="C49" t="s">
         <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="H49" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" t="s">
         <v>128</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" t="s">
+        <v>128</v>
+      </c>
+      <c r="H50" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="C51" t="s">
         <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>131</v>
+        <v>89</v>
       </c>
       <c r="H51" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B52" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="C52" t="s">
         <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="H52" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B53" t="s">
-        <v>63</v>
+        <v>133</v>
       </c>
       <c r="C53" t="s">
         <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="H53" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B54" t="s">
-        <v>66</v>
+        <v>135</v>
       </c>
       <c r="C54" t="s">
         <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="H54" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B55" t="s">
-        <v>87</v>
+        <v>133</v>
       </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="H55" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B56" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C56" t="s">
         <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H56" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B57" t="s">
-        <v>95</v>
+        <v>72</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>95</v>
+        <v>141</v>
       </c>
       <c r="H57" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C58" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" t="s">
         <v>143</v>
       </c>
-      <c r="B58" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>144</v>
       </c>
+      <c r="B59" t="s">
+        <v>128</v>
+      </c>
       <c r="C59" t="s">
         <v>12</v>
       </c>
       <c r="D59" t="s">
         <v>145</v>
       </c>
       <c r="H59" t="s">
-        <v>53</v>
+        <v>129</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>63</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>64</v>
       </c>
       <c r="D60" t="s">
-        <v>51</v>
+        <v>147</v>
       </c>
       <c r="H60" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B61" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C61" t="s">
         <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H61" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" t="s">
         <v>149</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" t="s">
         <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="H62" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B63" t="s">
-        <v>148</v>
+        <v>44</v>
       </c>
       <c r="C63" t="s">
         <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>152</v>
+        <v>44</v>
       </c>
       <c r="H63" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B64" t="s">
-        <v>154</v>
+        <v>41</v>
       </c>
       <c r="C64" t="s">
         <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>155</v>
+        <v>41</v>
       </c>
       <c r="H64" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B65" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C65" t="s">
         <v>12</v>
       </c>
       <c r="D65" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H65" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B66" t="s">
-        <v>159</v>
+        <v>35</v>
       </c>
       <c r="C66" t="s">
         <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>160</v>
+        <v>35</v>
       </c>
       <c r="H66" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B67" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C67" t="s">
         <v>12</v>
       </c>
       <c r="D67" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="H67" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B68" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="C68" t="s">
         <v>12</v>
       </c>
       <c r="D68" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H68" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B69" t="s">
         <v>162</v>
       </c>
       <c r="C69" t="s">
         <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H69" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>29</v>
       </c>
       <c r="C70" t="s">
         <v>12</v>
       </c>
       <c r="D70" t="s">
-        <v>29</v>
+        <v>165</v>
       </c>
       <c r="H70" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B71" t="s">
+        <v>31</v>
+      </c>
+      <c r="C71" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" t="s">
         <v>167</v>
       </c>
-      <c r="B71" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="C72" t="s">
         <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="H72" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B73" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="C73" t="s">
         <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="H73" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="VZWSMART-PLK8"/>
-[...72 lines deleted...]
-    <hyperlink ref="A73" r:id="rId74" display="VZWSMART-PLK6"/>
+    <hyperlink ref="A2" r:id="rId1" display="MUK-PLK2"/>
+    <hyperlink ref="A3" r:id="rId2" display="MUK-PLK9"/>
+    <hyperlink ref="A4" r:id="rId3" display="VZWSMART-PLK9"/>
+    <hyperlink ref="A5" r:id="rId4" display="VZWSMART-MSK1"/>
+    <hyperlink ref="A6" r:id="rId5" display="VZWSMART-MSK2"/>
+    <hyperlink ref="A7" r:id="rId6" display="VZWSMART-MSK3"/>
+    <hyperlink ref="A8" r:id="rId7" display="VZWSMART-MSK6"/>
+    <hyperlink ref="A9" r:id="rId8" display="VZWSMART-MSK9"/>
+    <hyperlink ref="A10" r:id="rId9" display="MUK-MSK1"/>
+    <hyperlink ref="A11" r:id="rId10" display="MUK-MSK10"/>
+    <hyperlink ref="A12" r:id="rId11" display="MUK-MSK2"/>
+    <hyperlink ref="A13" r:id="rId12" display="MUK-MSK3D"/>
+    <hyperlink ref="A14" r:id="rId13" display="MUK-MSK5"/>
+    <hyperlink ref="A15" r:id="rId14" display="MUK-MSK7"/>
+    <hyperlink ref="A16" r:id="rId15" display="MUK-MSK14"/>
+    <hyperlink ref="A17" r:id="rId16" display="MUK-MSK12"/>
+    <hyperlink ref="A18" r:id="rId17" display="MUK-MSK13"/>
+    <hyperlink ref="A19" r:id="rId18" display="VZWSMART-MSK14"/>
+    <hyperlink ref="A20" r:id="rId19" display="MUK-MSK9L"/>
+    <hyperlink ref="A21" r:id="rId20" display="VZWSMART-PLK11"/>
+    <hyperlink ref="C21" r:id="rId21" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A22" r:id="rId22" display="VZWSMART-PLK5Q"/>
+    <hyperlink ref="A23" r:id="rId23" display="VZWSMART-PLK8"/>
+    <hyperlink ref="A24" r:id="rId24" display="VZWSMART-SFK3"/>
+    <hyperlink ref="A25" r:id="rId25" display="VZWSMART-SFK3-SL"/>
+    <hyperlink ref="A26" r:id="rId26" display="VZWSMART-SFK4"/>
+    <hyperlink ref="A27" r:id="rId27" display="VZWSMART-PLK7"/>
+    <hyperlink ref="A28" r:id="rId28" display="MUK-MSK8"/>
+    <hyperlink ref="A29" r:id="rId29" display="MUK-PLK7"/>
+    <hyperlink ref="A30" r:id="rId30" display="MUK-PLK8"/>
+    <hyperlink ref="A31" r:id="rId31" display="MUK-SFK1"/>
+    <hyperlink ref="A32" r:id="rId32" display="MUK-SFK3-SL"/>
+    <hyperlink ref="A33" r:id="rId33" display="MUK-SFK4"/>
+    <hyperlink ref="A34" r:id="rId34" display="MUK-PLK5Q"/>
+    <hyperlink ref="A35" r:id="rId35" display="MUK-PLK7Q"/>
+    <hyperlink ref="A36" r:id="rId36" display="VZWSMART-PLK1"/>
+    <hyperlink ref="A37" r:id="rId37" display="VZWSMART-PLK2"/>
+    <hyperlink ref="A38" r:id="rId38" display="VZWSMART-PLK3"/>
+    <hyperlink ref="A39" r:id="rId39" display="MUK-PLK1"/>
+    <hyperlink ref="A40" r:id="rId40" display="MUK-PLK3"/>
+    <hyperlink ref="A41" r:id="rId41" display="MUK-PLK1Q"/>
+    <hyperlink ref="A42" r:id="rId42" display="MUK-PLK4"/>
+    <hyperlink ref="A43" r:id="rId43" display="VZWSMART-PLK1Q"/>
+    <hyperlink ref="A44" r:id="rId44" display="VZWSMART-PLK4"/>
+    <hyperlink ref="A45" r:id="rId45" display="MUK-AL333"/>
+    <hyperlink ref="A46" r:id="rId46" display="VZWSMART-AL333"/>
+    <hyperlink ref="A47" r:id="rId47" display="VZWSMART-MSK9L"/>
+    <hyperlink ref="A48" r:id="rId48" display="VZWSMART-PLK10"/>
+    <hyperlink ref="A49" r:id="rId49" display="VZWSMART-PLK7Q"/>
+    <hyperlink ref="A50" r:id="rId50" display="VZWSMART-PLK7S"/>
+    <hyperlink ref="A51" r:id="rId51" display="VZWSMART-SFK1"/>
+    <hyperlink ref="A52" r:id="rId52" display="VZWSMART-MSK8"/>
+    <hyperlink ref="A53" r:id="rId53" display="VZWSMART-PLK5"/>
+    <hyperlink ref="A54" r:id="rId54" display="VZWSMART-PLK6"/>
+    <hyperlink ref="A55" r:id="rId55" display="MUK-PLK5"/>
+    <hyperlink ref="A56" r:id="rId56" display="MUK-PLK6"/>
+    <hyperlink ref="A57" r:id="rId57" display="MUK-SFK3"/>
+    <hyperlink ref="A58" r:id="rId58" display="MUK-PLK10"/>
+    <hyperlink ref="A59" r:id="rId59" display="MUK-PLK7S"/>
+    <hyperlink ref="A60" r:id="rId60" display="MUK-PLK11"/>
+    <hyperlink ref="C60" r:id="rId61" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A61" r:id="rId62" display="MUK-SFK1L"/>
+    <hyperlink ref="A62" r:id="rId63" display="VZWSMART-SFK1L"/>
+    <hyperlink ref="A63" r:id="rId64" display="VZWSMART-MSK5"/>
+    <hyperlink ref="A64" r:id="rId65" display="VZWSMART-MSK3D"/>
+    <hyperlink ref="A65" r:id="rId66" display="VZWSMART-MSK7"/>
+    <hyperlink ref="A66" r:id="rId67" display="VZWSMART-MSK10"/>
+    <hyperlink ref="A67" r:id="rId68" display="VZWSMART-MSK4"/>
+    <hyperlink ref="A68" r:id="rId69" display="MUK-MSK3"/>
+    <hyperlink ref="A69" r:id="rId70" display="MUK-MSK4"/>
+    <hyperlink ref="A70" r:id="rId71" display="MUK-MSK6"/>
+    <hyperlink ref="A71" r:id="rId72" display="MUK-MSK9"/>
+    <hyperlink ref="A72" r:id="rId73" display="VZWSMART-MSK12"/>
+    <hyperlink ref="A73" r:id="rId74" display="VZWSMART-MSK13"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId75"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 