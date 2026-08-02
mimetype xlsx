--- v0 (2026-05-14)
+++ v1 (2026-08-02)
@@ -11,112 +11,523 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="315" count="587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317" count="591">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CABLE-LADDER</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kits</t>
+  </si>
+  <si>
+    <t>Ladder kit</t>
+  </si>
+  <si>
+    <t>PIM-GUARD-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Cable Supports</t>
+  </si>
+  <si>
+    <t>PIM-Guard®</t>
+  </si>
+  <si>
+    <t>Antenna/RRU Cable Support</t>
+  </si>
+  <si>
+    <t>ROOF-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Rooftop Cable Supports and Equipment</t>
+  </si>
+  <si>
+    <t>Roof cable supprt</t>
+  </si>
+  <si>
+    <t>WGB-AND-MISC-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Coaxial Cable Supports</t>
+  </si>
+  <si>
+    <t>Coaxial cable support</t>
+  </si>
+  <si>
+    <t>HK-CL-U</t>
+  </si>
+  <si>
+    <t>Variant of CABLE-LADDER</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Hardware Kit for 1 in to 4-1/2 in round or angle members</t>
+  </si>
+  <si>
+    <t>MT-357-12</t>
+  </si>
+  <si>
+    <t>Variant of WGB-AND-MISC-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 12 in wide, one rung</t>
+  </si>
+  <si>
+    <t>Trapeze kit</t>
+  </si>
+  <si>
+    <t>MT-365G</t>
+  </si>
+  <si>
+    <t>Variant of ROOF-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Rooftop Hood Entry Kit</t>
+  </si>
+  <si>
+    <t>Entry kit</t>
+  </si>
+  <si>
+    <t>MT-F1597</t>
+  </si>
+  <si>
+    <t>Adjustable Splice for Bridge Kit for 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Splice kit</t>
+  </si>
+  <si>
+    <t>MT-F1607</t>
+  </si>
+  <si>
+    <t>Variant of WALL-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Splice for Wall Kit, for four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1608</t>
+  </si>
+  <si>
+    <t>Splice for Wall Kit, for eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1595</t>
+  </si>
+  <si>
+    <t>Rooftop Coaxial Cable Bridge Kit, for 12 coaxial cable runs,12-gauge cover</t>
+  </si>
+  <si>
+    <t>Bridge kit</t>
+  </si>
+  <si>
+    <t>PG-RMBH12</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers - Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
+    <t>PG-CS08</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 8 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.For patents, see www.cs-pat.com</t>
+  </si>
+  <si>
+    <t>RT-ST</t>
+  </si>
+  <si>
+    <t>Rooftop Cable Tray Step Over</t>
+  </si>
+  <si>
+    <t>Step over</t>
+  </si>
+  <si>
+    <t>RT-CB4D</t>
+  </si>
+  <si>
+    <t>Rooftop Cover Kits for SnapStak® Snap-in Hangers, four holes</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
+    <t>RT-CB8D</t>
+  </si>
+  <si>
+    <t>Rooftop Cover Kits for SnapStak® Snap-in Hangers, eight holes</t>
+  </si>
+  <si>
+    <t>SS-TB6080</t>
+  </si>
+  <si>
+    <t>Star Support Tee Bracket for 4 in to 10-3/4 in OD round members and 4 in to 8 in angle members</t>
+  </si>
+  <si>
+    <t>Star Support Bracket</t>
+  </si>
+  <si>
+    <t>SS-1FB6080</t>
+  </si>
+  <si>
+    <t>Star Support Face Bracket, single, for 4 in to 10-3/4 in OD round members and 4 in to 8 in angle members</t>
+  </si>
+  <si>
+    <t>TL-SO6</t>
+  </si>
+  <si>
+    <t>Waveguide Stand-Off Bracket for 6 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Waveguide stand-off bracket</t>
+  </si>
+  <si>
+    <t>VC-WGSO-7</t>
+  </si>
+  <si>
+    <t>Variant of WATER-TOWER-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Water Tower Waveguide Stand-Off Bracket for coaxial cable, seven runs</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>WB-TS12</t>
+  </si>
+  <si>
+    <t>WB-TS24</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 24 in wide, one rung</t>
+  </si>
+  <si>
+    <t>WB-TT12</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 12 in wide, three rungs</t>
+  </si>
+  <si>
+    <t>WC-SC4D</t>
+  </si>
+  <si>
+    <t>Z-bracket, Wall Coaxial Cable Support Covers for SnapStak® Snap-in Hangers, eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>WB-TT24</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 24 in wide, three rungs</t>
+  </si>
+  <si>
+    <t>WB-T12-3</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, triple tee, 12 in wide, three rungs</t>
+  </si>
+  <si>
+    <t>WC-SC8D</t>
+  </si>
+  <si>
+    <t>Z-bracket, Wall Coaxial Cable Support Covers for SnapStak® Snap-in Hangers, 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>WB-T24-3</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, triple tee, 24 in wide, three rungs</t>
+  </si>
+  <si>
+    <t>WB-TK12D</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 12 in wide, two rungs</t>
+  </si>
+  <si>
+    <t>WB-TK24D</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 24 in wide, two rungs</t>
+  </si>
+  <si>
+    <t>ZB-V12</t>
+  </si>
+  <si>
+    <t>Vertical Z-bracket, 4.3 in, for 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Z-Bracket</t>
+  </si>
+  <si>
+    <t>ZB-H8</t>
+  </si>
+  <si>
+    <t>Horizontal Z-bracket, 23 in, for 14 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>ACS-4</t>
+  </si>
+  <si>
+    <t>Antenna and RRU Cable Support Bracket for up to 4 Cables</t>
+  </si>
+  <si>
+    <t>ACS-D24</t>
+  </si>
+  <si>
+    <t>Antenna and RRU Cable Support Bracket for up to 24 Cables</t>
+  </si>
+  <si>
+    <t>CL-0610-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 20 in x 10 ft, 6-hole rung</t>
+  </si>
+  <si>
+    <t>CL-0620-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 20 in x 20 ft, 6-hole rung</t>
+  </si>
+  <si>
+    <t>CL-0910-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 30 in x 10 ft, 9-hole rung</t>
+  </si>
+  <si>
+    <t>CL-1210-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 38 in x 10 ft, 12-hole rung</t>
+  </si>
+  <si>
+    <t>CS-BL-A</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version, 6 in to 8 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket</t>
+  </si>
+  <si>
+    <t>CS-B</t>
+  </si>
+  <si>
+    <t>CS-BL-R6</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, 6 in to 8 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>CS-B-A</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket with angle member attachment</t>
+  </si>
+  <si>
+    <t>CS-B-R2</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version</t>
+  </si>
+  <si>
+    <t>CS-B-R6</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version, u-bolt for 2-3/8 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>CT-P4</t>
+  </si>
+  <si>
+    <t>Rubber Sleeper Pad, 4 in x 1/4 in x 10 ft roll</t>
+  </si>
+  <si>
+    <t>Rubber pad</t>
+  </si>
+  <si>
+    <t>PGP-CS08</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 8 positions / 16 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS04</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 4 positions / 8 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS12</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 12 positions / 24 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>860669616-1035</t>
+  </si>
+  <si>
+    <t>Variant of HOISTING-GRIP-ANCHORS</t>
+  </si>
+  <si>
+    <t>Monopole Hoisting Grip Anchor, for Monopoles 10"-35" OD</t>
+  </si>
+  <si>
+    <t>Hoisting Grip Anchor</t>
+  </si>
+  <si>
+    <t>CL-0420-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit,  20 ft, 4-hole rung</t>
+  </si>
+  <si>
+    <t>CL-0410-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 10 ft, 4-hole rung</t>
+  </si>
+  <si>
+    <t>B2252PGL</t>
+  </si>
+  <si>
+    <t>Star Support Tee Bracket for up to 10-1/2 in OD round members and up to 7 in 90 degree and up to 10-1/2 in 60 degree angle members</t>
+  </si>
+  <si>
+    <t>RT-CT-1210-08</t>
+  </si>
+  <si>
+    <t>Deep Wall Mount Cover Kits for SnapStak® Snap-in Hangers, four holes</t>
+  </si>
+  <si>
+    <t>860674608-012</t>
+  </si>
+  <si>
+    <t>GRIP ANCHOR, FOR 12 HOLE CABLE LADDER</t>
+  </si>
+  <si>
+    <t>Heavy Duty Cable Ladder Cross Member with Cable Attachment Points</t>
+  </si>
+  <si>
+    <t>860674607-036</t>
+  </si>
+  <si>
+    <t>HG ANCHOR,GUYED-TOWER,36" FACE</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Guyed Towers to Support Cable, 36" Face</t>
+  </si>
+  <si>
+    <t>860674607-041-42</t>
+  </si>
+  <si>
+    <t>HG ANCHOR,GUYED-TOWER,41" or 42" FACE</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Guyed Towers to Support Cable, 41 or 42" Face</t>
+  </si>
+  <si>
+    <t>PGP-CS18</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 18 positions / 36 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PG-CS13</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 13 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
     <t>PG-CS22</t>
   </si>
   <si>
-    <t>Variant of PIM-GUARD-CABLE-SUPPORTS</t>
-[...1 lines deleted...]
-  <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 22 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
-    <t>PIM-Guard®</t>
-[...4 lines deleted...]
-  <si>
     <t>860674608-U</t>
   </si>
   <si>
     <t>GRIP ANCHOR,CABLE LADDER,40",UNIVERSAL</t>
   </si>
   <si>
-    <t>Variant of HOISTING-GRIP-ANCHORS</t>
-[...7 lines deleted...]
-  <si>
     <t>860669616-1035-T</t>
   </si>
   <si>
     <t>TOP MOUNT KIT for MONOPOLE HOISTING GRIP ANCHOR,10"-35" - 860669616-1035 Grip Anchor Ring Mount ordered separately</t>
   </si>
   <si>
     <t>PGP-CS34L</t>
   </si>
   <si>
     <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 34 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>860680188-006</t>
   </si>
   <si>
     <t>HG ANCHOR,PIPE FROM 1.5" to 8"</t>
   </si>
   <si>
     <t>Cable Support Mount for Pipe/Round Members to Support Cable, 1.5" to 8" OD</t>
   </si>
   <si>
     <t>PGP-CS18L</t>
   </si>
   <si>
     <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 18 positions for stackable hangers (up to 2 per position)</t>
@@ -124,459 +535,399 @@
   <si>
     <t>860680188-004</t>
   </si>
   <si>
     <t>ANCHOR,1.66-4.5"OD 4 TABS</t>
   </si>
   <si>
     <t>Cable Support Grip Anchor for 1.66” OD to 4.5” OD round member OR  2” x 2” to 3.5” x 3.5” 90 degree angle</t>
   </si>
   <si>
     <t>860674608-004</t>
   </si>
   <si>
     <t>860669616-2255</t>
   </si>
   <si>
     <t>Monopole Hoisting Grip Anchor, for Monopoles 22"-55" OD</t>
   </si>
   <si>
     <t>860689555-U-L</t>
   </si>
   <si>
     <t>Cable Support Mount for Guyed &amp; Self-Support Towers to Support Cable, for Large Tower Leg</t>
   </si>
   <si>
-    <t>MT-F1607</t>
-[...407 lines deleted...]
-    <t>Adjustable Splice for Bridge Kit for 12 coaxial cable runs</t>
+    <t>860669616-1040</t>
+  </si>
+  <si>
+    <t>Monopole Hoisting Grip Anchor, for Monopoles 10"-40" OD</t>
+  </si>
+  <si>
+    <t>HOISTING-GRIP-ANCHORS</t>
+  </si>
+  <si>
+    <t>Hoisting Grip Anchors</t>
+  </si>
+  <si>
+    <t>WALL-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Wall cable support</t>
+  </si>
+  <si>
+    <t>WATER-TOWER-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Water Tower Supports and Brackets</t>
+  </si>
+  <si>
+    <t>Water tower support</t>
+  </si>
+  <si>
+    <t>HKL-CL-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Hardware Kit for up to 8 inch round or angle members</t>
+  </si>
+  <si>
+    <t>MT-357-24</t>
+  </si>
+  <si>
+    <t>MT-F1574</t>
+  </si>
+  <si>
+    <t>Adjustable Splice for Bridge Kit for eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1585</t>
+  </si>
+  <si>
+    <t>PVC Roof Sleeper, no holes, 8 ft</t>
+  </si>
+  <si>
+    <t>Roof sleeper</t>
+  </si>
+  <si>
+    <t>MT-F1542-11</t>
+  </si>
+  <si>
+    <t>Rooftop Coaxial Cable Bridge Kit, for four coaxial cable runs, 12-gauge cover</t>
+  </si>
+  <si>
+    <t>MT-F1543</t>
+  </si>
+  <si>
+    <t>Rooftop Coaxial Cable Bridge Kit, for eight coaxial cable runs, 12-gauge cover</t>
+  </si>
+  <si>
+    <t>MT-F1589</t>
+  </si>
+  <si>
+    <t>Wall Coaxial Cable Support Kit, for four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Wall Support Bracket</t>
+  </si>
+  <si>
+    <t>MT-F1637</t>
+  </si>
+  <si>
+    <t>Rubber Mat, 1/2 in x 18 in x 48 in</t>
+  </si>
+  <si>
+    <t>Rubber mat</t>
+  </si>
+  <si>
+    <t>MT-F1590</t>
+  </si>
+  <si>
+    <t>Wall Coaxial Cable Support Kit, for eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1703</t>
+  </si>
+  <si>
+    <t>Extension Kit for Bridge Kit for four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1591</t>
+  </si>
+  <si>
+    <t>Wall Coaxial Cable Support Kit, self-splicing, for 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1573-11</t>
+  </si>
+  <si>
+    <t>Adjustable Splice for Bridge Kit for four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1704</t>
+  </si>
+  <si>
+    <t>Extension Kit for Bridge Kit for eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>PG-RM06</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Round Member Cable Support Bracket 6 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 5 to 7 ft-lb to meet carrier PIM requirements. For patents, see www.cs-pat.com</t>
+  </si>
+  <si>
+    <t>PG-RMBH12-BP</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers (pkg of 10)- Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
+    <t>PG-CS23</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 23 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements. For patents, see www.cs-pat.com</t>
+  </si>
+  <si>
+    <t>PG-CSEB17</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Expansion Bracket - expands PG-CS08 Cable Support Bracket to 23 Ports. For patents, see www.cs-pat.com</t>
+  </si>
+  <si>
+    <t>RM-USBG</t>
+  </si>
+  <si>
+    <t>Universal Round Member Support Bracket for six coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Round Member Support Bracket</t>
+  </si>
+  <si>
+    <t>RM-USBG-3</t>
+  </si>
+  <si>
+    <t>Universal Round Member Support Bracket for three coaxial cable runs</t>
+  </si>
+  <si>
+    <t>RT-CB12D</t>
+  </si>
+  <si>
+    <t>Rooftop Cover Kits for SnapStak® Snap-in Hangers, 12 holes</t>
+  </si>
+  <si>
+    <t>SS-2FB6080</t>
+  </si>
+  <si>
+    <t>Star Support  Face Bracket, dual, for 4 in to 10-3/4 in OD round members and 4 in to 8 in angle members</t>
+  </si>
+  <si>
+    <t>SS-TB2550</t>
+  </si>
+  <si>
+    <t>Star Support Tee Bracket for 1-1/2 in to 5-9/16 in OD round members and 2-1/2 in to 5 in angle members</t>
+  </si>
+  <si>
+    <t>SS-1FB2550</t>
+  </si>
+  <si>
+    <t>Star Support Face Bracket, single, for 1-1/2 in to 5-9/16 in OD round members and 2-1/2 in to 5 in angle members</t>
+  </si>
+  <si>
+    <t>SS-2FB2550</t>
+  </si>
+  <si>
+    <t>Star Support Face Bracket, dual,  for 1-1/2 in to 5-9/16 in OD round members and 2-1/2 in to 5 in angle members</t>
+  </si>
+  <si>
+    <t>TL-SO12</t>
+  </si>
+  <si>
+    <t>Waveguide Stand-Off Bracket for 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>TL-SO9</t>
+  </si>
+  <si>
+    <t>Waveguide Stand-Off Bracket for 9 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>VC-WGSO-12</t>
+  </si>
+  <si>
+    <t>Water Tower Waveguide Stand-Off Bracket for coaxial cable, 12 runs</t>
+  </si>
+  <si>
+    <t>VC-WGSO-2</t>
+  </si>
+  <si>
+    <t>Water Tower Waveguide Stand-Off Bracket for coaxial cable, two runs</t>
+  </si>
+  <si>
+    <t>VC-WGSO-4</t>
+  </si>
+  <si>
+    <t>Water Tower Waveguide Stand-Off Bracket for coaxial cable, four runs</t>
+  </si>
+  <si>
+    <t>WC-SC12D</t>
+  </si>
+  <si>
+    <t>Z-bracket, Wall Coaxial Cable Support Covers for SnapStak® Snap-in Hangers, four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>WB-TD12</t>
+  </si>
+  <si>
+    <t>WB-TD24</t>
+  </si>
+  <si>
+    <t>WP-USBG-3</t>
+  </si>
+  <si>
+    <t>Universal Round Member Support Bracket, wood pole, for three coaxial cable runs</t>
+  </si>
+  <si>
+    <t>WP-USBG-6</t>
+  </si>
+  <si>
+    <t>Universal Round Member Support Bracket, wood pole, for six coaxial cable runs</t>
+  </si>
+  <si>
+    <t>ZB-V6</t>
+  </si>
+  <si>
+    <t>Vertical Z-bracket, 3.8 in, for 6 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>ZB-H12</t>
+  </si>
+  <si>
+    <t>Horizontal Z-bracket, 35 in, for 22 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>ZB-H4</t>
+  </si>
+  <si>
+    <t>Horizontal Z-bracket, 11 in, for seven coaxial cable runs</t>
+  </si>
+  <si>
+    <t>ACS-12</t>
+  </si>
+  <si>
+    <t>Antenna and RRU Cable Support Bracket for up to 12 Cables</t>
+  </si>
+  <si>
+    <t>CL-0920-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 30 in x 20 ft, 9-hole rung</t>
+  </si>
+  <si>
+    <t>CL-1220-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 38 in x 20 ft, 12-hole rung</t>
+  </si>
+  <si>
+    <t>CS-BL</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version, angle member attachment</t>
+  </si>
+  <si>
+    <t>CS-BL-2</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version, 2 in to 5 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>CS-BL-R2</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, 2 in to 5 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>CS-B-2</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, u-bolt for 2-3/8 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>B2211</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, Large</t>
+  </si>
+  <si>
+    <t>PGP-CS10</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS16</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 16 positions / 32 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS02</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 2 positions for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>CL-0220-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit,  20 ft, 2-hole rung</t>
+  </si>
+  <si>
+    <t>B2252PG</t>
+  </si>
+  <si>
+    <t>Star Support Tee Bracket for 1-1/2 in to 5-1/2 in OD round members and up to 5 in 90 degree and up to  7 in 60 degree angle members</t>
+  </si>
+  <si>
+    <t>860674608-006</t>
+  </si>
+  <si>
+    <t>GRIP ANCHOR, FOR 6 HOLE CABLE LADDER</t>
+  </si>
+  <si>
+    <t>860674608-009</t>
+  </si>
+  <si>
+    <t>GRIP ANCHOR, FOR 9 HOLE CABLE LADDER</t>
+  </si>
+  <si>
+    <t>860674607-048</t>
+  </si>
+  <si>
+    <t>HG ANCHOR,GUYED-TOWER,48" FACE</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Guyed Towers to Support Cable, 48" Face</t>
   </si>
   <si>
     <t>PGP-CS38-R</t>
   </si>
   <si>
     <t>Polymer PIM-Guard® Cable Support Bracket - Extra wide with Reverse orientation for use under both Antenna and RRU - 38 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS20-R</t>
   </si>
   <si>
     <t>Polymer PIM-Guard® Cable Support Bracket with Reverse orientation for use under RRUs - 20 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS16L</t>
   </si>
   <si>
     <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 16 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>MPH-001</t>
   </si>
   <si>
     <t>Monopole Port Hole Grip Anchor - Fits hand holes 2.25" to 5.25" deep with thickness up to .5"</t>
   </si>
@@ -611,395 +962,50 @@
     <t>Polymer PIM-Guard® Radius Control Bracket for Antenna and RRU Cable Support with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>CL2001</t>
   </si>
   <si>
     <t>Universal Cable Ladder Side Rail Only,  20 ft long</t>
   </si>
   <si>
     <t>EX-P1060</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>Ex-Press® Expansion/Compression Coaxial Cable Mounting Band;</t>
   </si>
   <si>
     <t>Mounting band</t>
   </si>
   <si>
     <t>MT-F1598</t>
   </si>
   <si>
     <t>PVC Roof Sleeper, for four coaxial cable runs</t>
-  </si>
-[...343 lines deleted...]
-    <t>Rooftop Coaxial Cable Bridge Kit, for eight coaxial cable runs, 12-gauge cover</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1100,75 +1106,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J137" totalsRowShown="0">
-  <autoFilter ref="A1:J137"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J138" totalsRowShown="0">
+  <autoFilter ref="A1:J138"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-u" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1035-t" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860680188-006" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860680188-004" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-004" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-2255" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860689555-u-l" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1607" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1608" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1595" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-st" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb4d" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb8d" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-tb6080" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-1fb6080" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so6" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-7" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-ts12" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-ts24" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tt12" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc4d" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tt24" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-t12-3" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc8d" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-t24-3" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tk12d" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tk24d" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-v12" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h8" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-4" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-d24" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0610-u" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0620-u" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0910-u" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-1210-u" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-a" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-r6" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-a" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-r2" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-r6" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemct-p4" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1035" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0420-u" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0410-u" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2252pgl" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-ct-1210-08" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-012" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-036" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-041-42" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemhk-cl-u" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-357-12" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-365g" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1597" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmph-001" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0820-u" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860689555-u" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl2001" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemex-p1060" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1598" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1589" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1637" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1590" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1703" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1591" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1573-11" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1704" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrm-usbg" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrm-usbg-3" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb12d" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-2fb6080" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-tb2550" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-1fb2550" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-2fb2550" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so12" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so9" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-12" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-4" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc12d" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-td12" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-td24" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwp-usbg-3" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwp-usbg-6" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-v6" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h12" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h4" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-12" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0920-u" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-1220-u" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-2" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-r2" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-2" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2211" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0220-u" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2252pg" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-006" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-009" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-048" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemhkl-cl-u" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-357-24" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1574" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1585" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1542-11" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1543" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemhk-cl-u" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-357-12" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-365g" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1597" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1607" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1608" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1595" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-st" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb4d" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb8d" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-tb6080" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-1fb6080" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so6" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-7" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-ts12" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-ts24" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tt12" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc4d" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tt24" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-t12-3" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc8d" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-t24-3" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tk12d" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tk24d" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-v12" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h8" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-4" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-d24" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0610-u" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0620-u" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0910-u" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-1210-u" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-a" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-r6" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-a" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-r2" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-r6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemct-p4" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1035" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0420-u" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0410-u" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2252pgl" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-ct-1210-08" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-012" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-036" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-041-42" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-u" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1035-t" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860680188-006" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860680188-004" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-004" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-2255" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860689555-u-l" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1040" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemhkl-cl-u" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-357-24" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1574" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1585" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1542-11" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1543" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1589" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1637" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1590" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1703" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1591" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1573-11" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1704" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrm-usbg" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrm-usbg-3" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb12d" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-2fb6080" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-tb2550" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-1fb2550" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-2fb2550" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so12" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so9" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-12" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-2" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-4" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc12d" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-td12" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-td24" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwp-usbg-3" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwp-usbg-6" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-v6" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h12" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h4" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-12" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0920-u" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-1220-u" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-r2" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-2" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2211" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0220-u" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2252pg" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-006" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-009" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-048" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmph-001" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0820-u" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860689555-u" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl2001" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemex-p1060" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1598" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J137"/>
+  <dimension ref="A1:J138"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="34.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="190" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1180,2317 +1186,2333 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="H2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
+      <c r="F3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="H3" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="H6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="H9" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="H10" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="H11" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H12" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>48</v>
+      </c>
+      <c r="F13" t="s">
+        <v>16</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>50</v>
+      </c>
+      <c r="F14" t="s">
+        <v>16</v>
       </c>
       <c r="H14" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="H15" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="H16" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="H17" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H18" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="H19" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="H20" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="H21" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="H22" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H23" t="s">
-        <v>71</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H24" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H25" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H26" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H27" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H28" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H29" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H30" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H31" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H32" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D33" t="s">
+        <v>94</v>
+      </c>
+      <c r="H33" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H34" t="s">
-        <v>95</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H35" t="s">
-        <v>95</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H36" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="D38" t="s">
         <v>104</v>
       </c>
       <c r="H38" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" t="s">
         <v>106</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H39" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D40" t="s">
         <v>108</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="H40" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="D41" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="H41" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D42" t="s">
         <v>112</v>
       </c>
-      <c r="C42" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D43" t="s">
         <v>114</v>
       </c>
       <c r="H43" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D44" t="s">
         <v>116</v>
       </c>
-      <c r="C44" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D45" t="s">
         <v>118</v>
       </c>
-      <c r="C45" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H45" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46" t="s">
         <v>120</v>
       </c>
-      <c r="C46" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="H46" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="D47" t="s">
         <v>123</v>
       </c>
+      <c r="F47" t="s">
+        <v>16</v>
+      </c>
       <c r="H47" t="s">
-        <v>114</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D48" t="s">
         <v>125</v>
       </c>
+      <c r="F48" t="s">
+        <v>16</v>
+      </c>
       <c r="H48" t="s">
-        <v>126</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49" t="s">
         <v>127</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H49" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>130</v>
       </c>
-      <c r="F50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H50" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D51" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="F51" t="s">
+        <v>133</v>
+      </c>
+      <c r="H51" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D52" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H52" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="D53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H53" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="D54" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H54" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
+      </c>
+      <c r="B55" t="s">
+        <v>141</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>129</v>
       </c>
       <c r="D55" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H55" t="s">
-        <v>62</v>
+        <v>131</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
+      </c>
+      <c r="B56" t="s">
+        <v>144</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>38</v>
+        <v>129</v>
       </c>
       <c r="D56" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="H56" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B57" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
       <c r="D57" t="s">
-        <v>18</v>
+        <v>148</v>
       </c>
       <c r="H57" t="s">
-        <v>19</v>
+        <v>131</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D58" t="s">
+        <v>150</v>
+      </c>
+      <c r="F58" t="s">
+        <v>16</v>
+      </c>
+      <c r="H58" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D59" t="s">
+        <v>152</v>
+      </c>
+      <c r="F59" t="s">
+        <v>16</v>
+      </c>
+      <c r="H59" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="D60" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H60" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
+      </c>
+      <c r="B61" t="s">
+        <v>156</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="D61" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>142</v>
       </c>
       <c r="H61" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>129</v>
       </c>
       <c r="D62" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H62" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>159</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D63" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H63" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>161</v>
+      </c>
+      <c r="B64" t="s">
+        <v>162</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>129</v>
       </c>
       <c r="D64" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H64" t="s">
-        <v>162</v>
+        <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>164</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D65" t="s">
-        <v>164</v>
+        <v>165</v>
+      </c>
+      <c r="F65" t="s">
+        <v>16</v>
       </c>
       <c r="H65" t="s">
-        <v>165</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>166</v>
       </c>
+      <c r="B66" t="s">
+        <v>167</v>
+      </c>
       <c r="C66" s="1" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="D66" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H66" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>60</v>
+        <v>129</v>
       </c>
       <c r="D67" t="s">
-        <v>73</v>
+        <v>142</v>
       </c>
       <c r="H67" t="s">
-        <v>74</v>
+        <v>131</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>44</v>
+        <v>129</v>
       </c>
       <c r="D68" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H68" t="s">
-        <v>171</v>
+        <v>131</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>44</v>
+        <v>129</v>
       </c>
       <c r="D69" t="s">
         <v>173</v>
       </c>
       <c r="H69" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="D70" t="s">
         <v>175</v>
       </c>
-      <c r="F70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="C71" s="1" t="s">
+      <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
         <v>177</v>
       </c>
-      <c r="F71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C72" s="1" t="s">
+      <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
+        <v>22</v>
+      </c>
+      <c r="H72" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="C73" s="1" t="s">
-        <v>17</v>
+      <c r="C73" t="s">
+        <v>11</v>
       </c>
       <c r="D73" t="s">
         <v>181</v>
       </c>
       <c r="H73" t="s">
-        <v>19</v>
+        <v>182</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D74" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="F74" t="s">
+        <v>184</v>
+      </c>
+      <c r="H74" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D75" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="H75" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="D76" t="s">
         <v>187</v>
       </c>
       <c r="H76" t="s">
-        <v>105</v>
+        <v>37</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D77" t="s">
         <v>189</v>
       </c>
       <c r="H77" t="s">
-        <v>19</v>
+        <v>190</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D78" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>192</v>
       </c>
       <c r="H78" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="D79" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H79" t="s">
-        <v>105</v>
+        <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="C80" t="s">
         <v>195</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D80" t="s">
         <v>196</v>
       </c>
       <c r="H80" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="C81" t="s">
-        <v>195</v>
+      <c r="C81" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="D81" t="s">
         <v>199</v>
       </c>
       <c r="H81" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D82" t="s">
         <v>202</v>
       </c>
       <c r="H82" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D83" t="s">
         <v>204</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H83" t="s">
-        <v>206</v>
+        <v>45</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D84" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="H84" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D85" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H85" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D86" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="H86" t="s">
-        <v>203</v>
+        <v>45</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D87" t="s">
-        <v>214</v>
+        <v>212</v>
+      </c>
+      <c r="F87" t="s">
+        <v>16</v>
       </c>
       <c r="H87" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D88" t="s">
-        <v>216</v>
+        <v>214</v>
+      </c>
+      <c r="F88" t="s">
+        <v>16</v>
       </c>
       <c r="H88" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="D89" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F89" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H89" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="D90" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="F90" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H90" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D91" t="s">
+        <v>220</v>
+      </c>
+      <c r="H91" t="s">
         <v>221</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D92" t="s">
         <v>223</v>
       </c>
-      <c r="C92" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H92" t="s">
-        <v>14</v>
+        <v>221</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D93" t="s">
         <v>225</v>
       </c>
-      <c r="C93" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H93" t="s">
-        <v>227</v>
+        <v>56</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D94" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="H94" t="s">
-        <v>227</v>
+        <v>61</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D95" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="H95" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D96" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="H96" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D97" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="H97" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D98" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="H98" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D99" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="H99" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D100" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="H100" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D101" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="H101" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D102" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="H102" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="D103" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="H103" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="D104" t="s">
-        <v>249</v>
+        <v>87</v>
       </c>
       <c r="H104" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D105" t="s">
-        <v>251</v>
+        <v>89</v>
       </c>
       <c r="H105" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D106" t="s">
-        <v>90</v>
+        <v>249</v>
       </c>
       <c r="H106" t="s">
-        <v>74</v>
+        <v>221</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D107" t="s">
-        <v>92</v>
+        <v>251</v>
       </c>
       <c r="H107" t="s">
-        <v>74</v>
+        <v>221</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D108" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="H108" t="s">
-        <v>227</v>
+        <v>92</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D109" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="H109" t="s">
-        <v>227</v>
+        <v>92</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D110" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="H110" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D111" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="H111" t="s">
-        <v>95</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D112" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="H112" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D113" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="H113" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="D114" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="H114" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="D115" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="H115" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D116" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="H116" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D117" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="H117" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D118" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="H118" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="D119" t="s">
-        <v>277</v>
+        <v>275</v>
+      </c>
+      <c r="F119" t="s">
+        <v>16</v>
       </c>
       <c r="H119" t="s">
-        <v>114</v>
+        <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="D120" t="s">
-        <v>279</v>
+        <v>277</v>
+      </c>
+      <c r="F120" t="s">
+        <v>16</v>
       </c>
       <c r="H120" t="s">
-        <v>114</v>
+        <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="D121" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="F121" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H121" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D122" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="F122" t="s">
+        <v>281</v>
+      </c>
+      <c r="H122" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D123" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>283</v>
       </c>
       <c r="H123" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>286</v>
+        <v>284</v>
+      </c>
+      <c r="B124" t="s">
+        <v>285</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="D124" t="s">
-        <v>287</v>
+        <v>142</v>
       </c>
       <c r="H124" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>288</v>
+        <v>286</v>
+      </c>
+      <c r="B125" t="s">
+        <v>287</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>60</v>
+        <v>129</v>
       </c>
       <c r="D125" t="s">
-        <v>289</v>
+        <v>142</v>
       </c>
       <c r="H125" t="s">
-        <v>62</v>
+        <v>131</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B126" t="s">
+        <v>289</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D126" t="s">
         <v>290</v>
       </c>
-      <c r="B126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H126" t="s">
-        <v>19</v>
+        <v>131</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D127" t="s">
         <v>292</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="1" t="s">
+      <c r="F127" t="s">
+        <v>16</v>
+      </c>
+      <c r="H127" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D128" t="s">
         <v>294</v>
       </c>
-      <c r="B128" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="1" t="s">
+      <c r="F128" t="s">
+        <v>16</v>
+      </c>
+      <c r="H128" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>295</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D129" t="s">
-        <v>298</v>
+        <v>296</v>
+      </c>
+      <c r="F129" t="s">
+        <v>16</v>
       </c>
       <c r="H129" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>297</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>129</v>
       </c>
       <c r="D130" t="s">
-        <v>164</v>
+        <v>298</v>
       </c>
       <c r="H130" t="s">
-        <v>300</v>
+        <v>131</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>299</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D131" t="s">
-        <v>302</v>
+        <v>300</v>
+      </c>
+      <c r="F131" t="s">
+        <v>16</v>
       </c>
       <c r="H131" t="s">
-        <v>303</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>103</v>
+        <v>47</v>
       </c>
       <c r="D132" t="s">
-        <v>305</v>
+        <v>302</v>
+      </c>
+      <c r="F132" t="s">
+        <v>16</v>
       </c>
       <c r="H132" t="s">
-        <v>105</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D133" t="s">
-        <v>76</v>
+        <v>304</v>
       </c>
       <c r="H133" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>44</v>
+        <v>129</v>
       </c>
       <c r="D134" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="H134" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D135" t="s">
-        <v>310</v>
+        <v>308</v>
+      </c>
+      <c r="F135" t="s">
+        <v>16</v>
       </c>
       <c r="H135" t="s">
-        <v>200</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D136" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="H136" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C137" t="s">
+        <v>312</v>
+      </c>
+      <c r="D137" t="s">
         <v>313</v>
       </c>
-      <c r="C137" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D137" t="s">
+      <c r="H137" t="s">
         <v>314</v>
       </c>
-      <c r="H137" t="s">
-        <v>46</v>
+    </row>
+    <row r="138" spans="1:8" ht="12.75">
+      <c r="A138" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C138" t="s">
+        <v>312</v>
+      </c>
+      <c r="D138" t="s">
+        <v>316</v>
+      </c>
+      <c r="H138" t="s">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="PG-CS22"/>
-[...261 lines deleted...]
-    <hyperlink ref="C137" r:id="rId263" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A2" r:id="rId1" display="CABLE-LADDER"/>
+    <hyperlink ref="A3" r:id="rId2" display="PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A4" r:id="rId3" display="ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A5" r:id="rId4" display="WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A6" r:id="rId5" display="HK-CL-U"/>
+    <hyperlink ref="C6" r:id="rId6" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A7" r:id="rId7" display="MT-357-12"/>
+    <hyperlink ref="C7" r:id="rId8" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A8" r:id="rId9" display="MT-365G"/>
+    <hyperlink ref="C8" r:id="rId10" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A9" r:id="rId11" display="MT-F1597"/>
+    <hyperlink ref="C9" r:id="rId12" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A10" r:id="rId13" display="MT-F1607"/>
+    <hyperlink ref="C10" r:id="rId14" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A11" r:id="rId15" display="MT-F1608"/>
+    <hyperlink ref="C11" r:id="rId16" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A12" r:id="rId17" display="MT-F1595"/>
+    <hyperlink ref="C12" r:id="rId18" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A13" r:id="rId19" display="PG-RMBH12"/>
+    <hyperlink ref="C13" r:id="rId20" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A14" r:id="rId21" display="PG-CS08"/>
+    <hyperlink ref="C14" r:id="rId22" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A15" r:id="rId23" display="RT-ST"/>
+    <hyperlink ref="C15" r:id="rId24" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A16" r:id="rId25" display="RT-CB4D"/>
+    <hyperlink ref="C16" r:id="rId26" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A17" r:id="rId27" display="RT-CB8D"/>
+    <hyperlink ref="C17" r:id="rId28" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A18" r:id="rId29" display="SS-TB6080"/>
+    <hyperlink ref="C18" r:id="rId30" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A19" r:id="rId31" display="SS-1FB6080"/>
+    <hyperlink ref="C19" r:id="rId32" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A20" r:id="rId33" display="TL-SO6"/>
+    <hyperlink ref="C20" r:id="rId34" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A21" r:id="rId35" display="VC-WGSO-7"/>
+    <hyperlink ref="C21" r:id="rId36" display="Variant of WATER-TOWER-SUPPORTS"/>
+    <hyperlink ref="A22" r:id="rId37" display="WB-TS12"/>
+    <hyperlink ref="C22" r:id="rId38" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A23" r:id="rId39" display="WB-TS24"/>
+    <hyperlink ref="C23" r:id="rId40" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A24" r:id="rId41" display="WB-TT12"/>
+    <hyperlink ref="C24" r:id="rId42" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A25" r:id="rId43" display="WC-SC4D"/>
+    <hyperlink ref="C25" r:id="rId44" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A26" r:id="rId45" display="WB-TT24"/>
+    <hyperlink ref="C26" r:id="rId46" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A27" r:id="rId47" display="WB-T12-3"/>
+    <hyperlink ref="C27" r:id="rId48" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A28" r:id="rId49" display="WC-SC8D"/>
+    <hyperlink ref="C28" r:id="rId50" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A29" r:id="rId51" display="WB-T24-3"/>
+    <hyperlink ref="C29" r:id="rId52" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A30" r:id="rId53" display="WB-TK12D"/>
+    <hyperlink ref="C30" r:id="rId54" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A31" r:id="rId55" display="WB-TK24D"/>
+    <hyperlink ref="C31" r:id="rId56" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A32" r:id="rId57" display="ZB-V12"/>
+    <hyperlink ref="C32" r:id="rId58" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A33" r:id="rId59" display="ZB-H8"/>
+    <hyperlink ref="C33" r:id="rId60" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A34" r:id="rId61" display="ACS-4"/>
+    <hyperlink ref="C34" r:id="rId62" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A35" r:id="rId63" display="ACS-D24"/>
+    <hyperlink ref="C35" r:id="rId64" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A36" r:id="rId65" display="CL-0610-U"/>
+    <hyperlink ref="C36" r:id="rId66" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A37" r:id="rId67" display="CL-0620-U"/>
+    <hyperlink ref="C37" r:id="rId68" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A38" r:id="rId69" display="CL-0910-U"/>
+    <hyperlink ref="C38" r:id="rId70" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A39" r:id="rId71" display="CL-1210-U"/>
+    <hyperlink ref="C39" r:id="rId72" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A40" r:id="rId73" display="CS-BL-A"/>
+    <hyperlink ref="C40" r:id="rId74" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A41" r:id="rId75" display="CS-B"/>
+    <hyperlink ref="C41" r:id="rId76" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A42" r:id="rId77" display="CS-BL-R6"/>
+    <hyperlink ref="C42" r:id="rId78" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A43" r:id="rId79" display="CS-B-A"/>
+    <hyperlink ref="C43" r:id="rId80" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A44" r:id="rId81" display="CS-B-R2"/>
+    <hyperlink ref="C44" r:id="rId82" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A45" r:id="rId83" display="CS-B-R6"/>
+    <hyperlink ref="C45" r:id="rId84" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A46" r:id="rId85" display="CT-P4"/>
+    <hyperlink ref="C46" r:id="rId86" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A47" r:id="rId87" display="PGP-CS08"/>
+    <hyperlink ref="C47" r:id="rId88" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A48" r:id="rId89" display="PGP-CS04"/>
+    <hyperlink ref="C48" r:id="rId90" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A49" r:id="rId91" display="PGP-CS12"/>
+    <hyperlink ref="C49" r:id="rId92" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A50" r:id="rId93" display="860669616-1035"/>
+    <hyperlink ref="C50" r:id="rId94" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A51" r:id="rId95" display="CL-0420-U"/>
+    <hyperlink ref="C51" r:id="rId96" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A52" r:id="rId97" display="CL-0410-U"/>
+    <hyperlink ref="C52" r:id="rId98" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A53" r:id="rId99" display="B2252PGL"/>
+    <hyperlink ref="C53" r:id="rId100" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A54" r:id="rId101" display="RT-CT-1210-08"/>
+    <hyperlink ref="C54" r:id="rId102" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A55" r:id="rId103" display="860674608-012"/>
+    <hyperlink ref="C55" r:id="rId104" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A56" r:id="rId105" display="860674607-036"/>
+    <hyperlink ref="C56" r:id="rId106" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A57" r:id="rId107" display="860674607-041-42"/>
+    <hyperlink ref="C57" r:id="rId108" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A58" r:id="rId109" display="PGP-CS18"/>
+    <hyperlink ref="C58" r:id="rId110" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A59" r:id="rId111" display="PG-CS13"/>
+    <hyperlink ref="C59" r:id="rId112" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A60" r:id="rId113" display="PG-CS22"/>
+    <hyperlink ref="C60" r:id="rId114" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A61" r:id="rId115" display="860674608-U"/>
+    <hyperlink ref="C61" r:id="rId116" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A62" r:id="rId117" display="860669616-1035-T"/>
+    <hyperlink ref="C62" r:id="rId118" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A63" r:id="rId119" display="PGP-CS34L"/>
+    <hyperlink ref="C63" r:id="rId120" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A64" r:id="rId121" display="860680188-006"/>
+    <hyperlink ref="C64" r:id="rId122" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A65" r:id="rId123" display="PGP-CS18L"/>
+    <hyperlink ref="C65" r:id="rId124" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A66" r:id="rId125" display="860680188-004"/>
+    <hyperlink ref="C66" r:id="rId126" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A67" r:id="rId127" display="860674608-004"/>
+    <hyperlink ref="C67" r:id="rId128" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A68" r:id="rId129" display="860669616-2255"/>
+    <hyperlink ref="C68" r:id="rId130" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A69" r:id="rId131" display="860689555-U-L"/>
+    <hyperlink ref="C69" r:id="rId132" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A70" r:id="rId133" display="860669616-1040"/>
+    <hyperlink ref="C70" r:id="rId134" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A71" r:id="rId135" display="HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A72" r:id="rId136" display="WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A73" r:id="rId137" display="WATER-TOWER-SUPPORTS"/>
+    <hyperlink ref="A74" r:id="rId138" display="HKL-CL-U"/>
+    <hyperlink ref="C74" r:id="rId139" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A75" r:id="rId140" display="MT-357-24"/>
+    <hyperlink ref="C75" r:id="rId141" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A76" r:id="rId142" display="MT-F1574"/>
+    <hyperlink ref="C76" r:id="rId143" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A77" r:id="rId144" display="MT-F1585"/>
+    <hyperlink ref="C77" r:id="rId145" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A78" r:id="rId146" display="MT-F1542-11"/>
+    <hyperlink ref="C78" r:id="rId147" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A79" r:id="rId148" display="MT-F1543"/>
+    <hyperlink ref="C79" r:id="rId149" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A80" r:id="rId150" display="MT-F1589"/>
+    <hyperlink ref="C80" r:id="rId151" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A81" r:id="rId152" display="MT-F1637"/>
+    <hyperlink ref="C81" r:id="rId153" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A82" r:id="rId154" display="MT-F1590"/>
+    <hyperlink ref="C82" r:id="rId155" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A83" r:id="rId156" display="MT-F1703"/>
+    <hyperlink ref="C83" r:id="rId157" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A84" r:id="rId158" display="MT-F1591"/>
+    <hyperlink ref="C84" r:id="rId159" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A85" r:id="rId160" display="MT-F1573-11"/>
+    <hyperlink ref="C85" r:id="rId161" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A86" r:id="rId162" display="MT-F1704"/>
+    <hyperlink ref="C86" r:id="rId163" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A87" r:id="rId164" display="PG-RM06"/>
+    <hyperlink ref="C87" r:id="rId165" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A88" r:id="rId166" display="PG-RMBH12-BP"/>
+    <hyperlink ref="C88" r:id="rId167" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A89" r:id="rId168" display="PG-CS23"/>
+    <hyperlink ref="C89" r:id="rId169" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A90" r:id="rId170" display="PG-CSEB17"/>
+    <hyperlink ref="C90" r:id="rId171" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A91" r:id="rId172" display="RM-USBG"/>
+    <hyperlink ref="C91" r:id="rId173" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A92" r:id="rId174" display="RM-USBG-3"/>
+    <hyperlink ref="C92" r:id="rId175" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A93" r:id="rId176" display="RT-CB12D"/>
+    <hyperlink ref="C93" r:id="rId177" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A94" r:id="rId178" display="SS-2FB6080"/>
+    <hyperlink ref="C94" r:id="rId179" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A95" r:id="rId180" display="SS-TB2550"/>
+    <hyperlink ref="C95" r:id="rId181" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A96" r:id="rId182" display="SS-1FB2550"/>
+    <hyperlink ref="C96" r:id="rId183" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A97" r:id="rId184" display="SS-2FB2550"/>
+    <hyperlink ref="C97" r:id="rId185" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A98" r:id="rId186" display="TL-SO12"/>
+    <hyperlink ref="C98" r:id="rId187" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A99" r:id="rId188" display="TL-SO9"/>
+    <hyperlink ref="C99" r:id="rId189" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A100" r:id="rId190" display="VC-WGSO-12"/>
+    <hyperlink ref="C100" r:id="rId191" display="Variant of WATER-TOWER-SUPPORTS"/>
+    <hyperlink ref="A101" r:id="rId192" display="VC-WGSO-2"/>
+    <hyperlink ref="C101" r:id="rId193" display="Variant of WATER-TOWER-SUPPORTS"/>
+    <hyperlink ref="A102" r:id="rId194" display="VC-WGSO-4"/>
+    <hyperlink ref="C102" r:id="rId195" display="Variant of WATER-TOWER-SUPPORTS"/>
+    <hyperlink ref="A103" r:id="rId196" display="WC-SC12D"/>
+    <hyperlink ref="C103" r:id="rId197" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A104" r:id="rId198" display="WB-TD12"/>
+    <hyperlink ref="C104" r:id="rId199" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A105" r:id="rId200" display="WB-TD24"/>
+    <hyperlink ref="C105" r:id="rId201" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A106" r:id="rId202" display="WP-USBG-3"/>
+    <hyperlink ref="C106" r:id="rId203" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A107" r:id="rId204" display="WP-USBG-6"/>
+    <hyperlink ref="C107" r:id="rId205" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A108" r:id="rId206" display="ZB-V6"/>
+    <hyperlink ref="C108" r:id="rId207" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A109" r:id="rId208" display="ZB-H12"/>
+    <hyperlink ref="C109" r:id="rId209" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A110" r:id="rId210" display="ZB-H4"/>
+    <hyperlink ref="C110" r:id="rId211" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A111" r:id="rId212" display="ACS-12"/>
+    <hyperlink ref="C111" r:id="rId213" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A112" r:id="rId214" display="CL-0920-U"/>
+    <hyperlink ref="C112" r:id="rId215" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A113" r:id="rId216" display="CL-1220-U"/>
+    <hyperlink ref="C113" r:id="rId217" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A114" r:id="rId218" display="CS-BL"/>
+    <hyperlink ref="C114" r:id="rId219" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A115" r:id="rId220" display="CS-BL-2"/>
+    <hyperlink ref="C115" r:id="rId221" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A116" r:id="rId222" display="CS-BL-R2"/>
+    <hyperlink ref="C116" r:id="rId223" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A117" r:id="rId224" display="CS-B-2"/>
+    <hyperlink ref="C117" r:id="rId225" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A118" r:id="rId226" display="B2211"/>
+    <hyperlink ref="C118" r:id="rId227" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A119" r:id="rId228" display="PGP-CS10"/>
+    <hyperlink ref="C119" r:id="rId229" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A120" r:id="rId230" display="PGP-CS16"/>
+    <hyperlink ref="C120" r:id="rId231" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A121" r:id="rId232" display="PGP-CS02"/>
+    <hyperlink ref="C121" r:id="rId233" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A122" r:id="rId234" display="CL-0220-U"/>
+    <hyperlink ref="C122" r:id="rId235" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A123" r:id="rId236" display="B2252PG"/>
+    <hyperlink ref="C123" r:id="rId237" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A124" r:id="rId238" display="860674608-006"/>
+    <hyperlink ref="C124" r:id="rId239" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A125" r:id="rId240" display="860674608-009"/>
+    <hyperlink ref="C125" r:id="rId241" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A126" r:id="rId242" display="860674607-048"/>
+    <hyperlink ref="C126" r:id="rId243" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A127" r:id="rId244" display="PGP-CS38-R"/>
+    <hyperlink ref="C127" r:id="rId245" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A128" r:id="rId246" display="PGP-CS20-R"/>
+    <hyperlink ref="C128" r:id="rId247" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A129" r:id="rId248" display="PGP-CS16L"/>
+    <hyperlink ref="C129" r:id="rId249" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A130" r:id="rId250" display="MPH-001"/>
+    <hyperlink ref="C130" r:id="rId251" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A131" r:id="rId252" display="PGP-CS10-R"/>
+    <hyperlink ref="C131" r:id="rId253" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A132" r:id="rId254" display="PGP-CS36"/>
+    <hyperlink ref="C132" r:id="rId255" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A133" r:id="rId256" display="CL-0820-U"/>
+    <hyperlink ref="C133" r:id="rId257" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A134" r:id="rId258" display="860689555-U"/>
+    <hyperlink ref="C134" r:id="rId259" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A135" r:id="rId260" display="PGP-RC-10"/>
+    <hyperlink ref="C135" r:id="rId261" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A136" r:id="rId262" display="CL2001"/>
+    <hyperlink ref="C136" r:id="rId263" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A137" r:id="rId264" display="EX-P1060"/>
+    <hyperlink ref="A138" r:id="rId265" display="MT-F1598"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId264"/>
+    <tablePart r:id="rId266"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>