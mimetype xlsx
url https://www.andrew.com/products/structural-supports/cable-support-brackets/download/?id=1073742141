--- v1 (2026-08-02)
+++ v2 (2026-09-17)
@@ -43,548 +43,548 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>WGB-AND-MISC-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Coaxial Cable Supports</t>
+  </si>
+  <si>
+    <t>Coaxial cable support</t>
+  </si>
+  <si>
+    <t>HK-CL-U</t>
+  </si>
+  <si>
+    <t>Variant of CABLE-LADDER</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Hardware Kit for 1 in to 4-1/2 in round or angle members</t>
+  </si>
+  <si>
+    <t>Ladder kit</t>
+  </si>
+  <si>
+    <t>MT-357-12</t>
+  </si>
+  <si>
+    <t>Variant of WGB-AND-MISC-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 12 in wide, one rung</t>
+  </si>
+  <si>
+    <t>Trapeze kit</t>
+  </si>
+  <si>
+    <t>MT-365G</t>
+  </si>
+  <si>
+    <t>Variant of ROOF-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Rooftop Hood Entry Kit</t>
+  </si>
+  <si>
+    <t>Entry kit</t>
+  </si>
+  <si>
+    <t>MT-F1597</t>
+  </si>
+  <si>
+    <t>Adjustable Splice for Bridge Kit for 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Splice kit</t>
+  </si>
+  <si>
+    <t>MT-F1607</t>
+  </si>
+  <si>
+    <t>Variant of WALL-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Splice for Wall Kit, for four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1608</t>
+  </si>
+  <si>
+    <t>Splice for Wall Kit, for eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1595</t>
+  </si>
+  <si>
+    <t>Rooftop Coaxial Cable Bridge Kit, for 12 coaxial cable runs,12-gauge cover</t>
+  </si>
+  <si>
+    <t>Bridge kit</t>
+  </si>
+  <si>
+    <t>PG-RMBH12</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers - Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
+    <t>PIM-Guard®</t>
+  </si>
+  <si>
+    <t>Antenna/RRU Cable Support</t>
+  </si>
+  <si>
+    <t>PG-CS08</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 8 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.For patents, see www.cs-pat.com</t>
+  </si>
+  <si>
+    <t>RT-ST</t>
+  </si>
+  <si>
+    <t>Rooftop Cable Tray Step Over</t>
+  </si>
+  <si>
+    <t>Step over</t>
+  </si>
+  <si>
+    <t>RT-CB4D</t>
+  </si>
+  <si>
+    <t>Rooftop Cover Kits for SnapStak® Snap-in Hangers, four holes</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
+    <t>RT-CB8D</t>
+  </si>
+  <si>
+    <t>Rooftop Cover Kits for SnapStak® Snap-in Hangers, eight holes</t>
+  </si>
+  <si>
+    <t>SS-TB6080</t>
+  </si>
+  <si>
+    <t>Star Support Tee Bracket for 4 in to 10-3/4 in OD round members and 4 in to 8 in angle members</t>
+  </si>
+  <si>
+    <t>Star Support Bracket</t>
+  </si>
+  <si>
+    <t>SS-1FB6080</t>
+  </si>
+  <si>
+    <t>Star Support Face Bracket, single, for 4 in to 10-3/4 in OD round members and 4 in to 8 in angle members</t>
+  </si>
+  <si>
+    <t>TL-SO6</t>
+  </si>
+  <si>
+    <t>Waveguide Stand-Off Bracket for 6 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Waveguide stand-off bracket</t>
+  </si>
+  <si>
+    <t>VC-WGSO-7</t>
+  </si>
+  <si>
+    <t>Variant of WATER-TOWER-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Water Tower Waveguide Stand-Off Bracket for coaxial cable, seven runs</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>WB-TS12</t>
+  </si>
+  <si>
+    <t>WB-TS24</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 24 in wide, one rung</t>
+  </si>
+  <si>
+    <t>WB-TT12</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 12 in wide, three rungs</t>
+  </si>
+  <si>
+    <t>WC-SC4D</t>
+  </si>
+  <si>
+    <t>Z-bracket, Wall Coaxial Cable Support Covers for SnapStak® Snap-in Hangers, eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>WB-TT24</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 24 in wide, three rungs</t>
+  </si>
+  <si>
+    <t>WB-T12-3</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, triple tee, 12 in wide, three rungs</t>
+  </si>
+  <si>
+    <t>WC-SC8D</t>
+  </si>
+  <si>
+    <t>Z-bracket, Wall Coaxial Cable Support Covers for SnapStak® Snap-in Hangers, 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>WB-T24-3</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, triple tee, 24 in wide, three rungs</t>
+  </si>
+  <si>
+    <t>WB-TK12D</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 12 in wide, two rungs</t>
+  </si>
+  <si>
+    <t>WB-TK24D</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 24 in wide, two rungs</t>
+  </si>
+  <si>
+    <t>ZB-V12</t>
+  </si>
+  <si>
+    <t>Vertical Z-bracket, 4.3 in, for 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Z-Bracket</t>
+  </si>
+  <si>
+    <t>ZB-H8</t>
+  </si>
+  <si>
+    <t>Horizontal Z-bracket, 23 in, for 14 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>ACS-4</t>
+  </si>
+  <si>
+    <t>Antenna and RRU Cable Support Bracket for up to 4 Cables</t>
+  </si>
+  <si>
+    <t>ACS-D24</t>
+  </si>
+  <si>
+    <t>Antenna and RRU Cable Support Bracket for up to 24 Cables</t>
+  </si>
+  <si>
+    <t>CL-0610-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 20 in x 10 ft, 6-hole rung</t>
+  </si>
+  <si>
+    <t>CL-0620-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 20 in x 20 ft, 6-hole rung</t>
+  </si>
+  <si>
+    <t>CL-0910-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 30 in x 10 ft, 9-hole rung</t>
+  </si>
+  <si>
+    <t>CL-1210-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 38 in x 10 ft, 12-hole rung</t>
+  </si>
+  <si>
+    <t>CS-BL-A</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version, 6 in to 8 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket</t>
+  </si>
+  <si>
+    <t>CS-B</t>
+  </si>
+  <si>
+    <t>CS-BL-R6</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, 6 in to 8 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>CS-B-A</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket with angle member attachment</t>
+  </si>
+  <si>
+    <t>CS-B-R2</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version</t>
+  </si>
+  <si>
+    <t>CS-B-R6</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version, u-bolt for 2-3/8 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>CT-P4</t>
+  </si>
+  <si>
+    <t>Rubber Sleeper Pad, 4 in x 1/4 in x 10 ft roll</t>
+  </si>
+  <si>
+    <t>Rubber pad</t>
+  </si>
+  <si>
+    <t>PGP-CS08</t>
+  </si>
+  <si>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 8 positions / 16 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS04</t>
+  </si>
+  <si>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 4 positions / 8 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS12</t>
+  </si>
+  <si>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 12 positions / 24 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>860669616-1035</t>
+  </si>
+  <si>
+    <t>Variant of HOISTING-GRIP-ANCHORS</t>
+  </si>
+  <si>
+    <t>Monopole Hoisting Grip Anchor, for Monopoles 10"-35" OD</t>
+  </si>
+  <si>
+    <t>Hoisting Grip Anchor</t>
+  </si>
+  <si>
+    <t>CL-0420-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit,  20 ft, 4-hole rung</t>
+  </si>
+  <si>
+    <t>CL-0410-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 10 ft, 4-hole rung</t>
+  </si>
+  <si>
+    <t>B2252PGL</t>
+  </si>
+  <si>
+    <t>Star Support Tee Bracket for up to 10-1/2 in OD round members and up to 7 in 90 degree and up to 10-1/2 in 60 degree angle members</t>
+  </si>
+  <si>
+    <t>RT-CT-1210-08</t>
+  </si>
+  <si>
+    <t>Deep Wall Mount Cover Kits for SnapStak® Snap-in Hangers, four holes</t>
+  </si>
+  <si>
+    <t>860674608-012</t>
+  </si>
+  <si>
+    <t>GRIP ANCHOR, FOR 12 HOLE CABLE LADDER</t>
+  </si>
+  <si>
+    <t>Heavy Duty Cable Ladder Cross Member with Cable Attachment Points</t>
+  </si>
+  <si>
+    <t>860674607-036</t>
+  </si>
+  <si>
+    <t>HG ANCHOR,GUYED-TOWER,36" FACE</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Guyed Towers to Support Cable, 36" Face</t>
+  </si>
+  <si>
+    <t>860674607-041-42</t>
+  </si>
+  <si>
+    <t>HG ANCHOR,GUYED-TOWER,41" or 42" FACE</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Guyed Towers to Support Cable, 41 or 42" Face</t>
+  </si>
+  <si>
+    <t>PGP-CS18</t>
+  </si>
+  <si>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 18 positions / 36 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PG-CS13</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 13 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
+    <t>PG-CS22</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 22 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
+    <t>860674608-U</t>
+  </si>
+  <si>
+    <t>GRIP ANCHOR,CABLE LADDER,40",UNIVERSAL</t>
+  </si>
+  <si>
+    <t>860669616-1035-T</t>
+  </si>
+  <si>
+    <t>TOP MOUNT KIT for MONOPOLE HOISTING GRIP ANCHOR,10"-35" - 860669616-1035 Grip Anchor Ring Mount ordered separately</t>
+  </si>
+  <si>
+    <t>PGP-CS34L</t>
+  </si>
+  <si>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 34 positions for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>860680188-006</t>
+  </si>
+  <si>
+    <t>HG ANCHOR,PIPE FROM 1.5" to 8"</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Pipe/Round Members to Support Cable, 1.5" to 8" OD</t>
+  </si>
+  <si>
+    <t>PGP-CS18L</t>
+  </si>
+  <si>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 18 positions for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>860680188-004</t>
+  </si>
+  <si>
+    <t>ANCHOR,1.66-4.5"OD 4 TABS</t>
+  </si>
+  <si>
+    <t>Cable Support Grip Anchor for 1.66” OD to 4.5” OD round member OR  2” x 2” to 3.5” x 3.5” 90 degree angle</t>
+  </si>
+  <si>
+    <t>860674608-004</t>
+  </si>
+  <si>
+    <t>860669616-2255</t>
+  </si>
+  <si>
+    <t>Monopole Hoisting Grip Anchor, for Monopoles 22"-55" OD</t>
+  </si>
+  <si>
+    <t>860689555-U-L</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Guyed &amp; Self-Support Towers to Support Cable, for Large Tower Leg</t>
+  </si>
+  <si>
+    <t>860669616-1040</t>
+  </si>
+  <si>
+    <t>Monopole Hoisting Grip Anchor, for Monopoles 10"-40" OD</t>
+  </si>
+  <si>
     <t>CABLE-LADDER</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Universal Cable Ladder Kits</t>
   </si>
   <si>
-    <t>Ladder kit</t>
-[...1 lines deleted...]
-  <si>
     <t>PIM-GUARD-CABLE-SUPPORTS</t>
   </si>
   <si>
     <t>PIM-Guard® Cable Supports</t>
   </si>
   <si>
-    <t>PIM-Guard®</t>
-[...4 lines deleted...]
-  <si>
     <t>ROOF-CABLE-SUPPORTS</t>
   </si>
   <si>
     <t>Rooftop Cable Supports and Equipment</t>
   </si>
   <si>
     <t>Roof cable supprt</t>
   </si>
   <si>
-    <t>WGB-AND-MISC-CABLE-SUPPORTS</t>
-[...463 lines deleted...]
-  <si>
     <t>HOISTING-GRIP-ANCHORS</t>
   </si>
   <si>
     <t>Hoisting Grip Anchors</t>
   </si>
   <si>
     <t>WALL-CABLE-SUPPORTS</t>
   </si>
   <si>
     <t>Wall cable support</t>
   </si>
   <si>
     <t>WATER-TOWER-SUPPORTS</t>
   </si>
   <si>
     <t>Water Tower Supports and Brackets</t>
   </si>
   <si>
     <t>Water tower support</t>
   </si>
   <si>
     <t>HKL-CL-U</t>
   </si>
   <si>
     <t>Universal Cable Ladder Hardware Kit for up to 8 inch round or angle members</t>
@@ -838,150 +838,150 @@
   <si>
     <t>Cluster Support Bracket, large version, 2 in to 5 in OD round member attachment</t>
   </si>
   <si>
     <t>CS-BL-R2</t>
   </si>
   <si>
     <t>Cluster Support Bracket, 2 in to 5 in OD round member attachment</t>
   </si>
   <si>
     <t>CS-B-2</t>
   </si>
   <si>
     <t>Cluster Support Bracket, u-bolt for 2-3/8 in OD round member attachment</t>
   </si>
   <si>
     <t>B2211</t>
   </si>
   <si>
     <t>Cluster Support Bracket, Large</t>
   </si>
   <si>
     <t>PGP-CS10</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS16</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 16 positions / 32 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 16 positions / 32 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS02</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 2 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 2 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>CL-0220-U</t>
   </si>
   <si>
     <t>Universal Cable Ladder Kit,  20 ft, 2-hole rung</t>
   </si>
   <si>
     <t>B2252PG</t>
   </si>
   <si>
     <t>Star Support Tee Bracket for 1-1/2 in to 5-1/2 in OD round members and up to 5 in 90 degree and up to  7 in 60 degree angle members</t>
   </si>
   <si>
     <t>860674608-006</t>
   </si>
   <si>
     <t>GRIP ANCHOR, FOR 6 HOLE CABLE LADDER</t>
   </si>
   <si>
     <t>860674608-009</t>
   </si>
   <si>
     <t>GRIP ANCHOR, FOR 9 HOLE CABLE LADDER</t>
   </si>
   <si>
     <t>860674607-048</t>
   </si>
   <si>
     <t>HG ANCHOR,GUYED-TOWER,48" FACE</t>
   </si>
   <si>
     <t>Cable Support Mount for Guyed Towers to Support Cable, 48" Face</t>
   </si>
   <si>
     <t>PGP-CS38-R</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Cable Support Bracket - Extra wide with Reverse orientation for use under both Antenna and RRU - 38 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Cable Support Bracket - Extra wide with Reverse orientation for use under both Antenna and RRU - 38 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS20-R</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Cable Support Bracket with Reverse orientation for use under RRUs - 20 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Cable Support Bracket with Reverse orientation for use under RRUs - 20 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS16L</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 16 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 16 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>MPH-001</t>
   </si>
   <si>
     <t>Monopole Port Hole Grip Anchor - Fits hand holes 2.25" to 5.25" deep with thickness up to .5"</t>
   </si>
   <si>
     <t>PGP-CS10-R</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with Reverse orientation for use under RRUs - 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with Reverse orientation for use under RRUs - 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>PGP-CS36</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 36 positions for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 36 positions for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>CL-0820-U</t>
   </si>
   <si>
     <t>Universal Cable Ladder Kit, 26 in x 20 ft, 8-hole rung</t>
   </si>
   <si>
     <t>860689555-U</t>
   </si>
   <si>
     <t>Cable Support Mount for Guyed &amp; Self-Support Towers to Support Cable</t>
   </si>
   <si>
     <t>PGP-RC-10</t>
   </si>
   <si>
-    <t>Polymer PIM-Guard® Radius Control Bracket for Antenna and RRU Cable Support with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+    <t>PIM-FIGHTER: Polymer PIM-Guard® Radius Control Bracket for Antenna and RRU Cable Support with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
   </si>
   <si>
     <t>CL2001</t>
   </si>
   <si>
     <t>Universal Cable Ladder Side Rail Only,  20 ft long</t>
   </si>
   <si>
     <t>EX-P1060</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>Ex-Press® Expansion/Compression Coaxial Cable Mounting Band;</t>
   </si>
   <si>
     <t>Mounting band</t>
   </si>
   <si>
     <t>MT-F1598</t>
   </si>
   <si>
     <t>PVC Roof Sleeper, for four coaxial cable runs</t>
   </si>
@@ -1124,51 +1124,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J138" totalsRowShown="0">
   <autoFilter ref="A1:J138"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemhk-cl-u" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-357-12" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-365g" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1597" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1607" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1608" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1595" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-st" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb4d" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb8d" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-tb6080" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-1fb6080" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so6" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-7" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-ts12" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-ts24" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tt12" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc4d" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tt24" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-t12-3" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc8d" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-t24-3" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tk12d" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tk24d" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-v12" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h8" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-4" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-d24" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0610-u" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0620-u" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0910-u" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-1210-u" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-a" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-r6" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-a" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-r2" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-r6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemct-p4" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1035" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0420-u" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0410-u" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2252pgl" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-ct-1210-08" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-012" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-036" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-041-42" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-u" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1035-t" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860680188-006" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860680188-004" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-004" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-2255" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860689555-u-l" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1040" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemhkl-cl-u" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-357-24" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1574" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1585" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1542-11" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1543" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1589" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1637" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1590" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1703" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1591" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1573-11" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1704" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrm-usbg" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrm-usbg-3" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb12d" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-2fb6080" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-tb2550" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-1fb2550" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-2fb2550" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so12" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so9" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-12" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-2" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-4" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc12d" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-td12" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-td24" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwp-usbg-3" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwp-usbg-6" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-v6" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h12" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h4" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-12" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0920-u" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-1220-u" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-r2" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-2" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2211" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0220-u" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2252pg" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-006" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-009" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-048" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmph-001" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0820-u" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860689555-u" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl2001" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemex-p1060" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1598" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemhk-cl-u" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-357-12" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-365g" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1597" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1607" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1608" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1595" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-st" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb4d" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb8d" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-tb6080" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-1fb6080" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so6" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-7" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-ts12" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-ts24" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tt12" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc4d" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tt24" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-t12-3" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc8d" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-t24-3" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tk12d" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tk24d" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-v12" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h8" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-4" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-d24" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0610-u" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0620-u" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0910-u" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-1210-u" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-a" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-r6" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-a" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-r2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-r6" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemct-p4" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1035" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0420-u" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0410-u" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2252pgl" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-ct-1210-08" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-012" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-036" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-041-42" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-u" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1035-t" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860680188-006" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860680188-004" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-004" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-2255" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860689555-u-l" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1040" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemhkl-cl-u" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-357-24" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1574" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1585" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1542-11" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1543" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1589" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1637" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1590" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1703" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1591" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1573-11" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1704" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrm-usbg" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrm-usbg-3" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb12d" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-2fb6080" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-tb2550" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-1fb2550" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-2fb2550" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so12" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so9" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-12" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-2" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-4" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc12d" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-td12" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-td24" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwp-usbg-3" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwp-usbg-6" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-v6" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h12" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h4" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-12" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0920-u" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-1220-u" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-r2" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-2" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2211" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0220-u" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2252pg" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-006" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-009" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-048" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmph-001" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0820-u" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860689555-u" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl2001" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemex-p1060" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1598" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J138"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="34.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="190" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1200,2185 +1200,2185 @@
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C3" t="s">
-        <v>11</v>
+      <c r="C3" s="1" t="s">
+        <v>15</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C4" t="s">
-        <v>11</v>
+      <c r="C4" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>22</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>35</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" t="s">
         <v>39</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="H10" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" t="s">
+        <v>56</v>
+      </c>
+      <c r="H16" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D17" t="s">
         <v>58</v>
       </c>
       <c r="H17" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H18" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="H19" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H20" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" t="s">
         <v>68</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D22" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="H22" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" t="s">
         <v>74</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D25" t="s">
         <v>76</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" t="s">
         <v>78</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" t="s">
         <v>80</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" t="s">
         <v>82</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" t="s">
         <v>84</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="H29" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
       </c>
       <c r="H30" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D31" t="s">
         <v>89</v>
       </c>
       <c r="H31" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D32" t="s">
         <v>91</v>
       </c>
       <c r="H32" t="s">
-        <v>92</v>
+        <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" t="s">
         <v>93</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" t="s">
         <v>99</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" t="s">
         <v>101</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="H37" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" t="s">
         <v>105</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H39" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D40" t="s">
         <v>107</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D41" t="s">
         <v>109</v>
       </c>
       <c r="H41" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" t="s">
         <v>111</v>
       </c>
-      <c r="C42" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D43" t="s">
         <v>113</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="H43" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D44" t="s">
         <v>116</v>
       </c>
+      <c r="F44" t="s">
+        <v>40</v>
+      </c>
       <c r="H44" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D45" t="s">
         <v>118</v>
       </c>
+      <c r="F45" t="s">
+        <v>40</v>
+      </c>
       <c r="H45" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D46" t="s">
         <v>120</v>
       </c>
+      <c r="F46" t="s">
+        <v>40</v>
+      </c>
       <c r="H46" t="s">
-        <v>121</v>
+        <v>41</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D47" t="s">
         <v>123</v>
       </c>
-      <c r="F47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H47" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D48" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>126</v>
       </c>
       <c r="H48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="D49" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="H49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>129</v>
+        <v>19</v>
       </c>
       <c r="D50" t="s">
         <v>130</v>
       </c>
       <c r="H50" t="s">
-        <v>131</v>
+        <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51" t="s">
         <v>132</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>25</v>
+        <v>122</v>
       </c>
       <c r="D52" t="s">
         <v>135</v>
       </c>
       <c r="H52" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>136</v>
       </c>
+      <c r="B53" t="s">
+        <v>137</v>
+      </c>
       <c r="C53" s="1" t="s">
-        <v>28</v>
+        <v>122</v>
       </c>
       <c r="D53" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H53" t="s">
-        <v>61</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
+      </c>
+      <c r="B54" t="s">
+        <v>140</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="D54" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H54" t="s">
-        <v>56</v>
+        <v>124</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>129</v>
+        <v>38</v>
       </c>
       <c r="D55" t="s">
-        <v>142</v>
+        <v>143</v>
+      </c>
+      <c r="F55" t="s">
+        <v>40</v>
       </c>
       <c r="H55" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B56" t="s">
         <v>144</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>129</v>
+        <v>38</v>
       </c>
       <c r="D56" t="s">
         <v>145</v>
       </c>
+      <c r="F56" t="s">
+        <v>40</v>
+      </c>
       <c r="H56" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57" t="s">
         <v>147</v>
       </c>
-      <c r="C57" s="1" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="F57" t="s">
+        <v>40</v>
       </c>
       <c r="H57" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B58" t="s">
         <v>149</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>47</v>
+        <v>122</v>
       </c>
       <c r="D58" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="H58" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D59" t="s">
         <v>151</v>
       </c>
-      <c r="C59" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60" t="s">
         <v>153</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F60" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H60" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B61" t="s">
         <v>155</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D61" t="s">
         <v>156</v>
       </c>
-      <c r="C61" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H61" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>129</v>
+        <v>38</v>
       </c>
       <c r="D62" t="s">
         <v>158</v>
       </c>
+      <c r="F62" t="s">
+        <v>40</v>
+      </c>
       <c r="H62" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>159</v>
       </c>
+      <c r="B63" t="s">
+        <v>160</v>
+      </c>
       <c r="C63" s="1" t="s">
-        <v>47</v>
+        <v>122</v>
       </c>
       <c r="D63" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>161</v>
       </c>
       <c r="H63" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B64" t="s">
         <v>162</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="D64" t="s">
-        <v>163</v>
+        <v>135</v>
       </c>
       <c r="H64" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D65" t="s">
         <v>164</v>
       </c>
-      <c r="C65" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D66" t="s">
         <v>166</v>
       </c>
-      <c r="B66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H66" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="D67" t="s">
-        <v>142</v>
+        <v>168</v>
       </c>
       <c r="H67" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C68" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" t="s">
         <v>170</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H68" t="s">
-        <v>131</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C69" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
         <v>172</v>
       </c>
-      <c r="C69" s="1" t="s">
-[...3 lines deleted...]
-        <v>173</v>
+      <c r="F69" t="s">
+        <v>40</v>
       </c>
       <c r="H69" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" t="s">
         <v>174</v>
       </c>
-      <c r="C70" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D70" t="s">
+      <c r="H70" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
         <v>177</v>
       </c>
       <c r="H71" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="H72" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
         <v>181</v>
       </c>
       <c r="H73" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D74" t="s">
         <v>184</v>
       </c>
       <c r="H74" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D75" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H75" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D76" t="s">
         <v>187</v>
       </c>
       <c r="H76" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D77" t="s">
         <v>189</v>
       </c>
       <c r="H77" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D78" t="s">
         <v>192</v>
       </c>
       <c r="H78" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D79" t="s">
         <v>194</v>
       </c>
       <c r="H79" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D80" t="s">
         <v>196</v>
       </c>
       <c r="H80" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D81" t="s">
         <v>199</v>
       </c>
       <c r="H81" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D82" t="s">
         <v>202</v>
       </c>
       <c r="H82" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D83" t="s">
         <v>204</v>
       </c>
       <c r="H83" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D84" t="s">
         <v>206</v>
       </c>
       <c r="H84" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D85" t="s">
         <v>208</v>
       </c>
       <c r="H85" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D86" t="s">
         <v>210</v>
       </c>
       <c r="H86" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D87" t="s">
         <v>212</v>
       </c>
       <c r="F87" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H87" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D88" t="s">
         <v>214</v>
       </c>
       <c r="F88" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H88" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D89" t="s">
         <v>216</v>
       </c>
       <c r="F89" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H89" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D90" t="s">
         <v>218</v>
       </c>
       <c r="F90" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H90" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D91" t="s">
         <v>220</v>
       </c>
       <c r="H91" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D92" t="s">
         <v>223</v>
       </c>
       <c r="H92" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D93" t="s">
         <v>225</v>
       </c>
       <c r="H93" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D94" t="s">
         <v>227</v>
       </c>
       <c r="H94" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D95" t="s">
         <v>229</v>
       </c>
       <c r="H95" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D96" t="s">
         <v>231</v>
       </c>
       <c r="H96" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D97" t="s">
         <v>233</v>
       </c>
       <c r="H97" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D98" t="s">
         <v>235</v>
       </c>
       <c r="H98" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D99" t="s">
         <v>237</v>
       </c>
       <c r="H99" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D100" t="s">
         <v>239</v>
       </c>
       <c r="H100" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D101" t="s">
         <v>241</v>
       </c>
       <c r="H101" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D102" t="s">
         <v>243</v>
       </c>
       <c r="H102" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D103" t="s">
         <v>245</v>
       </c>
       <c r="H103" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D104" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="H104" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D105" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="H105" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D106" t="s">
         <v>249</v>
       </c>
       <c r="H106" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D107" t="s">
         <v>251</v>
       </c>
       <c r="H107" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D108" t="s">
         <v>253</v>
       </c>
       <c r="H108" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D109" t="s">
         <v>255</v>
       </c>
       <c r="H109" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D110" t="s">
         <v>257</v>
       </c>
       <c r="H110" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D111" t="s">
         <v>259</v>
       </c>
       <c r="H111" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D112" t="s">
         <v>261</v>
       </c>
       <c r="H112" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D113" t="s">
         <v>263</v>
       </c>
       <c r="H113" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D114" t="s">
         <v>265</v>
       </c>
       <c r="H114" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D115" t="s">
         <v>267</v>
       </c>
       <c r="H115" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D116" t="s">
         <v>269</v>
       </c>
       <c r="H116" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D117" t="s">
         <v>271</v>
       </c>
       <c r="H117" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D118" t="s">
         <v>273</v>
       </c>
       <c r="H118" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D119" t="s">
         <v>275</v>
       </c>
       <c r="F119" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H119" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D120" t="s">
         <v>277</v>
       </c>
       <c r="F120" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H120" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D121" t="s">
         <v>279</v>
       </c>
       <c r="F121" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H121" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D122" t="s">
         <v>281</v>
       </c>
       <c r="H122" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D123" t="s">
         <v>283</v>
       </c>
       <c r="H123" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B124" t="s">
         <v>285</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="D124" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="H124" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B125" t="s">
         <v>287</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="D125" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="H125" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B126" t="s">
         <v>289</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="D126" t="s">
         <v>290</v>
       </c>
       <c r="H126" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D127" t="s">
         <v>292</v>
       </c>
       <c r="F127" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H127" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D128" t="s">
         <v>294</v>
       </c>
       <c r="F128" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H128" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D129" t="s">
         <v>296</v>
       </c>
       <c r="F129" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H129" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="D130" t="s">
         <v>298</v>
       </c>
       <c r="H130" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D131" t="s">
         <v>300</v>
       </c>
       <c r="F131" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H131" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D132" t="s">
         <v>302</v>
       </c>
       <c r="F132" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H132" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D133" t="s">
         <v>304</v>
       </c>
       <c r="H133" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="D134" t="s">
         <v>306</v>
       </c>
       <c r="H134" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D135" t="s">
         <v>308</v>
       </c>
       <c r="F135" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H135" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D136" t="s">
         <v>310</v>
       </c>
       <c r="H136" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C137" t="s">
         <v>312</v>
       </c>
       <c r="D137" t="s">
         <v>313</v>
       </c>
       <c r="H137" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C138" t="s">
         <v>312</v>
       </c>
       <c r="D138" t="s">
         <v>316</v>
       </c>
       <c r="H138" t="s">
         <v>190</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CABLE-LADDER"/>
-[...132 lines deleted...]
-    <hyperlink ref="C70" r:id="rId134" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A2" r:id="rId1" display="WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A3" r:id="rId2" display="HK-CL-U"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A4" r:id="rId4" display="MT-357-12"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A5" r:id="rId6" display="MT-365G"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A6" r:id="rId8" display="MT-F1597"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A7" r:id="rId10" display="MT-F1607"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A8" r:id="rId12" display="MT-F1608"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A9" r:id="rId14" display="MT-F1595"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A10" r:id="rId16" display="PG-RMBH12"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A11" r:id="rId18" display="PG-CS08"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A12" r:id="rId20" display="RT-ST"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A13" r:id="rId22" display="RT-CB4D"/>
+    <hyperlink ref="C13" r:id="rId23" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A14" r:id="rId24" display="RT-CB8D"/>
+    <hyperlink ref="C14" r:id="rId25" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A15" r:id="rId26" display="SS-TB6080"/>
+    <hyperlink ref="C15" r:id="rId27" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A16" r:id="rId28" display="SS-1FB6080"/>
+    <hyperlink ref="C16" r:id="rId29" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A17" r:id="rId30" display="TL-SO6"/>
+    <hyperlink ref="C17" r:id="rId31" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A18" r:id="rId32" display="VC-WGSO-7"/>
+    <hyperlink ref="C18" r:id="rId33" display="Variant of WATER-TOWER-SUPPORTS"/>
+    <hyperlink ref="A19" r:id="rId34" display="WB-TS12"/>
+    <hyperlink ref="C19" r:id="rId35" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A20" r:id="rId36" display="WB-TS24"/>
+    <hyperlink ref="C20" r:id="rId37" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A21" r:id="rId38" display="WB-TT12"/>
+    <hyperlink ref="C21" r:id="rId39" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A22" r:id="rId40" display="WC-SC4D"/>
+    <hyperlink ref="C22" r:id="rId41" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A23" r:id="rId42" display="WB-TT24"/>
+    <hyperlink ref="C23" r:id="rId43" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A24" r:id="rId44" display="WB-T12-3"/>
+    <hyperlink ref="C24" r:id="rId45" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A25" r:id="rId46" display="WC-SC8D"/>
+    <hyperlink ref="C25" r:id="rId47" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A26" r:id="rId48" display="WB-T24-3"/>
+    <hyperlink ref="C26" r:id="rId49" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A27" r:id="rId50" display="WB-TK12D"/>
+    <hyperlink ref="C27" r:id="rId51" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A28" r:id="rId52" display="WB-TK24D"/>
+    <hyperlink ref="C28" r:id="rId53" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A29" r:id="rId54" display="ZB-V12"/>
+    <hyperlink ref="C29" r:id="rId55" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A30" r:id="rId56" display="ZB-H8"/>
+    <hyperlink ref="C30" r:id="rId57" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A31" r:id="rId58" display="ACS-4"/>
+    <hyperlink ref="C31" r:id="rId59" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A32" r:id="rId60" display="ACS-D24"/>
+    <hyperlink ref="C32" r:id="rId61" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A33" r:id="rId62" display="CL-0610-U"/>
+    <hyperlink ref="C33" r:id="rId63" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A34" r:id="rId64" display="CL-0620-U"/>
+    <hyperlink ref="C34" r:id="rId65" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A35" r:id="rId66" display="CL-0910-U"/>
+    <hyperlink ref="C35" r:id="rId67" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A36" r:id="rId68" display="CL-1210-U"/>
+    <hyperlink ref="C36" r:id="rId69" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A37" r:id="rId70" display="CS-BL-A"/>
+    <hyperlink ref="C37" r:id="rId71" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A38" r:id="rId72" display="CS-B"/>
+    <hyperlink ref="C38" r:id="rId73" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A39" r:id="rId74" display="CS-BL-R6"/>
+    <hyperlink ref="C39" r:id="rId75" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A40" r:id="rId76" display="CS-B-A"/>
+    <hyperlink ref="C40" r:id="rId77" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A41" r:id="rId78" display="CS-B-R2"/>
+    <hyperlink ref="C41" r:id="rId79" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A42" r:id="rId80" display="CS-B-R6"/>
+    <hyperlink ref="C42" r:id="rId81" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A43" r:id="rId82" display="CT-P4"/>
+    <hyperlink ref="C43" r:id="rId83" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A44" r:id="rId84" display="PGP-CS08"/>
+    <hyperlink ref="C44" r:id="rId85" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A45" r:id="rId86" display="PGP-CS04"/>
+    <hyperlink ref="C45" r:id="rId87" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A46" r:id="rId88" display="PGP-CS12"/>
+    <hyperlink ref="C46" r:id="rId89" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A47" r:id="rId90" display="860669616-1035"/>
+    <hyperlink ref="C47" r:id="rId91" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A48" r:id="rId92" display="CL-0420-U"/>
+    <hyperlink ref="C48" r:id="rId93" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A49" r:id="rId94" display="CL-0410-U"/>
+    <hyperlink ref="C49" r:id="rId95" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A50" r:id="rId96" display="B2252PGL"/>
+    <hyperlink ref="C50" r:id="rId97" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A51" r:id="rId98" display="RT-CT-1210-08"/>
+    <hyperlink ref="C51" r:id="rId99" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A52" r:id="rId100" display="860674608-012"/>
+    <hyperlink ref="C52" r:id="rId101" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A53" r:id="rId102" display="860674607-036"/>
+    <hyperlink ref="C53" r:id="rId103" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A54" r:id="rId104" display="860674607-041-42"/>
+    <hyperlink ref="C54" r:id="rId105" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A55" r:id="rId106" display="PGP-CS18"/>
+    <hyperlink ref="C55" r:id="rId107" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A56" r:id="rId108" display="PG-CS13"/>
+    <hyperlink ref="C56" r:id="rId109" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A57" r:id="rId110" display="PG-CS22"/>
+    <hyperlink ref="C57" r:id="rId111" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A58" r:id="rId112" display="860674608-U"/>
+    <hyperlink ref="C58" r:id="rId113" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A59" r:id="rId114" display="860669616-1035-T"/>
+    <hyperlink ref="C59" r:id="rId115" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A60" r:id="rId116" display="PGP-CS34L"/>
+    <hyperlink ref="C60" r:id="rId117" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A61" r:id="rId118" display="860680188-006"/>
+    <hyperlink ref="C61" r:id="rId119" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A62" r:id="rId120" display="PGP-CS18L"/>
+    <hyperlink ref="C62" r:id="rId121" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A63" r:id="rId122" display="860680188-004"/>
+    <hyperlink ref="C63" r:id="rId123" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A64" r:id="rId124" display="860674608-004"/>
+    <hyperlink ref="C64" r:id="rId125" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A65" r:id="rId126" display="860669616-2255"/>
+    <hyperlink ref="C65" r:id="rId127" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A66" r:id="rId128" display="860689555-U-L"/>
+    <hyperlink ref="C66" r:id="rId129" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A67" r:id="rId130" display="860669616-1040"/>
+    <hyperlink ref="C67" r:id="rId131" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A68" r:id="rId132" display="CABLE-LADDER"/>
+    <hyperlink ref="A69" r:id="rId133" display="PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A70" r:id="rId134" display="ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A71" r:id="rId135" display="HOISTING-GRIP-ANCHORS"/>
     <hyperlink ref="A72" r:id="rId136" display="WALL-CABLE-SUPPORTS"/>
     <hyperlink ref="A73" r:id="rId137" display="WATER-TOWER-SUPPORTS"/>
     <hyperlink ref="A74" r:id="rId138" display="HKL-CL-U"/>
     <hyperlink ref="C74" r:id="rId139" display="Variant of CABLE-LADDER"/>
     <hyperlink ref="A75" r:id="rId140" display="MT-357-24"/>
     <hyperlink ref="C75" r:id="rId141" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
     <hyperlink ref="A76" r:id="rId142" display="MT-F1574"/>
     <hyperlink ref="C76" r:id="rId143" display="Variant of ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A77" r:id="rId144" display="MT-F1585"/>
     <hyperlink ref="C77" r:id="rId145" display="Variant of ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A78" r:id="rId146" display="MT-F1542-11"/>
     <hyperlink ref="C78" r:id="rId147" display="Variant of ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A79" r:id="rId148" display="MT-F1543"/>
     <hyperlink ref="C79" r:id="rId149" display="Variant of ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A80" r:id="rId150" display="MT-F1589"/>
     <hyperlink ref="C80" r:id="rId151" display="Variant of WALL-CABLE-SUPPORTS"/>
     <hyperlink ref="A81" r:id="rId152" display="MT-F1637"/>
     <hyperlink ref="C81" r:id="rId153" display="Variant of ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A82" r:id="rId154" display="MT-F1590"/>
     <hyperlink ref="C82" r:id="rId155" display="Variant of WALL-CABLE-SUPPORTS"/>
     <hyperlink ref="A83" r:id="rId156" display="MT-F1703"/>
     <hyperlink ref="C83" r:id="rId157" display="Variant of ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A84" r:id="rId158" display="MT-F1591"/>
     <hyperlink ref="C84" r:id="rId159" display="Variant of WALL-CABLE-SUPPORTS"/>