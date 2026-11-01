--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -43,74 +43,101 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CABLE-LADDER</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kits</t>
+  </si>
+  <si>
+    <t>Ladder kit</t>
+  </si>
+  <si>
+    <t>PIM-GUARD-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Cable Supports</t>
+  </si>
+  <si>
+    <t>PIM-Guard®</t>
+  </si>
+  <si>
+    <t>Antenna/RRU Cable Support</t>
+  </si>
+  <si>
+    <t>ROOF-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Rooftop Cable Supports and Equipment</t>
+  </si>
+  <si>
+    <t>Roof cable supprt</t>
+  </si>
+  <si>
     <t>WGB-AND-MISC-CABLE-SUPPORTS</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Coaxial Cable Supports</t>
   </si>
   <si>
     <t>Coaxial cable support</t>
   </si>
   <si>
     <t>HK-CL-U</t>
   </si>
   <si>
     <t>Variant of CABLE-LADDER</t>
   </si>
   <si>
     <t>Universal Cable Ladder Hardware Kit for 1 in to 4-1/2 in round or angle members</t>
   </si>
   <si>
-    <t>Ladder kit</t>
-[...1 lines deleted...]
-  <si>
     <t>MT-357-12</t>
   </si>
   <si>
     <t>Variant of WGB-AND-MISC-CABLE-SUPPORTS</t>
   </si>
   <si>
     <t>Trapeze Kit, 12 in wide, one rung</t>
   </si>
   <si>
     <t>Trapeze kit</t>
   </si>
   <si>
     <t>MT-365G</t>
   </si>
   <si>
     <t>Variant of ROOF-CABLE-SUPPORTS</t>
   </si>
   <si>
     <t>Rooftop Hood Entry Kit</t>
   </si>
   <si>
     <t>Entry kit</t>
   </si>
   <si>
     <t>MT-F1597</t>
@@ -133,56 +160,50 @@
   <si>
     <t>MT-F1608</t>
   </si>
   <si>
     <t>Splice for Wall Kit, for eight coaxial cable runs</t>
   </si>
   <si>
     <t>MT-F1595</t>
   </si>
   <si>
     <t>Rooftop Coaxial Cable Bridge Kit, for 12 coaxial cable runs,12-gauge cover</t>
   </si>
   <si>
     <t>Bridge kit</t>
   </si>
   <si>
     <t>PG-RMBH12</t>
   </si>
   <si>
     <t>Variant of PIM-GUARD-CABLE-SUPPORTS</t>
   </si>
   <si>
     <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers - Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
   </si>
   <si>
-    <t>PIM-Guard®</t>
-[...4 lines deleted...]
-  <si>
     <t>PG-CS08</t>
   </si>
   <si>
     <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 8 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.For patents, see www.cs-pat.com</t>
   </si>
   <si>
     <t>RT-ST</t>
   </si>
   <si>
     <t>Rooftop Cable Tray Step Over</t>
   </si>
   <si>
     <t>Step over</t>
   </si>
   <si>
     <t>RT-CB4D</t>
   </si>
   <si>
     <t>Rooftop Cover Kits for SnapStak® Snap-in Hangers, four holes</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>RT-CB8D</t>
@@ -518,71 +539,50 @@
     <t>ANCHOR,1.66-4.5"OD 4 TABS</t>
   </si>
   <si>
     <t>Cable Support Grip Anchor for 1.66” OD to 4.5” OD round member OR  2” x 2” to 3.5” x 3.5” 90 degree angle</t>
   </si>
   <si>
     <t>860674608-004</t>
   </si>
   <si>
     <t>860669616-2255</t>
   </si>
   <si>
     <t>Monopole Hoisting Grip Anchor, for Monopoles 22"-55" OD</t>
   </si>
   <si>
     <t>860689555-U-L</t>
   </si>
   <si>
     <t>Cable Support Mount for Guyed &amp; Self-Support Towers to Support Cable, for Large Tower Leg</t>
   </si>
   <si>
     <t>860669616-1040</t>
   </si>
   <si>
     <t>Monopole Hoisting Grip Anchor, for Monopoles 10"-40" OD</t>
-  </si>
-[...19 lines deleted...]
-    <t>Roof cable supprt</t>
   </si>
   <si>
     <t>HOISTING-GRIP-ANCHORS</t>
   </si>
   <si>
     <t>Hoisting Grip Anchors</t>
   </si>
   <si>
     <t>WALL-CABLE-SUPPORTS</t>
   </si>
   <si>
     <t>Wall cable support</t>
   </si>
   <si>
     <t>WATER-TOWER-SUPPORTS</t>
   </si>
   <si>
     <t>Water Tower Supports and Brackets</t>
   </si>
   <si>
     <t>Water tower support</t>
   </si>
   <si>
     <t>HKL-CL-U</t>
   </si>
@@ -1124,51 +1124,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J138" totalsRowShown="0">
   <autoFilter ref="A1:J138"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemhk-cl-u" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-357-12" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-365g" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1597" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1607" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1608" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1595" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-st" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb4d" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb8d" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-tb6080" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-1fb6080" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so6" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-7" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-ts12" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-ts24" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tt12" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc4d" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tt24" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-t12-3" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc8d" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-t24-3" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tk12d" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tk24d" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-v12" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h8" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-4" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-d24" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0610-u" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0620-u" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0910-u" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-1210-u" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-a" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-r6" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-a" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-r2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-r6" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemct-p4" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1035" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0420-u" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0410-u" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2252pgl" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-ct-1210-08" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-012" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-036" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-041-42" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-u" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1035-t" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860680188-006" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860680188-004" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-004" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-2255" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860689555-u-l" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1040" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemhkl-cl-u" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-357-24" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1574" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1585" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1542-11" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1543" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1589" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1637" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1590" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1703" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1591" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1573-11" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1704" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrm-usbg" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrm-usbg-3" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb12d" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-2fb6080" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-tb2550" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-1fb2550" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-2fb2550" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so12" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so9" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-12" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-2" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-4" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc12d" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-td12" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-td24" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwp-usbg-3" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwp-usbg-6" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-v6" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h12" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h4" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-12" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0920-u" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-1220-u" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-r2" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-2" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2211" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0220-u" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2252pg" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-006" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-009" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-048" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmph-001" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0820-u" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860689555-u" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl2001" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemex-p1060" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1598" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemhk-cl-u" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-357-12" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-365g" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1597" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1607" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1608" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1595" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-st" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb4d" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb8d" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-tb6080" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-1fb6080" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so6" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-7" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-ts12" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-ts24" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tt12" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc4d" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tt24" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-t12-3" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc8d" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-t24-3" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tk12d" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-tk24d" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-v12" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h8" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-4" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-d24" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0610-u" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0620-u" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0910-u" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-1210-u" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-a" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-r6" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-a" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-r2" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-r6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemct-p4" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1035" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0420-u" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0410-u" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2252pgl" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-ct-1210-08" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-012" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-036" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-041-42" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-u" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1035-t" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860680188-006" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860680188-004" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-004" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-2255" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860689555-u-l" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860669616-1040" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemhkl-cl-u" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-357-24" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1574" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1585" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1542-11" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1543" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1589" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1637" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1590" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1703" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1591" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1573-11" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1704" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrm-usbg" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrm-usbg-3" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemrt-cb12d" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-2fb6080" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-tb2550" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-1fb2550" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemss-2fb2550" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so12" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemtl-so9" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-12" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-2" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemvc-wgso-4" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwc-sc12d" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-td12" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwb-td24" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwp-usbg-3" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemwp-usbg-6" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-v6" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h12" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemzb-h4" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemacs-12" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0920-u" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-1220-u" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-bl-r2" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcs-b-2" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2211" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0220-u" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemb2252pg" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-006" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674608-009" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860674607-048" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmph-001" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl-0820-u" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/item860689555-u" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemcl2001" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemex-p1060" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/cable-support-brackets/itemmt-f1598" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J138"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="34.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="190" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1200,2185 +1200,2185 @@
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>15</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>19</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="H5" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="H7" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" t="s">
         <v>42</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
         <v>44</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="H12" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
+      <c r="F13" t="s">
+        <v>16</v>
+      </c>
       <c r="H13" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="F14" t="s">
+        <v>16</v>
       </c>
       <c r="H14" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" t="s">
         <v>52</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="H15" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" t="s">
         <v>55</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H16" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>58</v>
       </c>
       <c r="H17" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" t="s">
         <v>60</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="H18" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="H19" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" t="s">
         <v>65</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="H20" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H21" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H23" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H24" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H25" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H26" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H27" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H28" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H29" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
       </c>
       <c r="H30" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D31" t="s">
         <v>89</v>
       </c>
       <c r="H31" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D32" t="s">
         <v>91</v>
       </c>
       <c r="H32" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D33" t="s">
+        <v>94</v>
+      </c>
+      <c r="H33" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H36" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H37" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H38" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H39" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H40" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D41" t="s">
         <v>109</v>
       </c>
       <c r="H41" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D42" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H42" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D43" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H43" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D44" t="s">
         <v>116</v>
       </c>
-      <c r="F44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D45" t="s">
         <v>118</v>
       </c>
-      <c r="F45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H45" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D46" t="s">
         <v>120</v>
       </c>
-      <c r="F46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>41</v>
+        <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
       <c r="D47" t="s">
         <v>123</v>
       </c>
+      <c r="F47" t="s">
+        <v>16</v>
+      </c>
       <c r="H47" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48" t="s">
         <v>125</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...3 lines deleted...]
-        <v>126</v>
+      <c r="F48" t="s">
+        <v>16</v>
       </c>
       <c r="H48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49" t="s">
         <v>127</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="F49" t="s">
+        <v>16</v>
       </c>
       <c r="H49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D50" t="s">
         <v>130</v>
       </c>
       <c r="H50" t="s">
-        <v>54</v>
+        <v>131</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H51" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>122</v>
+        <v>25</v>
       </c>
       <c r="D52" t="s">
         <v>135</v>
       </c>
       <c r="H52" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D53" t="s">
         <v>137</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H53" t="s">
-        <v>124</v>
+        <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54" t="s">
         <v>139</v>
       </c>
-      <c r="B54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H54" t="s">
-        <v>124</v>
+        <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" t="s">
+        <v>141</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D55" t="s">
         <v>142</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H55" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B56" t="s">
         <v>144</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>38</v>
+        <v>129</v>
       </c>
       <c r="D56" t="s">
         <v>145</v>
       </c>
-      <c r="F56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>146</v>
       </c>
+      <c r="B57" t="s">
+        <v>147</v>
+      </c>
       <c r="C57" s="1" t="s">
-        <v>38</v>
+        <v>129</v>
       </c>
       <c r="D57" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>148</v>
       </c>
       <c r="H57" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B58" t="s">
         <v>149</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
       <c r="D58" t="s">
-        <v>135</v>
+        <v>150</v>
+      </c>
+      <c r="F58" t="s">
+        <v>16</v>
       </c>
       <c r="H58" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
       <c r="D59" t="s">
-        <v>151</v>
+        <v>152</v>
+      </c>
+      <c r="F59" t="s">
+        <v>16</v>
       </c>
       <c r="H59" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D60" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F60" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H60" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B61" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D61" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="H61" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>38</v>
+        <v>129</v>
       </c>
       <c r="D62" t="s">
         <v>158</v>
       </c>
-      <c r="F62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D63" t="s">
         <v>160</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="F63" t="s">
+        <v>16</v>
       </c>
       <c r="H63" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B64" t="s">
         <v>162</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D64" t="s">
-        <v>135</v>
+        <v>163</v>
       </c>
       <c r="H64" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
       <c r="D65" t="s">
-        <v>164</v>
+        <v>165</v>
+      </c>
+      <c r="F65" t="s">
+        <v>16</v>
       </c>
       <c r="H65" t="s">
-        <v>124</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
+      </c>
+      <c r="B66" t="s">
+        <v>167</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D66" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H66" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D67" t="s">
-        <v>168</v>
+        <v>142</v>
       </c>
       <c r="H67" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>170</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>129</v>
       </c>
       <c r="D68" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H68" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>172</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>129</v>
       </c>
       <c r="D69" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>173</v>
       </c>
       <c r="H69" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>174</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>129</v>
       </c>
       <c r="D70" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H70" t="s">
-        <v>175</v>
+        <v>131</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
         <v>177</v>
       </c>
       <c r="H71" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="H72" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
         <v>181</v>
       </c>
       <c r="H73" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D74" t="s">
         <v>184</v>
       </c>
       <c r="H74" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D75" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="H75" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D76" t="s">
         <v>187</v>
       </c>
       <c r="H76" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D77" t="s">
         <v>189</v>
       </c>
       <c r="H77" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D78" t="s">
         <v>192</v>
       </c>
       <c r="H78" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D79" t="s">
         <v>194</v>
       </c>
       <c r="H79" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D80" t="s">
         <v>196</v>
       </c>
       <c r="H80" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D81" t="s">
         <v>199</v>
       </c>
       <c r="H81" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D82" t="s">
         <v>202</v>
       </c>
       <c r="H82" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D83" t="s">
         <v>204</v>
       </c>
       <c r="H83" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D84" t="s">
         <v>206</v>
       </c>
       <c r="H84" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D85" t="s">
         <v>208</v>
       </c>
       <c r="H85" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D86" t="s">
         <v>210</v>
       </c>
       <c r="H86" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D87" t="s">
         <v>212</v>
       </c>
       <c r="F87" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H87" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D88" t="s">
         <v>214</v>
       </c>
       <c r="F88" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H88" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D89" t="s">
         <v>216</v>
       </c>
       <c r="F89" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H89" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D90" t="s">
         <v>218</v>
       </c>
       <c r="F90" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H90" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D91" t="s">
         <v>220</v>
       </c>
       <c r="H91" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D92" t="s">
         <v>223</v>
       </c>
       <c r="H92" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D93" t="s">
         <v>225</v>
       </c>
       <c r="H93" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D94" t="s">
         <v>227</v>
       </c>
       <c r="H94" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D95" t="s">
         <v>229</v>
       </c>
       <c r="H95" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D96" t="s">
         <v>231</v>
       </c>
       <c r="H96" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D97" t="s">
         <v>233</v>
       </c>
       <c r="H97" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D98" t="s">
         <v>235</v>
       </c>
       <c r="H98" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D99" t="s">
         <v>237</v>
       </c>
       <c r="H99" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D100" t="s">
         <v>239</v>
       </c>
       <c r="H100" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D101" t="s">
         <v>241</v>
       </c>
       <c r="H101" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D102" t="s">
         <v>243</v>
       </c>
       <c r="H102" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D103" t="s">
         <v>245</v>
       </c>
       <c r="H103" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D104" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="H104" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D105" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="H105" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D106" t="s">
         <v>249</v>
       </c>
       <c r="H106" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D107" t="s">
         <v>251</v>
       </c>
       <c r="H107" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D108" t="s">
         <v>253</v>
       </c>
       <c r="H108" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D109" t="s">
         <v>255</v>
       </c>
       <c r="H109" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D110" t="s">
         <v>257</v>
       </c>
       <c r="H110" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D111" t="s">
         <v>259</v>
       </c>
       <c r="H111" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D112" t="s">
         <v>261</v>
       </c>
       <c r="H112" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D113" t="s">
         <v>263</v>
       </c>
       <c r="H113" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D114" t="s">
         <v>265</v>
       </c>
       <c r="H114" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D115" t="s">
         <v>267</v>
       </c>
       <c r="H115" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D116" t="s">
         <v>269</v>
       </c>
       <c r="H116" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D117" t="s">
         <v>271</v>
       </c>
       <c r="H117" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D118" t="s">
         <v>273</v>
       </c>
       <c r="H118" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D119" t="s">
         <v>275</v>
       </c>
       <c r="F119" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H119" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D120" t="s">
         <v>277</v>
       </c>
       <c r="F120" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H120" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D121" t="s">
         <v>279</v>
       </c>
       <c r="F121" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H121" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D122" t="s">
         <v>281</v>
       </c>
       <c r="H122" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D123" t="s">
         <v>283</v>
       </c>
       <c r="H123" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B124" t="s">
         <v>285</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D124" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="H124" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B125" t="s">
         <v>287</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D125" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="H125" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B126" t="s">
         <v>289</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D126" t="s">
         <v>290</v>
       </c>
       <c r="H126" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D127" t="s">
         <v>292</v>
       </c>
       <c r="F127" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H127" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D128" t="s">
         <v>294</v>
       </c>
       <c r="F128" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H128" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D129" t="s">
         <v>296</v>
       </c>
       <c r="F129" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H129" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D130" t="s">
         <v>298</v>
       </c>
       <c r="H130" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D131" t="s">
         <v>300</v>
       </c>
       <c r="F131" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H131" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D132" t="s">
         <v>302</v>
       </c>
       <c r="F132" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H132" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D133" t="s">
         <v>304</v>
       </c>
       <c r="H133" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D134" t="s">
         <v>306</v>
       </c>
       <c r="H134" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D135" t="s">
         <v>308</v>
       </c>
       <c r="F135" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H135" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D136" t="s">
         <v>310</v>
       </c>
       <c r="H136" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C137" t="s">
         <v>312</v>
       </c>
       <c r="D137" t="s">
         <v>313</v>
       </c>
       <c r="H137" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C138" t="s">
         <v>312</v>
       </c>
       <c r="D138" t="s">
         <v>316</v>
       </c>
       <c r="H138" t="s">
         <v>190</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="WGB-AND-MISC-CABLE-SUPPORTS"/>
-[...132 lines deleted...]
-    <hyperlink ref="A70" r:id="rId134" display="ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A2" r:id="rId1" display="CABLE-LADDER"/>
+    <hyperlink ref="A3" r:id="rId2" display="PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A4" r:id="rId3" display="ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A5" r:id="rId4" display="WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A6" r:id="rId5" display="HK-CL-U"/>
+    <hyperlink ref="C6" r:id="rId6" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A7" r:id="rId7" display="MT-357-12"/>
+    <hyperlink ref="C7" r:id="rId8" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A8" r:id="rId9" display="MT-365G"/>
+    <hyperlink ref="C8" r:id="rId10" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A9" r:id="rId11" display="MT-F1597"/>
+    <hyperlink ref="C9" r:id="rId12" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A10" r:id="rId13" display="MT-F1607"/>
+    <hyperlink ref="C10" r:id="rId14" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A11" r:id="rId15" display="MT-F1608"/>
+    <hyperlink ref="C11" r:id="rId16" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A12" r:id="rId17" display="MT-F1595"/>
+    <hyperlink ref="C12" r:id="rId18" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A13" r:id="rId19" display="PG-RMBH12"/>
+    <hyperlink ref="C13" r:id="rId20" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A14" r:id="rId21" display="PG-CS08"/>
+    <hyperlink ref="C14" r:id="rId22" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A15" r:id="rId23" display="RT-ST"/>
+    <hyperlink ref="C15" r:id="rId24" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A16" r:id="rId25" display="RT-CB4D"/>
+    <hyperlink ref="C16" r:id="rId26" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A17" r:id="rId27" display="RT-CB8D"/>
+    <hyperlink ref="C17" r:id="rId28" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A18" r:id="rId29" display="SS-TB6080"/>
+    <hyperlink ref="C18" r:id="rId30" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A19" r:id="rId31" display="SS-1FB6080"/>
+    <hyperlink ref="C19" r:id="rId32" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A20" r:id="rId33" display="TL-SO6"/>
+    <hyperlink ref="C20" r:id="rId34" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A21" r:id="rId35" display="VC-WGSO-7"/>
+    <hyperlink ref="C21" r:id="rId36" display="Variant of WATER-TOWER-SUPPORTS"/>
+    <hyperlink ref="A22" r:id="rId37" display="WB-TS12"/>
+    <hyperlink ref="C22" r:id="rId38" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A23" r:id="rId39" display="WB-TS24"/>
+    <hyperlink ref="C23" r:id="rId40" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A24" r:id="rId41" display="WB-TT12"/>
+    <hyperlink ref="C24" r:id="rId42" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A25" r:id="rId43" display="WC-SC4D"/>
+    <hyperlink ref="C25" r:id="rId44" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A26" r:id="rId45" display="WB-TT24"/>
+    <hyperlink ref="C26" r:id="rId46" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A27" r:id="rId47" display="WB-T12-3"/>
+    <hyperlink ref="C27" r:id="rId48" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A28" r:id="rId49" display="WC-SC8D"/>
+    <hyperlink ref="C28" r:id="rId50" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A29" r:id="rId51" display="WB-T24-3"/>
+    <hyperlink ref="C29" r:id="rId52" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A30" r:id="rId53" display="WB-TK12D"/>
+    <hyperlink ref="C30" r:id="rId54" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A31" r:id="rId55" display="WB-TK24D"/>
+    <hyperlink ref="C31" r:id="rId56" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A32" r:id="rId57" display="ZB-V12"/>
+    <hyperlink ref="C32" r:id="rId58" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A33" r:id="rId59" display="ZB-H8"/>
+    <hyperlink ref="C33" r:id="rId60" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A34" r:id="rId61" display="ACS-4"/>
+    <hyperlink ref="C34" r:id="rId62" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A35" r:id="rId63" display="ACS-D24"/>
+    <hyperlink ref="C35" r:id="rId64" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A36" r:id="rId65" display="CL-0610-U"/>
+    <hyperlink ref="C36" r:id="rId66" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A37" r:id="rId67" display="CL-0620-U"/>
+    <hyperlink ref="C37" r:id="rId68" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A38" r:id="rId69" display="CL-0910-U"/>
+    <hyperlink ref="C38" r:id="rId70" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A39" r:id="rId71" display="CL-1210-U"/>
+    <hyperlink ref="C39" r:id="rId72" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A40" r:id="rId73" display="CS-BL-A"/>
+    <hyperlink ref="C40" r:id="rId74" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A41" r:id="rId75" display="CS-B"/>
+    <hyperlink ref="C41" r:id="rId76" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A42" r:id="rId77" display="CS-BL-R6"/>
+    <hyperlink ref="C42" r:id="rId78" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A43" r:id="rId79" display="CS-B-A"/>
+    <hyperlink ref="C43" r:id="rId80" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A44" r:id="rId81" display="CS-B-R2"/>
+    <hyperlink ref="C44" r:id="rId82" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A45" r:id="rId83" display="CS-B-R6"/>
+    <hyperlink ref="C45" r:id="rId84" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A46" r:id="rId85" display="CT-P4"/>
+    <hyperlink ref="C46" r:id="rId86" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A47" r:id="rId87" display="PGP-CS08"/>
+    <hyperlink ref="C47" r:id="rId88" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A48" r:id="rId89" display="PGP-CS04"/>
+    <hyperlink ref="C48" r:id="rId90" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A49" r:id="rId91" display="PGP-CS12"/>
+    <hyperlink ref="C49" r:id="rId92" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A50" r:id="rId93" display="860669616-1035"/>
+    <hyperlink ref="C50" r:id="rId94" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A51" r:id="rId95" display="CL-0420-U"/>
+    <hyperlink ref="C51" r:id="rId96" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A52" r:id="rId97" display="CL-0410-U"/>
+    <hyperlink ref="C52" r:id="rId98" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A53" r:id="rId99" display="B2252PGL"/>
+    <hyperlink ref="C53" r:id="rId100" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A54" r:id="rId101" display="RT-CT-1210-08"/>
+    <hyperlink ref="C54" r:id="rId102" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A55" r:id="rId103" display="860674608-012"/>
+    <hyperlink ref="C55" r:id="rId104" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A56" r:id="rId105" display="860674607-036"/>
+    <hyperlink ref="C56" r:id="rId106" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A57" r:id="rId107" display="860674607-041-42"/>
+    <hyperlink ref="C57" r:id="rId108" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A58" r:id="rId109" display="PGP-CS18"/>
+    <hyperlink ref="C58" r:id="rId110" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A59" r:id="rId111" display="PG-CS13"/>
+    <hyperlink ref="C59" r:id="rId112" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A60" r:id="rId113" display="PG-CS22"/>
+    <hyperlink ref="C60" r:id="rId114" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A61" r:id="rId115" display="860674608-U"/>
+    <hyperlink ref="C61" r:id="rId116" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A62" r:id="rId117" display="860669616-1035-T"/>
+    <hyperlink ref="C62" r:id="rId118" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A63" r:id="rId119" display="PGP-CS34L"/>
+    <hyperlink ref="C63" r:id="rId120" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A64" r:id="rId121" display="860680188-006"/>
+    <hyperlink ref="C64" r:id="rId122" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A65" r:id="rId123" display="PGP-CS18L"/>
+    <hyperlink ref="C65" r:id="rId124" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A66" r:id="rId125" display="860680188-004"/>
+    <hyperlink ref="C66" r:id="rId126" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A67" r:id="rId127" display="860674608-004"/>
+    <hyperlink ref="C67" r:id="rId128" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A68" r:id="rId129" display="860669616-2255"/>
+    <hyperlink ref="C68" r:id="rId130" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A69" r:id="rId131" display="860689555-U-L"/>
+    <hyperlink ref="C69" r:id="rId132" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A70" r:id="rId133" display="860669616-1040"/>
+    <hyperlink ref="C70" r:id="rId134" display="Variant of HOISTING-GRIP-ANCHORS"/>
     <hyperlink ref="A71" r:id="rId135" display="HOISTING-GRIP-ANCHORS"/>
     <hyperlink ref="A72" r:id="rId136" display="WALL-CABLE-SUPPORTS"/>
     <hyperlink ref="A73" r:id="rId137" display="WATER-TOWER-SUPPORTS"/>
     <hyperlink ref="A74" r:id="rId138" display="HKL-CL-U"/>
     <hyperlink ref="C74" r:id="rId139" display="Variant of CABLE-LADDER"/>
     <hyperlink ref="A75" r:id="rId140" display="MT-357-24"/>
     <hyperlink ref="C75" r:id="rId141" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
     <hyperlink ref="A76" r:id="rId142" display="MT-F1574"/>
     <hyperlink ref="C76" r:id="rId143" display="Variant of ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A77" r:id="rId144" display="MT-F1585"/>
     <hyperlink ref="C77" r:id="rId145" display="Variant of ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A78" r:id="rId146" display="MT-F1542-11"/>
     <hyperlink ref="C78" r:id="rId147" display="Variant of ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A79" r:id="rId148" display="MT-F1543"/>
     <hyperlink ref="C79" r:id="rId149" display="Variant of ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A80" r:id="rId150" display="MT-F1589"/>
     <hyperlink ref="C80" r:id="rId151" display="Variant of WALL-CABLE-SUPPORTS"/>
     <hyperlink ref="A81" r:id="rId152" display="MT-F1637"/>
     <hyperlink ref="C81" r:id="rId153" display="Variant of ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A82" r:id="rId154" display="MT-F1590"/>
     <hyperlink ref="C82" r:id="rId155" display="Variant of WALL-CABLE-SUPPORTS"/>
     <hyperlink ref="A83" r:id="rId156" display="MT-F1703"/>
     <hyperlink ref="C83" r:id="rId157" display="Variant of ROOF-CABLE-SUPPORTS"/>
     <hyperlink ref="A84" r:id="rId158" display="MT-F1591"/>
     <hyperlink ref="C84" r:id="rId159" display="Variant of WALL-CABLE-SUPPORTS"/>