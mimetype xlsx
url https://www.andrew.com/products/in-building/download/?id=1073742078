--- v0 (2026-04-29)
+++ v1 (2026-06-16)
@@ -11,94 +11,1063 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1302" count="2811">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1284" count="2763">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722</t>
+  </si>
+  <si>
+    <t>7814722</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Pole Mounting kit for Stadium Antennas</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185</t>
+  </si>
+  <si>
+    <t>7847185</t>
+  </si>
+  <si>
+    <t>Omni Absorber ground plane to improve VSWR on metal ceilings</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475</t>
+  </si>
+  <si>
+    <t>7850475</t>
+  </si>
+  <si>
+    <t>Omni Absorber ground plane to improve VSWR on metal ceilings (this product was designed to match the CMAX-OMF7-43-UWI53 and CMAX-OUS antennas)</t>
+  </si>
+  <si>
+    <t>7640449-01</t>
+  </si>
+  <si>
+    <t>SR 8/POI</t>
+  </si>
+  <si>
+    <t>ION® Active Intelligent Point of Interface Subrack with Guide Rails</t>
+  </si>
+  <si>
+    <t>ION®</t>
+  </si>
+  <si>
+    <t>Point of interface subrack</t>
+  </si>
+  <si>
+    <t>A7818457</t>
+  </si>
+  <si>
+    <t>Optical Demultiplexer, 8 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1270-1410 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>LGX</t>
+  </si>
+  <si>
+    <t>CWDM module</t>
+  </si>
+  <si>
+    <t>7851464-00</t>
+  </si>
+  <si>
+    <t>ORD</t>
+  </si>
+  <si>
+    <t>ERA® O-RAN Digital Donor</t>
+  </si>
+  <si>
+    <t>ERA®</t>
+  </si>
+  <si>
+    <t>Card</t>
+  </si>
+  <si>
+    <t>7676260-01</t>
+  </si>
+  <si>
+    <t>e-POI IFC</t>
+  </si>
+  <si>
+    <t>ERA® e-POI IFC for Rack/Subrack address setting</t>
+  </si>
+  <si>
+    <t>7721916-03</t>
+  </si>
+  <si>
+    <t>CDD2 Digital Donor Card</t>
+  </si>
+  <si>
+    <t>NOKIA® CPRI Digital Donor CPRI-N V7.0 supported</t>
+  </si>
+  <si>
+    <t>A7850159-00</t>
+  </si>
+  <si>
+    <t>e-POI HB</t>
+  </si>
+  <si>
+    <t>ERA® Point of Interface RF Module High Band</t>
+  </si>
+  <si>
+    <t>Point of interface card</t>
+  </si>
+  <si>
+    <t>7761433-00</t>
+  </si>
+  <si>
+    <t>e-POI RF Module</t>
+  </si>
+  <si>
+    <t>ERA® Point of Interface RF Module</t>
+  </si>
+  <si>
+    <t>7633228-03</t>
+  </si>
+  <si>
+    <t>CAT</t>
+  </si>
+  <si>
+    <t>ERA® Copper Transport Card</t>
+  </si>
+  <si>
+    <t>7845476-00</t>
+  </si>
+  <si>
+    <t>OPT2</t>
+  </si>
+  <si>
+    <t>ERA® Optical Transport Card</t>
+  </si>
+  <si>
+    <t>7859935-00</t>
+  </si>
+  <si>
+    <t>E-CDD2</t>
+  </si>
+  <si>
+    <t>CPRI Digital Donor Card</t>
+  </si>
+  <si>
+    <t>7635443-01</t>
+  </si>
+  <si>
+    <t>WCS-2</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 2 U</t>
+  </si>
+  <si>
+    <t>Subrack</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>42396A-17</t>
+  </si>
+  <si>
+    <t>ION Bracket for Passive Device</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>7637444-01</t>
+  </si>
+  <si>
+    <t>ION® Series Power Supply Unit, 100–240 Vac, 850 W</t>
+  </si>
+  <si>
+    <t>Power supply</t>
+  </si>
+  <si>
+    <t>7640450-00</t>
+  </si>
+  <si>
+    <t>ION® Alarm Cable for Active Intelligent Point of Interface, 0.7 m inter-subrack connection</t>
+  </si>
+  <si>
+    <t>Alarm cable</t>
+  </si>
+  <si>
+    <t>7850080-00</t>
+  </si>
+  <si>
+    <t>PSU for UAP2</t>
+  </si>
+  <si>
+    <t>Power Supply Unit for UAP2, 240W, AC</t>
+  </si>
+  <si>
+    <t>7672754-00</t>
+  </si>
+  <si>
+    <t>ION® Interface Card Blindcover</t>
+  </si>
+  <si>
+    <t>7844068-02</t>
+  </si>
+  <si>
+    <t>WCS-4 DC</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 4 U -48Vdc, with integrated DCDC converter</t>
+  </si>
+  <si>
+    <t>7635442-03</t>
+  </si>
+  <si>
+    <t>ERA WCS-4</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 4 U</t>
+  </si>
+  <si>
+    <t>A7844068-02</t>
+  </si>
+  <si>
+    <t>WCS-4 DC TAA</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 4 U -48Vdc, with integrated DCDC converter, TAA</t>
+  </si>
+  <si>
+    <t>CAP-M</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with up to 4-Band Support for Medium Power Applications</t>
+  </si>
+  <si>
+    <t>CAP M</t>
+  </si>
+  <si>
+    <t>Access point</t>
+  </si>
+  <si>
+    <t>CAP-H</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with up to 4-Band Support for High Power Applications</t>
+  </si>
+  <si>
+    <t>CAP H</t>
+  </si>
+  <si>
+    <t>UAP</t>
+  </si>
+  <si>
+    <t>Universal Access Point</t>
+  </si>
+  <si>
+    <t>UAP2</t>
+  </si>
+  <si>
+    <t>7642133-01</t>
+  </si>
+  <si>
+    <t>Variant of UAP</t>
+  </si>
+  <si>
+    <t>ERA® Universal Access Point, 600-2700 MHz</t>
+  </si>
+  <si>
+    <t>A7818454</t>
+  </si>
+  <si>
+    <t>Optical Demultiplexer, 4 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1350-1410 nm, LC/PC, 4 channels</t>
+  </si>
+  <si>
+    <t>A7818479</t>
+  </si>
+  <si>
+    <t>Optical Demultiplexer, 18 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1270-1610 nm, LC/PC, 18 channels</t>
+  </si>
+  <si>
+    <t>A7818455</t>
+  </si>
+  <si>
+    <t>Optical Multiplexer, 8 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1270-1410 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>TFLN4004/4</t>
+  </si>
+  <si>
+    <t>ION®-B Series Master Optical Transceiver, 380–960 MHz</t>
+  </si>
+  <si>
+    <t>ION®-B</t>
+  </si>
+  <si>
+    <t>Master optical transceiver</t>
+  </si>
+  <si>
+    <t>TPRN64</t>
+  </si>
+  <si>
+    <t>ION®-B Series Subrack, dc</t>
+  </si>
+  <si>
+    <t>7640681-01</t>
+  </si>
+  <si>
+    <t>ION® Power Distribution Unit</t>
+  </si>
+  <si>
+    <t>Power distribution unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80-37</t>
+  </si>
+  <si>
+    <t>ION®-B Series High Power Remote Unit for LMR 700 and LMR 800 Band High Power Applications</t>
+  </si>
+  <si>
+    <t>Remote unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80/50-37</t>
+  </si>
+  <si>
+    <t>ION®-B Series High Power Remote Unit for LMR 700, LMR 800 and UHF Band High Power Applications</t>
+  </si>
+  <si>
+    <t>7773877-0002</t>
+  </si>
+  <si>
+    <t>ION-M4 U DC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
+  </si>
+  <si>
+    <t>ION®-M</t>
+  </si>
+  <si>
+    <t>7663610-00</t>
+  </si>
+  <si>
+    <t>PSU-12V-AC</t>
+  </si>
+  <si>
+    <t>Power Supply Unit, 12 Vdc, 100-240 Vac</t>
+  </si>
+  <si>
+    <t>7676311-01</t>
+  </si>
+  <si>
+    <t>e-POI Subrack with Interface Card</t>
+  </si>
+  <si>
+    <t>Subrack with Interface Card that provides 8 slots for ePOIs</t>
+  </si>
+  <si>
+    <t>7693531-00</t>
+  </si>
+  <si>
+    <t>PSU-SR-AC</t>
+  </si>
+  <si>
+    <t>ERA® Power Supply Unit Shelf Assembly, AC</t>
+  </si>
+  <si>
+    <t>Shelf</t>
+  </si>
+  <si>
+    <t>7809798-00</t>
+  </si>
+  <si>
+    <t>PSU kit CAP L AC 240 W with cord</t>
+  </si>
+  <si>
+    <t>Power Supply Unit for CAP L 240W, Local AC with cord</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202</t>
+  </si>
+  <si>
+    <t>7681202</t>
+  </si>
+  <si>
+    <t>ION® Series Power Supply Unit and Cable Kit, -40 to -70 Vdc, 850 W</t>
+  </si>
+  <si>
+    <t>A7818375</t>
+  </si>
+  <si>
+    <t>MUX/DEMUX Rack, 3 slots, TAA</t>
+  </si>
+  <si>
+    <t>MUX/DEMUX Rack with 3 slots, TAA compliant</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969</t>
+  </si>
+  <si>
+    <t>7693969</t>
+  </si>
+  <si>
+    <t>ION® Power Supply Distribution Unit, Vdc Adapter Kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015</t>
+  </si>
+  <si>
+    <t>7708015</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vac</t>
+  </si>
+  <si>
+    <t>Block kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035</t>
+  </si>
+  <si>
+    <t>7708035</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vdc for PSDU</t>
+  </si>
+  <si>
+    <t>7633228-02</t>
+  </si>
+  <si>
+    <t>7642125-00</t>
+  </si>
+  <si>
+    <t>SUI</t>
+  </si>
+  <si>
+    <t>ERA® System User Interface Card</t>
+  </si>
+  <si>
+    <t>7776598-0004</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>CAP L</t>
+  </si>
+  <si>
+    <t>7770356-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/19/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776598-0006</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776643-0004</t>
+  </si>
+  <si>
+    <t>CAP L 8/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776597-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/19/23/25 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776596-0004</t>
+  </si>
+  <si>
+    <t>CAP L 7/80-85/17E/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776641-0006</t>
+  </si>
+  <si>
+    <t>CAP L 8/9/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7820478-0002</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7820689-0001</t>
+  </si>
+  <si>
+    <t>CAP M 23/23/25T/25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7825719-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Variant of CAP-H</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7820689-0002</t>
+  </si>
+  <si>
+    <t>CAP M 23/23/25T/25T F-DC</t>
+  </si>
+  <si>
+    <t>7821740-0002</t>
+  </si>
+  <si>
+    <t>CAP H 9/18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7825719-0004</t>
+  </si>
+  <si>
+    <t>CAP H 7E/80-85/17E/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>7825730-0001</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power AWS 1700 and PCS 1900 MIMO Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7821740-0006</t>
+  </si>
+  <si>
+    <t>CAP H 18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7834677-0004</t>
+  </si>
+  <si>
+    <t>CAP L 4A/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7836123-0002</t>
+  </si>
+  <si>
+    <t>CAP H 26/26T F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point for MIMO High Power IMT and TDD 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7833597-0001</t>
+  </si>
+  <si>
+    <t>CAP M 8/18/21/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>NODE-AM/A+ REPEATERS</t>
+  </si>
+  <si>
+    <t>Node AM/A+ Universal Multi-Band, Multi-Service, Software Based Repeater Platform for Mobile Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849242</t>
+  </si>
+  <si>
+    <t>7849242</t>
+  </si>
+  <si>
+    <t>CMR8/9</t>
+  </si>
+  <si>
+    <t>Variant of CMR-REPEATERS</t>
+  </si>
+  <si>
+    <t>CMR dual band mini-repeater for band 20 and band 8</t>
+  </si>
+  <si>
+    <t>RF repeater unit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849243</t>
+  </si>
+  <si>
+    <t>7849243</t>
+  </si>
+  <si>
+    <t>CMR9/21</t>
+  </si>
+  <si>
+    <t>CMR dual band mini-repeater for band 8 and band 1</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849245</t>
+  </si>
+  <si>
+    <t>7849245</t>
+  </si>
+  <si>
+    <t>CMR18/18/21</t>
+  </si>
+  <si>
+    <t>CMR dual band mini-repeater for band 3 (two sub-bands) and band 1</t>
+  </si>
+  <si>
+    <t>MR-REPEATERS</t>
+  </si>
+  <si>
+    <t>MR Indoor RF repeater Coverage</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7599148</t>
+  </si>
+  <si>
+    <t>7599148</t>
+  </si>
+  <si>
+    <t>MR918</t>
+  </si>
+  <si>
+    <t>Variant of MR-REPEATERS</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 900 MHz GSM, 900 MHz UMTS, and 900 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7599149</t>
+  </si>
+  <si>
+    <t>7599149</t>
+  </si>
+  <si>
+    <t>MR918E</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 900 MHz EGSM, 900 MHz UMTS, and 900 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7600606</t>
+  </si>
+  <si>
+    <t>7600606</t>
+  </si>
+  <si>
+    <t>MR1818U</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 1800 MHz GSM and 1800 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7618228</t>
+  </si>
+  <si>
+    <t>7618228</t>
+  </si>
+  <si>
+    <t>MR2118</t>
+  </si>
+  <si>
+    <t>MR2118 Indoor Coverage and High Speed Data Enhancer for 2100 MHz UMTS and 2100 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7657462</t>
+  </si>
+  <si>
+    <t>7657462</t>
+  </si>
+  <si>
+    <t>MR818</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 800 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7613614</t>
+  </si>
+  <si>
+    <t>7613614</t>
+  </si>
+  <si>
+    <t>MR418 380-385 390-395</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 400 MHz TETRA and Tetrapol Applications</t>
+  </si>
+  <si>
+    <t>7163441-00</t>
+  </si>
+  <si>
+    <t>AIMOS Additional Repeating License (per network element)</t>
+  </si>
+  <si>
+    <t>License key</t>
+  </si>
+  <si>
+    <t>7163445-00</t>
+  </si>
+  <si>
+    <t>AIMOS SNMP Alarm Forwarding</t>
+  </si>
+  <si>
+    <t>7566603-00</t>
+  </si>
+  <si>
+    <t>AIMOS Scheduler</t>
+  </si>
+  <si>
+    <t>7564517-00</t>
+  </si>
+  <si>
+    <t>AIMOS Software Update</t>
+  </si>
+  <si>
+    <t>Infrastructure operations software</t>
+  </si>
+  <si>
+    <t>7611540-00</t>
+  </si>
+  <si>
+    <t>AIMOS Automatic ODBC Export</t>
+  </si>
+  <si>
+    <t>7621865-00</t>
+  </si>
+  <si>
+    <t>AIMOS Charts and Reporting</t>
+  </si>
+  <si>
+    <t>7715695-00</t>
+  </si>
+  <si>
+    <t>AIMOS V3 Subscription</t>
+  </si>
+  <si>
+    <t>7768707-00</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3</t>
+  </si>
+  <si>
+    <t>7768707-03</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3.3</t>
+  </si>
+  <si>
+    <t>7768860-00</t>
+  </si>
+  <si>
+    <t>AIMOS OSM Virtual Server</t>
+  </si>
+  <si>
+    <t>Software</t>
+  </si>
+  <si>
+    <t>7768862-00</t>
+  </si>
+  <si>
+    <t>AIMOS Web Client</t>
+  </si>
+  <si>
+    <t>7513152-26</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V2.80.2</t>
+  </si>
+  <si>
+    <t>H-4X4-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 4x4 High Power Hybrid Matrix, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>Hybrid matrix</t>
+  </si>
+  <si>
+    <t>C-15-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>15 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>Directional coupler</t>
+  </si>
+  <si>
+    <t>C-20-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>20 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-6-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>6 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-30-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>30 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-8-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>8 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-8-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-6-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>6 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-10-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>10 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-10-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>C-20-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>20 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-30-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>30 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-20-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>15 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>VD-C8-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 8 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>ValuDAS®</t>
+  </si>
+  <si>
+    <t>VD-C10-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™ 10 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C13-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™ 13 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C20-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 20 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>H-3X3-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 3x3 High Power Hybrid Matrix, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>AT-1-43-MF</t>
+  </si>
+  <si>
+    <t>1 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>Attenuator</t>
+  </si>
+  <si>
+    <t>AT-13-43-MF</t>
+  </si>
+  <si>
+    <t>13 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-15-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>15 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-15-43-MF</t>
+  </si>
+  <si>
+    <t>15 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-8-43-MF</t>
+  </si>
+  <si>
+    <t>8 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
     <t>AT-30-43-MF</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>30 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
   </si>
   <si>
-    <t>Attenuator</t>
-[...1 lines deleted...]
-  <si>
     <t>CT-10-TUW-43-I6</t>
   </si>
   <si>
     <t>10 dB, Tapper, 340 – 6000 MHz</t>
   </si>
   <si>
     <t>Tapper</t>
   </si>
   <si>
     <t>CT-10-TUW-NI6</t>
   </si>
   <si>
     <t>CT-20-TUW-43-I6</t>
   </si>
   <si>
     <t>20 dB, Tapper, 340 – 6000 MHz</t>
   </si>
   <si>
     <t>CT-30-TUW-43-I6</t>
   </si>
   <si>
     <t>30 dB, Tapper, 340 – 6000 MHz</t>
   </si>
   <si>
     <t>CT-5-TUW-43-I6</t>
@@ -199,98 +1168,110 @@
   <si>
     <t>T-25-UW-43-M</t>
   </si>
   <si>
     <t>T-100-UW-43-M-I6</t>
   </si>
   <si>
     <t>Low PIM Termination 100 W Load, 0-6000MHz</t>
   </si>
   <si>
     <t>T-30-UW-43-M-I6</t>
   </si>
   <si>
     <t>Low PIM Termination 30 W Load, 340-6000 MHz</t>
   </si>
   <si>
     <t>T-200-UW-43-F-I6</t>
   </si>
   <si>
     <t>Low PIM Termination 200 W Load, 0-6000MHz</t>
   </si>
   <si>
     <t>DIRECTIONAL-ANTENNAS</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Directional DAS Antennas for enhanced wireless coverage</t>
   </si>
   <si>
     <t>OMNI-ANTENNAS</t>
   </si>
   <si>
     <t>Omni DAS Antennas for enhanced wireless coverage</t>
   </si>
   <si>
     <t>CMAX-EXT-43-I53</t>
   </si>
   <si>
     <t>Variant of DIRECTIONAL-ANTENNAS</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Directional Outdoor Antenna, 698–960 MHz and 1710–2700 MHz, 4.3-10</t>
   </si>
   <si>
     <t>Over-the-head stadium antenna</t>
   </si>
   <si>
     <t>CMAX-O-43-UW-I53</t>
   </si>
   <si>
     <t>Variant of OMNI-ANTENNAS</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Omni In-building Antenna, 617–6000 MHz (Recessed ceiling mount kit PN:7760591 sold separately)</t>
   </si>
   <si>
     <t>In-building antenna</t>
   </si>
   <si>
     <t>CMAX-OMF7-43-UWI53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM 4x4 Omni MIMO In-building Antenna, 617-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-OMF8-43-UWI53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Omni MIMO In-building Antenna, 617-6000 MHz</t>
   </si>
   <si>
+    <t>CMAX-OMF9-43-UWI53</t>
+  </si>
+  <si>
+    <t>CMAX-OMF9-43-UWi53</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Omni 4x4 MIMO In-building Antenna, 1695–2700MHz, 3300-4200MHz and 4600-6000MHz</t>
+  </si>
+  <si>
+    <t>CMAX-OUS1-UW43-I53</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Omni In-building Antenna, 617-960, 1400-1600, 1695-2700 MHz, 3300-4200 MHz and 4900-6000 MHz 4.3-10, Not recommended for metal ceilings</t>
+  </si>
+  <si>
     <t>CELLMAX-D-43-WI</t>
   </si>
   <si>
     <t>Low PIM Directional In-building Antenna, 698–960 MHz, 1710–2700, 3300-3800MHz</t>
   </si>
   <si>
     <t>CMAX-HM4-30-I53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Directional High Capacity Venue (4x4) MIMO Antenna,  1695–2700, 3300-4200MHz,</t>
   </si>
   <si>
     <t>CMAX-HM4-60-I53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Directional High Capacity Venue Over the Head (4x4 MIMO) Antenna,  1695–2700, 3300-4200 MHz</t>
   </si>
   <si>
     <t>CMAX-DMF2-43-WI53</t>
   </si>
   <si>
     <t>Low PIM Directional MIMO Antenna  4G/5G/C-Band, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
   </si>
   <si>
     <t>Indoor/outdoor antenna</t>
@@ -298,866 +1279,218 @@
   <si>
     <t>CMAX-LHM2-22-I53</t>
   </si>
   <si>
     <t>Low PIM Directional High Capacity Venue MIMO Antenna 4G/5G/C-Band, 617–960 MHz, 1695–2700 MHz and 3300-4200 MHz, 22-Deg.</t>
   </si>
   <si>
     <t>CMAX-OUS-TUW-43I</t>
   </si>
   <si>
     <t>Cell-Max™ Omni In-building Antenna, 350–520 MHz, 617-960 MHz, 1350-1550 MHz, 1695-2700 MHz, 3300-4200 MHz and 4900-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-O-43-UW-I53-01</t>
   </si>
   <si>
     <t>CMAX™ Low PIM Omni Indoor Antenna, 617–5925 MHz</t>
   </si>
   <si>
     <t>LOG-PERIODIC-ANTENNAS</t>
   </si>
   <si>
     <t>Log Periodic DAS Antennas for enhanced wireless coverage</t>
   </si>
   <si>
+    <t>CELLMAX-O-43-WI</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Omni In-building Antenna, 698–960 MHz ,1695–2700 MHz and 3100-4200MHz</t>
+  </si>
+  <si>
     <t>CMAX-HM4-60X1-I53</t>
   </si>
   <si>
     <t>Low PIM Directional High Capacity Venue Under the Seat 4x4 MIMO Antenna,  1695–2700, 3400-4200 MHz</t>
   </si>
   <si>
     <t>Under-the-seat stadium antenna</t>
   </si>
   <si>
     <t>VD-O-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS™ Low PIM Omni In-building Antenna, 600–6000 MHz</t>
   </si>
   <si>
     <t>VD-DMF-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS® Low PIM Directional MIMO In-Building Antenna, 600–960 MHz, 1427–4200 MHz, and 4900-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-DMF4-43-WI53-O</t>
   </si>
   <si>
     <t>Low PIM Directional 4x4 MIMO Outdoor Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
   </si>
   <si>
+    <t>CMAX-OMUW-225-I53-O</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue Under the Seat Outdoor Antenna (2x2 MIMO),  617-806, 890-960, 1695–2700, 3300-4200 MHz, 5150-5925 MHz</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125</t>
   </si>
   <si>
     <t>7705125</t>
   </si>
   <si>
     <t>Omni Indoor Antenna Clamp 1</t>
   </si>
   <si>
     <t>Clamp set</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722</t>
-[...197 lines deleted...]
-    <t>ERA® System User Interface Card</t>
+    <t>7841277-00</t>
+  </si>
+  <si>
+    <t>RFD HB</t>
+  </si>
+  <si>
+    <t>ERA® RF Donor Card High Band</t>
+  </si>
+  <si>
+    <t>7724746-00</t>
+  </si>
+  <si>
+    <t>UAP-X</t>
+  </si>
+  <si>
+    <t>ERA® Universal Access Point, 380-2700 MHz</t>
+  </si>
+  <si>
+    <t>7770209-0006</t>
+  </si>
+  <si>
+    <t>CAP L 18/21/26/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776595-0004</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453</t>
   </si>
   <si>
     <t>7818453</t>
   </si>
   <si>
     <t>Optical Multiplexer, 4 channels</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Mux, 1350-1410 nm, LC/PC, 4 channels</t>
   </si>
   <si>
-    <t>LGX</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454</t>
   </si>
   <si>
     <t>7818454</t>
   </si>
   <si>
-    <t>Optical Demultiplexer, 4 channels</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281</t>
   </si>
   <si>
     <t>7830281</t>
   </si>
   <si>
     <t>CWDM Add/Drop Multiplexer, 1271-1291 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1271-1291 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457</t>
   </si>
   <si>
     <t>7818457</t>
   </si>
   <si>
-    <t>Optical Demultiplexer, 8 channels</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345</t>
   </si>
   <si>
     <t>7830345</t>
   </si>
   <si>
     <t>CWDM Add/Drop Multiplexer, 1471-1491 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1471-1491 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347</t>
   </si>
   <si>
     <t>7830347</t>
   </si>
   <si>
     <t>CWDM Add/Drop Multiplexer, 1511-1531 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1511-1531 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349</t>
   </si>
   <si>
     <t>7830349</t>
   </si>
   <si>
     <t>CWDM Add/Drop Multiplexer, 1551-1571 nm</t>
   </si>
   <si>
     <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1551-1571 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>7633229-05</t>
   </si>
   <si>
     <t>RFD</t>
   </si>
   <si>
     <t>ERA® RF Donor Card</t>
   </si>
   <si>
-    <t>7841277-00</t>
-[...475 lines deleted...]
-  <si>
     <t>7841175-0002</t>
   </si>
   <si>
     <t>CAP H 4/4 F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point for High Power for Tetra, Tetrapol and DMR Applications, Fiber Fed with Fan Kit.</t>
   </si>
   <si>
     <t>7841176-0002</t>
   </si>
   <si>
     <t>CAP H 9R F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point for High Power for EGSM-R Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>7834113-0002</t>
   </si>
   <si>
     <t>CAP H 7-8/9/18/21 F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power APT 700 Lower, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with fan kit</t>
@@ -1174,80 +1507,152 @@
   <si>
     <t>7843400-0002</t>
   </si>
   <si>
     <t>CAP H 85/9/18/21 F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power  CEL 850, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with fan kit</t>
   </si>
   <si>
     <t>7830127-0001</t>
   </si>
   <si>
     <t>CAP MX F-AC</t>
   </si>
   <si>
     <t>Variant of CAP-MX</t>
   </si>
   <si>
     <t>Carrier Access Point with 11-Band Support from 600 MHz to 2700 MHz for Medium Power Applications, Fiber Fed, AC Powered</t>
   </si>
   <si>
     <t>CAP MX</t>
   </si>
   <si>
+    <t>7840984-0001</t>
+  </si>
+  <si>
+    <t>CAP M 80-85/17E/19/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed AC</t>
+  </si>
+  <si>
+    <t>7841153-0001</t>
+  </si>
+  <si>
+    <t>CAP H 80-85/17E/19/26 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  SMR 800, CELL 850, PCS 1900, AWS 1700, and IMT 2600 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7835476-0008</t>
+  </si>
+  <si>
+    <t>CAP H 23/23/25T/25T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7843400-0001</t>
+  </si>
+  <si>
+    <t>CAP H 85/9/18/21 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power CEL 850, CEL 900, DCS 1800 and IMT 2100 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7845390-0007</t>
+  </si>
+  <si>
+    <t>CAP L2 17E/19/23/25T C-PE</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>CAP L2</t>
+  </si>
+  <si>
+    <t>7845390-1007</t>
+  </si>
+  <si>
+    <t>CAP L2 17E/19/23/25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7845390-0018</t>
+  </si>
+  <si>
+    <t>CAP L2 C-Band C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power C-BAND Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1008</t>
+  </si>
+  <si>
+    <t>CAP L2 6/7E/80-85 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
     <t>7851671-1003</t>
   </si>
   <si>
     <t>CAP M2 35LT/35HT F-AC</t>
   </si>
   <si>
     <t>Variant of CAP-M2</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD3500 Applications, Fiber Fed, AC</t>
   </si>
   <si>
     <t>CAP M2</t>
   </si>
   <si>
     <t>7845390-0001</t>
   </si>
   <si>
     <t>CAP L2 18/21/23T/26 C-PE</t>
   </si>
   <si>
-    <t>Variant of CAP-L2</t>
-[...1 lines deleted...]
-  <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DCS 1800, IMT 2100, TDD 2300 and IMT 2600  Applications, Copper fed, PoE++</t>
   </si>
   <si>
-    <t>CAP L2</t>
-[...1 lines deleted...]
-  <si>
     <t>7845390-1001</t>
   </si>
   <si>
     <t>CAP L2 18/21/23T/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DCS 1800, IMT 2100, TDD 2300 and IMT 2600 Applications, Fiber Fed, DC</t>
   </si>
   <si>
     <t>7845390-0009</t>
   </si>
   <si>
     <t>CAP L2 9/18/21/26 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power CELL 900, DCS 1800, IMT 2100, and IMT 2600  Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7845389-0009</t>
   </si>
   <si>
     <t>UAP2 9/18/21/26 C-PE</t>
   </si>
   <si>
     <t>Variant of UAP2</t>
@@ -1327,50 +1732,200 @@
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800, IMT 2100, TDD 2300, and IMT 2600 Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7857271-0002</t>
   </si>
   <si>
     <t>CAP H2 35T F-DC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point with Support for MIMO High Power TDD 3500 Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>CAP H2</t>
   </si>
   <si>
     <t>7840984-0002</t>
   </si>
   <si>
     <t>CAP M 80-85/17E/19/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed DC</t>
   </si>
   <si>
+    <t>7851671-2003</t>
+  </si>
+  <si>
+    <t>7856326-2003</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, AC, with fan kit</t>
+  </si>
+  <si>
+    <t>7856326-2010</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered</t>
+  </si>
+  <si>
+    <t>7856326-2011</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7673474-01</t>
+  </si>
+  <si>
+    <t>Blank Panel e-POI</t>
+  </si>
+  <si>
+    <t>e-POI Blank Module</t>
+  </si>
+  <si>
+    <t>Blank module</t>
+  </si>
+  <si>
+    <t>7688867-00</t>
+  </si>
+  <si>
+    <t>Blank Panel AUT</t>
+  </si>
+  <si>
+    <t>ERA® Blank Module, Auxiliary Transport Slot</t>
+  </si>
+  <si>
+    <t>7683182-01</t>
+  </si>
+  <si>
+    <t>Ceiling Mounting kit UAP</t>
+  </si>
+  <si>
+    <t>Universal Access Point (UAP) Ceiling Mount Assembly</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>7821954-01</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set CAP M Dual (2 EA)</t>
+  </si>
+  <si>
+    <t>CAP M Dual Wall Mounting Bracket set (2 units), to mount two CAP M back-to-back to a wall with each bracket</t>
+  </si>
+  <si>
+    <t>7831788-00</t>
+  </si>
+  <si>
+    <t>Diplexer for ERA® 694-1880 &amp; 1920-2700 MHz Outdoor Applications</t>
+  </si>
+  <si>
+    <t>Diplexer</t>
+  </si>
+  <si>
+    <t>7725850-01</t>
+  </si>
+  <si>
+    <t>A7843668</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 7dB,</t>
+  </si>
+  <si>
+    <t>FOA</t>
+  </si>
+  <si>
+    <t>Fiber attenuator</t>
+  </si>
+  <si>
+    <t>A7851753</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set (2 EA) CAP M2</t>
+  </si>
+  <si>
+    <t>CAP M2 single wall mounting bracket set (2 units) to mount 1 CAP M2 to a wall with each of the brackets</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581</t>
+  </si>
+  <si>
+    <t>7661581</t>
+  </si>
+  <si>
+    <t>Wall Mounting kit CAP H</t>
+  </si>
+  <si>
+    <t>Wall Mounting Kit to mount a CAP H (M2-Cabinet) to a wall</t>
+  </si>
+  <si>
+    <t>7847985-00</t>
+  </si>
+  <si>
+    <t>Mounting Bracket Single CAP MX</t>
+  </si>
+  <si>
+    <t>CAP MX Mounting Bracket Single to mount one CAP MX to a wall</t>
+  </si>
+  <si>
+    <t>7833623-00</t>
+  </si>
+  <si>
+    <t>Double Notch Filter for DL 700/800 bands Public Safety</t>
+  </si>
+  <si>
+    <t>Filter</t>
+  </si>
+  <si>
+    <t>7845793-00</t>
+  </si>
+  <si>
+    <t>Filter TDD 3500</t>
+  </si>
+  <si>
+    <t>Passband filter for TDD 3500</t>
+  </si>
+  <si>
+    <t>7843675-00</t>
+  </si>
+  <si>
+    <t>Double Notch Filter for 900 MHz UL Protection</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900</t>
   </si>
   <si>
     <t>7803900</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-390, up to 40 km</t>
   </si>
   <si>
     <t>Small form factor pluggable+ Module, 10G BASE, CWDM, Singlemode</t>
   </si>
   <si>
     <t>SFP+</t>
   </si>
   <si>
     <t>Optical module</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330</t>
   </si>
   <si>
     <t>7801330</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-470, up to 40 km</t>
@@ -1441,113 +1996,92 @@
   <si>
     <t>A7845629</t>
   </si>
   <si>
     <t>CSFP+, BiDi, TAA</t>
   </si>
   <si>
     <t>Compact SFP+, 10G BASE, Singlemode, up to 20 km, TAA compliant</t>
   </si>
   <si>
     <t>CSFP</t>
   </si>
   <si>
     <t>A7845626</t>
   </si>
   <si>
     <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 20 km</t>
   </si>
   <si>
     <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, TAA compliant, up to 20 km</t>
   </si>
   <si>
     <t>BiDi SFP</t>
   </si>
   <si>
-    <t>7683182-01</t>
-[...50 lines deleted...]
-    <t>CAP M2 single wall mounting bracket set (2 units) to mount 1 CAP M2 to a wall with each of the brackets</t>
+    <t>A7660511</t>
+  </si>
+  <si>
+    <t>SFP+SR, up to 300 m, TAA</t>
+  </si>
+  <si>
+    <t>Small Form-Factor Pluggable+ Module, 10G BASE, Multimode, TAA compliant</t>
+  </si>
+  <si>
+    <t>A7803247</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-270, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ Module, 10G BASE, CWDM, Singlemode, TAA compliant</t>
+  </si>
+  <si>
+    <t>A7803249</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-290, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803291</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-310, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803293</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-330, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7803298</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-370, up to 40 km, TAA</t>
   </si>
   <si>
-    <t>Small form factor pluggable+ Module, 10G BASE, CWDM, Singlemode, TAA compliant</t>
-[...1 lines deleted...]
-  <si>
     <t>A7803902</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-410, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7803906</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-450, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7801330</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-470, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7801342</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-510, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7801344</t>
@@ -1600,872 +2134,650 @@
   <si>
     <t>CSFP+ and SFP+ Kit with Optical Attenuators</t>
   </si>
   <si>
     <t>Compact SFP+ and SFP+-Kit, 10G BASE, Singlemode, up to 20 km, TAA compliant.</t>
   </si>
   <si>
     <t>CSFP | SFP+</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186</t>
   </si>
   <si>
     <t>7865186</t>
   </si>
   <si>
     <t>SFP28, 25GBase Duplex LC 1310nm, up to 10 km</t>
   </si>
   <si>
     <t>Small form factor pluggable Duplex Module, 25GBASE Ethernet, Single-mode, up to 10 km, 1310 nm Tx</t>
   </si>
   <si>
     <t>SFP28</t>
   </si>
   <si>
-    <t>NODE-AM/A+ REPEATERS</t>
-[...326 lines deleted...]
-    <t>Air Dielectric Hybrid Coupler, Same side inputs, 698–2700 MHz</t>
+    <t>CMR-REPEATERS</t>
+  </si>
+  <si>
+    <t>CMR Dual band miniRepeater</t>
+  </si>
+  <si>
+    <t>7761306-00</t>
+  </si>
+  <si>
+    <t>DCM AF 7524L</t>
+  </si>
+  <si>
+    <t>Variant of NODE-AM/A+ REPEATERS</t>
+  </si>
+  <si>
+    <t>Node A+/ Node AM Digital Channel Module (DCM) medium power for LTE 700</t>
+  </si>
+  <si>
+    <t>7761303-00</t>
+  </si>
+  <si>
+    <t>DCM AF 7524</t>
+  </si>
+  <si>
+    <t>7843335-00</t>
+  </si>
+  <si>
+    <t>DCM AF 7524L/2625</t>
+  </si>
+  <si>
+    <t>Node A+/ Node AM Digital Channel Module (DCM) dual band medium power for LTE 700 and LTE2600</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849244</t>
+  </si>
+  <si>
+    <t>7849244</t>
+  </si>
+  <si>
+    <t>CMR9/18</t>
+  </si>
+  <si>
+    <t>CMR dual band mini-repeater for band 8 and band 3</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7566418</t>
+  </si>
+  <si>
+    <t>7566418</t>
+  </si>
+  <si>
+    <t>MR1818L</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7633937</t>
+  </si>
+  <si>
+    <t>7633937</t>
+  </si>
+  <si>
+    <t>MR2618</t>
+  </si>
+  <si>
+    <t>MR2618 Indoor Coverage and High Speed Data Enhancer for 2600 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7615374</t>
+  </si>
+  <si>
+    <t>7615374</t>
+  </si>
+  <si>
+    <t>MR418 410-415 420-425</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7625001</t>
+  </si>
+  <si>
+    <t>7625001</t>
+  </si>
+  <si>
+    <t>MR418 415-420 425-430</t>
+  </si>
+  <si>
+    <t>7693191-01</t>
+  </si>
+  <si>
+    <t>DCM AF 824/923</t>
+  </si>
+  <si>
+    <t>Node A+/ Node AM Digital Channel Module (DCM) dual band medium power for LTE 800, EGSM 900, UMTS 900, and LTE 900; 5G ready</t>
+  </si>
+  <si>
+    <t>7700741-01</t>
+  </si>
+  <si>
+    <t>DCM AF 1823/2125</t>
+  </si>
+  <si>
+    <t>Node A+/ Node AM Digital Channel Module (DCM) dual band medium power for GSM 1800, LTE 1800, UMTS 2100, and LTE 2100; 5G ready</t>
+  </si>
+  <si>
+    <t>7163442-00</t>
+  </si>
+  <si>
+    <t>AIMOS Unlimited Repeating Licenses</t>
+  </si>
+  <si>
+    <t>7564519-00</t>
+  </si>
+  <si>
+    <t>AIMOS Software Update Agreement (per year)</t>
+  </si>
+  <si>
+    <t>Software maintenance service</t>
+  </si>
+  <si>
+    <t>7640800-00</t>
+  </si>
+  <si>
+    <t>AIMOS LDAP Interface</t>
+  </si>
+  <si>
+    <t>7642123-01</t>
+  </si>
+  <si>
+    <t>OPT</t>
+  </si>
+  <si>
+    <t>7847569-00</t>
+  </si>
+  <si>
+    <t>CAT2</t>
+  </si>
+  <si>
+    <t>ERA® CAT2 Copper Transport Card</t>
+  </si>
+  <si>
+    <t>A7818473</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1470-1610 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>A7818475</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1470-1610 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>A7818453</t>
+  </si>
+  <si>
+    <t>A7818477</t>
+  </si>
+  <si>
+    <t>Optical Multiplexer, 18 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1270-1610 nm, LC/PC, 18 channels</t>
+  </si>
+  <si>
+    <t>7847569-01</t>
+  </si>
+  <si>
+    <t>7635442-01</t>
+  </si>
+  <si>
+    <t>WCS-4</t>
+  </si>
+  <si>
+    <t>7663468-00</t>
+  </si>
+  <si>
+    <t>PSU-57V-AC</t>
+  </si>
+  <si>
+    <t>Power Supply Unit, 57 Vdc, 100-240 Vac</t>
+  </si>
+  <si>
+    <t>7809823-00</t>
+  </si>
+  <si>
+    <t>PSU kit CAP L AC 240W plenum</t>
+  </si>
+  <si>
+    <t>Power Supply Kit, CAP L 240W Local AC, plenum</t>
+  </si>
+  <si>
+    <t>7844068-00</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 4 U -48Vdc</t>
+  </si>
+  <si>
+    <t>7844067-00</t>
+  </si>
+  <si>
+    <t>WCS-2 DC</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 2 U -48vdc</t>
+  </si>
+  <si>
+    <t>A7850727-00</t>
+  </si>
+  <si>
+    <t>NEBS III WCS-2 Airflow Adapter</t>
+  </si>
+  <si>
+    <t>ERA® WCS-2 adapter to provide front-to-back airflow, NEBS III</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7818375</t>
+  </si>
+  <si>
+    <t>7818375</t>
+  </si>
+  <si>
+    <t>MUX/DEMUX Rack, 3 slots</t>
+  </si>
+  <si>
+    <t>MUX/DEMUX Rack with 3 slots</t>
+  </si>
+  <si>
+    <t>7844067-02</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 2 U -48Vdc, with integrated DCDC converter</t>
+  </si>
+  <si>
+    <t>7635443-03</t>
+  </si>
+  <si>
+    <t>ERA WCS-2</t>
+  </si>
+  <si>
+    <t>A7635442-03</t>
+  </si>
+  <si>
+    <t>ERA WCS-4 TAA</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 4 U, TAA</t>
+  </si>
+  <si>
+    <t>A7635443-03</t>
+  </si>
+  <si>
+    <t>ERA WCS-2 TAA</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 2 U, TAA</t>
+  </si>
+  <si>
+    <t>A7844067-02</t>
+  </si>
+  <si>
+    <t>WCS-2 DC TAA</t>
+  </si>
+  <si>
+    <t>ERA® Wireless Communications Switch Subrack, 2 U -48Vdc, with integrated DCDC converter, TAA</t>
+  </si>
+  <si>
+    <t>7775087-00</t>
+  </si>
+  <si>
+    <t>PSU kit CAP L AC 240 W without cord</t>
+  </si>
+  <si>
+    <t>CAP L 240W Local AC Power Supply Kit no cord</t>
+  </si>
+  <si>
+    <t>CAP-L</t>
+  </si>
+  <si>
+    <t>CAP-L Carrier Access Point, with up to 4-Band Support for Low Power Applications</t>
+  </si>
+  <si>
+    <t>CAP-MX</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support Medium Power Applications</t>
+  </si>
+  <si>
+    <t>CAP-L2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with up to 4-Band Support for Low Power  Applications</t>
+  </si>
+  <si>
+    <t>CAP-M2</t>
+  </si>
+  <si>
+    <t>TLCN8-W</t>
+  </si>
+  <si>
+    <t>ION®-B Series Wideband Eight-way Splitter/Combiner</t>
+  </si>
+  <si>
+    <t>Splitter/combiner</t>
+  </si>
+  <si>
+    <t>7776597-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/19/23/25 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7781125-0003</t>
+  </si>
+  <si>
+    <t>CAP M 9/18/21/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80-17</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80/50-17</t>
+  </si>
+  <si>
+    <t>7773877-0001</t>
+  </si>
+  <si>
+    <t>ION-M4 U AC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
+  </si>
+  <si>
+    <t>7637443-02</t>
+  </si>
+  <si>
+    <t>ION® Series Power Supply Unit, -40 to -70 Vdc, 850 W</t>
+  </si>
+  <si>
+    <t>7641606-01</t>
+  </si>
+  <si>
+    <t>ION® Filler for Power Supply Unit Subrack</t>
+  </si>
+  <si>
+    <t>Power supply subrack</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855</t>
+  </si>
+  <si>
+    <t>7650855</t>
+  </si>
+  <si>
+    <t>ION® Power Distribution Unit Upgrade Kit</t>
+  </si>
+  <si>
+    <t>7672755-00</t>
+  </si>
+  <si>
+    <t>ION® POI Blindcover for Intelligent Point of Interface</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038</t>
+  </si>
+  <si>
+    <t>7708038</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vdc</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019</t>
+  </si>
+  <si>
+    <t>7708019</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vac for PSDU</t>
+  </si>
+  <si>
+    <t>7633228-00</t>
+  </si>
+  <si>
+    <t>7721916-01</t>
+  </si>
+  <si>
+    <t>CDD</t>
+  </si>
+  <si>
+    <t>NOKIA® CPRI Digital Donor</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473</t>
+  </si>
+  <si>
+    <t>7818473</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351</t>
+  </si>
+  <si>
+    <t>7830351</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1591-1611 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1591-1611 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475</t>
+  </si>
+  <si>
+    <t>7818475</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477</t>
+  </si>
+  <si>
+    <t>7818477</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479</t>
+  </si>
+  <si>
+    <t>7818479</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455</t>
+  </si>
+  <si>
+    <t>7818455</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283</t>
+  </si>
+  <si>
+    <t>7830283</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1311-1331 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1311-1331 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339</t>
+  </si>
+  <si>
+    <t>7830339</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1351-1371 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1351-1371 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341</t>
+  </si>
+  <si>
+    <t>7830341</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1391-1411 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1391-1411 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343</t>
+  </si>
+  <si>
+    <t>7830343</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1431-1451 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1431-1451 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>7671558-00</t>
+  </si>
+  <si>
+    <t>AIMOS Secure SNMP</t>
+  </si>
+  <si>
+    <t>7679693-00</t>
+  </si>
+  <si>
+    <t>AIMOS XML Configuration Management Interface</t>
+  </si>
+  <si>
+    <t>7671558-01</t>
+  </si>
+  <si>
+    <t>7768707-02</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3.2</t>
+  </si>
+  <si>
+    <t>7768707-04</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3.4</t>
+  </si>
+  <si>
+    <t>7768708-00</t>
+  </si>
+  <si>
+    <t>AIMOS OSM Map-Link</t>
+  </si>
+  <si>
+    <t>7768861-00</t>
+  </si>
+  <si>
+    <t>AIMOS SON Interface</t>
+  </si>
+  <si>
+    <t>7768707-05</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3.5</t>
+  </si>
+  <si>
+    <t>C-10-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>10 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-10-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-13-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>13 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-13-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-30-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>C-20-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-6-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-5-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>5 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-30-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>C-6-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>VD-C6-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 6 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C15-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 15 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C30-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 30 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-H2X2-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Air Dielectric Hybrid Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
     <t>Hybrid coupler</t>
   </si>
   <si>
-    <t>AT-1-43-MF</t>
-[...487 lines deleted...]
-  <si>
     <t>H-3-TCPUSEW-N-AI6</t>
   </si>
   <si>
     <t>Low PIM Air Dielectric Hybrid Coupler, 340–3800 MHz</t>
   </si>
   <si>
     <t>AT-10-UW-43-MFI6</t>
   </si>
   <si>
     <t>10 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
   </si>
   <si>
     <t>AT-10-43-MF</t>
   </si>
   <si>
     <t>10 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
   </si>
   <si>
     <t>AT-20-43-MF</t>
   </si>
   <si>
     <t>20 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
   </si>
   <si>
     <t>AT-3-43-MF</t>
@@ -2569,119 +2881,140 @@
   <si>
     <t>VD-S4-CPUSEW-H-43B</t>
   </si>
   <si>
     <t>ValuDAS™, Multiband Four-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
   </si>
   <si>
     <t>S-2-UW-L-43-I53</t>
   </si>
   <si>
     <t>Two-way Low Power Splitter, 1695-4600MHz</t>
   </si>
   <si>
     <t>T-200-UW-43-M-I6</t>
   </si>
   <si>
     <t>T-50-UW-43-M</t>
   </si>
   <si>
     <t>T-50-UW-43-M-I6</t>
   </si>
   <si>
     <t>Low PIM Termination 50 W Load, 0-6000 MHz</t>
   </si>
   <si>
+    <t>CELLMAX-D-CPUSE</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Directional In-building Antenna, 698–960 MHz, 1710–2700 MHz</t>
+  </si>
+  <si>
     <t>CMAX-D-43-UW-I53</t>
   </si>
   <si>
-    <t>Low PIM Directional In-building Antenna, 617–960 MHz, 1695–2700, 3300-3800 and 4900-6000MHz</t>
+    <t>Low PIM Directional In-building Antenna, 617–960, 1695–2700, 3300-3800, and 4900-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-D-TCPUSEI53</t>
   </si>
   <si>
     <t>Low PIM Directional In-building Antenna, 350-470 MHz, 617–960 MHz, 1710–2700 MHz</t>
   </si>
   <si>
     <t>CMAX-OMF6-43-UWI53</t>
   </si>
   <si>
     <t>CMAX-OUS-43-I53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Omni In-building Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200 MHz 4.3-10. Not Recommended for metal ceilings.</t>
   </si>
   <si>
     <t>CMAX-DMF-43-UW-I53</t>
   </si>
   <si>
     <t>Low PIM Directional MIMO In-Building Antenna, 617–960 MHz, 1695–2700 MHz, 3300-4200MHz, and 4800-6000MHz  4.3-10, (2 PORTS 617-960 and 1695-2700MHz, 2 PORTS 3300-4200 and 4800-6000MHz)</t>
   </si>
   <si>
+    <t>CMAX-YG-CPUSEW-I53</t>
+  </si>
+  <si>
+    <t>Variant of LOG-PERIODIC-ANTENNAS</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Log Periodic Outdoor Antenna 698-3800MHz</t>
+  </si>
+  <si>
     <t>CMAX-LHM2-60-I53</t>
   </si>
   <si>
     <t>Low PIM Directional High Capacity Venue MIMO Antenna 4G/5G/C-Band, 617–960 MHz 1695–2700 MHz and 3300-4200MHz 60-Deg, 4.3-10, (2 PORTS 617-4200MHz).</t>
   </si>
   <si>
     <t>CMAX-LHM2-30-I53</t>
   </si>
   <si>
     <t>Low PIM Directional High Capacity Venue 2x2 MIMO Antenna 4G/5G/C-Band, 617–960 MHz, 1695–2700 MHz and 3300-4200MHz, 4.3-10.</t>
   </si>
   <si>
     <t>CMAX-LHM2-3030-I53</t>
   </si>
   <si>
     <t>CMAX-DMF-43-UW-I53-01</t>
   </si>
   <si>
     <t>Low PIM Directional MIMO In-Building Antenna, 4G/5G/C-Band, 617–960 MHz, 1695–2700 MHz, 3300-4200MHz and 4800-6000MHz  4.3-10</t>
   </si>
   <si>
     <t>CMAX-OUS-TUW-I53</t>
   </si>
   <si>
     <t>CMAX-HM4-3030-I53</t>
   </si>
   <si>
     <t>Cell-Max™ Low PIM Directional High Capacity Venue 4x4 MIMO Antenna,  1695–2700, 3300-4200 MHz</t>
   </si>
   <si>
     <t>VD-OMF6-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS™ Low PIM Omni MIMO In-building Antenna, 617-6000 MHz</t>
   </si>
   <si>
     <t>VD-OUS-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS™ Low PIM Omni In-building Antenna, 617 - 6000 MHz 4.3-10</t>
   </si>
   <si>
+    <t>VD-OM-43-UWI53</t>
+  </si>
+  <si>
+    <t>ValuDAS™ Low PIM Omni MIMO In-building Antenna, 600-6000 MHz</t>
+  </si>
+  <si>
     <t>VD-D-43-UWI53</t>
   </si>
   <si>
     <t>ValuDAS® Low PIM Directional In-building Antenna, for Wall Mounting, 600-960, 1427-4200, 4900-6000 MHz</t>
   </si>
   <si>
     <t>CMAX-DMF-43-WI53-O</t>
   </si>
   <si>
     <t>Low PIM Directional 2x2 MIMO Outdoor Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994</t>
   </si>
   <si>
     <t>7543994</t>
   </si>
   <si>
     <t>Clamp for Cell-Max™ Omnidirectional In-building Antennas</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591</t>
   </si>
   <si>
     <t>7760591</t>
@@ -2701,509 +3034,143 @@
   <si>
     <t>7851137</t>
   </si>
   <si>
     <t>Kit MID for adjustable mounting kit</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094</t>
   </si>
   <si>
     <t>7814094</t>
   </si>
   <si>
     <t>HARD CEILING MOUNTING KIT</t>
   </si>
   <si>
     <t>7643288-01</t>
   </si>
   <si>
     <t>SR 8/POI w/o guiderails</t>
   </si>
   <si>
     <t>ION® Active Intelligent Point of Interface Subrack for ION-U Applications</t>
   </si>
   <si>
-    <t>TLCN8-W</t>
-[...5 lines deleted...]
-    <t>Splitter/combiner</t>
+    <t>7770209-0004</t>
+  </si>
+  <si>
+    <t>CAP L 18/21/26/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7772983-0001</t>
+  </si>
+  <si>
+    <t>CAP H 8/9/18/21 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
+  </si>
+  <si>
+    <t>7770203-0004</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/23/23 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and WCS 2300 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7768763-00</t>
+  </si>
+  <si>
+    <t>UAP-N25</t>
+  </si>
+  <si>
+    <t>7772983-0002</t>
+  </si>
+  <si>
+    <t>CAP H 8/9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7770203-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/23/23 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  AWS 1700 MIMO and WCS 2300 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776596-0006</t>
+  </si>
+  <si>
+    <t>CAP L 7/80-85/17E/19 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776595-0006</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7770356-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/19/19 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776643-0006</t>
+  </si>
+  <si>
+    <t>CAP L 8/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7683191-00</t>
   </si>
   <si>
     <t>ION® Power Supply Distribution Unit</t>
   </si>
   <si>
-    <t>TFAH-ES70/80-17</t>
-[...442 lines deleted...]
-  <si>
     <t>7820478-0001</t>
   </si>
   <si>
     <t>CAP M 7E/80-85/17E/19 F-AC</t>
   </si>
   <si>
     <t>7825730-0003</t>
   </si>
   <si>
     <t>CAP H 17E/17E/19/19 F-DC-F1-APE</t>
   </si>
   <si>
     <t>7828333-0001</t>
   </si>
   <si>
     <t>CAP M 4/70/80 F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Medium Power UHF, LMR700 and LMR800 Applications, Fiber Fed</t>
   </si>
   <si>
     <t>7834677-0006</t>
   </si>
   <si>
     <t>CAP L 4A/18/21/26 F-DC</t>
@@ -3361,209 +3328,452 @@
   <si>
     <t>UAP2 7-8/9/18/21 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power APT 700, EDD 800, CEL 900, DCS 1800 and IMT 2100 Applications, Fiber fed, DC</t>
   </si>
   <si>
     <t>7845389-1009</t>
   </si>
   <si>
     <t>UAP2 9/18/21/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power CEL 900, DCS 1800, IMT 2100 and IMT 2600 Applications, Fiber fed, DC</t>
   </si>
   <si>
     <t>7845389-0003</t>
   </si>
   <si>
     <t>UAP2 35LT/35HT C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 3500 Applications, Copper fed, PoE++</t>
   </si>
   <si>
+    <t>7834569-00</t>
+  </si>
+  <si>
+    <t>CAP M passband filter for 700/800 DL PS</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511</t>
+  </si>
+  <si>
+    <t>7660511</t>
+  </si>
+  <si>
+    <t>SFP+SR, up to 300 m</t>
+  </si>
+  <si>
+    <t>Small Form-Factor Pluggable+ Module, 10G BASE, Multimode</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813</t>
+  </si>
+  <si>
+    <t>7680813</t>
+  </si>
+  <si>
+    <t>SFP+LR, up to 10 km</t>
+  </si>
+  <si>
+    <t>Small Form-Factor Pluggable+ Module, 10G BASE, Singlemode</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360</t>
+  </si>
+  <si>
+    <t>7801360</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-550, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363</t>
+  </si>
+  <si>
+    <t>7801363</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-570, up to 40 km</t>
+  </si>
+  <si>
+    <t>7845389-1032</t>
+  </si>
+  <si>
+    <t>UAP2 7E/17E/19/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power USA 700, USA 750, LMR 750, AWS 1700, PCS 1900, and C-Band TDD Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0034</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/17E/19/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, AWS 1700, PCS 1900, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1034</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/17E/19/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, AWS 1700, PCS 1900 and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7856326-1003</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-1011</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered, with fan kit</t>
+  </si>
+  <si>
+    <t>7845390-1035</t>
+  </si>
+  <si>
+    <t>CAP L2 34T/37T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DoD band and C-Band Applications, Fiber Fed, External DC powered</t>
+  </si>
+  <si>
+    <t>7821740-0008</t>
+  </si>
+  <si>
+    <t>CAP H 9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7845389-0038</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/26/35IC C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, IMT 2600, and IC 3500 TDD Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1036</t>
+  </si>
+  <si>
+    <t>CAP L2 35LT/35HT F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power TDD 3500 Applications, Fiber Fed, External DC powered</t>
+  </si>
+  <si>
+    <t>7845389-1036</t>
+  </si>
+  <si>
+    <t>UAP2 35LT/35HT F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 3500 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7856326-1010</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered, with fan kit</t>
+  </si>
+  <si>
+    <t>7845390-0008</t>
+  </si>
+  <si>
+    <t>CAP L2 6/7E/80-85 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7821955-00</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set CAP M Single (2 EA)</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket CAP M SISO set (2 units), to mount one CAP M to a wall with each bracket</t>
+  </si>
+  <si>
     <t>7845389-0025</t>
   </si>
   <si>
     <t>UAP2 17E/19 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700 and PCS 1900 Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7845389-0032</t>
   </si>
   <si>
     <t>UAP2 7E/17E/19/37T C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power USA 700, USA 750, LMR 750, AWS 1700, PCS 1900, and C-Band Applications, Copper fed, PoE++</t>
   </si>
   <si>
-    <t>7845389-1032</t>
-[...56 lines deleted...]
-    <t>Carrier Access Point with 3-Band Support for High Power CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit</t>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365</t>
+  </si>
+  <si>
+    <t>7801365</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-590, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904</t>
+  </si>
+  <si>
+    <t>7803904</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-430, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342</t>
+  </si>
+  <si>
+    <t>7801342</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-510, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249</t>
+  </si>
+  <si>
+    <t>7803249</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-290, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293</t>
+  </si>
+  <si>
+    <t>7803293</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-330, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295</t>
+  </si>
+  <si>
+    <t>7803295</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-350, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298</t>
+  </si>
+  <si>
+    <t>7803298</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-370, up to 40 km</t>
+  </si>
+  <si>
+    <t>A7845627</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 20 km</t>
+  </si>
+  <si>
+    <t>A7832206</t>
+  </si>
+  <si>
+    <t>SFP+, 10G, Bi-Di, 1330nmTx/1270nmRx, up to 40 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, TAA compliant, up to 40 km</t>
   </si>
   <si>
     <t>A7832204</t>
   </si>
   <si>
     <t>SFP+, 10G, Bi-Di, 1270nmTx/1330nmRx, up to 40 km</t>
   </si>
   <si>
-    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, TAA compliant, up to 40 km</t>
-[...1 lines deleted...]
-  <si>
     <t>A7680813</t>
   </si>
   <si>
     <t>SFP+LR, up to 10 km, TAA</t>
   </si>
   <si>
     <t>Small Form-Factor Pluggable+ Module, 10G BASE, Singlemode, TAA compliant</t>
   </si>
   <si>
     <t>A7803295</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-350, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7803900</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-390, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7803904</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-430, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7801340</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-490, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7801360</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-550, up to 40 km, TAA</t>
   </si>
   <si>
-    <t>7856326-1010</t>
-[...14 lines deleted...]
-    <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Copper Fed, PoE++</t>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413</t>
+  </si>
+  <si>
+    <t>7859413</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 5 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414</t>
+  </si>
+  <si>
+    <t>7859414</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 5 km</t>
+  </si>
+  <si>
+    <t>A7859414</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202</t>
+  </si>
+  <si>
+    <t>7832202</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 10 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 10 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200</t>
+  </si>
+  <si>
+    <t>7832200</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 10 km</t>
   </si>
   <si>
     <t>7715012-01</t>
   </si>
   <si>
     <t>i-POI 8 x 1:2</t>
   </si>
   <si>
     <t>ION® Passive Intelligent Point of Interface 8 x 1:2 Combining Module</t>
   </si>
   <si>
     <t>i-POI™</t>
   </si>
   <si>
     <t>Combiner</t>
   </si>
   <si>
+    <t>7715018-01</t>
+  </si>
+  <si>
+    <t>i-POI 4 x 1:4</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 4 x 1:4 Combining Module</t>
+  </si>
+  <si>
+    <t>RP5100i</t>
+  </si>
+  <si>
+    <t>ONECELL® Multi-carrier, indoor Radio Point 5100i: Up to 4 carriers,  Internal Antenna.</t>
+  </si>
+  <si>
+    <t>RP5100</t>
+  </si>
+  <si>
+    <t>Radio point</t>
+  </si>
+  <si>
+    <t>OC-10B0-001</t>
+  </si>
+  <si>
+    <t>BC-W2001-CMU CONTROLLER MODULE UNIT</t>
+  </si>
+  <si>
+    <t>ONECELL® Baseband Controller 2000 Controller Module.</t>
+  </si>
+  <si>
+    <t>Controller unit</t>
+  </si>
+  <si>
+    <t>DMS</t>
+  </si>
+  <si>
+    <t>ONECELL® Small Cell Device Management System.</t>
+  </si>
+  <si>
+    <t>Management system</t>
+  </si>
+  <si>
     <t>7857271-0001</t>
   </si>
   <si>
     <t>CAP H2 35T F-AC-F1</t>
   </si>
   <si>
     <t>7856326-2020</t>
   </si>
   <si>
     <t>CAP M2 18/21/23T/26 F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power DCS 1800, IMT 2100, TDD 2300, and IMT 2600 Applications, Fiber Fed, AC</t>
   </si>
   <si>
     <t>7863167-0002</t>
   </si>
   <si>
     <t>CAP H 4/4 (390/420 MHz) F-AC-F1</t>
   </si>
   <si>
     <t>7856326-2004</t>
   </si>
   <si>
     <t>CAP M2 34T/37T/37T F-DC</t>
@@ -3607,360 +3817,96 @@
   <si>
     <t>7779139-00</t>
   </si>
   <si>
     <t>Diplexer for ERA® 614-896 &amp; 1695-2200 MHz Outdoor Applications</t>
   </si>
   <si>
     <t>7683182-02</t>
   </si>
   <si>
     <t>7847984-00</t>
   </si>
   <si>
     <t>Mounting Bracket Dual CAP MX</t>
   </si>
   <si>
     <t>CAP MX Mounting Bracket Dual to mount 2 CAP MX to a wall</t>
   </si>
   <si>
     <t>A7843666</t>
   </si>
   <si>
     <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 3dB</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511</t>
-[...226 lines deleted...]
-  <si>
     <t>7654948-00</t>
   </si>
   <si>
     <t>Universal 19"-Rack Cable Tray</t>
   </si>
   <si>
     <t>Cable holder kit</t>
   </si>
   <si>
     <t>7851781-00</t>
   </si>
   <si>
     <t>Wall Mounting Bracket CAP M2</t>
   </si>
   <si>
     <t>Wall mounting bracket to mount a CAP M2 to a wall</t>
   </si>
   <si>
     <t>A7848842</t>
   </si>
   <si>
     <t>Wall Mounting Bracket set (2 EA) single CAP L2</t>
   </si>
   <si>
     <t>2 CAP L2 wall mounting brackets single to mount one CAP L2 to a wall with each of the brackets</t>
   </si>
   <si>
     <t>7846281-01</t>
   </si>
   <si>
     <t>Wall Mounting bracket CAP L2</t>
   </si>
   <si>
     <t>Wall Mounting bracket to mount a CAP L2 to a wall</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538</t>
   </si>
   <si>
     <t>7661538</t>
   </si>
   <si>
     <t>Pole Mounting kit CAP H</t>
   </si>
   <si>
     <t>Pole Mounting Kit to mount a CAP H (M2-Cabinet) to a pole. The diameter of the pole must not exceed 120 mm.</t>
-  </si>
-[...34 lines deleted...]
-    <t>ValuDAS™ Low PIM Omni MIMO In-building Antenna, 600-6000 MHz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -4061,75 +4007,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J496" totalsRowShown="0">
-  <autoFilter ref="A1:J496"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J488" totalsRowShown="0">
+  <autoFilter ref="A1:J488"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-43-mf" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-43-i6" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-ni6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-43-i6" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-43-i6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-43-i6" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-43-i6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-ni6" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-2-uw-43-m" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-25-uw-43-m" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-30-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-f-i6" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ext-43-i53" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf7-43-uwi53" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf8-43-uwi53" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-43-wi" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-30-i53" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60-i53" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf2-43-wi53" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-22-i53" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-43i" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60x1-i53" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-o-43-uwi53" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-dmf-43-uwi53" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf4-43-wi53-o" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640449-01" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfln4004-4" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtprn64" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640681-01" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-37" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-37" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0002" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item42396a-17" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637444-01" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640450-00" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672754-00" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-02" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642125-00" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633229-05" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7841277-00" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818470" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818471" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818377" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818472" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818379" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818451" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818454" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818479" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818455" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818457" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818459" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7851464-00" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7676260-01" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-03" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7850159-00" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7761433-00" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-03" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7845476-00" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859935-00" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-01" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663610-00" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7676311-01" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7693531-00" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809798-00" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7850080-00" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7818375" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-02" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-03" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844068-02" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801367" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803906" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801344" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803247" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845629" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845626" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-01" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821954-01" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7831788-00" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7725850-01" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843668" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7851753" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803298" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803902" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803906" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801330" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801342" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801344" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801363" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801365" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801367" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846857" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859413" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846858" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849242" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849243" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849245" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599148" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599149" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7600606" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7618228" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7657462" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7613614" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163441-00" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163445-00" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7566603-00" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564517-00" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7611540-00" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7621865-00" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7715695-00" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-00" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-03" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768860-00" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768862-00" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7513152-26" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-4x4-uw-43-ai6" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-3x3-uw-43-ai6" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-cpuse-d-acsi6" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-1-43-mf" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-13-43-mf" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-43-mf" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-8-43-mf" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7673474-01" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688867-00" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7660511" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803247" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803249" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803291" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803293" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847985-00" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7833623-00" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7845793-00" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7843675-00" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf9-43-uwi53" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous1-uw43-i53" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-o-43-wi" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761306-00" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761303-00" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7843335-00" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849244" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7566418" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7633937" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7615374" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7625001" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7693191-01" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7700741-01" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163442-00" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564519-00" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7640800-00" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-00" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7679693-00" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-01" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-02" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-04" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768708-00" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768861-00" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-05" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-43-mf" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-43-mf" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-3-43-mf" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-43-mf" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-43-i6" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-ni6" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-ni6" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-ni6" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-43-i6" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-ni6" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-ni6" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-43-uw-i53" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-tcpusei53" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-43-i53" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-60-i53" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-30-i53" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-3030-i53" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-i53" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-3030-i53" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-ous-43-uwi53" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-d-43-uwi53" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-wi53-o" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7643288-01" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtlcn8-w" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683191-00" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-17" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-17" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0001" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637443-02" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7641606-01" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672755-00" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-00" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-01" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642123-01" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-00" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818473" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818452" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818475" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818453" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818477" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-01" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-01" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663468-00" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809823-00" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-00" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-00" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7850727-00" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7818375" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-02" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-03" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635442-03" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635443-03" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844067-02" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7775087-00" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832204" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7680813" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803295" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803900" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803904" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801340" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801360" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715012-01" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683181-01" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688866-00" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688868-00" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7714184-01" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7779139-00" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-02" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847984-00" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843666" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845627" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832206" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859414" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715018-01" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemrp5100i" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemoc-10b0-001" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemdms" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7654948-00" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851781-00" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7848842" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7846281-01" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821955-00" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7834569-00" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-cpuse" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-yg-cpusew-i53" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-om-43-uwi53" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640449-01" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818457" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7851464-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7676260-01" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-03" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7850159-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7761433-00" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-03" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7845476-00" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859935-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-01" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item42396a-17" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637444-01" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640450-00" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7850080-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672754-00" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-02" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-03" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844068-02" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818454" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818479" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818455" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfln4004-4" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtprn64" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640681-01" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-37" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-37" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0002" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663610-00" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7676311-01" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7693531-00" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809798-00" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7818375" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-02" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642125-00" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849242" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849243" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849245" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599148" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599149" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7600606" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7618228" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7657462" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7613614" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163441-00" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163445-00" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7566603-00" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564517-00" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7611540-00" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7621865-00" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7715695-00" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-00" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-03" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768860-00" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768862-00" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7513152-26" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-4x4-uw-43-ai6" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-3x3-uw-43-ai6" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-1-43-mf" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-13-43-mf" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-43-mf" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-8-43-mf" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-43-mf" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-43-i6" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-ni6" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-43-i6" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-43-i6" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-43-i6" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-43-i6" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-ni6" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-2-uw-43-m" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-25-uw-43-m" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-30-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-f-i6" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ext-43-i53" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf7-43-uwi53" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf8-43-uwi53" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf9-43-uwi53" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous1-uw43-i53" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-43-wi" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-30-i53" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60-i53" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf2-43-wi53" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-22-i53" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-43i" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-o-43-wi" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60x1-i53" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-o-43-uwi53" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-dmf-43-uwi53" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf4-43-wi53-o" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omuw-225-i53-o" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7841277-00" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633229-05" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7673474-01" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688867-00" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-01" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821954-01" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7831788-00" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7725850-01" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843668" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7851753" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847985-00" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7833623-00" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7845793-00" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7843675-00" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801367" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803906" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801344" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803247" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845629" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845626" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7660511" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803247" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803249" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803291" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803293" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803298" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803902" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803906" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801330" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801342" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801344" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801363" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801365" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801367" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846857" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859413" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846858" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761306-00" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761303-00" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7843335-00" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849244" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7566418" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7633937" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7615374" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7625001" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7693191-01" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7700741-01" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163442-00" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564519-00" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7640800-00" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642123-01" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-00" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818473" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818475" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818453" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818477" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-01" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-01" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663468-00" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809823-00" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-00" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-00" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7850727-00" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7818375" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-02" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-03" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635442-03" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635443-03" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844067-02" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7775087-00" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtlcn8-w" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-17" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-17" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0001" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637443-02" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7641606-01" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672755-00" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-00" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-01" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-00" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7679693-00" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-01" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-02" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-04" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768708-00" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768861-00" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-05" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-43-mf" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-43-mf" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-3-43-mf" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-43-mf" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-43-i6" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-ni6" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-ni6" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-ni6" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-43-i6" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-ni6" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-ni6" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-cpuse" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-43-uw-i53" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-tcpusei53" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-43-i53" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-yg-cpusew-i53" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-60-i53" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-30-i53" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-3030-i53" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-i53" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-3030-i53" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-ous-43-uwi53" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-om-43-uwi53" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-d-43-uwi53" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-wi53-o" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7643288-01" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683191-00" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7834569-00" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821955-00" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845627" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832206" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832204" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7680813" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803295" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803900" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803904" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801340" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801360" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859414" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715012-01" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715018-01" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemrp5100i" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemoc-10b0-001" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemdms" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683181-01" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688866-00" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688868-00" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7714184-01" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7779139-00" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-02" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847984-00" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843666" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7654948-00" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851781-00" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7848842" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7846281-01" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J496"/>
+  <dimension ref="A1:J488"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="50.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="180.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -4139,9878 +4085,9711 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>25</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>20</v>
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>29</v>
+      </c>
+      <c r="G6" t="s">
+        <v>30</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>24</v>
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
+        <v>35</v>
       </c>
       <c r="H8" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>26</v>
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>42</v>
+      </c>
+      <c r="F9" t="s">
+        <v>35</v>
       </c>
       <c r="H9" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>28</v>
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>45</v>
+      </c>
+      <c r="F10" t="s">
+        <v>35</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>31</v>
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>49</v>
+      </c>
+      <c r="F11" t="s">
+        <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>33</v>
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
+        <v>35</v>
       </c>
       <c r="H12" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>35</v>
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>55</v>
+      </c>
+      <c r="F13" t="s">
+        <v>35</v>
       </c>
       <c r="H13" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" t="s">
+        <v>35</v>
+      </c>
+      <c r="H14" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
-[...9 lines deleted...]
-    <row r="15" spans="1:8" ht="12.75">
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>38</v>
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>61</v>
+      </c>
+      <c r="F15" t="s">
+        <v>35</v>
       </c>
       <c r="H15" t="s">
-        <v>30</v>
+        <v>62</v>
+      </c>
+      <c r="J15" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="H16" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>68</v>
+      </c>
+      <c r="F17" t="s">
+        <v>25</v>
       </c>
       <c r="H17" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>71</v>
+      </c>
+      <c r="F18" t="s">
+        <v>25</v>
       </c>
       <c r="H18" t="s">
-        <v>30</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>45</v>
+        <v>73</v>
+      </c>
+      <c r="B19" t="s">
+        <v>74</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>75</v>
+      </c>
+      <c r="F19" t="s">
+        <v>35</v>
       </c>
       <c r="H19" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>77</v>
+      </c>
+      <c r="F20" t="s">
+        <v>25</v>
       </c>
       <c r="H20" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>49</v>
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
+        <v>79</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>80</v>
+      </c>
+      <c r="F21" t="s">
+        <v>35</v>
       </c>
       <c r="H21" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>51</v>
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
+        <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>52</v>
+        <v>83</v>
+      </c>
+      <c r="F22" t="s">
+        <v>35</v>
       </c>
       <c r="H22" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>53</v>
+        <v>84</v>
+      </c>
+      <c r="B23" t="s">
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>52</v>
+        <v>86</v>
+      </c>
+      <c r="F23" t="s">
+        <v>35</v>
       </c>
       <c r="H23" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
-        <v>52</v>
+        <v>89</v>
+      </c>
+      <c r="F24" t="s">
+        <v>35</v>
+      </c>
+      <c r="G24" t="s">
+        <v>90</v>
       </c>
       <c r="H24" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
-        <v>56</v>
+        <v>93</v>
+      </c>
+      <c r="F25" t="s">
+        <v>35</v>
+      </c>
+      <c r="G25" t="s">
+        <v>94</v>
       </c>
       <c r="H25" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>57</v>
+        <v>95</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D26" t="s">
-        <v>58</v>
+        <v>96</v>
+      </c>
+      <c r="F26" t="s">
+        <v>35</v>
+      </c>
+      <c r="G26" t="s">
+        <v>95</v>
       </c>
       <c r="H26" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D27" t="s">
-        <v>60</v>
+        <v>96</v>
+      </c>
+      <c r="F27" t="s">
+        <v>35</v>
+      </c>
+      <c r="G27" t="s">
+        <v>97</v>
       </c>
       <c r="H27" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>98</v>
+      </c>
+      <c r="B28" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>99</v>
       </c>
       <c r="D28" t="s">
+        <v>100</v>
+      </c>
+      <c r="F28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G28" t="s">
+        <v>95</v>
+      </c>
+      <c r="H28" t="s">
+        <v>96</v>
+      </c>
+      <c r="J28" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="29" spans="1:4" ht="12.75">
+    <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>64</v>
+        <v>101</v>
+      </c>
+      <c r="B29" t="s">
+        <v>102</v>
       </c>
       <c r="C29" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>65</v>
+        <v>103</v>
+      </c>
+      <c r="G29" t="s">
+        <v>30</v>
+      </c>
+      <c r="H29" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>104</v>
+      </c>
+      <c r="B30" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" t="s">
+        <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>68</v>
+        <v>106</v>
+      </c>
+      <c r="G30" t="s">
+        <v>30</v>
       </c>
       <c r="H30" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>107</v>
+      </c>
+      <c r="B31" t="s">
+        <v>108</v>
+      </c>
+      <c r="C31" t="s">
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>72</v>
+        <v>109</v>
+      </c>
+      <c r="G31" t="s">
+        <v>30</v>
       </c>
       <c r="H31" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>110</v>
+      </c>
+      <c r="C32" t="s">
+        <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>75</v>
+        <v>111</v>
+      </c>
+      <c r="F32" t="s">
+        <v>112</v>
       </c>
       <c r="H32" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>114</v>
+      </c>
+      <c r="C33" t="s">
+        <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>77</v>
+        <v>115</v>
+      </c>
+      <c r="F33" t="s">
+        <v>112</v>
       </c>
       <c r="H33" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>116</v>
+      </c>
+      <c r="C34" t="s">
+        <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>79</v>
+        <v>117</v>
+      </c>
+      <c r="F34" t="s">
+        <v>25</v>
       </c>
       <c r="H34" t="s">
-        <v>73</v>
+        <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>119</v>
+      </c>
+      <c r="C35" t="s">
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>81</v>
+        <v>120</v>
+      </c>
+      <c r="F35" t="s">
+        <v>112</v>
       </c>
       <c r="H35" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>122</v>
+      </c>
+      <c r="C36" t="s">
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>83</v>
+        <v>123</v>
+      </c>
+      <c r="F36" t="s">
+        <v>112</v>
       </c>
       <c r="H36" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>124</v>
+      </c>
+      <c r="C37" t="s">
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>85</v>
+        <v>125</v>
+      </c>
+      <c r="F37" t="s">
+        <v>126</v>
       </c>
       <c r="H37" t="s">
-        <v>86</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>127</v>
+      </c>
+      <c r="B38" t="s">
+        <v>128</v>
+      </c>
+      <c r="C38" t="s">
+        <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>88</v>
+        <v>129</v>
+      </c>
+      <c r="F38" t="s">
+        <v>35</v>
       </c>
       <c r="H38" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>130</v>
+      </c>
+      <c r="B39" t="s">
+        <v>131</v>
+      </c>
+      <c r="C39" t="s">
+        <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>90</v>
+        <v>132</v>
+      </c>
+      <c r="F39" t="s">
+        <v>35</v>
       </c>
       <c r="H39" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>133</v>
+      </c>
+      <c r="B40" t="s">
+        <v>134</v>
+      </c>
+      <c r="C40" t="s">
+        <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>92</v>
+        <v>135</v>
+      </c>
+      <c r="F40" t="s">
+        <v>35</v>
       </c>
       <c r="H40" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:4" ht="12.75">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>93</v>
+        <v>137</v>
+      </c>
+      <c r="B41" t="s">
+        <v>138</v>
       </c>
       <c r="C41" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>94</v>
+        <v>139</v>
+      </c>
+      <c r="F41" t="s">
+        <v>35</v>
+      </c>
+      <c r="H41" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>141</v>
+      </c>
+      <c r="C42" t="s">
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>96</v>
+        <v>142</v>
+      </c>
+      <c r="F42" t="s">
+        <v>25</v>
       </c>
       <c r="H42" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>143</v>
+      </c>
+      <c r="B43" t="s">
+        <v>144</v>
+      </c>
+      <c r="C43" t="s">
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>99</v>
+        <v>145</v>
+      </c>
+      <c r="F43" t="s">
+        <v>35</v>
+      </c>
+      <c r="G43" t="s">
+        <v>30</v>
       </c>
       <c r="H43" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>147</v>
+      </c>
+      <c r="C44" t="s">
+        <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>101</v>
+        <v>148</v>
+      </c>
+      <c r="F44" t="s">
+        <v>25</v>
       </c>
       <c r="H44" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>150</v>
+      </c>
+      <c r="C45" t="s">
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>103</v>
+        <v>151</v>
+      </c>
+      <c r="F45" t="s">
+        <v>25</v>
       </c>
       <c r="H45" t="s">
-        <v>86</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>105</v>
+        <v>154</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>106</v>
+        <v>155</v>
+      </c>
+      <c r="F46" t="s">
+        <v>25</v>
       </c>
       <c r="H46" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" ht="12.75">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>109</v>
+        <v>156</v>
+      </c>
+      <c r="B47" t="s">
+        <v>51</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>110</v>
+        <v>52</v>
+      </c>
+      <c r="F47" t="s">
+        <v>35</v>
       </c>
       <c r="H47" t="s">
-        <v>111</v>
+        <v>36</v>
+      </c>
+      <c r="J47" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>113</v>
+        <v>157</v>
+      </c>
+      <c r="B48" t="s">
+        <v>158</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>114</v>
+        <v>159</v>
+      </c>
+      <c r="F48" t="s">
+        <v>35</v>
       </c>
       <c r="H48" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="12.75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>160</v>
+      </c>
+      <c r="B49" t="s">
+        <v>161</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D49" t="s">
-        <v>118</v>
+        <v>163</v>
+      </c>
+      <c r="F49" t="s">
+        <v>35</v>
+      </c>
+      <c r="G49" t="s">
+        <v>164</v>
       </c>
       <c r="H49" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J49" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>119</v>
+        <v>165</v>
       </c>
       <c r="B50" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>166</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D50" t="s">
-        <v>121</v>
+        <v>167</v>
       </c>
       <c r="F50" t="s">
-        <v>122</v>
+        <v>35</v>
+      </c>
+      <c r="G50" t="s">
+        <v>164</v>
       </c>
       <c r="H50" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J50" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>168</v>
+      </c>
+      <c r="B51" t="s">
+        <v>169</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D51" t="s">
-        <v>125</v>
+        <v>170</v>
       </c>
       <c r="F51" t="s">
-        <v>126</v>
+        <v>35</v>
+      </c>
+      <c r="G51" t="s">
+        <v>164</v>
       </c>
       <c r="H51" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J51" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>171</v>
+      </c>
+      <c r="B52" t="s">
+        <v>172</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D52" t="s">
-        <v>129</v>
+        <v>173</v>
       </c>
       <c r="F52" t="s">
-        <v>126</v>
+        <v>35</v>
+      </c>
+      <c r="G52" t="s">
+        <v>164</v>
       </c>
       <c r="H52" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J52" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>174</v>
+      </c>
+      <c r="B53" t="s">
+        <v>175</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D53" t="s">
-        <v>132</v>
+        <v>176</v>
       </c>
       <c r="F53" t="s">
-        <v>122</v>
+        <v>35</v>
+      </c>
+      <c r="G53" t="s">
+        <v>164</v>
       </c>
       <c r="H53" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J53" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>177</v>
+      </c>
+      <c r="B54" t="s">
+        <v>178</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D54" t="s">
-        <v>135</v>
+        <v>179</v>
       </c>
       <c r="F54" t="s">
-        <v>126</v>
+        <v>35</v>
+      </c>
+      <c r="G54" t="s">
+        <v>164</v>
       </c>
       <c r="H54" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J54" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>180</v>
+      </c>
+      <c r="B55" t="s">
+        <v>181</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D55" t="s">
-        <v>138</v>
+        <v>182</v>
       </c>
       <c r="F55" t="s">
-        <v>126</v>
+        <v>35</v>
+      </c>
+      <c r="G55" t="s">
+        <v>164</v>
       </c>
       <c r="H55" t="s">
-        <v>136</v>
+        <v>91</v>
+      </c>
+      <c r="J55" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>183</v>
+      </c>
+      <c r="B56" t="s">
+        <v>184</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D56" t="s">
-        <v>140</v>
+        <v>186</v>
       </c>
       <c r="F56" t="s">
-        <v>141</v>
+        <v>35</v>
+      </c>
+      <c r="G56" t="s">
+        <v>90</v>
       </c>
       <c r="H56" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>187</v>
+      </c>
+      <c r="B57" t="s">
+        <v>188</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D57" t="s">
-        <v>143</v>
+        <v>189</v>
+      </c>
+      <c r="F57" t="s">
+        <v>35</v>
+      </c>
+      <c r="G57" t="s">
+        <v>90</v>
       </c>
       <c r="H57" t="s">
-        <v>144</v>
+        <v>91</v>
+      </c>
+      <c r="J57" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>190</v>
+      </c>
+      <c r="B58" t="s">
+        <v>191</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D58" t="s">
-        <v>146</v>
+        <v>193</v>
       </c>
       <c r="F58" t="s">
-        <v>122</v>
+        <v>35</v>
+      </c>
+      <c r="G58" t="s">
+        <v>94</v>
       </c>
       <c r="H58" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>194</v>
+      </c>
+      <c r="B59" t="s">
+        <v>195</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D59" t="s">
-        <v>149</v>
+        <v>189</v>
       </c>
       <c r="F59" t="s">
-        <v>122</v>
+        <v>35</v>
+      </c>
+      <c r="G59" t="s">
+        <v>90</v>
       </c>
       <c r="H59" t="s">
-        <v>150</v>
+        <v>91</v>
+      </c>
+      <c r="J59" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>196</v>
+      </c>
+      <c r="B60" t="s">
+        <v>197</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D60" t="s">
-        <v>153</v>
+        <v>198</v>
       </c>
       <c r="F60" t="s">
-        <v>122</v>
+        <v>35</v>
+      </c>
+      <c r="G60" t="s">
+        <v>94</v>
       </c>
       <c r="H60" t="s">
-        <v>147</v>
+        <v>91</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>199</v>
+      </c>
+      <c r="B61" t="s">
+        <v>200</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D61" t="s">
-        <v>155</v>
+        <v>193</v>
       </c>
       <c r="F61" t="s">
-        <v>122</v>
+        <v>35</v>
+      </c>
+      <c r="G61" t="s">
+        <v>94</v>
       </c>
       <c r="H61" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>201</v>
+      </c>
+      <c r="B62" t="s">
+        <v>202</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D62" t="s">
-        <v>158</v>
+        <v>203</v>
       </c>
       <c r="F62" t="s">
-        <v>122</v>
+        <v>35</v>
+      </c>
+      <c r="G62" t="s">
+        <v>94</v>
       </c>
       <c r="H62" t="s">
-        <v>147</v>
+        <v>91</v>
+      </c>
+      <c r="J62" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>204</v>
+      </c>
+      <c r="B63" t="s">
+        <v>205</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D63" t="s">
-        <v>161</v>
+        <v>206</v>
       </c>
       <c r="F63" t="s">
-        <v>122</v>
+        <v>35</v>
+      </c>
+      <c r="G63" t="s">
+        <v>94</v>
       </c>
       <c r="H63" t="s">
-        <v>162</v>
+        <v>91</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B64" t="s">
+        <v>208</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D64" t="s">
+        <v>209</v>
+      </c>
+      <c r="F64" t="s">
+        <v>35</v>
+      </c>
+      <c r="G64" t="s">
         <v>164</v>
       </c>
-      <c r="C64" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="B65" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>211</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D65" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="F65" t="s">
-        <v>169</v>
+        <v>35</v>
+      </c>
+      <c r="G65" t="s">
+        <v>94</v>
       </c>
       <c r="H65" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>91</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>172</v>
+        <v>213</v>
       </c>
       <c r="B66" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>214</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D66" t="s">
-        <v>174</v>
+        <v>215</v>
       </c>
       <c r="F66" t="s">
-        <v>169</v>
+        <v>35</v>
+      </c>
+      <c r="G66" t="s">
+        <v>90</v>
       </c>
       <c r="H66" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>216</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D67" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>217</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>182</v>
+        <v>219</v>
       </c>
       <c r="B68" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>220</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>221</v>
       </c>
       <c r="D68" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>222</v>
       </c>
       <c r="H68" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>186</v>
+        <v>225</v>
       </c>
       <c r="B69" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>226</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>221</v>
       </c>
       <c r="D69" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>227</v>
       </c>
       <c r="H69" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>190</v>
+        <v>229</v>
       </c>
       <c r="B70" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>230</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>221</v>
       </c>
       <c r="D70" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>231</v>
       </c>
       <c r="H70" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:8" ht="12.75">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>232</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D71" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>233</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>198</v>
+        <v>235</v>
       </c>
       <c r="B72" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>236</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D72" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>238</v>
       </c>
       <c r="H72" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>202</v>
+        <v>240</v>
       </c>
       <c r="B73" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>241</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D73" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>242</v>
       </c>
       <c r="H73" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>205</v>
+        <v>244</v>
       </c>
       <c r="B74" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>245</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D74" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>246</v>
       </c>
       <c r="H74" t="s">
-        <v>170</v>
+        <v>223</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="B75" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>249</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D75" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>250</v>
       </c>
       <c r="H75" t="s">
-        <v>170</v>
+        <v>223</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>211</v>
+        <v>252</v>
       </c>
       <c r="B76" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>253</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D76" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>254</v>
       </c>
       <c r="H76" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>213</v>
+        <v>256</v>
       </c>
       <c r="B77" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>257</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D77" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>258</v>
       </c>
       <c r="H77" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>259</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D78" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>260</v>
       </c>
       <c r="H78" t="s">
-        <v>180</v>
+        <v>261</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>262</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D79" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>263</v>
       </c>
       <c r="H79" t="s">
-        <v>180</v>
+        <v>261</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>264</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D80" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>265</v>
       </c>
       <c r="H80" t="s">
-        <v>180</v>
+        <v>261</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>266</v>
       </c>
       <c r="C81" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D81" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>267</v>
       </c>
       <c r="H81" t="s">
-        <v>180</v>
+        <v>268</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>269</v>
       </c>
       <c r="C82" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D82" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>270</v>
       </c>
       <c r="H82" t="s">
-        <v>180</v>
+        <v>268</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>271</v>
       </c>
       <c r="C83" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>272</v>
       </c>
       <c r="H83" t="s">
-        <v>180</v>
+        <v>261</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>273</v>
       </c>
       <c r="C84" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="H84" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:8" ht="12.75">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>275</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D85" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>276</v>
       </c>
       <c r="H85" t="s">
-        <v>180</v>
+        <v>268</v>
+      </c>
+      <c r="J85" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>277</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D86" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>278</v>
       </c>
       <c r="H86" t="s">
-        <v>180</v>
+        <v>268</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>279</v>
       </c>
       <c r="C87" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D87" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>280</v>
       </c>
       <c r="H87" t="s">
-        <v>170</v>
+        <v>281</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>282</v>
       </c>
       <c r="C88" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D88" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>283</v>
       </c>
       <c r="H88" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="12.75">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>284</v>
       </c>
       <c r="C89" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D89" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>285</v>
       </c>
       <c r="H89" t="s">
-        <v>170</v>
+        <v>268</v>
+      </c>
+      <c r="J89" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>286</v>
       </c>
       <c r="C90" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D90" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>287</v>
       </c>
       <c r="H90" t="s">
-        <v>247</v>
+        <v>288</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>289</v>
       </c>
       <c r="C91" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D91" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>290</v>
       </c>
       <c r="H91" t="s">
-        <v>247</v>
+        <v>291</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>292</v>
       </c>
       <c r="C92" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D92" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>293</v>
       </c>
       <c r="H92" t="s">
-        <v>170</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>294</v>
       </c>
       <c r="C93" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D93" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>295</v>
       </c>
       <c r="H93" t="s">
-        <v>170</v>
+        <v>291</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>296</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D94" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>297</v>
       </c>
       <c r="H94" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:10" ht="12.75">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>298</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>299</v>
       </c>
       <c r="H95" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>291</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>300</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>299</v>
       </c>
       <c r="H96" t="s">
-        <v>147</v>
+        <v>291</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>301</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>302</v>
       </c>
       <c r="H97" t="s">
-        <v>130</v>
+        <v>291</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>303</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D98" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>304</v>
       </c>
       <c r="H98" t="s">
-        <v>270</v>
+        <v>291</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>305</v>
       </c>
       <c r="C99" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D99" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>304</v>
       </c>
       <c r="H99" t="s">
-        <v>147</v>
+        <v>291</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>306</v>
       </c>
       <c r="C100" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D100" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>307</v>
       </c>
       <c r="H100" t="s">
-        <v>147</v>
+        <v>291</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>308</v>
       </c>
       <c r="C101" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D101" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>309</v>
       </c>
       <c r="H101" t="s">
-        <v>130</v>
+        <v>291</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>310</v>
       </c>
       <c r="C102" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D102" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>307</v>
       </c>
       <c r="H102" t="s">
-        <v>130</v>
+        <v>291</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>311</v>
       </c>
       <c r="C103" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D103" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>312</v>
       </c>
       <c r="H103" t="s">
-        <v>130</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>313</v>
       </c>
       <c r="C104" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>288</v>
+        <v>314</v>
       </c>
       <c r="F104" t="s">
-        <v>169</v>
+        <v>315</v>
       </c>
       <c r="H104" t="s">
-        <v>130</v>
+        <v>291</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>289</v>
+        <v>316</v>
       </c>
       <c r="C105" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>290</v>
+        <v>317</v>
       </c>
       <c r="F105" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="G105" t="s">
+        <v>315</v>
+      </c>
+      <c r="H105" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>293</v>
+        <v>318</v>
       </c>
       <c r="C106" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="D106" t="s">
-        <v>294</v>
+        <v>319</v>
       </c>
       <c r="F106" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="H106" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>296</v>
+        <v>320</v>
       </c>
       <c r="C107" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="D107" t="s">
-        <v>297</v>
+        <v>321</v>
       </c>
       <c r="F107" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>315</v>
       </c>
       <c r="H107" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>298</v>
+        <v>322</v>
       </c>
       <c r="C108" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="D108" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="H108" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:10" ht="12.75">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>324</v>
+      </c>
+      <c r="C109" t="s">
+        <v>12</v>
       </c>
       <c r="D109" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>325</v>
       </c>
       <c r="H109" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-    <row r="110" spans="1:10" ht="12.75">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>327</v>
+      </c>
+      <c r="C110" t="s">
+        <v>12</v>
       </c>
       <c r="D110" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>328</v>
       </c>
       <c r="H110" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-    <row r="111" spans="1:10" ht="12.75">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>329</v>
+      </c>
+      <c r="C111" t="s">
+        <v>12</v>
       </c>
       <c r="D111" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>330</v>
       </c>
       <c r="H111" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-    <row r="112" spans="1:10" ht="12.75">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>331</v>
+      </c>
+      <c r="C112" t="s">
+        <v>12</v>
       </c>
       <c r="D112" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>332</v>
       </c>
       <c r="H112" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-    <row r="113" spans="1:10" ht="12.75">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>333</v>
+      </c>
+      <c r="C113" t="s">
+        <v>12</v>
       </c>
       <c r="D113" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>334</v>
       </c>
       <c r="H113" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-    <row r="114" spans="1:10" ht="12.75">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>335</v>
+      </c>
+      <c r="C114" t="s">
+        <v>12</v>
       </c>
       <c r="D114" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>336</v>
       </c>
       <c r="H114" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-    <row r="115" spans="1:10" ht="12.75">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>337</v>
+      </c>
+      <c r="C115" t="s">
+        <v>12</v>
       </c>
       <c r="D115" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>338</v>
       </c>
       <c r="H115" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:10" ht="12.75">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>340</v>
+      </c>
+      <c r="C116" t="s">
+        <v>12</v>
       </c>
       <c r="D116" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>338</v>
       </c>
       <c r="H116" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-    <row r="117" spans="1:10" ht="12.75">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>341</v>
+      </c>
+      <c r="C117" t="s">
+        <v>12</v>
       </c>
       <c r="D117" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>342</v>
       </c>
       <c r="H117" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-    <row r="118" spans="1:10" ht="12.75">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>343</v>
+      </c>
+      <c r="C118" t="s">
+        <v>12</v>
       </c>
       <c r="D118" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>344</v>
       </c>
       <c r="H118" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-    <row r="119" spans="1:10" ht="12.75">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>345</v>
+      </c>
+      <c r="C119" t="s">
+        <v>12</v>
       </c>
       <c r="D119" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>346</v>
       </c>
       <c r="H119" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>339</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>347</v>
+      </c>
+      <c r="C120" t="s">
+        <v>12</v>
       </c>
       <c r="D120" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>348</v>
       </c>
       <c r="H120" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:10" ht="12.75">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="B121" t="s">
+        <v>349</v>
+      </c>
+      <c r="C121" t="s">
+        <v>12</v>
+      </c>
+      <c r="D121" t="s">
+        <v>350</v>
+      </c>
+      <c r="H121" t="s">
         <v>339</v>
-      </c>
-[...16 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>351</v>
+      </c>
+      <c r="C122" t="s">
+        <v>12</v>
       </c>
       <c r="D122" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>352</v>
       </c>
       <c r="H122" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:10" ht="12.75">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>354</v>
+      </c>
+      <c r="C123" t="s">
+        <v>12</v>
       </c>
       <c r="D123" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>355</v>
       </c>
       <c r="H123" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>356</v>
+      </c>
+      <c r="C124" t="s">
+        <v>12</v>
       </c>
       <c r="D124" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>357</v>
       </c>
       <c r="H124" t="s">
-        <v>292</v>
+        <v>353</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>358</v>
+      </c>
+      <c r="C125" t="s">
+        <v>12</v>
       </c>
       <c r="D125" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>355</v>
       </c>
       <c r="H125" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:10" ht="12.75">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="B126" t="s">
+        <v>359</v>
+      </c>
+      <c r="C126" t="s">
+        <v>12</v>
+      </c>
+      <c r="D126" t="s">
+        <v>360</v>
+      </c>
+      <c r="H126" t="s">
         <v>353</v>
-      </c>
-[...16 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>361</v>
+      </c>
+      <c r="C127" t="s">
+        <v>12</v>
       </c>
       <c r="D127" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>360</v>
       </c>
       <c r="H127" t="s">
-        <v>292</v>
+        <v>353</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>362</v>
+      </c>
+      <c r="C128" t="s">
+        <v>12</v>
       </c>
       <c r="D128" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>363</v>
       </c>
       <c r="H128" t="s">
-        <v>292</v>
+        <v>353</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>364</v>
+      </c>
+      <c r="C129" t="s">
+        <v>12</v>
       </c>
       <c r="D129" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>365</v>
       </c>
       <c r="H129" t="s">
-        <v>292</v>
+        <v>353</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>366</v>
+      </c>
+      <c r="C130" t="s">
+        <v>12</v>
       </c>
       <c r="D130" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>367</v>
       </c>
       <c r="H130" t="s">
-        <v>292</v>
+        <v>353</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C131" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" t="s">
         <v>367</v>
       </c>
-      <c r="B131" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H131" t="s">
-        <v>292</v>
+        <v>353</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C132" t="s">
+        <v>12</v>
+      </c>
+      <c r="D132" t="s">
         <v>370</v>
       </c>
-      <c r="B132" t="s">
+      <c r="H132" t="s">
         <v>371</v>
-      </c>
-[...13 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C133" t="s">
+        <v>12</v>
+      </c>
+      <c r="D133" t="s">
         <v>373</v>
       </c>
-      <c r="B133" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H133" t="s">
-        <v>292</v>
+        <v>371</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>374</v>
+      </c>
+      <c r="C134" t="s">
+        <v>12</v>
       </c>
       <c r="D134" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>375</v>
       </c>
       <c r="H134" t="s">
-        <v>292</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>376</v>
+      </c>
+      <c r="C135" t="s">
+        <v>12</v>
       </c>
       <c r="D135" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>375</v>
       </c>
       <c r="H135" t="s">
-        <v>292</v>
+        <v>371</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>377</v>
+      </c>
+      <c r="C136" t="s">
+        <v>12</v>
       </c>
       <c r="D136" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="H136" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:10" ht="12.75">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>378</v>
+      </c>
+      <c r="C137" t="s">
+        <v>12</v>
       </c>
       <c r="D137" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="H137" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>371</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>380</v>
+      </c>
+      <c r="C138" t="s">
+        <v>12</v>
       </c>
       <c r="D138" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="H138" t="s">
-        <v>292</v>
+        <v>371</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>382</v>
+      </c>
+      <c r="C139" t="s">
+        <v>12</v>
       </c>
       <c r="D139" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="H139" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:8" ht="12.75">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>384</v>
+      </c>
+      <c r="C140" t="s">
+        <v>88</v>
       </c>
       <c r="D140" t="s">
-        <v>402</v>
-[...11 lines deleted...]
-    <row r="141" spans="1:8" ht="12.75">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>405</v>
+        <v>386</v>
+      </c>
+      <c r="C141" t="s">
+        <v>88</v>
       </c>
       <c r="D141" t="s">
-        <v>406</v>
-[...8 lines deleted...]
-        <v>292</v>
+        <v>387</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>388</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="D142" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="H142" t="s">
-        <v>292</v>
+        <v>391</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>392</v>
       </c>
       <c r="C143" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="D143" t="s">
         <v>394</v>
       </c>
-      <c r="D143" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H143" t="s">
-        <v>292</v>
+        <v>395</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>396</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="D144" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>397</v>
       </c>
       <c r="H144" t="s">
-        <v>292</v>
+        <v>395</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>398</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="D145" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>399</v>
       </c>
       <c r="H145" t="s">
-        <v>292</v>
+        <v>395</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>419</v>
+        <v>400</v>
       </c>
       <c r="B146" t="s">
-        <v>420</v>
+        <v>401</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="D146" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>402</v>
       </c>
       <c r="H146" t="s">
-        <v>292</v>
+        <v>395</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>403</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="D147" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>404</v>
       </c>
       <c r="H147" t="s">
-        <v>292</v>
+        <v>395</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>405</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="D148" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="H148" t="s">
-        <v>292</v>
+        <v>395</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>407</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="D149" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>408</v>
       </c>
       <c r="H149" t="s">
-        <v>292</v>
+        <v>391</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>409</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D150" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>434</v>
+        <v>410</v>
       </c>
       <c r="H150" t="s">
-        <v>292</v>
+        <v>391</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>411</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>336</v>
+        <v>389</v>
       </c>
       <c r="D151" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>412</v>
       </c>
       <c r="H151" t="s">
-        <v>292</v>
+        <v>413</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>414</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D152" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>415</v>
       </c>
       <c r="H152" t="s">
-        <v>443</v>
+        <v>391</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>416</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>393</v>
       </c>
       <c r="D153" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>417</v>
       </c>
       <c r="H153" t="s">
-        <v>443</v>
+        <v>395</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>418</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>393</v>
       </c>
       <c r="D154" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>419</v>
       </c>
       <c r="H154" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:8" ht="12.75">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>420</v>
       </c>
       <c r="C155" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D155" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>421</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>422</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>393</v>
       </c>
       <c r="D156" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>423</v>
       </c>
       <c r="H156" t="s">
-        <v>443</v>
+        <v>395</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>424</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D157" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="H157" t="s">
-        <v>443</v>
+        <v>426</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>427</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>393</v>
       </c>
       <c r="D158" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>428</v>
       </c>
       <c r="H158" t="s">
-        <v>443</v>
+        <v>395</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>429</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D159" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="H159" t="s">
-        <v>443</v>
+        <v>395</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>431</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D160" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="H160" t="s">
-        <v>443</v>
+        <v>413</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>433</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D161" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>434</v>
       </c>
       <c r="H161" t="s">
-        <v>443</v>
+        <v>426</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>436</v>
       </c>
       <c r="C162" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D162" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>437</v>
       </c>
       <c r="H162" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="12.75">
+      <c r="A163" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B163" t="s">
+        <v>440</v>
+      </c>
+      <c r="C163" t="s">
+        <v>12</v>
+      </c>
+      <c r="D163" t="s">
+        <v>441</v>
+      </c>
+      <c r="F163" t="s">
+        <v>35</v>
+      </c>
+      <c r="H163" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" ht="12.75">
+      <c r="A164" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B164" t="s">
         <v>443</v>
       </c>
-    </row>
-[...31 lines deleted...]
-        <v>11</v>
+      <c r="C164" s="1" t="s">
+        <v>99</v>
       </c>
       <c r="D164" t="s">
-        <v>482</v>
+        <v>444</v>
       </c>
       <c r="F164" t="s">
-        <v>169</v>
+        <v>35</v>
+      </c>
+      <c r="G164" t="s">
+        <v>95</v>
       </c>
       <c r="H164" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:8" ht="12.75">
+        <v>96</v>
+      </c>
+      <c r="J164" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>445</v>
+      </c>
+      <c r="B165" t="s">
+        <v>446</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D165" t="s">
-        <v>484</v>
+        <v>447</v>
       </c>
       <c r="F165" t="s">
-        <v>169</v>
+        <v>35</v>
+      </c>
+      <c r="G165" t="s">
+        <v>164</v>
       </c>
       <c r="H165" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J165" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>486</v>
+        <v>448</v>
       </c>
       <c r="B166" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>449</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D166" t="s">
-        <v>478</v>
+        <v>450</v>
       </c>
       <c r="F166" t="s">
-        <v>169</v>
+        <v>35</v>
+      </c>
+      <c r="G166" t="s">
+        <v>164</v>
       </c>
       <c r="H166" t="s">
-        <v>479</v>
+        <v>91</v>
+      </c>
+      <c r="J166" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>487</v>
+        <v>452</v>
+      </c>
+      <c r="B167" t="s">
+        <v>453</v>
       </c>
       <c r="C167" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D167" t="s">
-        <v>488</v>
+        <v>454</v>
       </c>
       <c r="G167" t="s">
-        <v>489</v>
+        <v>30</v>
       </c>
       <c r="H167" t="s">
-        <v>490</v>
+        <v>31</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>491</v>
+        <v>456</v>
       </c>
       <c r="B168" t="s">
-        <v>492</v>
+        <v>102</v>
       </c>
       <c r="C168" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D168" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>103</v>
+      </c>
+      <c r="G168" t="s">
+        <v>30</v>
       </c>
       <c r="H168" t="s">
-        <v>479</v>
+        <v>31</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>494</v>
+        <v>458</v>
       </c>
       <c r="B169" t="s">
-        <v>495</v>
+        <v>459</v>
       </c>
       <c r="C169" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D169" t="s">
-        <v>496</v>
+        <v>460</v>
       </c>
       <c r="G169" t="s">
-        <v>442</v>
+        <v>30</v>
       </c>
       <c r="H169" t="s">
-        <v>443</v>
+        <v>31</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>497</v>
+        <v>462</v>
       </c>
       <c r="B170" t="s">
-        <v>498</v>
+        <v>28</v>
       </c>
       <c r="C170" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D170" t="s">
-        <v>496</v>
+        <v>29</v>
       </c>
       <c r="G170" t="s">
-        <v>442</v>
+        <v>30</v>
       </c>
       <c r="H170" t="s">
-        <v>443</v>
+        <v>31</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>499</v>
+        <v>464</v>
       </c>
       <c r="B171" t="s">
-        <v>500</v>
+        <v>465</v>
       </c>
       <c r="C171" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D171" t="s">
-        <v>496</v>
+        <v>466</v>
       </c>
       <c r="G171" t="s">
-        <v>442</v>
+        <v>30</v>
       </c>
       <c r="H171" t="s">
-        <v>443</v>
+        <v>31</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>501</v>
+        <v>468</v>
       </c>
       <c r="B172" t="s">
-        <v>502</v>
+        <v>469</v>
       </c>
       <c r="C172" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D172" t="s">
-        <v>496</v>
+        <v>470</v>
       </c>
       <c r="G172" t="s">
-        <v>442</v>
+        <v>30</v>
       </c>
       <c r="H172" t="s">
-        <v>443</v>
+        <v>31</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>503</v>
+        <v>472</v>
       </c>
       <c r="B173" t="s">
-        <v>504</v>
+        <v>473</v>
       </c>
       <c r="C173" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D173" t="s">
-        <v>496</v>
+        <v>474</v>
       </c>
       <c r="G173" t="s">
-        <v>442</v>
+        <v>30</v>
       </c>
       <c r="H173" t="s">
-        <v>443</v>
+        <v>31</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>505</v>
+        <v>475</v>
       </c>
       <c r="B174" t="s">
-        <v>506</v>
+        <v>476</v>
       </c>
       <c r="C174" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D174" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>477</v>
+      </c>
+      <c r="F174" t="s">
+        <v>35</v>
       </c>
       <c r="H174" t="s">
-        <v>443</v>
+        <v>36</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>507</v>
+        <v>478</v>
       </c>
       <c r="B175" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>479</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D175" t="s">
-        <v>496</v>
+        <v>480</v>
+      </c>
+      <c r="F175" t="s">
+        <v>35</v>
       </c>
       <c r="G175" t="s">
-        <v>442</v>
+        <v>94</v>
       </c>
       <c r="H175" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>509</v>
+        <v>481</v>
       </c>
       <c r="B176" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>482</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D176" t="s">
-        <v>496</v>
+        <v>483</v>
+      </c>
+      <c r="F176" t="s">
+        <v>35</v>
       </c>
       <c r="G176" t="s">
-        <v>442</v>
+        <v>94</v>
       </c>
       <c r="H176" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>511</v>
+        <v>484</v>
       </c>
       <c r="B177" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>485</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D177" t="s">
-        <v>496</v>
+        <v>486</v>
+      </c>
+      <c r="F177" t="s">
+        <v>35</v>
       </c>
       <c r="G177" t="s">
-        <v>442</v>
+        <v>94</v>
       </c>
       <c r="H177" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>513</v>
+        <v>487</v>
       </c>
       <c r="B178" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>488</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D178" t="s">
-        <v>515</v>
+        <v>489</v>
+      </c>
+      <c r="F178" t="s">
+        <v>35</v>
       </c>
       <c r="G178" t="s">
-        <v>475</v>
+        <v>94</v>
       </c>
       <c r="H178" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>516</v>
+        <v>490</v>
       </c>
       <c r="B179" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>491</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D179" t="s">
-        <v>518</v>
+        <v>492</v>
+      </c>
+      <c r="F179" t="s">
+        <v>35</v>
       </c>
       <c r="G179" t="s">
-        <v>519</v>
+        <v>94</v>
       </c>
       <c r="H179" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>520</v>
+        <v>493</v>
       </c>
       <c r="B180" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>494</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>495</v>
       </c>
       <c r="D180" t="s">
-        <v>522</v>
+        <v>496</v>
+      </c>
+      <c r="F180" t="s">
+        <v>35</v>
       </c>
       <c r="G180" t="s">
-        <v>523</v>
+        <v>497</v>
       </c>
       <c r="H180" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>525</v>
+        <v>498</v>
       </c>
       <c r="B181" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>499</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D181" t="s">
-        <v>527</v>
+        <v>500</v>
+      </c>
+      <c r="F181" t="s">
+        <v>35</v>
       </c>
       <c r="G181" t="s">
-        <v>528</v>
+        <v>90</v>
       </c>
       <c r="H181" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:4" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>501</v>
+      </c>
+      <c r="B182" t="s">
+        <v>502</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D182" t="s">
-        <v>530</v>
+        <v>503</v>
+      </c>
+      <c r="F182" t="s">
+        <v>35</v>
+      </c>
+      <c r="G182" t="s">
+        <v>94</v>
+      </c>
+      <c r="H182" t="s">
+        <v>91</v>
+      </c>
+      <c r="J182" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="B183" t="s">
-        <v>533</v>
+        <v>505</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>534</v>
+        <v>192</v>
       </c>
       <c r="D183" t="s">
-        <v>535</v>
+        <v>506</v>
+      </c>
+      <c r="F183" t="s">
+        <v>35</v>
+      </c>
+      <c r="G183" t="s">
+        <v>94</v>
       </c>
       <c r="H183" t="s">
-        <v>536</v>
+        <v>91</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>538</v>
+        <v>507</v>
       </c>
       <c r="B184" t="s">
-        <v>539</v>
+        <v>508</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>534</v>
+        <v>192</v>
       </c>
       <c r="D184" t="s">
-        <v>540</v>
+        <v>509</v>
+      </c>
+      <c r="F184" t="s">
+        <v>35</v>
+      </c>
+      <c r="G184" t="s">
+        <v>94</v>
       </c>
       <c r="H184" t="s">
-        <v>536</v>
+        <v>91</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>542</v>
+        <v>510</v>
       </c>
       <c r="B185" t="s">
-        <v>543</v>
+        <v>511</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>534</v>
+        <v>512</v>
       </c>
       <c r="D185" t="s">
-        <v>544</v>
+        <v>513</v>
+      </c>
+      <c r="F185" t="s">
+        <v>35</v>
+      </c>
+      <c r="G185" t="s">
+        <v>514</v>
       </c>
       <c r="H185" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:4" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>515</v>
+      </c>
+      <c r="B186" t="s">
+        <v>516</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>512</v>
       </c>
       <c r="D186" t="s">
-        <v>546</v>
+        <v>517</v>
+      </c>
+      <c r="F186" t="s">
+        <v>35</v>
+      </c>
+      <c r="G186" t="s">
+        <v>514</v>
+      </c>
+      <c r="H186" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>548</v>
+        <v>518</v>
       </c>
       <c r="B187" t="s">
-        <v>549</v>
+        <v>519</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>550</v>
+        <v>512</v>
       </c>
       <c r="D187" t="s">
-        <v>551</v>
+        <v>520</v>
+      </c>
+      <c r="F187" t="s">
+        <v>35</v>
+      </c>
+      <c r="G187" t="s">
+        <v>514</v>
       </c>
       <c r="H187" t="s">
-        <v>536</v>
+        <v>91</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>553</v>
+        <v>521</v>
       </c>
       <c r="B188" t="s">
-        <v>554</v>
+        <v>522</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>550</v>
+        <v>512</v>
       </c>
       <c r="D188" t="s">
-        <v>555</v>
+        <v>523</v>
+      </c>
+      <c r="F188" t="s">
+        <v>35</v>
+      </c>
+      <c r="G188" t="s">
+        <v>514</v>
       </c>
       <c r="H188" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>557</v>
+        <v>524</v>
       </c>
       <c r="B189" t="s">
-        <v>558</v>
+        <v>525</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>550</v>
+        <v>526</v>
       </c>
       <c r="D189" t="s">
-        <v>559</v>
+        <v>527</v>
+      </c>
+      <c r="F189" t="s">
+        <v>35</v>
+      </c>
+      <c r="G189" t="s">
+        <v>528</v>
       </c>
       <c r="H189" t="s">
-        <v>536</v>
+        <v>91</v>
+      </c>
+      <c r="J189" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>561</v>
+        <v>529</v>
       </c>
       <c r="B190" t="s">
-        <v>562</v>
+        <v>530</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>550</v>
+        <v>512</v>
       </c>
       <c r="D190" t="s">
-        <v>563</v>
+        <v>531</v>
+      </c>
+      <c r="F190" t="s">
+        <v>35</v>
+      </c>
+      <c r="G190" t="s">
+        <v>514</v>
       </c>
       <c r="H190" t="s">
-        <v>536</v>
+        <v>91</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>565</v>
+        <v>532</v>
       </c>
       <c r="B191" t="s">
-        <v>566</v>
+        <v>533</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>550</v>
+        <v>512</v>
       </c>
       <c r="D191" t="s">
-        <v>567</v>
+        <v>534</v>
+      </c>
+      <c r="F191" t="s">
+        <v>35</v>
+      </c>
+      <c r="G191" t="s">
+        <v>514</v>
       </c>
       <c r="H191" t="s">
-        <v>536</v>
+        <v>91</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>569</v>
+        <v>535</v>
       </c>
       <c r="B192" t="s">
-        <v>570</v>
+        <v>536</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>550</v>
+        <v>512</v>
       </c>
       <c r="D192" t="s">
-        <v>571</v>
+        <v>537</v>
+      </c>
+      <c r="F192" t="s">
+        <v>35</v>
+      </c>
+      <c r="G192" t="s">
+        <v>514</v>
       </c>
       <c r="H192" t="s">
-        <v>536</v>
+        <v>91</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>538</v>
+      </c>
+      <c r="B193" t="s">
+        <v>539</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>540</v>
       </c>
       <c r="D193" t="s">
-        <v>573</v>
+        <v>541</v>
+      </c>
+      <c r="F193" t="s">
+        <v>35</v>
+      </c>
+      <c r="G193" t="s">
+        <v>97</v>
       </c>
       <c r="H193" t="s">
-        <v>574</v>
+        <v>91</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>542</v>
+      </c>
+      <c r="B194" t="s">
+        <v>543</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>512</v>
       </c>
       <c r="D194" t="s">
-        <v>576</v>
+        <v>544</v>
+      </c>
+      <c r="F194" t="s">
+        <v>35</v>
+      </c>
+      <c r="G194" t="s">
+        <v>514</v>
       </c>
       <c r="H194" t="s">
-        <v>574</v>
+        <v>91</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>545</v>
+      </c>
+      <c r="B195" t="s">
+        <v>546</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>512</v>
       </c>
       <c r="D195" t="s">
-        <v>578</v>
+        <v>547</v>
+      </c>
+      <c r="F195" t="s">
+        <v>35</v>
+      </c>
+      <c r="G195" t="s">
+        <v>514</v>
       </c>
       <c r="H195" t="s">
-        <v>574</v>
+        <v>91</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>548</v>
+      </c>
+      <c r="B196" t="s">
+        <v>549</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>540</v>
       </c>
       <c r="D196" t="s">
-        <v>580</v>
+        <v>550</v>
+      </c>
+      <c r="F196" t="s">
+        <v>35</v>
+      </c>
+      <c r="G196" t="s">
+        <v>97</v>
       </c>
       <c r="H196" t="s">
-        <v>581</v>
+        <v>91</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>551</v>
+      </c>
+      <c r="B197" t="s">
+        <v>552</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>540</v>
       </c>
       <c r="D197" t="s">
-        <v>583</v>
+        <v>553</v>
+      </c>
+      <c r="F197" t="s">
+        <v>35</v>
+      </c>
+      <c r="G197" t="s">
+        <v>97</v>
       </c>
       <c r="H197" t="s">
-        <v>581</v>
+        <v>91</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>554</v>
+      </c>
+      <c r="B198" t="s">
+        <v>555</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D198" t="s">
-        <v>585</v>
+        <v>556</v>
+      </c>
+      <c r="F198" t="s">
+        <v>35</v>
+      </c>
+      <c r="G198" t="s">
+        <v>528</v>
       </c>
       <c r="H198" t="s">
-        <v>574</v>
+        <v>91</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>557</v>
+      </c>
+      <c r="B199" t="s">
+        <v>558</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>540</v>
       </c>
       <c r="D199" t="s">
-        <v>587</v>
+        <v>559</v>
+      </c>
+      <c r="F199" t="s">
+        <v>35</v>
+      </c>
+      <c r="G199" t="s">
+        <v>97</v>
       </c>
       <c r="H199" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>560</v>
+      </c>
+      <c r="B200" t="s">
+        <v>561</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>512</v>
       </c>
       <c r="D200" t="s">
-        <v>589</v>
+        <v>562</v>
+      </c>
+      <c r="F200" t="s">
+        <v>35</v>
+      </c>
+      <c r="G200" t="s">
+        <v>514</v>
       </c>
       <c r="H200" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>91</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>563</v>
+      </c>
+      <c r="B201" t="s">
+        <v>564</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>540</v>
       </c>
       <c r="D201" t="s">
-        <v>591</v>
+        <v>565</v>
+      </c>
+      <c r="F201" t="s">
+        <v>35</v>
+      </c>
+      <c r="G201" t="s">
+        <v>97</v>
       </c>
       <c r="H201" t="s">
-        <v>581</v>
+        <v>91</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>592</v>
+        <v>566</v>
+      </c>
+      <c r="B202" t="s">
+        <v>567</v>
       </c>
       <c r="C202" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D202" t="s">
-        <v>593</v>
+        <v>568</v>
+      </c>
+      <c r="F202" t="s">
+        <v>35</v>
+      </c>
+      <c r="G202" t="s">
+        <v>569</v>
       </c>
       <c r="H202" t="s">
-        <v>594</v>
+        <v>91</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>570</v>
+      </c>
+      <c r="B203" t="s">
+        <v>571</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D203" t="s">
-        <v>596</v>
+        <v>572</v>
+      </c>
+      <c r="F203" t="s">
+        <v>35</v>
+      </c>
+      <c r="G203" t="s">
+        <v>90</v>
       </c>
       <c r="H203" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>573</v>
+      </c>
+      <c r="B204" t="s">
+        <v>525</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D204" t="s">
-        <v>598</v>
+        <v>527</v>
+      </c>
+      <c r="F204" t="s">
+        <v>35</v>
+      </c>
+      <c r="G204" t="s">
+        <v>528</v>
       </c>
       <c r="H204" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>91</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>574</v>
+      </c>
+      <c r="B205" t="s">
+        <v>575</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D205" t="s">
-        <v>600</v>
+        <v>576</v>
+      </c>
+      <c r="F205" t="s">
+        <v>35</v>
+      </c>
+      <c r="G205" t="s">
+        <v>528</v>
       </c>
       <c r="H205" t="s">
-        <v>601</v>
+        <v>91</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>577</v>
+      </c>
+      <c r="B206" t="s">
+        <v>578</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D206" t="s">
-        <v>603</v>
+        <v>579</v>
+      </c>
+      <c r="F206" t="s">
+        <v>35</v>
+      </c>
+      <c r="G206" t="s">
+        <v>528</v>
       </c>
       <c r="H206" t="s">
-        <v>604</v>
+        <v>91</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>580</v>
+      </c>
+      <c r="B207" t="s">
+        <v>581</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D207" t="s">
-        <v>606</v>
+        <v>582</v>
+      </c>
+      <c r="F207" t="s">
+        <v>35</v>
+      </c>
+      <c r="G207" t="s">
+        <v>528</v>
       </c>
       <c r="H207" t="s">
-        <v>604</v>
+        <v>91</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>607</v>
+        <v>583</v>
+      </c>
+      <c r="B208" t="s">
+        <v>584</v>
       </c>
       <c r="C208" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D208" t="s">
-        <v>608</v>
+        <v>585</v>
+      </c>
+      <c r="F208" t="s">
+        <v>35</v>
       </c>
       <c r="H208" t="s">
-        <v>604</v>
+        <v>586</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>609</v>
+        <v>587</v>
+      </c>
+      <c r="B209" t="s">
+        <v>588</v>
       </c>
       <c r="C209" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D209" t="s">
-        <v>610</v>
+        <v>589</v>
+      </c>
+      <c r="F209" t="s">
+        <v>35</v>
       </c>
       <c r="H209" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:8" ht="12.75">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>611</v>
+        <v>590</v>
+      </c>
+      <c r="B210" t="s">
+        <v>591</v>
       </c>
       <c r="C210" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D210" t="s">
-        <v>612</v>
+        <v>592</v>
+      </c>
+      <c r="F210" t="s">
+        <v>35</v>
       </c>
       <c r="H210" t="s">
-        <v>604</v>
+        <v>593</v>
+      </c>
+      <c r="J210" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>613</v>
+        <v>594</v>
+      </c>
+      <c r="B211" t="s">
+        <v>595</v>
       </c>
       <c r="C211" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D211" t="s">
-        <v>612</v>
+        <v>596</v>
+      </c>
+      <c r="F211" t="s">
+        <v>35</v>
       </c>
       <c r="H211" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="C212" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D212" t="s">
-        <v>615</v>
+        <v>598</v>
+      </c>
+      <c r="F212" t="s">
+        <v>35</v>
       </c>
       <c r="H212" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>616</v>
+        <v>600</v>
+      </c>
+      <c r="B213" t="s">
+        <v>591</v>
       </c>
       <c r="C213" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D213" t="s">
-        <v>617</v>
+        <v>592</v>
+      </c>
+      <c r="F213" t="s">
+        <v>35</v>
       </c>
       <c r="H213" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>618</v>
+        <v>601</v>
       </c>
       <c r="C214" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D214" t="s">
-        <v>617</v>
+        <v>602</v>
+      </c>
+      <c r="G214" t="s">
+        <v>603</v>
       </c>
       <c r="H214" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>619</v>
+        <v>605</v>
+      </c>
+      <c r="B215" t="s">
+        <v>606</v>
       </c>
       <c r="C215" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D215" t="s">
-        <v>620</v>
+        <v>607</v>
+      </c>
+      <c r="F215" t="s">
+        <v>35</v>
       </c>
       <c r="H215" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>621</v>
+        <v>609</v>
+      </c>
+      <c r="B216" t="s">
+        <v>610</v>
       </c>
       <c r="C216" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D216" t="s">
-        <v>622</v>
+        <v>611</v>
+      </c>
+      <c r="F216" t="s">
+        <v>35</v>
       </c>
       <c r="H216" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>623</v>
+        <v>612</v>
+      </c>
+      <c r="B217" t="s">
+        <v>613</v>
       </c>
       <c r="C217" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D217" t="s">
-        <v>620</v>
+        <v>614</v>
+      </c>
+      <c r="F217" t="s">
+        <v>35</v>
       </c>
       <c r="H217" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="C218" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D218" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="H218" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>626</v>
+        <v>618</v>
+      </c>
+      <c r="B219" t="s">
+        <v>619</v>
       </c>
       <c r="C219" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D219" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="F219" t="s">
-        <v>628</v>
+        <v>35</v>
       </c>
       <c r="H219" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="C220" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D220" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="H220" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>631</v>
+        <v>624</v>
+      </c>
+      <c r="B221" t="s">
+        <v>625</v>
       </c>
       <c r="C221" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D221" t="s">
-        <v>632</v>
-[...1 lines deleted...]
-      <c r="F221" t="s">
+        <v>626</v>
+      </c>
+      <c r="G221" t="s">
+        <v>627</v>
+      </c>
+      <c r="H221" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>633</v>
+        <v>630</v>
+      </c>
+      <c r="B222" t="s">
+        <v>631</v>
       </c>
       <c r="C222" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D222" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="F222" t="s">
+        <v>626</v>
+      </c>
+      <c r="G222" t="s">
+        <v>627</v>
+      </c>
+      <c r="H222" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>635</v>
+        <v>633</v>
+      </c>
+      <c r="B223" t="s">
+        <v>634</v>
       </c>
       <c r="C223" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D223" t="s">
-        <v>636</v>
+        <v>626</v>
+      </c>
+      <c r="G223" t="s">
+        <v>627</v>
       </c>
       <c r="H223" t="s">
-        <v>601</v>
+        <v>628</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="B224" t="s">
         <v>637</v>
       </c>
       <c r="C224" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D224" t="s">
-        <v>638</v>
+        <v>626</v>
+      </c>
+      <c r="G224" t="s">
+        <v>627</v>
       </c>
       <c r="H224" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="B225" t="s">
         <v>640</v>
       </c>
       <c r="C225" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D225" t="s">
-        <v>641</v>
+        <v>626</v>
+      </c>
+      <c r="G225" t="s">
+        <v>627</v>
       </c>
       <c r="H225" t="s">
-        <v>13</v>
+        <v>628</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
         <v>642</v>
       </c>
+      <c r="B226" t="s">
+        <v>643</v>
+      </c>
       <c r="C226" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D226" t="s">
-        <v>643</v>
+        <v>626</v>
+      </c>
+      <c r="G226" t="s">
+        <v>627</v>
       </c>
       <c r="H226" t="s">
-        <v>13</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
+      </c>
+      <c r="B227" t="s">
+        <v>646</v>
       </c>
       <c r="C227" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D227" t="s">
-        <v>645</v>
+        <v>626</v>
+      </c>
+      <c r="G227" t="s">
+        <v>627</v>
       </c>
       <c r="H227" t="s">
-        <v>13</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>646</v>
+        <v>648</v>
+      </c>
+      <c r="B228" t="s">
+        <v>649</v>
       </c>
       <c r="C228" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D228" t="s">
-        <v>647</v>
+        <v>626</v>
+      </c>
+      <c r="G228" t="s">
+        <v>627</v>
       </c>
       <c r="H228" t="s">
-        <v>13</v>
+        <v>628</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>648</v>
+        <v>651</v>
+      </c>
+      <c r="B229" t="s">
+        <v>652</v>
       </c>
       <c r="C229" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D229" t="s">
-        <v>649</v>
+        <v>626</v>
+      </c>
+      <c r="G229" t="s">
+        <v>627</v>
       </c>
       <c r="H229" t="s">
-        <v>13</v>
+        <v>628</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="B230" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>654</v>
+      </c>
+      <c r="C230" t="s">
+        <v>12</v>
       </c>
       <c r="D230" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>655</v>
       </c>
       <c r="G230" t="s">
-        <v>291</v>
+        <v>656</v>
       </c>
       <c r="H230" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:10" ht="12.75">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="B231" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>658</v>
+      </c>
+      <c r="C231" t="s">
+        <v>12</v>
       </c>
       <c r="D231" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>659</v>
       </c>
       <c r="G231" t="s">
-        <v>295</v>
+        <v>660</v>
       </c>
       <c r="H231" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>628</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="B232" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>662</v>
+      </c>
+      <c r="C232" t="s">
+        <v>12</v>
       </c>
       <c r="D232" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>663</v>
       </c>
       <c r="G232" t="s">
-        <v>295</v>
+        <v>627</v>
       </c>
       <c r="H232" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="B233" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>665</v>
+      </c>
+      <c r="C233" t="s">
+        <v>12</v>
       </c>
       <c r="D233" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
       </c>
       <c r="G233" t="s">
-        <v>295</v>
+        <v>627</v>
       </c>
       <c r="H233" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="B234" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>668</v>
+      </c>
+      <c r="C234" t="s">
+        <v>12</v>
       </c>
       <c r="D234" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
       </c>
       <c r="G234" t="s">
-        <v>396</v>
+        <v>627</v>
       </c>
       <c r="H234" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="B235" t="s">
+        <v>670</v>
+      </c>
+      <c r="C235" t="s">
+        <v>12</v>
+      </c>
+      <c r="D235" t="s">
         <v>666</v>
       </c>
-      <c r="C235" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G235" t="s">
-        <v>396</v>
+        <v>627</v>
       </c>
       <c r="H235" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="B236" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>672</v>
+      </c>
+      <c r="C236" t="s">
+        <v>12</v>
       </c>
       <c r="D236" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
       </c>
       <c r="G236" t="s">
-        <v>396</v>
+        <v>627</v>
       </c>
       <c r="H236" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B237" t="s">
-        <v>672</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>674</v>
+      </c>
+      <c r="C237" t="s">
+        <v>12</v>
       </c>
       <c r="D237" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
       </c>
       <c r="G237" t="s">
-        <v>396</v>
+        <v>627</v>
       </c>
       <c r="H237" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B238" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>676</v>
+      </c>
+      <c r="C238" t="s">
+        <v>12</v>
       </c>
       <c r="D238" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
       </c>
       <c r="G238" t="s">
-        <v>391</v>
+        <v>627</v>
       </c>
       <c r="H238" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B239" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>678</v>
+      </c>
+      <c r="C239" t="s">
+        <v>12</v>
       </c>
       <c r="D239" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
       </c>
       <c r="G239" t="s">
-        <v>391</v>
+        <v>627</v>
       </c>
       <c r="H239" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B240" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>680</v>
+      </c>
+      <c r="C240" t="s">
+        <v>12</v>
       </c>
       <c r="D240" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
       </c>
       <c r="G240" t="s">
-        <v>391</v>
+        <v>627</v>
       </c>
       <c r="H240" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
         <v>681</v>
       </c>
       <c r="B241" t="s">
         <v>682</v>
       </c>
-      <c r="C241" s="1" t="s">
-        <v>389</v>
+      <c r="C241" t="s">
+        <v>12</v>
       </c>
       <c r="D241" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
       </c>
       <c r="G241" t="s">
-        <v>391</v>
+        <v>627</v>
       </c>
       <c r="H241" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B242" t="s">
         <v>684</v>
       </c>
-      <c r="B242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C242" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D242" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
+      </c>
+      <c r="G242" t="s">
+        <v>627</v>
       </c>
       <c r="H242" t="s">
-        <v>687</v>
+        <v>628</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="B243" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="C243" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D243" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
+      </c>
+      <c r="G243" t="s">
+        <v>627</v>
       </c>
       <c r="H243" t="s">
-        <v>687</v>
+        <v>628</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="B244" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="C244" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D244" t="s">
-        <v>693</v>
+        <v>666</v>
       </c>
       <c r="G244" t="s">
-        <v>442</v>
+        <v>627</v>
       </c>
       <c r="H244" t="s">
-        <v>443</v>
+        <v>628</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="B245" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="C245" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D245" t="s">
-        <v>496</v>
+        <v>666</v>
       </c>
       <c r="G245" t="s">
-        <v>442</v>
+        <v>627</v>
       </c>
       <c r="H245" t="s">
-        <v>443</v>
+        <v>628</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="B246" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="C246" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D246" t="s">
-        <v>496</v>
+        <v>693</v>
       </c>
       <c r="G246" t="s">
-        <v>442</v>
+        <v>660</v>
       </c>
       <c r="H246" t="s">
-        <v>443</v>
+        <v>628</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="B247" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="C247" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D247" t="s">
-        <v>496</v>
+        <v>696</v>
       </c>
       <c r="G247" t="s">
-        <v>442</v>
+        <v>697</v>
       </c>
       <c r="H247" t="s">
-        <v>443</v>
+        <v>628</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="B248" t="s">
+        <v>699</v>
+      </c>
+      <c r="C248" t="s">
+        <v>12</v>
+      </c>
+      <c r="D248" t="s">
         <v>700</v>
       </c>
-      <c r="B248" t="s">
+      <c r="G248" t="s">
         <v>701</v>
       </c>
-      <c r="C248" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H248" t="s">
-        <v>443</v>
+        <v>628</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
         <v>703</v>
       </c>
       <c r="B249" t="s">
         <v>704</v>
       </c>
       <c r="C249" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D249" t="s">
         <v>705</v>
       </c>
-      <c r="F249" t="s">
-        <v>169</v>
+      <c r="G249" t="s">
+        <v>706</v>
       </c>
       <c r="H249" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:8" ht="12.75">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>706</v>
-[...1 lines deleted...]
-      <c r="B250" t="s">
         <v>707</v>
       </c>
       <c r="C250" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D250" t="s">
         <v>708</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="C251" t="s">
-        <v>11</v>
+      <c r="B251" t="s">
+        <v>710</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>711</v>
       </c>
       <c r="D251" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="H251" t="s">
-        <v>711</v>
+        <v>223</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="B252" t="s">
+        <v>714</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D252" t="s">
         <v>712</v>
       </c>
-      <c r="B252" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H252" t="s">
-        <v>711</v>
+        <v>223</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
         <v>715</v>
       </c>
-      <c r="C253" t="s">
-        <v>11</v>
+      <c r="B253" t="s">
+        <v>716</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>711</v>
       </c>
       <c r="D253" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H253" t="s">
-        <v>711</v>
+        <v>223</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="B254" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>71</v>
+        <v>221</v>
       </c>
       <c r="D254" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="H254" t="s">
-        <v>73</v>
+        <v>223</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>720</v>
+        <v>723</v>
+      </c>
+      <c r="B255" t="s">
+        <v>724</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>71</v>
+        <v>237</v>
       </c>
       <c r="D255" t="s">
-        <v>721</v>
+        <v>246</v>
       </c>
       <c r="H255" t="s">
-        <v>73</v>
+        <v>223</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>722</v>
+        <v>726</v>
+      </c>
+      <c r="B256" t="s">
+        <v>727</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>71</v>
+        <v>237</v>
       </c>
       <c r="D256" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="H256" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:4" ht="12.75">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>730</v>
+      </c>
+      <c r="B257" t="s">
+        <v>731</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>237</v>
       </c>
       <c r="D257" t="s">
-        <v>725</v>
+        <v>258</v>
+      </c>
+      <c r="H257" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="B258" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>728</v>
+        <v>237</v>
       </c>
       <c r="D258" t="s">
-        <v>729</v>
+        <v>258</v>
       </c>
       <c r="H258" t="s">
-        <v>536</v>
+        <v>223</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="B259" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>728</v>
+        <v>711</v>
       </c>
       <c r="D259" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
       <c r="H259" t="s">
-        <v>536</v>
+        <v>223</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="B260" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>728</v>
+        <v>711</v>
       </c>
       <c r="D260" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="H260" t="s">
-        <v>536</v>
+        <v>223</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>534</v>
+        <v>741</v>
+      </c>
+      <c r="C261" t="s">
+        <v>12</v>
       </c>
       <c r="D261" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="H261" t="s">
-        <v>536</v>
+        <v>261</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>743</v>
+      </c>
+      <c r="C262" t="s">
+        <v>12</v>
       </c>
       <c r="D262" t="s">
-        <v>559</v>
+        <v>744</v>
       </c>
       <c r="H262" t="s">
-        <v>536</v>
+        <v>745</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>743</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>746</v>
+      </c>
+      <c r="C263" t="s">
+        <v>12</v>
       </c>
       <c r="D263" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="H263" t="s">
-        <v>536</v>
+        <v>261</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B264" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>749</v>
+      </c>
+      <c r="C264" t="s">
+        <v>12</v>
       </c>
       <c r="D264" t="s">
-        <v>571</v>
+        <v>55</v>
+      </c>
+      <c r="F264" t="s">
+        <v>35</v>
       </c>
       <c r="H264" t="s">
-        <v>536</v>
+        <v>36</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
         <v>750</v>
       </c>
       <c r="B265" t="s">
         <v>751</v>
       </c>
-      <c r="C265" s="1" t="s">
-        <v>550</v>
+      <c r="C265" t="s">
+        <v>12</v>
       </c>
       <c r="D265" t="s">
-        <v>571</v>
+        <v>752</v>
+      </c>
+      <c r="F265" t="s">
+        <v>35</v>
       </c>
       <c r="H265" t="s">
-        <v>536</v>
+        <v>36</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B266" t="s">
-        <v>753</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>108</v>
+      </c>
+      <c r="C266" t="s">
+        <v>12</v>
       </c>
       <c r="D266" t="s">
         <v>754</v>
       </c>
+      <c r="G266" t="s">
+        <v>30</v>
+      </c>
       <c r="H266" t="s">
-        <v>536</v>
+        <v>31</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
         <v>755</v>
       </c>
       <c r="B267" t="s">
+        <v>28</v>
+      </c>
+      <c r="C267" t="s">
+        <v>12</v>
+      </c>
+      <c r="D267" t="s">
         <v>756</v>
       </c>
-      <c r="C267" s="1" t="s">
-[...3 lines deleted...]
-        <v>757</v>
+      <c r="G267" t="s">
+        <v>30</v>
       </c>
       <c r="H267" t="s">
-        <v>536</v>
+        <v>31</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>758</v>
+        <v>757</v>
+      </c>
+      <c r="B268" t="s">
+        <v>453</v>
       </c>
       <c r="C268" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D268" t="s">
-        <v>759</v>
+        <v>454</v>
+      </c>
+      <c r="G268" t="s">
+        <v>30</v>
       </c>
       <c r="H268" t="s">
-        <v>574</v>
+        <v>31</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B269" t="s">
+        <v>759</v>
+      </c>
+      <c r="C269" t="s">
+        <v>12</v>
+      </c>
+      <c r="D269" t="s">
         <v>760</v>
       </c>
-      <c r="C269" t="s">
-[...3 lines deleted...]
-        <v>761</v>
+      <c r="G269" t="s">
+        <v>30</v>
       </c>
       <c r="H269" t="s">
-        <v>762</v>
+        <v>31</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>763</v>
+        <v>761</v>
+      </c>
+      <c r="B270" t="s">
+        <v>751</v>
       </c>
       <c r="C270" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D270" t="s">
-        <v>764</v>
+        <v>752</v>
+      </c>
+      <c r="F270" t="s">
+        <v>35</v>
       </c>
       <c r="H270" t="s">
-        <v>574</v>
+        <v>36</v>
       </c>
     </row>
     <row r="271" spans="1:10" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>765</v>
+        <v>762</v>
+      </c>
+      <c r="B271" t="s">
+        <v>763</v>
       </c>
       <c r="C271" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D271" t="s">
-        <v>766</v>
+        <v>83</v>
+      </c>
+      <c r="F271" t="s">
+        <v>35</v>
       </c>
       <c r="H271" t="s">
-        <v>574</v>
+        <v>62</v>
       </c>
       <c r="J271" t="s">
-        <v>171</v>
+        <v>63</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>767</v>
+        <v>764</v>
+      </c>
+      <c r="B272" t="s">
+        <v>765</v>
       </c>
       <c r="C272" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D272" t="s">
-        <v>768</v>
+        <v>766</v>
+      </c>
+      <c r="F272" t="s">
+        <v>35</v>
       </c>
       <c r="H272" t="s">
-        <v>574</v>
+        <v>69</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B273" t="s">
+        <v>768</v>
+      </c>
+      <c r="C273" t="s">
+        <v>12</v>
+      </c>
+      <c r="D273" t="s">
         <v>769</v>
       </c>
-      <c r="C273" t="s">
-[...3 lines deleted...]
-        <v>766</v>
+      <c r="F273" t="s">
+        <v>35</v>
       </c>
       <c r="H273" t="s">
-        <v>574</v>
+        <v>69</v>
       </c>
     </row>
     <row r="274" spans="1:10" ht="12.75">
       <c r="A274" s="1" t="s">
         <v>770</v>
       </c>
+      <c r="B274" t="s">
+        <v>79</v>
+      </c>
       <c r="C274" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D274" t="s">
         <v>771</v>
       </c>
+      <c r="F274" t="s">
+        <v>35</v>
+      </c>
       <c r="H274" t="s">
-        <v>581</v>
+        <v>62</v>
       </c>
       <c r="J274" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:8" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" ht="12.75">
       <c r="A275" s="1" t="s">
         <v>772</v>
       </c>
+      <c r="B275" t="s">
+        <v>773</v>
+      </c>
       <c r="C275" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D275" t="s">
-        <v>773</v>
+        <v>774</v>
+      </c>
+      <c r="F275" t="s">
+        <v>35</v>
       </c>
       <c r="H275" t="s">
-        <v>581</v>
+        <v>62</v>
+      </c>
+      <c r="J275" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
+      </c>
+      <c r="B276" t="s">
+        <v>776</v>
       </c>
       <c r="C276" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D276" t="s">
-        <v>775</v>
+        <v>777</v>
+      </c>
+      <c r="F276" t="s">
+        <v>35</v>
       </c>
       <c r="H276" t="s">
-        <v>574</v>
+        <v>62</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>776</v>
+        <v>779</v>
+      </c>
+      <c r="B277" t="s">
+        <v>780</v>
       </c>
       <c r="C277" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D277" t="s">
-        <v>777</v>
+        <v>781</v>
+      </c>
+      <c r="F277" t="s">
+        <v>35</v>
+      </c>
+      <c r="G277" t="s">
+        <v>30</v>
       </c>
       <c r="H277" t="s">
-        <v>574</v>
+        <v>62</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>778</v>
+        <v>782</v>
+      </c>
+      <c r="B278" t="s">
+        <v>773</v>
       </c>
       <c r="C278" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D278" t="s">
-        <v>779</v>
+        <v>783</v>
+      </c>
+      <c r="F278" t="s">
+        <v>35</v>
       </c>
       <c r="H278" t="s">
-        <v>581</v>
+        <v>62</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>780</v>
+        <v>784</v>
+      </c>
+      <c r="B279" t="s">
+        <v>785</v>
       </c>
       <c r="C279" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D279" t="s">
-        <v>781</v>
+        <v>61</v>
+      </c>
+      <c r="F279" t="s">
+        <v>35</v>
       </c>
       <c r="H279" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>782</v>
+        <v>786</v>
+      </c>
+      <c r="B280" t="s">
+        <v>787</v>
       </c>
       <c r="C280" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D280" t="s">
-        <v>781</v>
+        <v>788</v>
+      </c>
+      <c r="F280" t="s">
+        <v>35</v>
       </c>
       <c r="H280" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>783</v>
+        <v>789</v>
+      </c>
+      <c r="B281" t="s">
+        <v>790</v>
       </c>
       <c r="C281" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D281" t="s">
-        <v>784</v>
+        <v>791</v>
+      </c>
+      <c r="F281" t="s">
+        <v>35</v>
       </c>
       <c r="H281" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>785</v>
+        <v>792</v>
+      </c>
+      <c r="B282" t="s">
+        <v>793</v>
       </c>
       <c r="C282" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D282" t="s">
-        <v>784</v>
+        <v>794</v>
+      </c>
+      <c r="F282" t="s">
+        <v>35</v>
       </c>
       <c r="H282" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>786</v>
+        <v>795</v>
+      </c>
+      <c r="B283" t="s">
+        <v>796</v>
       </c>
       <c r="C283" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D283" t="s">
-        <v>610</v>
+        <v>797</v>
+      </c>
+      <c r="F283" t="s">
+        <v>35</v>
       </c>
       <c r="H283" t="s">
-        <v>604</v>
+        <v>69</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>787</v>
+        <v>798</v>
       </c>
       <c r="C284" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D284" t="s">
-        <v>603</v>
+        <v>799</v>
+      </c>
+      <c r="F284" t="s">
+        <v>35</v>
+      </c>
+      <c r="G284" t="s">
+        <v>164</v>
       </c>
       <c r="H284" t="s">
-        <v>604</v>
+        <v>91</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
       <c r="C285" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D285" t="s">
-        <v>606</v>
+        <v>801</v>
+      </c>
+      <c r="F285" t="s">
+        <v>35</v>
+      </c>
+      <c r="G285" t="s">
+        <v>497</v>
       </c>
       <c r="H285" t="s">
-        <v>604</v>
+        <v>91</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>789</v>
+        <v>802</v>
       </c>
       <c r="C286" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D286" t="s">
-        <v>608</v>
+        <v>803</v>
+      </c>
+      <c r="F286" t="s">
+        <v>35</v>
+      </c>
+      <c r="G286" t="s">
+        <v>514</v>
       </c>
       <c r="H286" t="s">
-        <v>604</v>
+        <v>91</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>790</v>
+        <v>804</v>
       </c>
       <c r="C287" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D287" t="s">
-        <v>791</v>
+        <v>89</v>
+      </c>
+      <c r="F287" t="s">
+        <v>35</v>
+      </c>
+      <c r="G287" t="s">
+        <v>528</v>
       </c>
       <c r="H287" t="s">
-        <v>604</v>
+        <v>91</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="C288" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D288" t="s">
-        <v>622</v>
+        <v>806</v>
+      </c>
+      <c r="F288" t="s">
+        <v>112</v>
       </c>
       <c r="H288" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:8" ht="12.75">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>808</v>
+      </c>
+      <c r="B289" t="s">
+        <v>809</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D289" t="s">
-        <v>625</v>
+        <v>810</v>
+      </c>
+      <c r="F289" t="s">
+        <v>35</v>
+      </c>
+      <c r="G289" t="s">
+        <v>164</v>
       </c>
       <c r="H289" t="s">
-        <v>604</v>
+        <v>91</v>
+      </c>
+      <c r="J289" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>811</v>
+      </c>
+      <c r="B290" t="s">
+        <v>812</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="D290" t="s">
-        <v>615</v>
+        <v>813</v>
+      </c>
+      <c r="F290" t="s">
+        <v>35</v>
+      </c>
+      <c r="G290" t="s">
+        <v>90</v>
       </c>
       <c r="H290" t="s">
-        <v>604</v>
+        <v>91</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>795</v>
+        <v>814</v>
       </c>
       <c r="C291" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D291" t="s">
-        <v>796</v>
+        <v>120</v>
       </c>
       <c r="F291" t="s">
-        <v>628</v>
+        <v>112</v>
       </c>
       <c r="H291" t="s">
-        <v>604</v>
+        <v>121</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>797</v>
+        <v>815</v>
       </c>
       <c r="C292" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D292" t="s">
-        <v>798</v>
+        <v>123</v>
       </c>
       <c r="F292" t="s">
-        <v>628</v>
+        <v>112</v>
       </c>
       <c r="H292" t="s">
-        <v>604</v>
+        <v>121</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>799</v>
+        <v>816</v>
       </c>
       <c r="C293" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D293" t="s">
-        <v>800</v>
+        <v>817</v>
       </c>
       <c r="F293" t="s">
-        <v>628</v>
+        <v>126</v>
       </c>
       <c r="H293" t="s">
-        <v>604</v>
+        <v>121</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>801</v>
+        <v>818</v>
       </c>
       <c r="C294" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D294" t="s">
-        <v>802</v>
+        <v>819</v>
       </c>
       <c r="F294" t="s">
-        <v>628</v>
+        <v>25</v>
       </c>
       <c r="H294" t="s">
-        <v>639</v>
+        <v>69</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>803</v>
+        <v>820</v>
       </c>
       <c r="C295" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D295" t="s">
-        <v>804</v>
+        <v>821</v>
+      </c>
+      <c r="F295" t="s">
+        <v>25</v>
       </c>
       <c r="H295" t="s">
-        <v>639</v>
+        <v>822</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>805</v>
+        <v>824</v>
       </c>
       <c r="C296" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D296" t="s">
-        <v>806</v>
+        <v>825</v>
+      </c>
+      <c r="F296" t="s">
+        <v>25</v>
       </c>
       <c r="H296" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>807</v>
+        <v>826</v>
       </c>
       <c r="C297" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D297" t="s">
-        <v>808</v>
+        <v>827</v>
+      </c>
+      <c r="F297" t="s">
+        <v>25</v>
       </c>
       <c r="H297" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>809</v>
+        <v>829</v>
       </c>
       <c r="C298" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D298" t="s">
-        <v>810</v>
+        <v>830</v>
+      </c>
+      <c r="F298" t="s">
+        <v>25</v>
       </c>
       <c r="H298" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>811</v>
+        <v>832</v>
       </c>
       <c r="C299" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D299" t="s">
-        <v>812</v>
+        <v>833</v>
+      </c>
+      <c r="F299" t="s">
+        <v>25</v>
       </c>
       <c r="H299" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:8" ht="12.75">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>813</v>
+        <v>834</v>
+      </c>
+      <c r="B300" t="s">
+        <v>51</v>
       </c>
       <c r="C300" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D300" t="s">
-        <v>814</v>
+        <v>52</v>
+      </c>
+      <c r="F300" t="s">
+        <v>35</v>
       </c>
       <c r="H300" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:8" ht="12.75">
+        <v>36</v>
+      </c>
+      <c r="J300" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>815</v>
+        <v>835</v>
+      </c>
+      <c r="B301" t="s">
+        <v>836</v>
       </c>
       <c r="C301" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D301" t="s">
-        <v>816</v>
+        <v>837</v>
+      </c>
+      <c r="F301" t="s">
+        <v>35</v>
       </c>
       <c r="H301" t="s">
-        <v>13</v>
+        <v>36</v>
+      </c>
+      <c r="J301" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>817</v>
+        <v>839</v>
+      </c>
+      <c r="B302" t="s">
+        <v>108</v>
       </c>
       <c r="C302" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D302" t="s">
-        <v>818</v>
+        <v>754</v>
+      </c>
+      <c r="G302" t="s">
+        <v>30</v>
       </c>
       <c r="H302" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>819</v>
+        <v>841</v>
+      </c>
+      <c r="B303" t="s">
+        <v>842</v>
       </c>
       <c r="C303" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D303" t="s">
-        <v>820</v>
+        <v>843</v>
+      </c>
+      <c r="G303" t="s">
+        <v>30</v>
       </c>
       <c r="H303" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>821</v>
+        <v>845</v>
+      </c>
+      <c r="B304" t="s">
+        <v>28</v>
       </c>
       <c r="C304" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D304" t="s">
-        <v>822</v>
+        <v>756</v>
+      </c>
+      <c r="G304" t="s">
+        <v>30</v>
       </c>
       <c r="H304" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>823</v>
+        <v>847</v>
+      </c>
+      <c r="B305" t="s">
+        <v>759</v>
       </c>
       <c r="C305" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D305" t="s">
-        <v>19</v>
+        <v>760</v>
+      </c>
+      <c r="G305" t="s">
+        <v>30</v>
       </c>
       <c r="H305" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>824</v>
+        <v>849</v>
+      </c>
+      <c r="B306" t="s">
+        <v>105</v>
       </c>
       <c r="C306" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D306" t="s">
-        <v>822</v>
+        <v>106</v>
+      </c>
+      <c r="G306" t="s">
+        <v>30</v>
       </c>
       <c r="H306" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>825</v>
+        <v>851</v>
+      </c>
+      <c r="B307" t="s">
+        <v>108</v>
       </c>
       <c r="C307" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D307" t="s">
-        <v>21</v>
+        <v>109</v>
+      </c>
+      <c r="G307" t="s">
+        <v>30</v>
       </c>
       <c r="H307" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>826</v>
+        <v>853</v>
+      </c>
+      <c r="B308" t="s">
+        <v>854</v>
       </c>
       <c r="C308" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D308" t="s">
-        <v>827</v>
+        <v>855</v>
+      </c>
+      <c r="G308" t="s">
+        <v>30</v>
       </c>
       <c r="H308" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>828</v>
+        <v>857</v>
+      </c>
+      <c r="B309" t="s">
+        <v>858</v>
       </c>
       <c r="C309" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D309" t="s">
-        <v>827</v>
+        <v>859</v>
+      </c>
+      <c r="G309" t="s">
+        <v>30</v>
       </c>
       <c r="H309" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>829</v>
+        <v>861</v>
+      </c>
+      <c r="B310" t="s">
+        <v>862</v>
       </c>
       <c r="C310" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D310" t="s">
-        <v>25</v>
+        <v>863</v>
+      </c>
+      <c r="G310" t="s">
+        <v>30</v>
       </c>
       <c r="H310" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>830</v>
+        <v>865</v>
+      </c>
+      <c r="B311" t="s">
+        <v>866</v>
       </c>
       <c r="C311" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D311" t="s">
-        <v>29</v>
+        <v>867</v>
+      </c>
+      <c r="G311" t="s">
+        <v>30</v>
       </c>
       <c r="H311" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:8" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>831</v>
+        <v>868</v>
       </c>
       <c r="C312" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D312" t="s">
-        <v>34</v>
+        <v>869</v>
       </c>
       <c r="H312" t="s">
-        <v>30</v>
+        <v>261</v>
+      </c>
+      <c r="J312" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>832</v>
+        <v>870</v>
       </c>
       <c r="C313" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D313" t="s">
-        <v>40</v>
+        <v>871</v>
       </c>
       <c r="H313" t="s">
-        <v>30</v>
+        <v>261</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>833</v>
+        <v>872</v>
       </c>
       <c r="C314" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D314" t="s">
-        <v>834</v>
+        <v>869</v>
       </c>
       <c r="H314" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:8" ht="12.75">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>835</v>
+        <v>873</v>
       </c>
       <c r="C315" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D315" t="s">
-        <v>834</v>
+        <v>874</v>
       </c>
       <c r="H315" t="s">
-        <v>30</v>
+        <v>268</v>
+      </c>
+      <c r="J315" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>836</v>
+        <v>875</v>
       </c>
       <c r="C316" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D316" t="s">
-        <v>837</v>
+        <v>876</v>
       </c>
       <c r="H316" t="s">
-        <v>30</v>
+        <v>268</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>838</v>
+        <v>877</v>
       </c>
       <c r="C317" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D317" t="s">
-        <v>837</v>
+        <v>878</v>
       </c>
       <c r="H317" t="s">
-        <v>30</v>
+        <v>261</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>839</v>
+        <v>879</v>
       </c>
       <c r="C318" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D318" t="s">
-        <v>42</v>
+        <v>880</v>
       </c>
       <c r="H318" t="s">
-        <v>30</v>
+        <v>261</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>840</v>
+        <v>881</v>
       </c>
       <c r="C319" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D319" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>882</v>
       </c>
       <c r="H319" t="s">
-        <v>30</v>
+        <v>268</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>842</v>
+        <v>883</v>
       </c>
       <c r="C320" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D320" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>884</v>
       </c>
       <c r="H320" t="s">
-        <v>30</v>
+        <v>291</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>844</v>
+        <v>885</v>
       </c>
       <c r="C321" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D321" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>884</v>
       </c>
       <c r="H321" t="s">
-        <v>30</v>
+        <v>291</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>846</v>
+        <v>886</v>
       </c>
       <c r="C322" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D322" t="s">
-        <v>847</v>
+        <v>887</v>
       </c>
       <c r="H322" t="s">
-        <v>30</v>
+        <v>291</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>848</v>
+        <v>888</v>
       </c>
       <c r="C323" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D323" t="s">
-        <v>60</v>
+        <v>887</v>
       </c>
       <c r="H323" t="s">
-        <v>48</v>
+        <v>291</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>849</v>
+        <v>889</v>
       </c>
       <c r="C324" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D324" t="s">
-        <v>52</v>
+        <v>297</v>
       </c>
       <c r="H324" t="s">
-        <v>48</v>
+        <v>291</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>850</v>
+        <v>890</v>
       </c>
       <c r="C325" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D325" t="s">
-        <v>851</v>
+        <v>290</v>
       </c>
       <c r="H325" t="s">
-        <v>48</v>
+        <v>291</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>891</v>
+      </c>
+      <c r="C326" t="s">
+        <v>12</v>
       </c>
       <c r="D326" t="s">
-        <v>853</v>
+        <v>293</v>
       </c>
       <c r="H326" t="s">
-        <v>73</v>
+        <v>291</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>892</v>
+      </c>
+      <c r="C327" t="s">
+        <v>12</v>
       </c>
       <c r="D327" t="s">
-        <v>855</v>
+        <v>295</v>
       </c>
       <c r="H327" t="s">
-        <v>73</v>
+        <v>291</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>856</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>893</v>
+      </c>
+      <c r="C328" t="s">
+        <v>12</v>
       </c>
       <c r="D328" t="s">
-        <v>77</v>
+        <v>894</v>
       </c>
       <c r="H328" t="s">
-        <v>73</v>
+        <v>291</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>895</v>
+      </c>
+      <c r="C329" t="s">
+        <v>12</v>
       </c>
       <c r="D329" t="s">
-        <v>858</v>
+        <v>309</v>
       </c>
       <c r="H329" t="s">
-        <v>73</v>
+        <v>291</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>896</v>
+      </c>
+      <c r="C330" t="s">
+        <v>12</v>
       </c>
       <c r="D330" t="s">
-        <v>860</v>
+        <v>312</v>
       </c>
       <c r="H330" t="s">
-        <v>73</v>
+        <v>291</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>897</v>
+      </c>
+      <c r="C331" t="s">
+        <v>12</v>
       </c>
       <c r="D331" t="s">
-        <v>862</v>
+        <v>302</v>
       </c>
       <c r="H331" t="s">
-        <v>69</v>
+        <v>291</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>898</v>
+      </c>
+      <c r="C332" t="s">
+        <v>12</v>
       </c>
       <c r="D332" t="s">
-        <v>864</v>
+        <v>899</v>
+      </c>
+      <c r="F332" t="s">
+        <v>315</v>
       </c>
       <c r="H332" t="s">
-        <v>69</v>
+        <v>291</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>900</v>
+      </c>
+      <c r="C333" t="s">
+        <v>12</v>
       </c>
       <c r="D333" t="s">
-        <v>864</v>
+        <v>901</v>
+      </c>
+      <c r="F333" t="s">
+        <v>315</v>
       </c>
       <c r="H333" t="s">
-        <v>69</v>
+        <v>291</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>902</v>
+      </c>
+      <c r="C334" t="s">
+        <v>12</v>
       </c>
       <c r="D334" t="s">
-        <v>867</v>
+        <v>903</v>
+      </c>
+      <c r="F334" t="s">
+        <v>315</v>
       </c>
       <c r="H334" t="s">
-        <v>73</v>
+        <v>291</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>868</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>904</v>
+      </c>
+      <c r="C335" t="s">
+        <v>12</v>
       </c>
       <c r="D335" t="s">
-        <v>90</v>
+        <v>905</v>
+      </c>
+      <c r="F335" t="s">
+        <v>315</v>
       </c>
       <c r="H335" t="s">
-        <v>73</v>
+        <v>906</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>907</v>
+      </c>
+      <c r="C336" t="s">
+        <v>12</v>
       </c>
       <c r="D336" t="s">
-        <v>870</v>
+        <v>908</v>
       </c>
       <c r="H336" t="s">
-        <v>69</v>
+        <v>906</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>871</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>909</v>
+      </c>
+      <c r="C337" t="s">
+        <v>12</v>
       </c>
       <c r="D337" t="s">
-        <v>872</v>
+        <v>910</v>
       </c>
       <c r="H337" t="s">
-        <v>73</v>
+        <v>326</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>911</v>
+      </c>
+      <c r="C338" t="s">
+        <v>12</v>
       </c>
       <c r="D338" t="s">
-        <v>874</v>
+        <v>912</v>
       </c>
       <c r="H338" t="s">
-        <v>73</v>
+        <v>326</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>913</v>
+      </c>
+      <c r="C339" t="s">
+        <v>12</v>
       </c>
       <c r="D339" t="s">
-        <v>876</v>
+        <v>914</v>
       </c>
       <c r="H339" t="s">
-        <v>73</v>
+        <v>326</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>877</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>915</v>
+      </c>
+      <c r="C340" t="s">
+        <v>12</v>
       </c>
       <c r="D340" t="s">
-        <v>878</v>
+        <v>916</v>
       </c>
       <c r="H340" t="s">
-        <v>86</v>
+        <v>326</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>880</v>
+        <v>917</v>
       </c>
       <c r="C341" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D341" t="s">
-        <v>881</v>
+        <v>918</v>
       </c>
       <c r="H341" t="s">
-        <v>107</v>
+        <v>326</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>883</v>
+        <v>919</v>
       </c>
       <c r="C342" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D342" t="s">
-        <v>884</v>
+        <v>920</v>
       </c>
       <c r="H342" t="s">
-        <v>479</v>
+        <v>326</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>886</v>
+        <v>921</v>
       </c>
       <c r="C343" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D343" t="s">
-        <v>110</v>
+        <v>922</v>
       </c>
       <c r="H343" t="s">
-        <v>111</v>
+        <v>326</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>888</v>
+        <v>923</v>
       </c>
       <c r="C344" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D344" t="s">
-        <v>889</v>
+        <v>924</v>
       </c>
       <c r="H344" t="s">
-        <v>111</v>
+        <v>326</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>891</v>
+        <v>925</v>
       </c>
       <c r="C345" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D345" t="s">
-        <v>892</v>
+        <v>926</v>
       </c>
       <c r="H345" t="s">
-        <v>479</v>
+        <v>339</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>927</v>
       </c>
       <c r="C346" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D346" t="s">
-        <v>895</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="H346" t="s">
-        <v>123</v>
+        <v>339</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>896</v>
+        <v>928</v>
       </c>
       <c r="C347" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D347" t="s">
-        <v>897</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>926</v>
       </c>
       <c r="H347" t="s">
-        <v>898</v>
+        <v>339</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
       <c r="C348" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D348" t="s">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>344</v>
       </c>
       <c r="H348" t="s">
-        <v>133</v>
+        <v>339</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>901</v>
+        <v>930</v>
       </c>
       <c r="C349" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D349" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>931</v>
       </c>
       <c r="H349" t="s">
-        <v>136</v>
+        <v>339</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>902</v>
+        <v>932</v>
       </c>
       <c r="C350" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D350" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>931</v>
       </c>
       <c r="H350" t="s">
-        <v>136</v>
+        <v>339</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>903</v>
+        <v>933</v>
       </c>
       <c r="C351" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D351" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>348</v>
       </c>
       <c r="H351" t="s">
-        <v>136</v>
+        <v>339</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>905</v>
+        <v>934</v>
       </c>
       <c r="C352" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D352" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>352</v>
       </c>
       <c r="H352" t="s">
-        <v>147</v>
+        <v>353</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>907</v>
+        <v>935</v>
       </c>
       <c r="C353" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D353" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>357</v>
       </c>
       <c r="H353" t="s">
-        <v>909</v>
+        <v>353</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>911</v>
+        <v>936</v>
       </c>
       <c r="C354" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D354" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>363</v>
       </c>
       <c r="H354" t="s">
-        <v>147</v>
+        <v>353</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>913</v>
+        <v>937</v>
       </c>
       <c r="C355" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D355" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>938</v>
       </c>
       <c r="H355" t="s">
-        <v>115</v>
+        <v>353</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>916</v>
+        <v>939</v>
       </c>
       <c r="C356" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D356" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>938</v>
       </c>
       <c r="H356" t="s">
-        <v>162</v>
+        <v>353</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>919</v>
+        <v>940</v>
       </c>
       <c r="C357" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D357" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>941</v>
       </c>
       <c r="H357" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:10" ht="12.75">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>942</v>
       </c>
       <c r="C358" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D358" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>941</v>
       </c>
       <c r="H358" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-    <row r="359" spans="1:10" ht="12.75">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>923</v>
+        <v>943</v>
       </c>
       <c r="C359" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D359" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>365</v>
       </c>
       <c r="H359" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>353</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>944</v>
       </c>
       <c r="C360" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D360" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>945</v>
+      </c>
+      <c r="F360" t="s">
+        <v>315</v>
       </c>
       <c r="H360" t="s">
-        <v>180</v>
+        <v>353</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>930</v>
+        <v>946</v>
       </c>
       <c r="C361" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D361" t="s">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>947</v>
+      </c>
+      <c r="F361" t="s">
+        <v>315</v>
       </c>
       <c r="H361" t="s">
-        <v>180</v>
+        <v>353</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>933</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>948</v>
       </c>
       <c r="C362" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D362" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>949</v>
+      </c>
+      <c r="F362" t="s">
+        <v>315</v>
       </c>
       <c r="H362" t="s">
-        <v>180</v>
+        <v>353</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-        <v>937</v>
+        <v>950</v>
       </c>
       <c r="C363" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D363" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>951</v>
       </c>
       <c r="H363" t="s">
-        <v>180</v>
+        <v>353</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>952</v>
       </c>
       <c r="C364" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D364" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>383</v>
       </c>
       <c r="H364" t="s">
-        <v>180</v>
+        <v>371</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>953</v>
       </c>
       <c r="C365" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D365" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>375</v>
       </c>
       <c r="H365" t="s">
-        <v>180</v>
+        <v>371</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="C366" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D366" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>955</v>
       </c>
       <c r="H366" t="s">
-        <v>180</v>
+        <v>371</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>948</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>956</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D367" t="s">
-        <v>950</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>957</v>
       </c>
       <c r="H367" t="s">
-        <v>180</v>
+        <v>395</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>952</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>958</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D368" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>959</v>
       </c>
       <c r="H368" t="s">
-        <v>180</v>
+        <v>395</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>956</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>960</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D369" t="s">
-        <v>958</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>961</v>
       </c>
       <c r="H369" t="s">
-        <v>180</v>
+        <v>395</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>959</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>962</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>393</v>
       </c>
       <c r="D370" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>399</v>
       </c>
       <c r="H370" t="s">
-        <v>170</v>
+        <v>395</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>961</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>963</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>393</v>
       </c>
       <c r="D371" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>964</v>
       </c>
       <c r="H371" t="s">
-        <v>170</v>
+        <v>395</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>964</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>965</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D372" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>966</v>
       </c>
       <c r="H372" t="s">
-        <v>180</v>
+        <v>395</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>965</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>967</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>968</v>
       </c>
       <c r="D373" t="s">
-        <v>966</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>969</v>
       </c>
       <c r="H373" t="s">
-        <v>180</v>
+        <v>413</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>967</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>970</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D374" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>971</v>
       </c>
       <c r="H374" t="s">
-        <v>180</v>
+        <v>391</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>968</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>972</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D375" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>973</v>
       </c>
       <c r="H375" t="s">
-        <v>180</v>
+        <v>391</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>969</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>974</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D376" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>973</v>
       </c>
       <c r="H376" t="s">
-        <v>180</v>
+        <v>391</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>970</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>975</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D377" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>976</v>
       </c>
       <c r="H377" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:10" ht="12.75">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>971</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>977</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>393</v>
       </c>
       <c r="D378" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>417</v>
       </c>
       <c r="H378" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>395</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>973</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>978</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D379" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>979</v>
       </c>
       <c r="H379" t="s">
-        <v>147</v>
+        <v>391</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>976</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>980</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>393</v>
       </c>
       <c r="D380" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>981</v>
       </c>
       <c r="H380" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:10" ht="12.75">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>979</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>982</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>393</v>
       </c>
       <c r="D381" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>983</v>
       </c>
       <c r="H381" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-    <row r="382" spans="1:10" ht="12.75">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>984</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>393</v>
       </c>
       <c r="D382" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>985</v>
       </c>
       <c r="H382" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>395</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>984</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>986</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="D383" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>987</v>
       </c>
       <c r="H383" t="s">
-        <v>130</v>
+        <v>395</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
         <v>988</v>
       </c>
-      <c r="B384" t="s">
+      <c r="C384" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D384" t="s">
         <v>989</v>
       </c>
-      <c r="C384" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H384" t="s">
-        <v>130</v>
+        <v>413</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
         <v>991</v>
       </c>
-      <c r="B385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C385" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D385" t="s">
         <v>992</v>
       </c>
-      <c r="F385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H385" t="s">
-        <v>130</v>
+        <v>438</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="B386" t="s">
         <v>994</v>
       </c>
       <c r="C386" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D386" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>995</v>
       </c>
       <c r="H386" t="s">
-        <v>130</v>
+        <v>593</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>995</v>
-[...2 lines deleted...]
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="C387" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D387" t="s">
-        <v>997</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>13</v>
       </c>
       <c r="H387" t="s">
-        <v>130</v>
+        <v>14</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="B388" t="s">
         <v>999</v>
       </c>
       <c r="C388" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D388" t="s">
         <v>1000</v>
       </c>
-      <c r="F388" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H388" t="s">
-        <v>130</v>
+        <v>14</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1001</v>
-[...1 lines deleted...]
-      <c r="B389" t="s">
         <v>1002</v>
       </c>
       <c r="C389" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D389" t="s">
         <v>1003</v>
       </c>
-      <c r="F389" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H389" t="s">
-        <v>130</v>
+        <v>593</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="B390" t="s">
         <v>1005</v>
       </c>
       <c r="C390" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D390" t="s">
         <v>1006</v>
       </c>
       <c r="F390" t="s">
-        <v>169</v>
+        <v>25</v>
       </c>
       <c r="H390" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:8" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" ht="12.75">
       <c r="A391" s="1" t="s">
         <v>1007</v>
       </c>
-      <c r="C391" t="s">
-        <v>62</v>
+      <c r="B391" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D391" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="F391" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G391" t="s">
-        <v>309</v>
+        <v>164</v>
       </c>
       <c r="H391" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J391" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1009</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>1010</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D392" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="F392" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G392" t="s">
-        <v>386</v>
+        <v>94</v>
       </c>
       <c r="H392" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J392" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>1013</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D393" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="F393" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G393" t="s">
-        <v>396</v>
+        <v>164</v>
       </c>
       <c r="H393" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J393" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>1016</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>99</v>
       </c>
       <c r="D394" t="s">
-        <v>290</v>
+        <v>100</v>
       </c>
       <c r="F394" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G394" t="s">
-        <v>391</v>
+        <v>95</v>
       </c>
       <c r="H394" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:10" ht="12.75">
+        <v>96</v>
+      </c>
+      <c r="J394" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="B395" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>307</v>
+        <v>192</v>
       </c>
       <c r="D395" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="F395" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G395" t="s">
-        <v>309</v>
+        <v>94</v>
       </c>
       <c r="H395" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>91</v>
       </c>
     </row>
     <row r="396" spans="1:10" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="B396" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>343</v>
+        <v>162</v>
       </c>
       <c r="D396" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="F396" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G396" t="s">
-        <v>295</v>
+        <v>164</v>
       </c>
       <c r="H396" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="J396" t="s">
-        <v>171</v>
+        <v>63</v>
       </c>
     </row>
     <row r="397" spans="1:10" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="B397" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>307</v>
+        <v>162</v>
       </c>
       <c r="D397" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="F397" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G397" t="s">
-        <v>309</v>
+        <v>164</v>
       </c>
       <c r="H397" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="J397" t="s">
-        <v>171</v>
+        <v>63</v>
       </c>
     </row>
     <row r="398" spans="1:10" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="B398" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>300</v>
+        <v>162</v>
       </c>
       <c r="D398" t="s">
-        <v>301</v>
+        <v>1029</v>
       </c>
       <c r="F398" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G398" t="s">
-        <v>296</v>
+        <v>164</v>
       </c>
       <c r="H398" t="s">
-        <v>297</v>
+        <v>91</v>
       </c>
       <c r="J398" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:8" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="B399" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>343</v>
+        <v>162</v>
       </c>
       <c r="D399" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="F399" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G399" t="s">
-        <v>295</v>
+        <v>164</v>
       </c>
       <c r="H399" t="s">
-        <v>292</v>
+        <v>91</v>
+      </c>
+      <c r="J399" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="400" spans="1:10" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="B400" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>307</v>
+        <v>162</v>
       </c>
       <c r="D400" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="F400" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G400" t="s">
-        <v>309</v>
+        <v>164</v>
       </c>
       <c r="H400" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="J400" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:10" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1031</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>1036</v>
+      </c>
+      <c r="C401" t="s">
+        <v>12</v>
       </c>
       <c r="D401" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F401" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>25</v>
       </c>
       <c r="H401" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-    <row r="402" spans="1:10" ht="12.75">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="B402" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>307</v>
+        <v>185</v>
       </c>
       <c r="D402" t="s">
-        <v>1036</v>
+        <v>186</v>
       </c>
       <c r="F402" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G402" t="s">
-        <v>309</v>
+        <v>90</v>
       </c>
       <c r="H402" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>91</v>
       </c>
     </row>
     <row r="403" spans="1:10" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="B403" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>307</v>
+        <v>192</v>
       </c>
       <c r="D403" t="s">
-        <v>1039</v>
+        <v>203</v>
       </c>
       <c r="F403" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G403" t="s">
-        <v>309</v>
+        <v>94</v>
       </c>
       <c r="H403" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="J403" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:10" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="B404" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>307</v>
+        <v>185</v>
       </c>
       <c r="D404" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F404" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G404" t="s">
-        <v>309</v>
+        <v>90</v>
       </c>
       <c r="H404" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-    <row r="405" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B405" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>307</v>
+        <v>162</v>
       </c>
       <c r="D405" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F405" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G405" t="s">
-        <v>309</v>
+        <v>164</v>
       </c>
       <c r="H405" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>91</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="B406" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>336</v>
+        <v>495</v>
       </c>
       <c r="D406" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F406" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G406" t="s">
-        <v>291</v>
+        <v>497</v>
       </c>
       <c r="H406" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="B407" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>336</v>
+        <v>185</v>
       </c>
       <c r="D407" t="s">
-        <v>337</v>
+        <v>1044</v>
       </c>
       <c r="F407" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G407" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="H407" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B408" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>343</v>
+        <v>192</v>
       </c>
       <c r="D408" t="s">
-        <v>354</v>
+        <v>1055</v>
       </c>
       <c r="F408" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G408" t="s">
-        <v>295</v>
+        <v>94</v>
       </c>
       <c r="H408" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-    <row r="409" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="B409" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>336</v>
+        <v>192</v>
       </c>
       <c r="D409" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="F409" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G409" t="s">
-        <v>291</v>
+        <v>94</v>
       </c>
       <c r="H409" t="s">
-        <v>292</v>
+        <v>91</v>
+      </c>
+      <c r="J409" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="B410" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>307</v>
+        <v>192</v>
       </c>
       <c r="D410" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="F410" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G410" t="s">
-        <v>309</v>
+        <v>94</v>
       </c>
       <c r="H410" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="B411" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>384</v>
+        <v>192</v>
       </c>
       <c r="D411" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="F411" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G411" t="s">
-        <v>386</v>
+        <v>94</v>
       </c>
       <c r="H411" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="B412" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>336</v>
+        <v>192</v>
       </c>
       <c r="D412" t="s">
-        <v>1055</v>
+        <v>1064</v>
       </c>
       <c r="F412" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G412" t="s">
-        <v>291</v>
+        <v>94</v>
       </c>
       <c r="H412" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="B413" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>343</v>
+        <v>192</v>
       </c>
       <c r="D413" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F413" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G413" t="s">
-        <v>295</v>
+        <v>94</v>
       </c>
       <c r="H413" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="B414" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>343</v>
+        <v>192</v>
       </c>
       <c r="D414" t="s">
-        <v>1069</v>
+        <v>506</v>
       </c>
       <c r="F414" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G414" t="s">
-        <v>295</v>
+        <v>94</v>
       </c>
       <c r="H414" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>91</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="B415" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>343</v>
+        <v>512</v>
       </c>
       <c r="D415" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="F415" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G415" t="s">
-        <v>295</v>
+        <v>514</v>
       </c>
       <c r="H415" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="B416" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>343</v>
+        <v>526</v>
       </c>
       <c r="D416" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F416" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G416" t="s">
-        <v>295</v>
+        <v>528</v>
       </c>
       <c r="H416" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B417" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>343</v>
+        <v>526</v>
       </c>
       <c r="D417" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="F417" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G417" t="s">
-        <v>295</v>
+        <v>528</v>
       </c>
       <c r="H417" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="B418" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>343</v>
+        <v>512</v>
       </c>
       <c r="D418" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="F418" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G418" t="s">
-        <v>295</v>
+        <v>514</v>
       </c>
       <c r="H418" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="B419" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>343</v>
+        <v>192</v>
       </c>
       <c r="D419" t="s">
-        <v>658</v>
+        <v>1086</v>
       </c>
       <c r="F419" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G419" t="s">
-        <v>295</v>
+        <v>94</v>
       </c>
       <c r="H419" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:8" ht="12.75">
+        <v>91</v>
+      </c>
+      <c r="J419" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1083</v>
+        <v>1087</v>
       </c>
       <c r="B420" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>394</v>
+        <v>192</v>
       </c>
       <c r="D420" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="F420" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G420" t="s">
-        <v>396</v>
+        <v>94</v>
       </c>
       <c r="H420" t="s">
-        <v>292</v>
+        <v>91</v>
+      </c>
+      <c r="J420" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="B421" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>389</v>
+        <v>512</v>
       </c>
       <c r="D421" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="F421" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G421" t="s">
-        <v>391</v>
+        <v>514</v>
       </c>
       <c r="H421" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="B422" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>389</v>
+        <v>540</v>
       </c>
       <c r="D422" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="F422" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G422" t="s">
-        <v>391</v>
+        <v>97</v>
       </c>
       <c r="H422" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="B423" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>394</v>
+        <v>540</v>
       </c>
       <c r="D423" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="F423" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G423" t="s">
-        <v>396</v>
+        <v>97</v>
       </c>
       <c r="H423" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="B424" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>343</v>
+        <v>540</v>
       </c>
       <c r="D424" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="F424" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G424" t="s">
-        <v>295</v>
+        <v>97</v>
       </c>
       <c r="H424" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-    <row r="425" spans="1:10" ht="12.75">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="B425" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>343</v>
+        <v>540</v>
       </c>
       <c r="D425" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="F425" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G425" t="s">
-        <v>295</v>
+        <v>97</v>
       </c>
       <c r="H425" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>91</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1101</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>1105</v>
+      </c>
+      <c r="C426" t="s">
+        <v>12</v>
       </c>
       <c r="D426" t="s">
-        <v>1103</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>1106</v>
       </c>
       <c r="H426" t="s">
-        <v>292</v>
+        <v>617</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="B427" t="s">
-        <v>1105</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>1109</v>
+      </c>
+      <c r="C427" t="s">
+        <v>12</v>
       </c>
       <c r="D427" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>1110</v>
       </c>
       <c r="G427" t="s">
-        <v>298</v>
+        <v>627</v>
       </c>
       <c r="H427" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="B428" t="s">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>1113</v>
+      </c>
+      <c r="C428" t="s">
+        <v>12</v>
       </c>
       <c r="D428" t="s">
-        <v>1109</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>1114</v>
       </c>
       <c r="G428" t="s">
-        <v>298</v>
+        <v>627</v>
       </c>
       <c r="H428" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1110</v>
+        <v>1116</v>
       </c>
       <c r="B429" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>1117</v>
+      </c>
+      <c r="C429" t="s">
+        <v>12</v>
       </c>
       <c r="D429" t="s">
-        <v>1112</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>626</v>
       </c>
       <c r="G429" t="s">
-        <v>298</v>
+        <v>627</v>
       </c>
       <c r="H429" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1113</v>
+        <v>1119</v>
       </c>
       <c r="B430" t="s">
-        <v>1114</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>1120</v>
+      </c>
+      <c r="C430" t="s">
+        <v>12</v>
       </c>
       <c r="D430" t="s">
-        <v>1115</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>626</v>
       </c>
       <c r="G430" t="s">
-        <v>298</v>
+        <v>627</v>
       </c>
       <c r="H430" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="B431" t="s">
-        <v>1117</v>
+        <v>1122</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>405</v>
+        <v>540</v>
       </c>
       <c r="D431" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="F431" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G431" t="s">
-        <v>298</v>
+        <v>97</v>
       </c>
       <c r="H431" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1119</v>
+        <v>1124</v>
       </c>
       <c r="B432" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>405</v>
+        <v>540</v>
       </c>
       <c r="D432" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="F432" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G432" t="s">
-        <v>298</v>
+        <v>97</v>
       </c>
       <c r="H432" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="B433" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>405</v>
+        <v>540</v>
       </c>
       <c r="D433" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="F433" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G433" t="s">
-        <v>298</v>
+        <v>97</v>
       </c>
       <c r="H433" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="B434" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>405</v>
+        <v>526</v>
       </c>
       <c r="D434" t="s">
-        <v>1127</v>
+        <v>576</v>
       </c>
       <c r="F434" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G434" t="s">
-        <v>298</v>
+        <v>528</v>
       </c>
       <c r="H434" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="B435" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>405</v>
+        <v>526</v>
       </c>
       <c r="D435" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="F435" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G435" t="s">
-        <v>298</v>
+        <v>528</v>
       </c>
       <c r="H435" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="B436" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>389</v>
+        <v>512</v>
       </c>
       <c r="D436" t="s">
-        <v>677</v>
+        <v>1137</v>
       </c>
       <c r="F436" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G436" t="s">
-        <v>391</v>
+        <v>514</v>
       </c>
       <c r="H436" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="B437" t="s">
-        <v>1134</v>
+        <v>1139</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>389</v>
+        <v>192</v>
       </c>
       <c r="D437" t="s">
-        <v>1135</v>
+        <v>1140</v>
       </c>
       <c r="F437" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G437" t="s">
-        <v>391</v>
+        <v>94</v>
       </c>
       <c r="H437" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1136</v>
+        <v>1141</v>
       </c>
       <c r="B438" t="s">
-        <v>1137</v>
+        <v>1142</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>394</v>
+        <v>540</v>
       </c>
       <c r="D438" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="F438" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G438" t="s">
-        <v>396</v>
+        <v>97</v>
       </c>
       <c r="H438" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1139</v>
+        <v>1144</v>
       </c>
       <c r="B439" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>343</v>
+        <v>512</v>
       </c>
       <c r="D439" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="F439" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G439" t="s">
-        <v>295</v>
+        <v>514</v>
       </c>
       <c r="H439" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
       <c r="B440" t="s">
-        <v>1143</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1148</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>540</v>
       </c>
       <c r="D440" t="s">
-        <v>1144</v>
+        <v>1149</v>
+      </c>
+      <c r="F440" t="s">
+        <v>35</v>
       </c>
       <c r="G440" t="s">
-        <v>475</v>
+        <v>97</v>
       </c>
       <c r="H440" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="B441" t="s">
-        <v>1146</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1151</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D441" t="s">
-        <v>1147</v>
+        <v>1152</v>
+      </c>
+      <c r="F441" t="s">
+        <v>35</v>
       </c>
       <c r="G441" t="s">
-        <v>442</v>
+        <v>528</v>
       </c>
       <c r="H441" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="B442" t="s">
-        <v>1149</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1154</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>512</v>
       </c>
       <c r="D442" t="s">
-        <v>496</v>
+        <v>1155</v>
+      </c>
+      <c r="F442" t="s">
+        <v>35</v>
       </c>
       <c r="G442" t="s">
-        <v>442</v>
+        <v>514</v>
       </c>
       <c r="H442" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1150</v>
+        <v>1156</v>
       </c>
       <c r="B443" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="C443" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D443" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>1158</v>
+      </c>
+      <c r="F443" t="s">
+        <v>35</v>
       </c>
       <c r="H443" t="s">
-        <v>443</v>
+        <v>593</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1152</v>
+        <v>1159</v>
       </c>
       <c r="B444" t="s">
-        <v>1153</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1160</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>540</v>
       </c>
       <c r="D444" t="s">
-        <v>496</v>
+        <v>1161</v>
+      </c>
+      <c r="F444" t="s">
+        <v>35</v>
       </c>
       <c r="G444" t="s">
-        <v>442</v>
+        <v>97</v>
       </c>
       <c r="H444" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1154</v>
+        <v>1162</v>
       </c>
       <c r="B445" t="s">
-        <v>1155</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1163</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>540</v>
       </c>
       <c r="D445" t="s">
-        <v>496</v>
+        <v>1164</v>
+      </c>
+      <c r="F445" t="s">
+        <v>35</v>
       </c>
       <c r="G445" t="s">
-        <v>442</v>
+        <v>97</v>
       </c>
       <c r="H445" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1156</v>
+        <v>1166</v>
       </c>
       <c r="B446" t="s">
-        <v>1157</v>
+        <v>1167</v>
       </c>
       <c r="C446" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D446" t="s">
-        <v>496</v>
+        <v>626</v>
       </c>
       <c r="G446" t="s">
-        <v>442</v>
+        <v>627</v>
       </c>
       <c r="H446" t="s">
-        <v>443</v>
+        <v>628</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1158</v>
+        <v>1169</v>
       </c>
       <c r="B447" t="s">
-        <v>1159</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>1170</v>
+      </c>
+      <c r="C447" t="s">
+        <v>12</v>
       </c>
       <c r="D447" t="s">
-        <v>1160</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>626</v>
       </c>
       <c r="G447" t="s">
-        <v>391</v>
+        <v>627</v>
       </c>
       <c r="H447" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1161</v>
+        <v>1172</v>
       </c>
       <c r="B448" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>1173</v>
+      </c>
+      <c r="C448" t="s">
+        <v>12</v>
       </c>
       <c r="D448" t="s">
-        <v>1163</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>626</v>
       </c>
       <c r="G448" t="s">
-        <v>396</v>
+        <v>627</v>
       </c>
       <c r="H448" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1164</v>
+        <v>1175</v>
       </c>
       <c r="B449" t="s">
-        <v>1165</v>
+        <v>1176</v>
       </c>
       <c r="C449" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D449" t="s">
-        <v>1166</v>
-[...2 lines deleted...]
-        <v>1167</v>
+        <v>626</v>
+      </c>
+      <c r="G449" t="s">
+        <v>627</v>
       </c>
       <c r="H449" t="s">
-        <v>1168</v>
+        <v>628</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1169</v>
+        <v>1178</v>
       </c>
       <c r="B450" t="s">
-        <v>1170</v>
+        <v>1179</v>
       </c>
       <c r="C450" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D450" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>626</v>
       </c>
       <c r="G450" t="s">
-        <v>434</v>
+        <v>627</v>
       </c>
       <c r="H450" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1171</v>
+        <v>1181</v>
       </c>
       <c r="B451" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>1182</v>
+      </c>
+      <c r="C451" t="s">
+        <v>12</v>
       </c>
       <c r="D451" t="s">
-        <v>1173</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>626</v>
       </c>
       <c r="G451" t="s">
-        <v>391</v>
+        <v>627</v>
       </c>
       <c r="H451" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1174</v>
+        <v>1184</v>
       </c>
       <c r="B452" t="s">
-        <v>1175</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>1185</v>
+      </c>
+      <c r="C452" t="s">
+        <v>12</v>
       </c>
       <c r="D452" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>626</v>
       </c>
       <c r="G452" t="s">
-        <v>295</v>
+        <v>627</v>
       </c>
       <c r="H452" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1176</v>
+        <v>1186</v>
       </c>
       <c r="B453" t="s">
-        <v>1177</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>1187</v>
+      </c>
+      <c r="C453" t="s">
+        <v>12</v>
       </c>
       <c r="D453" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>659</v>
       </c>
       <c r="G453" t="s">
-        <v>391</v>
+        <v>660</v>
       </c>
       <c r="H453" t="s">
-        <v>292</v>
+        <v>628</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1178</v>
+        <v>1188</v>
       </c>
       <c r="B454" t="s">
-        <v>1179</v>
+        <v>1189</v>
       </c>
       <c r="C454" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D454" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>1190</v>
+      </c>
+      <c r="G454" t="s">
+        <v>660</v>
       </c>
       <c r="H454" t="s">
-        <v>479</v>
+        <v>628</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1181</v>
+        <v>1191</v>
       </c>
       <c r="B455" t="s">
-        <v>1182</v>
+        <v>1192</v>
       </c>
       <c r="C455" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D455" t="s">
-        <v>1183</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>1190</v>
+      </c>
+      <c r="G455" t="s">
+        <v>660</v>
       </c>
       <c r="H455" t="s">
-        <v>687</v>
+        <v>628</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1184</v>
+        <v>1193</v>
       </c>
       <c r="B456" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="C456" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D456" t="s">
-        <v>1186</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>1195</v>
+      </c>
+      <c r="G456" t="s">
+        <v>627</v>
       </c>
       <c r="H456" t="s">
-        <v>687</v>
+        <v>628</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
       <c r="B457" t="s">
-        <v>1188</v>
+        <v>1197</v>
       </c>
       <c r="C457" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D457" t="s">
-        <v>1189</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
+      </c>
+      <c r="G457" t="s">
+        <v>627</v>
       </c>
       <c r="H457" t="s">
-        <v>479</v>
+        <v>628</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1190</v>
+        <v>1198</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1199</v>
       </c>
       <c r="C458" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D458" t="s">
-        <v>1191</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
+      </c>
+      <c r="G458" t="s">
+        <v>627</v>
       </c>
       <c r="H458" t="s">
-        <v>485</v>
+        <v>628</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
       <c r="B459" t="s">
-        <v>477</v>
+        <v>1201</v>
       </c>
       <c r="C459" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D459" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
+      </c>
+      <c r="G459" t="s">
+        <v>627</v>
       </c>
       <c r="H459" t="s">
-        <v>479</v>
+        <v>628</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1193</v>
+        <v>1202</v>
       </c>
       <c r="B460" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="C460" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D460" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>666</v>
+      </c>
+      <c r="G460" t="s">
+        <v>627</v>
       </c>
       <c r="H460" t="s">
-        <v>479</v>
+        <v>628</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1196</v>
+        <v>1204</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1205</v>
       </c>
       <c r="C461" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D461" t="s">
-        <v>1197</v>
+        <v>666</v>
       </c>
       <c r="G461" t="s">
-        <v>489</v>
+        <v>627</v>
       </c>
       <c r="H461" t="s">
-        <v>490</v>
+        <v>628</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1199</v>
+        <v>1207</v>
       </c>
       <c r="B462" t="s">
-        <v>1200</v>
+        <v>695</v>
       </c>
       <c r="C462" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D462" t="s">
-        <v>1201</v>
+        <v>1208</v>
       </c>
       <c r="G462" t="s">
-        <v>442</v>
+        <v>697</v>
       </c>
       <c r="H462" t="s">
-        <v>443</v>
+        <v>628</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1203</v>
+        <v>1210</v>
       </c>
       <c r="B463" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="C463" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D463" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="G463" t="s">
-        <v>442</v>
+        <v>697</v>
       </c>
       <c r="H463" t="s">
-        <v>443</v>
+        <v>628</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
       <c r="B464" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="C464" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D464" t="s">
-        <v>441</v>
+        <v>696</v>
       </c>
       <c r="G464" t="s">
-        <v>442</v>
+        <v>697</v>
       </c>
       <c r="H464" t="s">
-        <v>443</v>
+        <v>628</v>
       </c>
     </row>
     <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="B465" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="C465" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D465" t="s">
-        <v>441</v>
+        <v>1216</v>
       </c>
       <c r="G465" t="s">
-        <v>442</v>
+        <v>697</v>
       </c>
       <c r="H465" t="s">
-        <v>443</v>
+        <v>628</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="B466" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="C466" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D466" t="s">
-        <v>441</v>
+        <v>1216</v>
       </c>
       <c r="G466" t="s">
-        <v>442</v>
+        <v>697</v>
       </c>
       <c r="H466" t="s">
-        <v>443</v>
+        <v>628</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="B467" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="C467" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D467" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>1222</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1223</v>
       </c>
       <c r="H467" t="s">
-        <v>443</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="B468" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="C468" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D468" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>1227</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1223</v>
       </c>
       <c r="H468" t="s">
-        <v>443</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1222</v>
-[...2 lines deleted...]
-        <v>1223</v>
+        <v>1228</v>
       </c>
       <c r="C469" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D469" t="s">
-        <v>441</v>
+        <v>1229</v>
       </c>
       <c r="G469" t="s">
-        <v>442</v>
+        <v>1230</v>
       </c>
       <c r="H469" t="s">
-        <v>443</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1225</v>
+        <v>1232</v>
       </c>
       <c r="B470" t="s">
-        <v>1226</v>
+        <v>1233</v>
       </c>
       <c r="C470" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D470" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>1234</v>
       </c>
       <c r="H470" t="s">
-        <v>443</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1228</v>
-[...2 lines deleted...]
-        <v>1229</v>
+        <v>1236</v>
       </c>
       <c r="C471" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D471" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>1237</v>
       </c>
       <c r="H471" t="s">
-        <v>443</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="B472" t="s">
-        <v>1232</v>
+        <v>1240</v>
       </c>
       <c r="C472" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D472" t="s">
-        <v>441</v>
+        <v>568</v>
+      </c>
+      <c r="F472" t="s">
+        <v>35</v>
       </c>
       <c r="G472" t="s">
-        <v>442</v>
+        <v>569</v>
       </c>
       <c r="H472" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
       <c r="B473" t="s">
-        <v>1234</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1242</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>526</v>
       </c>
       <c r="D473" t="s">
-        <v>474</v>
+        <v>1243</v>
+      </c>
+      <c r="F473" t="s">
+        <v>35</v>
       </c>
       <c r="G473" t="s">
-        <v>475</v>
+        <v>528</v>
       </c>
       <c r="H473" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1235</v>
+        <v>1244</v>
       </c>
       <c r="B474" t="s">
-        <v>1236</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1245</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="D474" t="s">
-        <v>1144</v>
+        <v>480</v>
+      </c>
+      <c r="F474" t="s">
+        <v>35</v>
       </c>
       <c r="G474" t="s">
-        <v>475</v>
+        <v>94</v>
       </c>
       <c r="H474" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1237</v>
+        <v>1246</v>
       </c>
       <c r="B475" t="s">
-        <v>1238</v>
+        <v>1247</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>405</v>
+        <v>526</v>
       </c>
       <c r="D475" t="s">
-        <v>1239</v>
+        <v>556</v>
       </c>
       <c r="F475" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="G475" t="s">
-        <v>298</v>
+        <v>528</v>
       </c>
       <c r="H475" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1240</v>
+        <v>1248</v>
       </c>
       <c r="B476" t="s">
-        <v>1241</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>1249</v>
+      </c>
+      <c r="C476" t="s">
+        <v>12</v>
       </c>
       <c r="D476" t="s">
-        <v>1242</v>
+        <v>1250</v>
       </c>
       <c r="F476" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>35</v>
       </c>
       <c r="H476" t="s">
-        <v>292</v>
+        <v>593</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1243</v>
+        <v>1251</v>
       </c>
       <c r="B477" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>1252</v>
+      </c>
+      <c r="C477" t="s">
+        <v>12</v>
       </c>
       <c r="D477" t="s">
-        <v>1245</v>
+        <v>1253</v>
       </c>
       <c r="F477" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>35</v>
       </c>
       <c r="H477" t="s">
-        <v>292</v>
+        <v>586</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1247</v>
+        <v>1254</v>
       </c>
       <c r="B478" t="s">
-        <v>517</v>
+        <v>1255</v>
       </c>
       <c r="C478" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D478" t="s">
-        <v>1248</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>1256</v>
+      </c>
+      <c r="F478" t="s">
+        <v>35</v>
       </c>
       <c r="H478" t="s">
-        <v>443</v>
+        <v>586</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1250</v>
+        <v>1257</v>
       </c>
       <c r="B479" t="s">
-        <v>1251</v>
+        <v>1258</v>
       </c>
       <c r="C479" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D479" t="s">
-        <v>1248</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>1259</v>
+      </c>
+      <c r="F479" t="s">
+        <v>35</v>
       </c>
       <c r="H479" t="s">
-        <v>443</v>
+        <v>593</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1252</v>
-[...2 lines deleted...]
-        <v>1251</v>
+        <v>1260</v>
       </c>
       <c r="C480" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D480" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>1261</v>
+      </c>
+      <c r="F480" t="s">
+        <v>35</v>
       </c>
       <c r="H480" t="s">
-        <v>443</v>
+        <v>599</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="B481" t="s">
-        <v>1255</v>
+        <v>591</v>
       </c>
       <c r="C481" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D481" t="s">
-        <v>1256</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>592</v>
+      </c>
+      <c r="F481" t="s">
+        <v>35</v>
       </c>
       <c r="H481" t="s">
-        <v>443</v>
+        <v>593</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="B482" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="C482" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D482" t="s">
-        <v>1256</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>1265</v>
+      </c>
+      <c r="F482" t="s">
+        <v>35</v>
       </c>
       <c r="H482" t="s">
-        <v>443</v>
+        <v>593</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1260</v>
-[...2 lines deleted...]
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="C483" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D483" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>1167</v>
+        <v>1267</v>
+      </c>
+      <c r="G483" t="s">
+        <v>603</v>
       </c>
       <c r="H483" t="s">
-        <v>1168</v>
+        <v>604</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1263</v>
+        <v>1268</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1269</v>
       </c>
       <c r="C484" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D484" t="s">
-        <v>1264</v>
-[...2 lines deleted...]
-        <v>1265</v>
+        <v>1269</v>
+      </c>
+      <c r="F484" t="s">
+        <v>35</v>
       </c>
       <c r="H484" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="B485" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="C485" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D485" t="s">
-        <v>1269</v>
+        <v>1273</v>
+      </c>
+      <c r="F485" t="s">
+        <v>35</v>
       </c>
       <c r="H485" t="s">
-        <v>1270</v>
+        <v>593</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1271</v>
+        <v>1274</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1275</v>
       </c>
       <c r="C486" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D486" t="s">
-        <v>1272</v>
+        <v>1276</v>
+      </c>
+      <c r="F486" t="s">
+        <v>35</v>
       </c>
       <c r="H486" t="s">
-        <v>1273</v>
+        <v>593</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="B487" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="C487" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D487" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="F487" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="H487" t="s">
-        <v>1276</v>
+        <v>593</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="B488" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C488" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D488" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="F488" t="s">
-        <v>169</v>
+        <v>35</v>
       </c>
       <c r="H488" t="s">
-        <v>479</v>
-[...135 lines deleted...]
-        <v>73</v>
+        <v>593</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="AT-30-43-MF"/>
-[...655 lines deleted...]
-    <hyperlink ref="C496" r:id="rId657" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A2" r:id="rId1" display="7814722"/>
+    <hyperlink ref="A3" r:id="rId2" display="7847185"/>
+    <hyperlink ref="A4" r:id="rId3" display="7850475"/>
+    <hyperlink ref="A5" r:id="rId4" display="7640449-01"/>
+    <hyperlink ref="A6" r:id="rId5" display="A7818457"/>
+    <hyperlink ref="A7" r:id="rId6" display="7851464-00"/>
+    <hyperlink ref="A8" r:id="rId7" display="7676260-01"/>
+    <hyperlink ref="A9" r:id="rId8" display="7721916-03"/>
+    <hyperlink ref="A10" r:id="rId9" display="A7850159-00"/>
+    <hyperlink ref="A11" r:id="rId10" display="7761433-00"/>
+    <hyperlink ref="A12" r:id="rId11" display="7633228-03"/>
+    <hyperlink ref="A13" r:id="rId12" display="7845476-00"/>
+    <hyperlink ref="A14" r:id="rId13" display="7859935-00"/>
+    <hyperlink ref="A15" r:id="rId14" display="7635443-01"/>
+    <hyperlink ref="A16" r:id="rId15" display="42396A-17"/>
+    <hyperlink ref="A17" r:id="rId16" display="7637444-01"/>
+    <hyperlink ref="A18" r:id="rId17" display="7640450-00"/>
+    <hyperlink ref="A19" r:id="rId18" display="7850080-00"/>
+    <hyperlink ref="A20" r:id="rId19" display="7672754-00"/>
+    <hyperlink ref="A21" r:id="rId20" display="7844068-02"/>
+    <hyperlink ref="A22" r:id="rId21" display="7635442-03"/>
+    <hyperlink ref="A23" r:id="rId22" display="A7844068-02"/>
+    <hyperlink ref="A24" r:id="rId23" display="CAP-M"/>
+    <hyperlink ref="A25" r:id="rId24" display="CAP-H"/>
+    <hyperlink ref="A26" r:id="rId25" display="UAP"/>
+    <hyperlink ref="A27" r:id="rId26" display="UAP2"/>
+    <hyperlink ref="A28" r:id="rId27" display="7642133-01"/>
+    <hyperlink ref="C28" r:id="rId28" display="Variant of UAP"/>
+    <hyperlink ref="A29" r:id="rId29" display="A7818454"/>
+    <hyperlink ref="A30" r:id="rId30" display="A7818479"/>
+    <hyperlink ref="A31" r:id="rId31" display="A7818455"/>
+    <hyperlink ref="A32" r:id="rId32" display="TFLN4004/4"/>
+    <hyperlink ref="A33" r:id="rId33" display="TPRN64"/>
+    <hyperlink ref="A34" r:id="rId34" display="7640681-01"/>
+    <hyperlink ref="A35" r:id="rId35" display="TFAH-ES70/80-37"/>
+    <hyperlink ref="A36" r:id="rId36" display="TFAH-ES70/80/50-37"/>
+    <hyperlink ref="A37" r:id="rId37" display="7773877-0002"/>
+    <hyperlink ref="A38" r:id="rId38" display="7663610-00"/>
+    <hyperlink ref="A39" r:id="rId39" display="7676311-01"/>
+    <hyperlink ref="A40" r:id="rId40" display="7693531-00"/>
+    <hyperlink ref="A41" r:id="rId41" display="7809798-00"/>
+    <hyperlink ref="A42" r:id="rId42" display="7681202"/>
+    <hyperlink ref="A43" r:id="rId43" display="A7818375"/>
+    <hyperlink ref="A44" r:id="rId44" display="7693969"/>
+    <hyperlink ref="A45" r:id="rId45" display="7708015"/>
+    <hyperlink ref="A46" r:id="rId46" display="7708035"/>
+    <hyperlink ref="A47" r:id="rId47" display="7633228-02"/>
+    <hyperlink ref="A48" r:id="rId48" display="7642125-00"/>
+    <hyperlink ref="A49" r:id="rId49" display="7776598-0004"/>
+    <hyperlink ref="C49" r:id="rId50" display="Variant of CAP-L"/>
+    <hyperlink ref="A50" r:id="rId51" display="7770356-0004"/>
+    <hyperlink ref="C50" r:id="rId52" display="Variant of CAP-L"/>
+    <hyperlink ref="A51" r:id="rId53" display="7776598-0006"/>
+    <hyperlink ref="C51" r:id="rId54" display="Variant of CAP-L"/>
+    <hyperlink ref="A52" r:id="rId55" display="7776643-0004"/>
+    <hyperlink ref="C52" r:id="rId56" display="Variant of CAP-L"/>
+    <hyperlink ref="A53" r:id="rId57" display="7776597-0004"/>
+    <hyperlink ref="C53" r:id="rId58" display="Variant of CAP-L"/>
+    <hyperlink ref="A54" r:id="rId59" display="7776596-0004"/>
+    <hyperlink ref="C54" r:id="rId60" display="Variant of CAP-L"/>
+    <hyperlink ref="A55" r:id="rId61" display="7776641-0006"/>
+    <hyperlink ref="C55" r:id="rId62" display="Variant of CAP-L"/>
+    <hyperlink ref="A56" r:id="rId63" display="7820478-0002"/>
+    <hyperlink ref="C56" r:id="rId64" display="Variant of CAP-M"/>
+    <hyperlink ref="A57" r:id="rId65" display="7820689-0001"/>
+    <hyperlink ref="C57" r:id="rId66" display="Variant of CAP-M"/>
+    <hyperlink ref="A58" r:id="rId67" display="7825719-0002"/>
+    <hyperlink ref="C58" r:id="rId68" display="Variant of CAP-H"/>
+    <hyperlink ref="A59" r:id="rId69" display="7820689-0002"/>
+    <hyperlink ref="C59" r:id="rId70" display="Variant of CAP-M"/>
+    <hyperlink ref="A60" r:id="rId71" display="7821740-0002"/>
+    <hyperlink ref="C60" r:id="rId72" display="Variant of CAP-H"/>
+    <hyperlink ref="A61" r:id="rId73" display="7825719-0004"/>
+    <hyperlink ref="C61" r:id="rId74" display="Variant of CAP-H"/>
+    <hyperlink ref="A62" r:id="rId75" display="7825730-0001"/>
+    <hyperlink ref="C62" r:id="rId76" display="Variant of CAP-H"/>
+    <hyperlink ref="A63" r:id="rId77" display="7821740-0006"/>
+    <hyperlink ref="C63" r:id="rId78" display="Variant of CAP-H"/>
+    <hyperlink ref="A64" r:id="rId79" display="7834677-0004"/>
+    <hyperlink ref="C64" r:id="rId80" display="Variant of CAP-L"/>
+    <hyperlink ref="A65" r:id="rId81" display="7836123-0002"/>
+    <hyperlink ref="C65" r:id="rId82" display="Variant of CAP-H"/>
+    <hyperlink ref="A66" r:id="rId83" display="7833597-0001"/>
+    <hyperlink ref="C66" r:id="rId84" display="Variant of CAP-M"/>
+    <hyperlink ref="A67" r:id="rId85" display="NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A68" r:id="rId86" display="7849242"/>
+    <hyperlink ref="C68" r:id="rId87" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A69" r:id="rId88" display="7849243"/>
+    <hyperlink ref="C69" r:id="rId89" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A70" r:id="rId90" display="7849245"/>
+    <hyperlink ref="C70" r:id="rId91" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A71" r:id="rId92" display="MR-REPEATERS"/>
+    <hyperlink ref="A72" r:id="rId93" display="7599148"/>
+    <hyperlink ref="C72" r:id="rId94" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A73" r:id="rId95" display="7599149"/>
+    <hyperlink ref="C73" r:id="rId96" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A74" r:id="rId97" display="7600606"/>
+    <hyperlink ref="C74" r:id="rId98" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A75" r:id="rId99" display="7618228"/>
+    <hyperlink ref="C75" r:id="rId100" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A76" r:id="rId101" display="7657462"/>
+    <hyperlink ref="C76" r:id="rId102" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A77" r:id="rId103" display="7613614"/>
+    <hyperlink ref="C77" r:id="rId104" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A78" r:id="rId105" display="7163441-00"/>
+    <hyperlink ref="A79" r:id="rId106" display="7163445-00"/>
+    <hyperlink ref="A80" r:id="rId107" display="7566603-00"/>
+    <hyperlink ref="A81" r:id="rId108" display="7564517-00"/>
+    <hyperlink ref="A82" r:id="rId109" display="7611540-00"/>
+    <hyperlink ref="A83" r:id="rId110" display="7621865-00"/>
+    <hyperlink ref="A84" r:id="rId111" display="7715695-00"/>
+    <hyperlink ref="A85" r:id="rId112" display="7768707-00"/>
+    <hyperlink ref="A86" r:id="rId113" display="7768707-03"/>
+    <hyperlink ref="A87" r:id="rId114" display="7768860-00"/>
+    <hyperlink ref="A88" r:id="rId115" display="7768862-00"/>
+    <hyperlink ref="A89" r:id="rId116" display="7513152-26"/>
+    <hyperlink ref="A90" r:id="rId117" display="H-4X4-UW-43-AI6"/>
+    <hyperlink ref="A91" r:id="rId118" display="C-15-UW-N-AI6"/>
+    <hyperlink ref="A92" r:id="rId119" display="C-20-UW-43-AI6"/>
+    <hyperlink ref="A93" r:id="rId120" display="C-6-UW-43-AI6"/>
+    <hyperlink ref="A94" r:id="rId121" display="C-30-UW-43-AI6"/>
+    <hyperlink ref="A95" r:id="rId122" display="C-8-UW-43-AI6"/>
+    <hyperlink ref="A96" r:id="rId123" display="C-8-UW-N-AI6"/>
+    <hyperlink ref="A97" r:id="rId124" display="C-6-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A98" r:id="rId125" display="C-10-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A99" r:id="rId126" display="C-10-TCPUSEW-43AI6"/>
+    <hyperlink ref="A100" r:id="rId127" display="C-20-TCPUSEW-43AI6"/>
+    <hyperlink ref="A101" r:id="rId128" display="C-30-TCPUSEW-43AI6"/>
+    <hyperlink ref="A102" r:id="rId129" display="C-20-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A103" r:id="rId130" display="C-15-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A104" r:id="rId131" display="VD-C8-CPUSEW-43B"/>
+    <hyperlink ref="A105" r:id="rId132" display="VD-C10-CPUSEW-43B"/>
+    <hyperlink ref="A106" r:id="rId133" display="VD-C13-CPUSEW-43B"/>
+    <hyperlink ref="A107" r:id="rId134" display="VD-C20-CPUSEW-43B"/>
+    <hyperlink ref="A108" r:id="rId135" display="H-3X3-UW-43-AI6"/>
+    <hyperlink ref="A109" r:id="rId136" display="AT-1-43-MF"/>
+    <hyperlink ref="A110" r:id="rId137" display="AT-13-43-MF"/>
+    <hyperlink ref="A111" r:id="rId138" display="AT-15-UW-43-MFI6"/>
+    <hyperlink ref="A112" r:id="rId139" display="AT-15-43-MF"/>
+    <hyperlink ref="A113" r:id="rId140" display="AT-8-43-MF"/>
+    <hyperlink ref="A114" r:id="rId141" display="AT-30-43-MF"/>
+    <hyperlink ref="A115" r:id="rId142" display="CT-10-TUW-43-I6"/>
+    <hyperlink ref="A116" r:id="rId143" display="CT-10-TUW-NI6"/>
+    <hyperlink ref="A117" r:id="rId144" display="CT-20-TUW-43-I6"/>
+    <hyperlink ref="A118" r:id="rId145" display="CT-30-TUW-43-I6"/>
+    <hyperlink ref="A119" r:id="rId146" display="CT-5-TUW-43-I6"/>
+    <hyperlink ref="A120" r:id="rId147" display="CT-6-TUW-43-I6"/>
+    <hyperlink ref="A121" r:id="rId148" display="CT-5-TUW-NI6"/>
+    <hyperlink ref="A122" r:id="rId149" display="S-2-UW-H-NI6"/>
+    <hyperlink ref="A123" r:id="rId150" display="S-3-UW-H-NI6"/>
+    <hyperlink ref="A124" r:id="rId151" display="S-4-UW-H-NI6"/>
+    <hyperlink ref="A125" r:id="rId152" display="S-3-UW-H-43-I6"/>
+    <hyperlink ref="A126" r:id="rId153" display="S-2-UW-L-43I53"/>
+    <hyperlink ref="A127" r:id="rId154" display="S-2-UW-L-NI53"/>
+    <hyperlink ref="A128" r:id="rId155" display="S-3-UW-L-43I53"/>
+    <hyperlink ref="A129" r:id="rId156" display="S-2-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A130" r:id="rId157" display="S-3-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A131" r:id="rId158" display="S-3-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A132" r:id="rId159" display="T-10-UW-43-M"/>
+    <hyperlink ref="A133" r:id="rId160" display="T-10-UW-43-M-I6"/>
+    <hyperlink ref="A134" r:id="rId161" display="T-2-UW-43-M"/>
+    <hyperlink ref="A135" r:id="rId162" display="T-100-UW-43-M"/>
+    <hyperlink ref="A136" r:id="rId163" display="T-25-UW-43-M"/>
+    <hyperlink ref="A137" r:id="rId164" display="T-100-UW-43-M-I6"/>
+    <hyperlink ref="A138" r:id="rId165" display="T-30-UW-43-M-I6"/>
+    <hyperlink ref="A139" r:id="rId166" display="T-200-UW-43-F-I6"/>
+    <hyperlink ref="A140" r:id="rId167" display="DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A141" r:id="rId168" display="OMNI-ANTENNAS"/>
+    <hyperlink ref="A142" r:id="rId169" display="CMAX-EXT-43-I53"/>
+    <hyperlink ref="C142" r:id="rId170" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A143" r:id="rId171" display="CMAX-O-43-UW-I53"/>
+    <hyperlink ref="C143" r:id="rId172" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A144" r:id="rId173" display="CMAX-OMF7-43-UWI53"/>
+    <hyperlink ref="C144" r:id="rId174" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A145" r:id="rId175" display="CMAX-OMF8-43-UWI53"/>
+    <hyperlink ref="C145" r:id="rId176" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A146" r:id="rId177" display="CMAX-OMF9-43-UWI53"/>
+    <hyperlink ref="C146" r:id="rId178" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A147" r:id="rId179" display="CMAX-OUS1-UW43-I53"/>
+    <hyperlink ref="C147" r:id="rId180" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A148" r:id="rId181" display="CELLMAX-D-43-WI"/>
+    <hyperlink ref="C148" r:id="rId182" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A149" r:id="rId183" display="CMAX-HM4-30-I53"/>
+    <hyperlink ref="C149" r:id="rId184" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A150" r:id="rId185" display="CMAX-HM4-60-I53"/>
+    <hyperlink ref="C150" r:id="rId186" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A151" r:id="rId187" display="CMAX-DMF2-43-WI53"/>
+    <hyperlink ref="C151" r:id="rId188" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A152" r:id="rId189" display="CMAX-LHM2-22-I53"/>
+    <hyperlink ref="C152" r:id="rId190" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A153" r:id="rId191" display="CMAX-OUS-TUW-43I"/>
+    <hyperlink ref="C153" r:id="rId192" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A154" r:id="rId193" display="CMAX-O-43-UW-I53-01"/>
+    <hyperlink ref="C154" r:id="rId194" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A155" r:id="rId195" display="LOG-PERIODIC-ANTENNAS"/>
+    <hyperlink ref="A156" r:id="rId196" display="CELLMAX-O-43-WI"/>
+    <hyperlink ref="C156" r:id="rId197" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A157" r:id="rId198" display="CMAX-HM4-60X1-I53"/>
+    <hyperlink ref="C157" r:id="rId199" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A158" r:id="rId200" display="VD-O-43-UWI53"/>
+    <hyperlink ref="C158" r:id="rId201" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A159" r:id="rId202" display="VD-DMF-43-UWI53"/>
+    <hyperlink ref="C159" r:id="rId203" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A160" r:id="rId204" display="CMAX-DMF4-43-WI53-O"/>
+    <hyperlink ref="C160" r:id="rId205" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A161" r:id="rId206" display="CMAX-OMUW-225-I53-O"/>
+    <hyperlink ref="C161" r:id="rId207" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A162" r:id="rId208" display="7705125"/>
+    <hyperlink ref="A163" r:id="rId209" display="7841277-00"/>
+    <hyperlink ref="A164" r:id="rId210" display="7724746-00"/>
+    <hyperlink ref="C164" r:id="rId211" display="Variant of UAP"/>
+    <hyperlink ref="A165" r:id="rId212" display="7770209-0006"/>
+    <hyperlink ref="C165" r:id="rId213" display="Variant of CAP-L"/>
+    <hyperlink ref="A166" r:id="rId214" display="7776595-0004"/>
+    <hyperlink ref="C166" r:id="rId215" display="Variant of CAP-L"/>
+    <hyperlink ref="A167" r:id="rId216" display="7818453"/>
+    <hyperlink ref="A168" r:id="rId217" display="7818454"/>
+    <hyperlink ref="A169" r:id="rId218" display="7830281"/>
+    <hyperlink ref="A170" r:id="rId219" display="7818457"/>
+    <hyperlink ref="A171" r:id="rId220" display="7830345"/>
+    <hyperlink ref="A172" r:id="rId221" display="7830347"/>
+    <hyperlink ref="A173" r:id="rId222" display="7830349"/>
+    <hyperlink ref="A174" r:id="rId223" display="7633229-05"/>
+    <hyperlink ref="A175" r:id="rId224" display="7841175-0002"/>
+    <hyperlink ref="C175" r:id="rId225" display="Variant of CAP-H"/>
+    <hyperlink ref="A176" r:id="rId226" display="7841176-0002"/>
+    <hyperlink ref="C176" r:id="rId227" display="Variant of CAP-H"/>
+    <hyperlink ref="A177" r:id="rId228" display="7834113-0002"/>
+    <hyperlink ref="C177" r:id="rId229" display="Variant of CAP-H"/>
+    <hyperlink ref="A178" r:id="rId230" display="7834113-0005"/>
+    <hyperlink ref="C178" r:id="rId231" display="Variant of CAP-H"/>
+    <hyperlink ref="A179" r:id="rId232" display="7843400-0002"/>
+    <hyperlink ref="C179" r:id="rId233" display="Variant of CAP-H"/>
+    <hyperlink ref="A180" r:id="rId234" display="7830127-0001"/>
+    <hyperlink ref="C180" r:id="rId235" display="Variant of CAP-MX"/>
+    <hyperlink ref="A181" r:id="rId236" display="7840984-0001"/>
+    <hyperlink ref="C181" r:id="rId237" display="Variant of CAP-M"/>
+    <hyperlink ref="A182" r:id="rId238" display="7841153-0001"/>
+    <hyperlink ref="C182" r:id="rId239" display="Variant of CAP-H"/>
+    <hyperlink ref="A183" r:id="rId240" display="7835476-0008"/>
+    <hyperlink ref="C183" r:id="rId241" display="Variant of CAP-H"/>
+    <hyperlink ref="A184" r:id="rId242" display="7843400-0001"/>
+    <hyperlink ref="C184" r:id="rId243" display="Variant of CAP-H"/>
+    <hyperlink ref="A185" r:id="rId244" display="7845390-0007"/>
+    <hyperlink ref="C185" r:id="rId245" display="Variant of CAP-L2"/>
+    <hyperlink ref="A186" r:id="rId246" display="7845390-1007"/>
+    <hyperlink ref="C186" r:id="rId247" display="Variant of CAP-L2"/>
+    <hyperlink ref="A187" r:id="rId248" display="7845390-0018"/>
+    <hyperlink ref="C187" r:id="rId249" display="Variant of CAP-L2"/>
+    <hyperlink ref="A188" r:id="rId250" display="7845390-1008"/>
+    <hyperlink ref="C188" r:id="rId251" display="Variant of CAP-L2"/>
+    <hyperlink ref="A189" r:id="rId252" display="7851671-1003"/>
+    <hyperlink ref="C189" r:id="rId253" display="Variant of CAP-M2"/>
+    <hyperlink ref="A190" r:id="rId254" display="7845390-0001"/>
+    <hyperlink ref="C190" r:id="rId255" display="Variant of CAP-L2"/>
+    <hyperlink ref="A191" r:id="rId256" display="7845390-1001"/>
+    <hyperlink ref="C191" r:id="rId257" display="Variant of CAP-L2"/>
+    <hyperlink ref="A192" r:id="rId258" display="7845390-0009"/>
+    <hyperlink ref="C192" r:id="rId259" display="Variant of CAP-L2"/>
+    <hyperlink ref="A193" r:id="rId260" display="7845389-0009"/>
+    <hyperlink ref="C193" r:id="rId261" display="Variant of UAP2"/>
+    <hyperlink ref="A194" r:id="rId262" display="7845390-0013"/>
+    <hyperlink ref="C194" r:id="rId263" display="Variant of CAP-L2"/>
+    <hyperlink ref="A195" r:id="rId264" display="7845390-1013"/>
+    <hyperlink ref="C195" r:id="rId265" display="Variant of CAP-L2"/>
+    <hyperlink ref="A196" r:id="rId266" display="7845389-0031"/>
+    <hyperlink ref="C196" r:id="rId267" display="Variant of UAP2"/>
+    <hyperlink ref="A197" r:id="rId268" display="7845389-1031"/>
+    <hyperlink ref="C197" r:id="rId269" display="Variant of UAP2"/>
+    <hyperlink ref="A198" r:id="rId270" display="7856326-1004"/>
+    <hyperlink ref="C198" r:id="rId271" display="Variant of CAP-M2"/>
+    <hyperlink ref="A199" r:id="rId272" display="7845389-1037"/>
+    <hyperlink ref="C199" r:id="rId273" display="Variant of UAP2"/>
+    <hyperlink ref="A200" r:id="rId274" display="7845390-0035"/>
+    <hyperlink ref="C200" r:id="rId275" display="Variant of CAP-L2"/>
+    <hyperlink ref="A201" r:id="rId276" display="7845389-0001"/>
+    <hyperlink ref="C201" r:id="rId277" display="Variant of UAP2"/>
+    <hyperlink ref="A202" r:id="rId278" display="7857271-0002"/>
+    <hyperlink ref="A203" r:id="rId279" display="7840984-0002"/>
+    <hyperlink ref="C203" r:id="rId280" display="Variant of CAP-M"/>
+    <hyperlink ref="A204" r:id="rId281" display="7851671-2003"/>
+    <hyperlink ref="C204" r:id="rId282" display="Variant of CAP-M2"/>
+    <hyperlink ref="A205" r:id="rId283" display="7856326-2003"/>
+    <hyperlink ref="C205" r:id="rId284" display="Variant of CAP-M2"/>
+    <hyperlink ref="A206" r:id="rId285" display="7856326-2010"/>
+    <hyperlink ref="C206" r:id="rId286" display="Variant of CAP-M2"/>
+    <hyperlink ref="A207" r:id="rId287" display="7856326-2011"/>
+    <hyperlink ref="C207" r:id="rId288" display="Variant of CAP-M2"/>
+    <hyperlink ref="A208" r:id="rId289" display="7673474-01"/>
+    <hyperlink ref="A209" r:id="rId290" display="7688867-00"/>
+    <hyperlink ref="A210" r:id="rId291" display="7683182-01"/>
+    <hyperlink ref="A211" r:id="rId292" display="7821954-01"/>
+    <hyperlink ref="A212" r:id="rId293" display="7831788-00"/>
+    <hyperlink ref="A213" r:id="rId294" display="7725850-01"/>
+    <hyperlink ref="A214" r:id="rId295" display="A7843668"/>
+    <hyperlink ref="A215" r:id="rId296" display="A7851753"/>
+    <hyperlink ref="A216" r:id="rId297" display="7661581"/>
+    <hyperlink ref="A217" r:id="rId298" display="7847985-00"/>
+    <hyperlink ref="A218" r:id="rId299" display="7833623-00"/>
+    <hyperlink ref="A219" r:id="rId300" display="7845793-00"/>
+    <hyperlink ref="A220" r:id="rId301" display="7843675-00"/>
+    <hyperlink ref="A221" r:id="rId302" display="7803900"/>
+    <hyperlink ref="A222" r:id="rId303" display="7801330"/>
+    <hyperlink ref="A223" r:id="rId304" display="7803902"/>
+    <hyperlink ref="A224" r:id="rId305" display="7801340"/>
+    <hyperlink ref="A225" r:id="rId306" display="7801367"/>
+    <hyperlink ref="A226" r:id="rId307" display="7803906"/>
+    <hyperlink ref="A227" r:id="rId308" display="7801344"/>
+    <hyperlink ref="A228" r:id="rId309" display="7803247"/>
+    <hyperlink ref="A229" r:id="rId310" display="7803291"/>
+    <hyperlink ref="A230" r:id="rId311" display="A7845629"/>
+    <hyperlink ref="A231" r:id="rId312" display="A7845626"/>
+    <hyperlink ref="A232" r:id="rId313" display="A7660511"/>
+    <hyperlink ref="A233" r:id="rId314" display="A7803247"/>
+    <hyperlink ref="A234" r:id="rId315" display="A7803249"/>
+    <hyperlink ref="A235" r:id="rId316" display="A7803291"/>
+    <hyperlink ref="A236" r:id="rId317" display="A7803293"/>
+    <hyperlink ref="A237" r:id="rId318" display="A7803298"/>
+    <hyperlink ref="A238" r:id="rId319" display="A7803902"/>
+    <hyperlink ref="A239" r:id="rId320" display="A7803906"/>
+    <hyperlink ref="A240" r:id="rId321" display="A7801330"/>
+    <hyperlink ref="A241" r:id="rId322" display="A7801342"/>
+    <hyperlink ref="A242" r:id="rId323" display="A7801344"/>
+    <hyperlink ref="A243" r:id="rId324" display="A7801363"/>
+    <hyperlink ref="A244" r:id="rId325" display="A7801365"/>
+    <hyperlink ref="A245" r:id="rId326" display="A7801367"/>
+    <hyperlink ref="A246" r:id="rId327" display="A7846857"/>
+    <hyperlink ref="A247" r:id="rId328" display="A7859413"/>
+    <hyperlink ref="A248" r:id="rId329" display="A7846858"/>
+    <hyperlink ref="A249" r:id="rId330" display="7865186"/>
+    <hyperlink ref="A250" r:id="rId331" display="CMR-REPEATERS"/>
+    <hyperlink ref="A251" r:id="rId332" display="7761306-00"/>
+    <hyperlink ref="C251" r:id="rId333" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A252" r:id="rId334" display="7761303-00"/>
+    <hyperlink ref="C252" r:id="rId335" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A253" r:id="rId336" display="7843335-00"/>
+    <hyperlink ref="C253" r:id="rId337" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A254" r:id="rId338" display="7849244"/>
+    <hyperlink ref="C254" r:id="rId339" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A255" r:id="rId340" display="7566418"/>
+    <hyperlink ref="C255" r:id="rId341" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A256" r:id="rId342" display="7633937"/>
+    <hyperlink ref="C256" r:id="rId343" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A257" r:id="rId344" display="7615374"/>
+    <hyperlink ref="C257" r:id="rId345" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A258" r:id="rId346" display="7625001"/>
+    <hyperlink ref="C258" r:id="rId347" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A259" r:id="rId348" display="7693191-01"/>
+    <hyperlink ref="C259" r:id="rId349" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A260" r:id="rId350" display="7700741-01"/>
+    <hyperlink ref="C260" r:id="rId351" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A261" r:id="rId352" display="7163442-00"/>
+    <hyperlink ref="A262" r:id="rId353" display="7564519-00"/>
+    <hyperlink ref="A263" r:id="rId354" display="7640800-00"/>
+    <hyperlink ref="A264" r:id="rId355" display="7642123-01"/>
+    <hyperlink ref="A265" r:id="rId356" display="7847569-00"/>
+    <hyperlink ref="A266" r:id="rId357" display="A7818473"/>
+    <hyperlink ref="A267" r:id="rId358" display="A7818475"/>
+    <hyperlink ref="A268" r:id="rId359" display="A7818453"/>
+    <hyperlink ref="A269" r:id="rId360" display="A7818477"/>
+    <hyperlink ref="A270" r:id="rId361" display="7847569-01"/>
+    <hyperlink ref="A271" r:id="rId362" display="7635442-01"/>
+    <hyperlink ref="A272" r:id="rId363" display="7663468-00"/>
+    <hyperlink ref="A273" r:id="rId364" display="7809823-00"/>
+    <hyperlink ref="A274" r:id="rId365" display="7844068-00"/>
+    <hyperlink ref="A275" r:id="rId366" display="7844067-00"/>
+    <hyperlink ref="A276" r:id="rId367" display="A7850727-00"/>
+    <hyperlink ref="A277" r:id="rId368" display="7818375"/>
+    <hyperlink ref="A278" r:id="rId369" display="7844067-02"/>
+    <hyperlink ref="A279" r:id="rId370" display="7635443-03"/>
+    <hyperlink ref="A280" r:id="rId371" display="A7635442-03"/>
+    <hyperlink ref="A281" r:id="rId372" display="A7635443-03"/>
+    <hyperlink ref="A282" r:id="rId373" display="A7844067-02"/>
+    <hyperlink ref="A283" r:id="rId374" display="7775087-00"/>
+    <hyperlink ref="A284" r:id="rId375" display="CAP-L"/>
+    <hyperlink ref="A285" r:id="rId376" display="CAP-MX"/>
+    <hyperlink ref="A286" r:id="rId377" display="CAP-L2"/>
+    <hyperlink ref="A287" r:id="rId378" display="CAP-M2"/>
+    <hyperlink ref="A288" r:id="rId379" display="TLCN8-W"/>
+    <hyperlink ref="A289" r:id="rId380" display="7776597-0006"/>
+    <hyperlink ref="C289" r:id="rId381" display="Variant of CAP-L"/>
+    <hyperlink ref="A290" r:id="rId382" display="7781125-0003"/>
+    <hyperlink ref="C290" r:id="rId383" display="Variant of CAP-M"/>
+    <hyperlink ref="A291" r:id="rId384" display="TFAH-ES70/80-17"/>
+    <hyperlink ref="A292" r:id="rId385" display="TFAH-ES70/80/50-17"/>
+    <hyperlink ref="A293" r:id="rId386" display="7773877-0001"/>
+    <hyperlink ref="A294" r:id="rId387" display="7637443-02"/>
+    <hyperlink ref="A295" r:id="rId388" display="7641606-01"/>
+    <hyperlink ref="A296" r:id="rId389" display="7650855"/>
+    <hyperlink ref="A297" r:id="rId390" display="7672755-00"/>
+    <hyperlink ref="A298" r:id="rId391" display="7708038"/>
+    <hyperlink ref="A299" r:id="rId392" display="7708019"/>
+    <hyperlink ref="A300" r:id="rId393" display="7633228-00"/>
+    <hyperlink ref="A301" r:id="rId394" display="7721916-01"/>
+    <hyperlink ref="A302" r:id="rId395" display="7818473"/>
+    <hyperlink ref="A303" r:id="rId396" display="7830351"/>
+    <hyperlink ref="A304" r:id="rId397" display="7818475"/>
+    <hyperlink ref="A305" r:id="rId398" display="7818477"/>
+    <hyperlink ref="A306" r:id="rId399" display="7818479"/>
+    <hyperlink ref="A307" r:id="rId400" display="7818455"/>
+    <hyperlink ref="A308" r:id="rId401" display="7830283"/>
+    <hyperlink ref="A309" r:id="rId402" display="7830339"/>
+    <hyperlink ref="A310" r:id="rId403" display="7830341"/>
+    <hyperlink ref="A311" r:id="rId404" display="7830343"/>
+    <hyperlink ref="A312" r:id="rId405" display="7671558-00"/>
+    <hyperlink ref="A313" r:id="rId406" display="7679693-00"/>
+    <hyperlink ref="A314" r:id="rId407" display="7671558-01"/>
+    <hyperlink ref="A315" r:id="rId408" display="7768707-02"/>
+    <hyperlink ref="A316" r:id="rId409" display="7768707-04"/>
+    <hyperlink ref="A317" r:id="rId410" display="7768708-00"/>
+    <hyperlink ref="A318" r:id="rId411" display="7768861-00"/>
+    <hyperlink ref="A319" r:id="rId412" display="7768707-05"/>
+    <hyperlink ref="A320" r:id="rId413" display="C-10-UW-43-AI6"/>
+    <hyperlink ref="A321" r:id="rId414" display="C-10-UW-N-AI6"/>
+    <hyperlink ref="A322" r:id="rId415" display="C-13-UW-43-AI6"/>
+    <hyperlink ref="A323" r:id="rId416" display="C-13-UW-N-AI6"/>
+    <hyperlink ref="A324" r:id="rId417" display="C-30-UW-N-AI6"/>
+    <hyperlink ref="A325" r:id="rId418" display="C-15-UW-43-AI6"/>
+    <hyperlink ref="A326" r:id="rId419" display="C-20-UW-N-AI6"/>
+    <hyperlink ref="A327" r:id="rId420" display="C-6-UW-N-AI6"/>
+    <hyperlink ref="A328" r:id="rId421" display="C-5-UW-43-AI6"/>
+    <hyperlink ref="A329" r:id="rId422" display="C-30-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A330" r:id="rId423" display="C-15-TCPUSEW-43AI6"/>
+    <hyperlink ref="A331" r:id="rId424" display="C-6-TCPUSEW-43AI6"/>
+    <hyperlink ref="A332" r:id="rId425" display="VD-C6-CPUSEW-43B"/>
+    <hyperlink ref="A333" r:id="rId426" display="VD-C15-CPUSEW-43B"/>
+    <hyperlink ref="A334" r:id="rId427" display="VD-C30-CPUSEW-43B"/>
+    <hyperlink ref="A335" r:id="rId428" display="VD-H2X2-CPUSEW-43B"/>
+    <hyperlink ref="A336" r:id="rId429" display="H-3-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A337" r:id="rId430" display="AT-10-UW-43-MFI6"/>
+    <hyperlink ref="A338" r:id="rId431" display="AT-10-43-MF"/>
+    <hyperlink ref="A339" r:id="rId432" display="AT-20-43-MF"/>
+    <hyperlink ref="A340" r:id="rId433" display="AT-3-43-MF"/>
+    <hyperlink ref="A341" r:id="rId434" display="AT-30-UW-43-MFI6"/>
+    <hyperlink ref="A342" r:id="rId435" display="AT-6-UW-43-MFI6"/>
+    <hyperlink ref="A343" r:id="rId436" display="AT-20-UW-43-MFI6"/>
+    <hyperlink ref="A344" r:id="rId437" display="AT-6-43-MF"/>
+    <hyperlink ref="A345" r:id="rId438" display="CT-15-TUW-43-I6"/>
+    <hyperlink ref="A346" r:id="rId439" display="CT-20-TUW-NI6"/>
+    <hyperlink ref="A347" r:id="rId440" display="CT-15-TUW-NI6"/>
+    <hyperlink ref="A348" r:id="rId441" display="CT-30-TUW-NI6"/>
+    <hyperlink ref="A349" r:id="rId442" display="CT-8-TUW-43-I6"/>
+    <hyperlink ref="A350" r:id="rId443" display="CT-8-TUW-NI6"/>
+    <hyperlink ref="A351" r:id="rId444" display="CT-6-TUW-NI6"/>
+    <hyperlink ref="A352" r:id="rId445" display="S-2-UW-H-43-I6"/>
+    <hyperlink ref="A353" r:id="rId446" display="S-4-UW-H-43-I6"/>
+    <hyperlink ref="A354" r:id="rId447" display="S-3-UW-L-NI53"/>
+    <hyperlink ref="A355" r:id="rId448" display="S-4-UW-L-43I53"/>
+    <hyperlink ref="A356" r:id="rId449" display="S-4-UW-L-NI53"/>
+    <hyperlink ref="A357" r:id="rId450" display="S-4-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A358" r:id="rId451" display="S-4-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A359" r:id="rId452" display="S-2-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A360" r:id="rId453" display="VD-S2-CPUSEW-H-43B"/>
+    <hyperlink ref="A361" r:id="rId454" display="VD-S3-CPUSEW-H-43B"/>
+    <hyperlink ref="A362" r:id="rId455" display="VD-S4-CPUSEW-H-43B"/>
+    <hyperlink ref="A363" r:id="rId456" display="S-2-UW-L-43-I53"/>
+    <hyperlink ref="A364" r:id="rId457" display="T-200-UW-43-M-I6"/>
+    <hyperlink ref="A365" r:id="rId458" display="T-50-UW-43-M"/>
+    <hyperlink ref="A366" r:id="rId459" display="T-50-UW-43-M-I6"/>
+    <hyperlink ref="A367" r:id="rId460" display="CELLMAX-D-CPUSE"/>
+    <hyperlink ref="C367" r:id="rId461" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A368" r:id="rId462" display="CMAX-D-43-UW-I53"/>
+    <hyperlink ref="C368" r:id="rId463" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A369" r:id="rId464" display="CMAX-D-TCPUSEI53"/>
+    <hyperlink ref="C369" r:id="rId465" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A370" r:id="rId466" display="CMAX-OMF6-43-UWI53"/>
+    <hyperlink ref="C370" r:id="rId467" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A371" r:id="rId468" display="CMAX-OUS-43-I53"/>
+    <hyperlink ref="C371" r:id="rId469" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A372" r:id="rId470" display="CMAX-DMF-43-UW-I53"/>
+    <hyperlink ref="C372" r:id="rId471" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A373" r:id="rId472" display="CMAX-YG-CPUSEW-I53"/>
+    <hyperlink ref="C373" r:id="rId473" display="Variant of LOG-PERIODIC-ANTENNAS"/>
+    <hyperlink ref="A374" r:id="rId474" display="CMAX-LHM2-60-I53"/>
+    <hyperlink ref="C374" r:id="rId475" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A375" r:id="rId476" display="CMAX-LHM2-30-I53"/>
+    <hyperlink ref="C375" r:id="rId477" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A376" r:id="rId478" display="CMAX-LHM2-3030-I53"/>
+    <hyperlink ref="C376" r:id="rId479" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A377" r:id="rId480" display="CMAX-DMF-43-UW-I53-01"/>
+    <hyperlink ref="C377" r:id="rId481" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A378" r:id="rId482" display="CMAX-OUS-TUW-I53"/>
+    <hyperlink ref="C378" r:id="rId483" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A379" r:id="rId484" display="CMAX-HM4-3030-I53"/>
+    <hyperlink ref="C379" r:id="rId485" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A380" r:id="rId486" display="VD-OMF6-43-UWI53"/>
+    <hyperlink ref="C380" r:id="rId487" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A381" r:id="rId488" display="VD-OUS-43-UWI53"/>
+    <hyperlink ref="C381" r:id="rId489" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A382" r:id="rId490" display="VD-OM-43-UWI53"/>
+    <hyperlink ref="C382" r:id="rId491" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A383" r:id="rId492" display="VD-D-43-UWI53"/>
+    <hyperlink ref="C383" r:id="rId493" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A384" r:id="rId494" display="CMAX-DMF-43-WI53-O"/>
+    <hyperlink ref="C384" r:id="rId495" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A385" r:id="rId496" display="7543994"/>
+    <hyperlink ref="A386" r:id="rId497" display="7760591"/>
+    <hyperlink ref="A387" r:id="rId498" display="7837870"/>
+    <hyperlink ref="A388" r:id="rId499" display="7851137"/>
+    <hyperlink ref="A389" r:id="rId500" display="7814094"/>
+    <hyperlink ref="A390" r:id="rId501" display="7643288-01"/>
+    <hyperlink ref="A391" r:id="rId502" display="7770209-0004"/>
+    <hyperlink ref="C391" r:id="rId503" display="Variant of CAP-L"/>
+    <hyperlink ref="A392" r:id="rId504" display="7772983-0001"/>
+    <hyperlink ref="C392" r:id="rId505" display="Variant of CAP-H"/>
+    <hyperlink ref="A393" r:id="rId506" display="7770203-0004"/>
+    <hyperlink ref="C393" r:id="rId507" display="Variant of CAP-L"/>
+    <hyperlink ref="A394" r:id="rId508" display="7768763-00"/>
+    <hyperlink ref="C394" r:id="rId509" display="Variant of UAP"/>
+    <hyperlink ref="A395" r:id="rId510" display="7772983-0002"/>
+    <hyperlink ref="C395" r:id="rId511" display="Variant of CAP-H"/>
+    <hyperlink ref="A396" r:id="rId512" display="7770203-0006"/>
+    <hyperlink ref="C396" r:id="rId513" display="Variant of CAP-L"/>
+    <hyperlink ref="A397" r:id="rId514" display="7776596-0006"/>
+    <hyperlink ref="C397" r:id="rId515" display="Variant of CAP-L"/>
+    <hyperlink ref="A398" r:id="rId516" display="7776595-0006"/>
+    <hyperlink ref="C398" r:id="rId517" display="Variant of CAP-L"/>
+    <hyperlink ref="A399" r:id="rId518" display="7770356-0006"/>
+    <hyperlink ref="C399" r:id="rId519" display="Variant of CAP-L"/>
+    <hyperlink ref="A400" r:id="rId520" display="7776643-0006"/>
+    <hyperlink ref="C400" r:id="rId521" display="Variant of CAP-L"/>
+    <hyperlink ref="A401" r:id="rId522" display="7683191-00"/>
+    <hyperlink ref="A402" r:id="rId523" display="7820478-0001"/>
+    <hyperlink ref="C402" r:id="rId524" display="Variant of CAP-M"/>
+    <hyperlink ref="A403" r:id="rId525" display="7825730-0003"/>
+    <hyperlink ref="C403" r:id="rId526" display="Variant of CAP-H"/>
+    <hyperlink ref="A404" r:id="rId527" display="7828333-0001"/>
+    <hyperlink ref="C404" r:id="rId528" display="Variant of CAP-M"/>
+    <hyperlink ref="A405" r:id="rId529" display="7834677-0006"/>
+    <hyperlink ref="C405" r:id="rId530" display="Variant of CAP-L"/>
+    <hyperlink ref="A406" r:id="rId531" display="7830127-0002"/>
+    <hyperlink ref="C406" r:id="rId532" display="Variant of CAP-MX"/>
+    <hyperlink ref="A407" r:id="rId533" display="7828333-0002"/>
+    <hyperlink ref="C407" r:id="rId534" display="Variant of CAP-M"/>
+    <hyperlink ref="A408" r:id="rId535" display="7841031-0002"/>
+    <hyperlink ref="C408" r:id="rId536" display="Variant of CAP-H"/>
+    <hyperlink ref="A409" r:id="rId537" display="7843410-0002"/>
+    <hyperlink ref="C409" r:id="rId538" display="Variant of CAP-H"/>
+    <hyperlink ref="A410" r:id="rId539" display="7844739-0002"/>
+    <hyperlink ref="C410" r:id="rId540" display="Variant of CAP-H"/>
+    <hyperlink ref="A411" r:id="rId541" display="7825730-0002"/>
+    <hyperlink ref="C411" r:id="rId542" display="Variant of CAP-H"/>
+    <hyperlink ref="A412" r:id="rId543" display="7825730-0004"/>
+    <hyperlink ref="C412" r:id="rId544" display="Variant of CAP-H"/>
+    <hyperlink ref="A413" r:id="rId545" display="7843410-0005"/>
+    <hyperlink ref="C413" r:id="rId546" display="Variant of CAP-H"/>
+    <hyperlink ref="A414" r:id="rId547" display="7835476-0006"/>
+    <hyperlink ref="C414" r:id="rId548" display="Variant of CAP-H"/>
+    <hyperlink ref="A415" r:id="rId549" display="7845390-1018"/>
+    <hyperlink ref="C415" r:id="rId550" display="Variant of CAP-L2"/>
+    <hyperlink ref="A416" r:id="rId551" display="7851671-1001"/>
+    <hyperlink ref="C416" r:id="rId552" display="Variant of CAP-M2"/>
+    <hyperlink ref="A417" r:id="rId553" display="7851671-1002"/>
+    <hyperlink ref="C417" r:id="rId554" display="Variant of CAP-M2"/>
+    <hyperlink ref="A418" r:id="rId555" display="7845390-0003"/>
+    <hyperlink ref="C418" r:id="rId556" display="Variant of CAP-L2"/>
+    <hyperlink ref="A419" r:id="rId557" display="7849084-0002"/>
+    <hyperlink ref="C419" r:id="rId558" display="Variant of CAP-H"/>
+    <hyperlink ref="A420" r:id="rId559" display="7850236-0002"/>
+    <hyperlink ref="C420" r:id="rId560" display="Variant of CAP-H"/>
+    <hyperlink ref="A421" r:id="rId561" display="7845390-1009"/>
+    <hyperlink ref="C421" r:id="rId562" display="Variant of CAP-L2"/>
+    <hyperlink ref="A422" r:id="rId563" display="7845389-0013"/>
+    <hyperlink ref="C422" r:id="rId564" display="Variant of UAP2"/>
+    <hyperlink ref="A423" r:id="rId565" display="7845389-1013"/>
+    <hyperlink ref="C423" r:id="rId566" display="Variant of UAP2"/>
+    <hyperlink ref="A424" r:id="rId567" display="7845389-1009"/>
+    <hyperlink ref="C424" r:id="rId568" display="Variant of UAP2"/>
+    <hyperlink ref="A425" r:id="rId569" display="7845389-0003"/>
+    <hyperlink ref="C425" r:id="rId570" display="Variant of UAP2"/>
+    <hyperlink ref="A426" r:id="rId571" display="7834569-00"/>
+    <hyperlink ref="A427" r:id="rId572" display="7660511"/>
+    <hyperlink ref="A428" r:id="rId573" display="7680813"/>
+    <hyperlink ref="A429" r:id="rId574" display="7801360"/>
+    <hyperlink ref="A430" r:id="rId575" display="7801363"/>
+    <hyperlink ref="A431" r:id="rId576" display="7845389-1032"/>
+    <hyperlink ref="C431" r:id="rId577" display="Variant of UAP2"/>
+    <hyperlink ref="A432" r:id="rId578" display="7845389-0034"/>
+    <hyperlink ref="C432" r:id="rId579" display="Variant of UAP2"/>
+    <hyperlink ref="A433" r:id="rId580" display="7845389-1034"/>
+    <hyperlink ref="C433" r:id="rId581" display="Variant of UAP2"/>
+    <hyperlink ref="A434" r:id="rId582" display="7856326-1003"/>
+    <hyperlink ref="C434" r:id="rId583" display="Variant of CAP-M2"/>
+    <hyperlink ref="A435" r:id="rId584" display="7856326-1011"/>
+    <hyperlink ref="C435" r:id="rId585" display="Variant of CAP-M2"/>
+    <hyperlink ref="A436" r:id="rId586" display="7845390-1035"/>
+    <hyperlink ref="C436" r:id="rId587" display="Variant of CAP-L2"/>
+    <hyperlink ref="A437" r:id="rId588" display="7821740-0008"/>
+    <hyperlink ref="C437" r:id="rId589" display="Variant of CAP-H"/>
+    <hyperlink ref="A438" r:id="rId590" display="7845389-0038"/>
+    <hyperlink ref="C438" r:id="rId591" display="Variant of UAP2"/>
+    <hyperlink ref="A439" r:id="rId592" display="7845390-1036"/>
+    <hyperlink ref="C439" r:id="rId593" display="Variant of CAP-L2"/>
+    <hyperlink ref="A440" r:id="rId594" display="7845389-1036"/>
+    <hyperlink ref="C440" r:id="rId595" display="Variant of UAP2"/>
+    <hyperlink ref="A441" r:id="rId596" display="7856326-1010"/>
+    <hyperlink ref="C441" r:id="rId597" display="Variant of CAP-M2"/>
+    <hyperlink ref="A442" r:id="rId598" display="7845390-0008"/>
+    <hyperlink ref="C442" r:id="rId599" display="Variant of CAP-L2"/>
+    <hyperlink ref="A443" r:id="rId600" display="7821955-00"/>
+    <hyperlink ref="A444" r:id="rId601" display="7845389-0025"/>
+    <hyperlink ref="C444" r:id="rId602" display="Variant of UAP2"/>
+    <hyperlink ref="A445" r:id="rId603" display="7845389-0032"/>
+    <hyperlink ref="C445" r:id="rId604" display="Variant of UAP2"/>
+    <hyperlink ref="A446" r:id="rId605" display="7801365"/>
+    <hyperlink ref="A447" r:id="rId606" display="7803904"/>
+    <hyperlink ref="A448" r:id="rId607" display="7801342"/>
+    <hyperlink ref="A449" r:id="rId608" display="7803249"/>
+    <hyperlink ref="A450" r:id="rId609" display="7803293"/>
+    <hyperlink ref="A451" r:id="rId610" display="7803295"/>
+    <hyperlink ref="A452" r:id="rId611" display="7803298"/>
+    <hyperlink ref="A453" r:id="rId612" display="A7845627"/>
+    <hyperlink ref="A454" r:id="rId613" display="A7832206"/>
+    <hyperlink ref="A455" r:id="rId614" display="A7832204"/>
+    <hyperlink ref="A456" r:id="rId615" display="A7680813"/>
+    <hyperlink ref="A457" r:id="rId616" display="A7803295"/>
+    <hyperlink ref="A458" r:id="rId617" display="A7803900"/>
+    <hyperlink ref="A459" r:id="rId618" display="A7803904"/>
+    <hyperlink ref="A460" r:id="rId619" display="A7801340"/>
+    <hyperlink ref="A461" r:id="rId620" display="A7801360"/>
+    <hyperlink ref="A462" r:id="rId621" display="7859413"/>
+    <hyperlink ref="A463" r:id="rId622" display="7859414"/>
+    <hyperlink ref="A464" r:id="rId623" display="A7859414"/>
+    <hyperlink ref="A465" r:id="rId624" display="7832202"/>
+    <hyperlink ref="A466" r:id="rId625" display="7832200"/>
+    <hyperlink ref="A467" r:id="rId626" display="7715012-01"/>
+    <hyperlink ref="A468" r:id="rId627" display="7715018-01"/>
+    <hyperlink ref="A469" r:id="rId628" display="RP5100i"/>
+    <hyperlink ref="A470" r:id="rId629" display="OC-10B0-001"/>
+    <hyperlink ref="A471" r:id="rId630" display="DMS"/>
+    <hyperlink ref="A472" r:id="rId631" display="7857271-0001"/>
+    <hyperlink ref="A473" r:id="rId632" display="7856326-2020"/>
+    <hyperlink ref="C473" r:id="rId633" display="Variant of CAP-M2"/>
+    <hyperlink ref="A474" r:id="rId634" display="7863167-0002"/>
+    <hyperlink ref="C474" r:id="rId635" display="Variant of CAP-H"/>
+    <hyperlink ref="A475" r:id="rId636" display="7856326-2004"/>
+    <hyperlink ref="C475" r:id="rId637" display="Variant of CAP-M2"/>
+    <hyperlink ref="A476" r:id="rId638" display="7683181-01"/>
+    <hyperlink ref="A477" r:id="rId639" display="7688866-00"/>
+    <hyperlink ref="A478" r:id="rId640" display="7688868-00"/>
+    <hyperlink ref="A479" r:id="rId641" display="7714184-01"/>
+    <hyperlink ref="A480" r:id="rId642" display="7779139-00"/>
+    <hyperlink ref="A481" r:id="rId643" display="7683182-02"/>
+    <hyperlink ref="A482" r:id="rId644" display="7847984-00"/>
+    <hyperlink ref="A483" r:id="rId645" display="A7843666"/>
+    <hyperlink ref="A484" r:id="rId646" display="7654948-00"/>
+    <hyperlink ref="A485" r:id="rId647" display="7851781-00"/>
+    <hyperlink ref="A486" r:id="rId648" display="A7848842"/>
+    <hyperlink ref="A487" r:id="rId649" display="7846281-01"/>
+    <hyperlink ref="A488" r:id="rId650" display="7661538"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId658"/>
+    <tablePart r:id="rId651"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>