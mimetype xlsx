--- v1 (2026-06-16)
+++ v2 (2026-08-25)
@@ -11,547 +11,1741 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1284" count="2763">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1369" count="2953">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>7862034-0003</t>
+  </si>
+  <si>
+    <t>CAP H2S 7-8/9/15 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for SISO High Power APT 700 Lower, EDD 800, CEL 900, and SDL 1500 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>ERA®</t>
+  </si>
+  <si>
+    <t>CAP H2</t>
+  </si>
+  <si>
+    <t>Access point</t>
+  </si>
+  <si>
+    <t>7856326-2012</t>
+  </si>
+  <si>
+    <t>CAP M2 25T F-AC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD 2500 Applications, Fiber Fed, External AC Powered, with optional fan kit</t>
+  </si>
+  <si>
+    <t>CAP M2</t>
+  </si>
+  <si>
+    <t>7856326-2013</t>
+  </si>
+  <si>
+    <t>CAP M2 25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD 2500 Applications, Fiber Fed, External DC Powered, with optional fan kit</t>
+  </si>
+  <si>
+    <t>7673474-01</t>
+  </si>
+  <si>
+    <t>Blank Panel e-POI</t>
+  </si>
+  <si>
+    <t>e-POI Blank Module</t>
+  </si>
+  <si>
+    <t>Blank module</t>
+  </si>
+  <si>
+    <t>7688867-00</t>
+  </si>
+  <si>
+    <t>Blank Panel AUT</t>
+  </si>
+  <si>
+    <t>ERA® Blank Module, Auxiliary Transport Slot</t>
+  </si>
+  <si>
+    <t>7683182-01</t>
+  </si>
+  <si>
+    <t>Ceiling Mounting kit UAP</t>
+  </si>
+  <si>
+    <t>Universal Access Point (UAP) Ceiling Mount Assembly</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>7821954-01</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set CAP M Dual (2 EA)</t>
+  </si>
+  <si>
+    <t>CAP M Dual Wall Mounting Bracket set (2 units), to mount two CAP M back-to-back to a wall with each bracket</t>
+  </si>
+  <si>
+    <t>7831788-00</t>
+  </si>
+  <si>
+    <t>Diplexer for ERA® 694-1880 &amp; 1920-2700 MHz Outdoor Applications</t>
+  </si>
+  <si>
+    <t>Diplexer</t>
+  </si>
+  <si>
+    <t>7725850-01</t>
+  </si>
+  <si>
+    <t>A7843668</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 7dB,</t>
+  </si>
+  <si>
+    <t>FOA</t>
+  </si>
+  <si>
+    <t>Fiber attenuator</t>
+  </si>
+  <si>
+    <t>A7851753</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set (2 EA) CAP M2</t>
+  </si>
+  <si>
+    <t>CAP M2 single wall mounting bracket set (2 units) to mount 1 CAP M2 to a wall with each of the brackets</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581</t>
+  </si>
+  <si>
+    <t>7661581</t>
+  </si>
+  <si>
+    <t>Wall Mounting kit CAP H</t>
+  </si>
+  <si>
+    <t>Wall Mounting Kit to mount a CAP H (M2-Cabinet) to a wall</t>
+  </si>
+  <si>
+    <t>7847985-00</t>
+  </si>
+  <si>
+    <t>Mounting Bracket Single CAP MX</t>
+  </si>
+  <si>
+    <t>CAP MX Mounting Bracket Single to mount one CAP MX to a wall</t>
+  </si>
+  <si>
+    <t>7833623-00</t>
+  </si>
+  <si>
+    <t>Double Notch Filter for DL 700/800 bands Public Safety</t>
+  </si>
+  <si>
+    <t>Filter</t>
+  </si>
+  <si>
+    <t>7845793-00</t>
+  </si>
+  <si>
+    <t>Filter TDD 3500</t>
+  </si>
+  <si>
+    <t>Passband filter for TDD 3500</t>
+  </si>
+  <si>
+    <t>7843675-00</t>
+  </si>
+  <si>
+    <t>Double Notch Filter for 900 MHz UL Protection</t>
+  </si>
+  <si>
+    <t>7845390-0009</t>
+  </si>
+  <si>
+    <t>CAP L2 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power CELL 900, DCS 1800, IMT 2100, and IMT 2600  Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>CAP L2</t>
+  </si>
+  <si>
+    <t>7845389-1016</t>
+  </si>
+  <si>
+    <t>UAP2 18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of UAP2</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800 and IMT 2100 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>UAP2</t>
+  </si>
+  <si>
+    <t>7845389-0009</t>
+  </si>
+  <si>
+    <t>UAP2 9/18/21/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power CEL 900, DCS 1800, IMT 2100 and IMT 2600 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-0013</t>
+  </si>
+  <si>
+    <t>CAP L2 7-8/9/18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power APT 700, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845390-1013</t>
+  </si>
+  <si>
+    <t>CAP L2 7-8/9/18/21 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power APT 700, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber fed</t>
+  </si>
+  <si>
+    <t>7845389-0031</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/25T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, TDD 2500, and C-Band Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1031</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19/25T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700, PCS 1900, TDD 2500, and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7856326-1004</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, DC, with fan kit</t>
+  </si>
+  <si>
+    <t>7845389-1037</t>
+  </si>
+  <si>
+    <t>UAP2 18/21/35LT/35HT F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800, IMT 2100 and TDD 3500 Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845390-0035</t>
+  </si>
+  <si>
+    <t>CAP L2 34T/37T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DoD band and C-Band Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0001</t>
+  </si>
+  <si>
+    <t>UAP2 18/21/23T/26 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800, IMT 2100, TDD 2300, and IMT 2600 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7857271-0002</t>
+  </si>
+  <si>
+    <t>CAP H2 35T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3500 Applications, Fiber Fed with Fan Kit.</t>
+  </si>
+  <si>
+    <t>7840984-0002</t>
+  </si>
+  <si>
+    <t>CAP M 80-85/17E/19/26 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-M</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  SMR 800, CEL 850, AWS 1700, PCS 1900 and IMT 2600 Applications, Fiber Fed DC</t>
+  </si>
+  <si>
+    <t>CAP M</t>
+  </si>
+  <si>
+    <t>7851671-2003</t>
+  </si>
+  <si>
+    <t>CAP M2 35LT/35HT F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power TDD3500 Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>7856326-2003</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with C-Band and DoD MIMO 2x2 Radio Modules for Medium Power Applications, Fiber Fed, AC, with fan kit</t>
+  </si>
+  <si>
+    <t>7856326-2010</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered</t>
+  </si>
+  <si>
+    <t>7856326-2011</t>
+  </si>
+  <si>
+    <t>CAP M2 17E/19/23/25T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7857017-0002</t>
+  </si>
+  <si>
+    <t>CAP H2 34T/37T F-DC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3400 and 3700 TDD Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7862596</t>
+  </si>
+  <si>
+    <t>7862596</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase 1310nmTx, up to 10 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ Module, 10G BASE, Singlemode</t>
+  </si>
+  <si>
+    <t>SFP+</t>
+  </si>
+  <si>
+    <t>Optical module</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865214</t>
+  </si>
+  <si>
+    <t>7865214</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 20 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 20 km</t>
+  </si>
+  <si>
+    <t>BiDi SFP</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865203</t>
+  </si>
+  <si>
+    <t>7865203</t>
+  </si>
+  <si>
+    <t>SFP28, 25GBase BiDi 1270nmTx/1330nmRx, up to 20 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 25G BASE, up to 20 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865178</t>
+  </si>
+  <si>
+    <t>7865178</t>
+  </si>
+  <si>
+    <t>SFP28-Kit BiDi (2 EA), up to 20 km</t>
+  </si>
+  <si>
+    <t>Kit of 2 Small Form Factor pluggable+ BiDi Modules, 25G BASE, up to 20 km</t>
+  </si>
+  <si>
+    <t>NODE-AM/A+ REPEATERS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Node AM/A+ Universal Multi-Band, Multi-Service, Software Based Repeater Platform for Mobile Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849242</t>
+  </si>
+  <si>
+    <t>7849242</t>
+  </si>
+  <si>
+    <t>CMR8/9</t>
+  </si>
+  <si>
+    <t>Variant of CMR-REPEATERS</t>
+  </si>
+  <si>
+    <t>CMR dual band mini-repeater for band 20 and band 8</t>
+  </si>
+  <si>
+    <t>RF repeater unit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849243</t>
+  </si>
+  <si>
+    <t>7849243</t>
+  </si>
+  <si>
+    <t>CMR9/21</t>
+  </si>
+  <si>
+    <t>CMR dual band mini-repeater for band 8 and band 1</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849245</t>
+  </si>
+  <si>
+    <t>7849245</t>
+  </si>
+  <si>
+    <t>CMR18/18/21</t>
+  </si>
+  <si>
+    <t>CMR dual band mini-repeater for band 3 (two sub-bands) and band 1</t>
+  </si>
+  <si>
+    <t>MR-REPEATERS</t>
+  </si>
+  <si>
+    <t>MR Indoor RF repeater Coverage</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7599148</t>
+  </si>
+  <si>
+    <t>7599148</t>
+  </si>
+  <si>
+    <t>MR918</t>
+  </si>
+  <si>
+    <t>Variant of MR-REPEATERS</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 900 MHz GSM, 900 MHz UMTS, and 900 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7599149</t>
+  </si>
+  <si>
+    <t>7599149</t>
+  </si>
+  <si>
+    <t>MR918E</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 900 MHz EGSM, 900 MHz UMTS, and 900 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7600606</t>
+  </si>
+  <si>
+    <t>7600606</t>
+  </si>
+  <si>
+    <t>MR1818U</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 1800 MHz GSM and 1800 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7618228</t>
+  </si>
+  <si>
+    <t>7618228</t>
+  </si>
+  <si>
+    <t>MR2118</t>
+  </si>
+  <si>
+    <t>MR2118 Indoor Coverage and High Speed Data Enhancer for 2100 MHz UMTS and 2100 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7657462</t>
+  </si>
+  <si>
+    <t>7657462</t>
+  </si>
+  <si>
+    <t>MR818</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 800 MHz LTE Applications</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7613614</t>
+  </si>
+  <si>
+    <t>7613614</t>
+  </si>
+  <si>
+    <t>MR418 380-385 390-395</t>
+  </si>
+  <si>
+    <t>Indoor Coverage for 400 MHz TETRA and Tetrapol Applications</t>
+  </si>
+  <si>
+    <t>7163441-00</t>
+  </si>
+  <si>
+    <t>AIMOS Additional Repeating License (per network element)</t>
+  </si>
+  <si>
+    <t>License key</t>
+  </si>
+  <si>
+    <t>7163445-00</t>
+  </si>
+  <si>
+    <t>AIMOS SNMP Alarm Forwarding</t>
+  </si>
+  <si>
+    <t>7566603-00</t>
+  </si>
+  <si>
+    <t>AIMOS Scheduler</t>
+  </si>
+  <si>
+    <t>7564517-00</t>
+  </si>
+  <si>
+    <t>AIMOS Software Update</t>
+  </si>
+  <si>
+    <t>Infrastructure operations software</t>
+  </si>
+  <si>
+    <t>7611540-00</t>
+  </si>
+  <si>
+    <t>AIMOS Automatic ODBC Export</t>
+  </si>
+  <si>
+    <t>7621865-00</t>
+  </si>
+  <si>
+    <t>AIMOS Charts and Reporting</t>
+  </si>
+  <si>
+    <t>7715695-00</t>
+  </si>
+  <si>
+    <t>AIMOS V3 Subscription</t>
+  </si>
+  <si>
+    <t>7768707-00</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3</t>
+  </si>
+  <si>
+    <t>7768707-03</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3.3</t>
+  </si>
+  <si>
+    <t>7768860-00</t>
+  </si>
+  <si>
+    <t>AIMOS OSM Virtual Server</t>
+  </si>
+  <si>
+    <t>Software</t>
+  </si>
+  <si>
+    <t>7768862-00</t>
+  </si>
+  <si>
+    <t>AIMOS Web Client</t>
+  </si>
+  <si>
+    <t>7513152-26</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V2.80.2</t>
+  </si>
+  <si>
+    <t>H-2X2-TZ-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 2x2 Air Dielectric Hybrid Coupler 340–4200 MHz</t>
+  </si>
+  <si>
+    <t>Hybrid coupler</t>
+  </si>
+  <si>
+    <t>H-2X2-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 2x2 Air Dielectric Hybrid Coupler, 555 – 6000 MHz.</t>
+  </si>
+  <si>
+    <t>H-4X4-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 4x4 High Power Hybrid Matrix, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>Hybrid matrix</t>
+  </si>
+  <si>
+    <t>C-15-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>15 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>Directional coupler</t>
+  </si>
+  <si>
+    <t>C-20-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>20 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-6-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>6 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-30-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>30 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-8-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>8 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-8-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-6-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>6 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-10-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>10 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-10-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>C-20-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>20 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-30-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>30 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-20-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>15 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>VD-C8-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 8 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>ValuDAS®</t>
+  </si>
+  <si>
+    <t>VD-C10-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™ 10 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C13-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™ 13 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C20-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 20 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>H-3X3-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 3x3 High Power Hybrid Matrix, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>AT-1-43-MF</t>
+  </si>
+  <si>
+    <t>1 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>Attenuator</t>
+  </si>
+  <si>
+    <t>AT-13-43-MF</t>
+  </si>
+  <si>
+    <t>13 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-15-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>15 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-15-43-MF</t>
+  </si>
+  <si>
+    <t>15 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-8-43-MF</t>
+  </si>
+  <si>
+    <t>8 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-30-43-MF</t>
+  </si>
+  <si>
+    <t>30 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>CT-10-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>10 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>Tapper</t>
+  </si>
+  <si>
+    <t>CT-10-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-20-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>20 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-30-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>30 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-5-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>5 dB, Tapper,  340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-6-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>6 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-5-TUW-NI6</t>
+  </si>
+  <si>
+    <t>5 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>S-2-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Two-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>Power splitter</t>
+  </si>
+  <si>
+    <t>S-3-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Three-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-4-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Four-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Two-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-NI53</t>
+  </si>
+  <si>
+    <t>S-3-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Three-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-2-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Two-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Three-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-TCPUSEW-H-43I6</t>
+  </si>
+  <si>
+    <t>T-10-UW-43-M</t>
+  </si>
+  <si>
+    <t>Termination Load, 0–6000 MHz, Not for PIM-rated applications</t>
+  </si>
+  <si>
+    <t>Termination Load</t>
+  </si>
+  <si>
+    <t>T-10-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 10 W Load, 340-6000 MHz</t>
+  </si>
+  <si>
+    <t>T-2-UW-43-M</t>
+  </si>
+  <si>
+    <t>Termination Load, 0–6000 MHz</t>
+  </si>
+  <si>
+    <t>T-100-UW-43-M</t>
+  </si>
+  <si>
+    <t>T-25-UW-43-M</t>
+  </si>
+  <si>
+    <t>T-100-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 100 W Load, 0-6000MHz</t>
+  </si>
+  <si>
+    <t>T-30-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 30 W Load, 340-6000 MHz</t>
+  </si>
+  <si>
+    <t>T-200-UW-43-F-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 200 W Load, 0-6000MHz</t>
+  </si>
+  <si>
+    <t>DIRECTIONAL-ANTENNAS</t>
+  </si>
+  <si>
+    <t>Directional DAS Antennas for enhanced wireless coverage</t>
+  </si>
+  <si>
+    <t>OMNI-ANTENNAS</t>
+  </si>
+  <si>
+    <t>Omni DAS Antennas for enhanced wireless coverage</t>
+  </si>
+  <si>
+    <t>CMAX-EXT-43-I53</t>
+  </si>
+  <si>
+    <t>Variant of DIRECTIONAL-ANTENNAS</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Directional Outdoor Antenna, 698–960 MHz and 1710–2700 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>Over-the-head stadium antenna</t>
+  </si>
+  <si>
+    <t>CMAX-O-43-UW-I53</t>
+  </si>
+  <si>
+    <t>Variant of OMNI-ANTENNAS</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Omni In-building Antenna, 617–6000 MHz (Recessed ceiling mount kit PN:7760591 sold separately)</t>
+  </si>
+  <si>
+    <t>In-building antenna</t>
+  </si>
+  <si>
+    <t>CMAX-OMF7-43-UWI53</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM 4x4 Omni MIMO In-building Antenna, 617-6000 MHz</t>
+  </si>
+  <si>
+    <t>CMAX-OMF8-43-UWI53</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Omni MIMO In-building Antenna, 617-6000 MHz</t>
+  </si>
+  <si>
+    <t>CMAX-OMF9-43-UWI53</t>
+  </si>
+  <si>
+    <t>CMAX-OMF9-43-UWi53</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Omni 4x4 MIMO In-building Antenna, 1695–2700MHz, 3300-4200MHz and 4600-6000MHz</t>
+  </si>
+  <si>
+    <t>CMAX-OUS1-UW43-I53</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Omni In-building Antenna, 617-960, 1400-1600, 1695-2700 MHz, 3300-4200 MHz and 4900-6000 MHz 4.3-10, Not recommended for metal ceilings</t>
+  </si>
+  <si>
+    <t>CELLMAX-D-43-WI</t>
+  </si>
+  <si>
+    <t>Low PIM Directional In-building Antenna, 698–960 MHz, 1710–2700, 3300-3800MHz</t>
+  </si>
+  <si>
+    <t>CMAX-HM4-30-I53</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Directional High Capacity Venue (4x4) MIMO Antenna,  1695–2700, 3300-4200MHz,</t>
+  </si>
+  <si>
+    <t>CMAX-HM4-60-I53</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Directional High Capacity Venue Over the Head (4x4 MIMO) Antenna,  1695–2700, 3300-4200 MHz</t>
+  </si>
+  <si>
+    <t>CMAX-DMF2-43-WI53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional MIMO Antenna  4G/5G/C-Band, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
+  </si>
+  <si>
+    <t>Indoor/outdoor antenna</t>
+  </si>
+  <si>
+    <t>CMAX-LHM2-22-I53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue MIMO Antenna 4G/5G/C-Band, 617–960 MHz, 1695–2700 MHz and 3300-4200 MHz, 22-Deg.</t>
+  </si>
+  <si>
+    <t>CMAX-OUS-TUW-43I</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Omni In-building Antenna, 350–520 MHz, 617-960 MHz, 1350-1550 MHz, 1695-2700 MHz, 3300-4200 MHz and 4900-6000 MHz</t>
+  </si>
+  <si>
+    <t>CMAX-O-43-UW-I53-01</t>
+  </si>
+  <si>
+    <t>CMAX™ Low PIM Omni Indoor Antenna, 617–5925 MHz</t>
+  </si>
+  <si>
+    <t>LOG-PERIODIC-ANTENNAS</t>
+  </si>
+  <si>
+    <t>Log Periodic DAS Antennas for enhanced wireless coverage</t>
+  </si>
+  <si>
+    <t>CELLMAX-O-43-WI</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Omni In-building Antenna, 698–960 MHz ,1695–2700 MHz and 3100-4200MHz</t>
+  </si>
+  <si>
+    <t>CMAX-HM4-60X1-I53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue Under the Seat 4x4 MIMO Antenna,  1695–2700, 3400-4200 MHz</t>
+  </si>
+  <si>
+    <t>Under-the-seat stadium antenna</t>
+  </si>
+  <si>
+    <t>VD-O-43-UWI53</t>
+  </si>
+  <si>
+    <t>ValuDAS™ Low PIM Omni In-building Antenna, 600–6000 MHz</t>
+  </si>
+  <si>
+    <t>VD-DMF-43-UWI53</t>
+  </si>
+  <si>
+    <t>ValuDAS® Low PIM Directional MIMO In-Building Antenna, 600–960 MHz, 1427–4200 MHz, and 4900-6000 MHz</t>
+  </si>
+  <si>
+    <t>CMAX-DMF4-43-WI53-O</t>
+  </si>
+  <si>
+    <t>Low PIM Directional 4x4 MIMO Outdoor Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
+  </si>
+  <si>
+    <t>CMAX-OMUW-225-I53-O</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue Under the Seat Outdoor Antenna (2x2 MIMO),  617-960, 1695–2700, 3300-4200 MHz, 5150-5925 MHz</t>
+  </si>
+  <si>
+    <t>DV40-010-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port Venue Antenna, 2x 1710-2690 MHz, 40° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125</t>
+  </si>
+  <si>
+    <t>7705125</t>
+  </si>
+  <si>
+    <t>Omni Indoor Antenna Clamp 1</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722</t>
   </si>
   <si>
     <t>7814722</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Pole Mounting kit for Stadium Antennas</t>
   </si>
   <si>
     <t>Accessory</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185</t>
   </si>
   <si>
     <t>7847185</t>
   </si>
   <si>
     <t>Omni Absorber ground plane to improve VSWR on metal ceilings</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475</t>
   </si>
   <si>
     <t>7850475</t>
   </si>
   <si>
     <t>Omni Absorber ground plane to improve VSWR on metal ceilings (this product was designed to match the CMAX-OMF7-43-UWI53 and CMAX-OUS antennas)</t>
   </si>
   <si>
     <t>7640449-01</t>
   </si>
   <si>
     <t>SR 8/POI</t>
   </si>
   <si>
     <t>ION® Active Intelligent Point of Interface Subrack with Guide Rails</t>
   </si>
   <si>
     <t>ION®</t>
   </si>
   <si>
     <t>Point of interface subrack</t>
   </si>
   <si>
+    <t>TFLN4004/4</t>
+  </si>
+  <si>
+    <t>ION®-B Series Master Optical Transceiver, 380–960 MHz</t>
+  </si>
+  <si>
+    <t>ION®-B</t>
+  </si>
+  <si>
+    <t>Master optical transceiver</t>
+  </si>
+  <si>
+    <t>TPRN64</t>
+  </si>
+  <si>
+    <t>ION®-B Series Subrack, dc</t>
+  </si>
+  <si>
+    <t>Subrack</t>
+  </si>
+  <si>
+    <t>7640681-01</t>
+  </si>
+  <si>
+    <t>ION® Power Distribution Unit</t>
+  </si>
+  <si>
+    <t>Power distribution unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80-37</t>
+  </si>
+  <si>
+    <t>ION®-B Series High Power Remote Unit for LMR 700 and LMR 800 Band High Power Applications</t>
+  </si>
+  <si>
+    <t>Remote unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80/50-37</t>
+  </si>
+  <si>
+    <t>ION®-B Series High Power Remote Unit for LMR 700, LMR 800 and UHF Band High Power Applications</t>
+  </si>
+  <si>
+    <t>7773877-0002</t>
+  </si>
+  <si>
+    <t>ION-M4 U DC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
+  </si>
+  <si>
+    <t>ION®-M</t>
+  </si>
+  <si>
+    <t>42396A-17</t>
+  </si>
+  <si>
+    <t>ION Bracket for Passive Device</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>7637444-01</t>
+  </si>
+  <si>
+    <t>ION® Series Power Supply Unit, 100–240 Vac, 850 W</t>
+  </si>
+  <si>
+    <t>Power supply</t>
+  </si>
+  <si>
+    <t>7640450-00</t>
+  </si>
+  <si>
+    <t>ION® Alarm Cable for Active Intelligent Point of Interface, 0.7 m inter-subrack connection</t>
+  </si>
+  <si>
+    <t>Alarm cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202</t>
+  </si>
+  <si>
+    <t>7681202</t>
+  </si>
+  <si>
+    <t>ION® Series Power Supply Unit and Cable Kit, -40 to -70 Vdc, 850 W</t>
+  </si>
+  <si>
+    <t>7672754-00</t>
+  </si>
+  <si>
+    <t>ION® Interface Card Blindcover</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969</t>
+  </si>
+  <si>
+    <t>7693969</t>
+  </si>
+  <si>
+    <t>ION® Power Supply Distribution Unit, Vdc Adapter Kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015</t>
+  </si>
+  <si>
+    <t>7708015</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vac</t>
+  </si>
+  <si>
+    <t>Block kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035</t>
+  </si>
+  <si>
+    <t>7708035</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vdc for PSDU</t>
+  </si>
+  <si>
+    <t>7633228-02</t>
+  </si>
+  <si>
+    <t>CAT</t>
+  </si>
+  <si>
+    <t>ERA® Copper Transport Card</t>
+  </si>
+  <si>
+    <t>Card</t>
+  </si>
+  <si>
+    <t>7642125-00</t>
+  </si>
+  <si>
+    <t>SUI</t>
+  </si>
+  <si>
+    <t>ERA® System User Interface Card</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453</t>
+  </si>
+  <si>
+    <t>7818453</t>
+  </si>
+  <si>
+    <t>Optical Multiplexer, 4 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1350-1410 nm, LC/PC, 4 channels</t>
+  </si>
+  <si>
+    <t>LGX</t>
+  </si>
+  <si>
+    <t>CWDM module</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454</t>
+  </si>
+  <si>
+    <t>7818454</t>
+  </si>
+  <si>
+    <t>Optical Demultiplexer, 4 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1350-1410 nm, LC/PC, 4 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281</t>
+  </si>
+  <si>
+    <t>7830281</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1271-1291 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1271-1291 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457</t>
+  </si>
+  <si>
+    <t>7818457</t>
+  </si>
+  <si>
+    <t>Optical Demultiplexer, 8 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1270-1410 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345</t>
+  </si>
+  <si>
+    <t>7830345</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1471-1491 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1471-1491 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347</t>
+  </si>
+  <si>
+    <t>7830347</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1511-1531 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1511-1531 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349</t>
+  </si>
+  <si>
+    <t>7830349</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1551-1571 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1551-1571 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>7633229-05</t>
+  </si>
+  <si>
+    <t>RFD</t>
+  </si>
+  <si>
+    <t>ERA® RF Donor Card</t>
+  </si>
+  <si>
+    <t>7841277-00</t>
+  </si>
+  <si>
+    <t>RFD HB</t>
+  </si>
+  <si>
+    <t>ERA® RF Donor Card High Band</t>
+  </si>
+  <si>
+    <t>A7818454</t>
+  </si>
+  <si>
+    <t>A7818479</t>
+  </si>
+  <si>
+    <t>Optical Demultiplexer, 18 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1270-1610 nm, LC/PC, 18 channels</t>
+  </si>
+  <si>
+    <t>A7818455</t>
+  </si>
+  <si>
+    <t>Optical Multiplexer, 8 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1270-1410 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
     <t>A7818457</t>
   </si>
   <si>
-    <t>Optical Demultiplexer, 8 channels</t>
-[...10 lines deleted...]
-  <si>
     <t>7851464-00</t>
   </si>
   <si>
     <t>ORD</t>
   </si>
   <si>
     <t>ERA® O-RAN Digital Donor</t>
   </si>
   <si>
-    <t>ERA®</t>
-[...4 lines deleted...]
-  <si>
     <t>7676260-01</t>
   </si>
   <si>
     <t>e-POI IFC</t>
   </si>
   <si>
     <t>ERA® e-POI IFC for Rack/Subrack address setting</t>
   </si>
   <si>
     <t>7721916-03</t>
   </si>
   <si>
     <t>CDD2 Digital Donor Card</t>
   </si>
   <si>
     <t>NOKIA® CPRI Digital Donor CPRI-N V7.0 supported</t>
   </si>
   <si>
     <t>A7850159-00</t>
   </si>
   <si>
     <t>e-POI HB</t>
   </si>
   <si>
     <t>ERA® Point of Interface RF Module High Band</t>
   </si>
   <si>
     <t>Point of interface card</t>
   </si>
   <si>
     <t>7761433-00</t>
   </si>
   <si>
     <t>e-POI RF Module</t>
   </si>
   <si>
     <t>ERA® Point of Interface RF Module</t>
   </si>
   <si>
     <t>7633228-03</t>
   </si>
   <si>
-    <t>CAT</t>
-[...4 lines deleted...]
-  <si>
     <t>7845476-00</t>
   </si>
   <si>
     <t>OPT2</t>
   </si>
   <si>
     <t>ERA® Optical Transport Card</t>
   </si>
   <si>
     <t>7859935-00</t>
   </si>
   <si>
     <t>E-CDD2</t>
   </si>
   <si>
     <t>CPRI Digital Donor Card</t>
   </si>
   <si>
     <t>7635443-01</t>
   </si>
   <si>
     <t>WCS-2</t>
   </si>
   <si>
     <t>ERA® Wireless Communications Switch Subrack, 2 U</t>
   </si>
   <si>
-    <t>Subrack</t>
-[...29 lines deleted...]
-    <t>Alarm cable</t>
+    <t>7663610-00</t>
+  </si>
+  <si>
+    <t>PSU-12V-AC</t>
+  </si>
+  <si>
+    <t>Power Supply Unit, 12 Vdc, 100-240 Vac</t>
+  </si>
+  <si>
+    <t>7676311-01</t>
+  </si>
+  <si>
+    <t>e-POI Subrack with Interface Card</t>
+  </si>
+  <si>
+    <t>Subrack with Interface Card that provides 8 slots for ePOIs</t>
+  </si>
+  <si>
+    <t>7693531-00</t>
+  </si>
+  <si>
+    <t>PSU-SR-AC</t>
+  </si>
+  <si>
+    <t>ERA® Power Supply Unit Shelf Assembly, AC</t>
+  </si>
+  <si>
+    <t>Shelf</t>
+  </si>
+  <si>
+    <t>7809798-00</t>
+  </si>
+  <si>
+    <t>PSU kit CAP L AC 240 W with cord</t>
+  </si>
+  <si>
+    <t>Power Supply Unit for CAP L 240W, Local AC with cord</t>
   </si>
   <si>
     <t>7850080-00</t>
   </si>
   <si>
     <t>PSU for UAP2</t>
   </si>
   <si>
     <t>Power Supply Unit for UAP2, 240W, AC</t>
   </si>
   <si>
-    <t>7672754-00</t>
-[...2 lines deleted...]
-    <t>ION® Interface Card Blindcover</t>
+    <t>A7818375</t>
+  </si>
+  <si>
+    <t>MUX/DEMUX Rack, 3 slots, TAA</t>
+  </si>
+  <si>
+    <t>MUX/DEMUX Rack with 3 slots, TAA compliant</t>
   </si>
   <si>
     <t>7844068-02</t>
   </si>
   <si>
     <t>WCS-4 DC</t>
   </si>
   <si>
     <t>ERA® Wireless Communications Switch Subrack, 4 U -48Vdc, with integrated DCDC converter</t>
   </si>
   <si>
     <t>7635442-03</t>
   </si>
   <si>
     <t>ERA WCS-4</t>
   </si>
   <si>
     <t>ERA® Wireless Communications Switch Subrack, 4 U</t>
   </si>
   <si>
     <t>A7844068-02</t>
   </si>
   <si>
     <t>WCS-4 DC TAA</t>
   </si>
   <si>
     <t>ERA® Wireless Communications Switch Subrack, 4 U -48Vdc, with integrated DCDC converter, TAA</t>
   </si>
   <si>
     <t>CAP-M</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Carrier Access Point with up to 4-Band Support for Medium Power Applications</t>
   </si>
   <si>
-    <t>CAP M</t>
-[...4 lines deleted...]
-  <si>
     <t>CAP-H</t>
   </si>
   <si>
     <t>Carrier Access Point with up to 4-Band Support for High Power Applications</t>
   </si>
   <si>
     <t>CAP H</t>
   </si>
   <si>
     <t>UAP</t>
   </si>
   <si>
     <t>Universal Access Point</t>
   </si>
   <si>
-    <t>UAP2</t>
-[...1 lines deleted...]
-  <si>
     <t>7642133-01</t>
   </si>
   <si>
     <t>Variant of UAP</t>
   </si>
   <si>
     <t>ERA® Universal Access Point, 600-2700 MHz</t>
   </si>
   <si>
-    <t>A7818454</t>
-[...173 lines deleted...]
-    <t>ERA® System User Interface Card</t>
+    <t>7724746-00</t>
+  </si>
+  <si>
+    <t>UAP-X</t>
+  </si>
+  <si>
+    <t>ERA® Universal Access Point, 380-2700 MHz</t>
+  </si>
+  <si>
+    <t>7770209-0006</t>
+  </si>
+  <si>
+    <t>CAP L 18/21/26/26 F-DC</t>
+  </si>
+  <si>
+    <t>Variant of CAP-L</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>CAP L</t>
+  </si>
+  <si>
+    <t>7776595-0004</t>
+  </si>
+  <si>
+    <t>CAP L 9/18/18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7776598-0004</t>
   </si>
   <si>
     <t>CAP L 9/18/21/26 C-PE</t>
   </si>
   <si>
-    <t>Variant of CAP-L</t>
-[...1 lines deleted...]
-  <si>
     <t>Carrier Access Point with 4-Band Support for Low Power CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
-    <t>CAP L</t>
-[...1 lines deleted...]
-  <si>
     <t>7770356-0004</t>
   </si>
   <si>
     <t>CAP L 17E/17E/19/19 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7776598-0006</t>
   </si>
   <si>
     <t>CAP L 9/18/21/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7776643-0004</t>
   </si>
   <si>
     <t>CAP L 8/18/21/26 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
@@ -568,53 +1762,50 @@
   <si>
     <t>7776596-0004</t>
   </si>
   <si>
     <t>CAP L 7/80-85/17E/19 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7776641-0006</t>
   </si>
   <si>
     <t>CAP L 8/9/18/21 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7820478-0002</t>
   </si>
   <si>
     <t>CAP M 7E/80-85/17E/19 F-DC</t>
   </si>
   <si>
-    <t>Variant of CAP-M</t>
-[...1 lines deleted...]
-  <si>
     <t>Carrier Access Point with 4-Band Support for Medium Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed</t>
   </si>
   <si>
     <t>7820689-0001</t>
   </si>
   <si>
     <t>CAP M 23/23/25T/25T F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Medium Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed</t>
   </si>
   <si>
     <t>7825719-0002</t>
   </si>
   <si>
     <t>CAP H 7E/80-85/17E/19 F-AC-F1</t>
   </si>
   <si>
     <t>Variant of CAP-H</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power  LMR 750, USA 700, USA 750, SMR 800, CEL 850, AWS 1700 and PCS 1900 Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>7820689-0002</t>
@@ -661,836 +1852,50 @@
   <si>
     <t>CAP L 4A/18/21/26 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7836123-0002</t>
   </si>
   <si>
     <t>CAP H 26/26T F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point for MIMO High Power IMT and TDD 2600 Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>7833597-0001</t>
   </si>
   <si>
     <t>CAP M 8/18/21/26 F-AC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Medium Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
   </si>
   <si>
-    <t>NODE-AM/A+ REPEATERS</t>
-[...784 lines deleted...]
-  <si>
     <t>7841175-0002</t>
   </si>
   <si>
     <t>CAP H 4/4 F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point for High Power for Tetra, Tetrapol and DMR Applications, Fiber Fed with Fan Kit.</t>
   </si>
   <si>
     <t>7841176-0002</t>
   </si>
   <si>
     <t>CAP H 9R F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point for High Power for EGSM-R Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>7834113-0002</t>
   </si>
   <si>
     <t>CAP H 7-8/9/18/21 F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power APT 700 Lower, EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with fan kit</t>
@@ -1549,401 +1954,113 @@
   <si>
     <t>7835476-0008</t>
   </si>
   <si>
     <t>CAP H 23/23/25T/25T F-DC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power  WCS 2300 and BRS 2500 MIMO Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>7843400-0001</t>
   </si>
   <si>
     <t>CAP H 85/9/18/21 F-AC-F1-APE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power CEL 850, CEL 900, DCS 1800 and IMT 2100 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
   </si>
   <si>
     <t>7845390-0007</t>
   </si>
   <si>
     <t>CAP L2 17E/19/23/25T C-PE</t>
   </si>
   <si>
-    <t>Variant of CAP-L2</t>
-[...1 lines deleted...]
-  <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Copper Fed, PoE++</t>
   </si>
   <si>
-    <t>CAP L2</t>
-[...1 lines deleted...]
-  <si>
     <t>7845390-1007</t>
   </si>
   <si>
     <t>CAP L2 17E/19/23/25T F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External DC Powered</t>
   </si>
   <si>
     <t>7845390-0018</t>
   </si>
   <si>
     <t>CAP L2 C-Band C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power C-BAND Applications, Copper Fed, PoE++</t>
   </si>
   <si>
     <t>7845390-1008</t>
   </si>
   <si>
     <t>CAP L2 6/7E/80-85 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Fiber Fed, External DC Powered</t>
   </si>
   <si>
     <t>7851671-1003</t>
   </si>
   <si>
-    <t>CAP M2 35LT/35HT F-AC</t>
-[...10 lines deleted...]
-  <si>
     <t>7845390-0001</t>
   </si>
   <si>
     <t>CAP L2 18/21/23T/26 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DCS 1800, IMT 2100, TDD 2300 and IMT 2600  Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7845390-1001</t>
   </si>
   <si>
     <t>CAP L2 18/21/23T/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power DCS 1800, IMT 2100, TDD 2300 and IMT 2600 Applications, Fiber Fed, DC</t>
   </si>
   <si>
-    <t>7845390-0009</t>
-[...262 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900</t>
   </si>
   <si>
     <t>7803900</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-390, up to 40 km</t>
   </si>
   <si>
     <t>Small form factor pluggable+ Module, 10G BASE, CWDM, Singlemode</t>
   </si>
   <si>
-    <t>SFP+</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330</t>
   </si>
   <si>
     <t>7801330</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-470, up to 40 km</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902</t>
   </si>
   <si>
     <t>7803902</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-410, up to 40 km</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340</t>
   </si>
   <si>
     <t>7801340</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-490, up to 40 km</t>
@@ -1987,59 +2104,53 @@
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291</t>
   </si>
   <si>
     <t>7803291</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-310, up to 40 km</t>
   </si>
   <si>
     <t>A7845629</t>
   </si>
   <si>
     <t>CSFP+, BiDi, TAA</t>
   </si>
   <si>
     <t>Compact SFP+, 10G BASE, Singlemode, up to 20 km, TAA compliant</t>
   </si>
   <si>
     <t>CSFP</t>
   </si>
   <si>
     <t>A7845626</t>
   </si>
   <si>
-    <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 20 km</t>
-[...1 lines deleted...]
-  <si>
     <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, TAA compliant, up to 20 km</t>
   </si>
   <si>
-    <t>BiDi SFP</t>
-[...1 lines deleted...]
-  <si>
     <t>A7660511</t>
   </si>
   <si>
     <t>SFP+SR, up to 300 m, TAA</t>
   </si>
   <si>
     <t>Small Form-Factor Pluggable+ Module, 10G BASE, Multimode, TAA compliant</t>
   </si>
   <si>
     <t>A7803247</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-270, up to 40 km, TAA</t>
   </si>
   <si>
     <t>Small form factor pluggable+ Module, 10G BASE, CWDM, Singlemode, TAA compliant</t>
   </si>
   <si>
     <t>A7803249</t>
   </si>
   <si>
     <t>SFP+, 10GBase CWDM-290, up to 40 km, TAA</t>
   </si>
   <si>
     <t>A7803291</t>
@@ -2134,65 +2245,335 @@
   <si>
     <t>CSFP+ and SFP+ Kit with Optical Attenuators</t>
   </si>
   <si>
     <t>Compact SFP+ and SFP+-Kit, 10G BASE, Singlemode, up to 20 km, TAA compliant.</t>
   </si>
   <si>
     <t>CSFP | SFP+</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186</t>
   </si>
   <si>
     <t>7865186</t>
   </si>
   <si>
     <t>SFP28, 25GBase Duplex LC 1310nm, up to 10 km</t>
   </si>
   <si>
     <t>Small form factor pluggable Duplex Module, 25GBASE Ethernet, Single-mode, up to 10 km, 1310 nm Tx</t>
   </si>
   <si>
     <t>SFP28</t>
   </si>
   <si>
+    <t>7768861-00</t>
+  </si>
+  <si>
+    <t>AIMOS SON Interface</t>
+  </si>
+  <si>
+    <t>7768707-05</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3.5</t>
+  </si>
+  <si>
+    <t>H-2X2-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7625001</t>
+  </si>
+  <si>
+    <t>7625001</t>
+  </si>
+  <si>
+    <t>MR418 415-420 425-430</t>
+  </si>
+  <si>
+    <t>7693191-01</t>
+  </si>
+  <si>
+    <t>DCM AF 824/923</t>
+  </si>
+  <si>
+    <t>Variant of NODE-AM/A+ REPEATERS</t>
+  </si>
+  <si>
+    <t>Node A+/ Node AM Digital Channel Module (DCM) dual band medium power for LTE 800, EGSM 900, UMTS 900, and LTE 900; 5G ready</t>
+  </si>
+  <si>
+    <t>7700741-01</t>
+  </si>
+  <si>
+    <t>DCM AF 1823/2125</t>
+  </si>
+  <si>
+    <t>Node A+/ Node AM Digital Channel Module (DCM) dual band medium power for GSM 1800, LTE 1800, UMTS 2100, and LTE 2100; 5G ready</t>
+  </si>
+  <si>
+    <t>7163442-00</t>
+  </si>
+  <si>
+    <t>AIMOS Unlimited Repeating Licenses</t>
+  </si>
+  <si>
+    <t>7564519-00</t>
+  </si>
+  <si>
+    <t>AIMOS Software Update Agreement (per year)</t>
+  </si>
+  <si>
+    <t>Software maintenance service</t>
+  </si>
+  <si>
+    <t>7640800-00</t>
+  </si>
+  <si>
+    <t>AIMOS LDAP Interface</t>
+  </si>
+  <si>
+    <t>7671558-00</t>
+  </si>
+  <si>
+    <t>AIMOS Secure SNMP</t>
+  </si>
+  <si>
+    <t>7679693-00</t>
+  </si>
+  <si>
+    <t>AIMOS XML Configuration Management Interface</t>
+  </si>
+  <si>
+    <t>7671558-01</t>
+  </si>
+  <si>
+    <t>7768707-02</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3.2</t>
+  </si>
+  <si>
+    <t>7768707-04</t>
+  </si>
+  <si>
+    <t>AIMOS Basic Software V3.4</t>
+  </si>
+  <si>
+    <t>7768708-00</t>
+  </si>
+  <si>
+    <t>AIMOS OSM Map-Link</t>
+  </si>
+  <si>
+    <t>7770356-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/17E/19/19 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and PCS 1900 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776643-0006</t>
+  </si>
+  <si>
+    <t>CAP L 8/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power  EDD 800, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7776597-0006</t>
+  </si>
+  <si>
+    <t>CAP L 17E/19/23/25 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700, PCS 1900, WCS 2300, and TDD 2500 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7781125-0003</t>
+  </si>
+  <si>
+    <t>CAP M 9/18/21/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power  CEL 900, DCS 1800, IMT 2100, and IMT 2600 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7820478-0001</t>
+  </si>
+  <si>
+    <t>CAP M 7E/80-85/17E/19 F-AC</t>
+  </si>
+  <si>
+    <t>7825730-0003</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-DC-F1-APE</t>
+  </si>
+  <si>
+    <t>7828333-0001</t>
+  </si>
+  <si>
+    <t>CAP M 4/70/80 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Medium Power UHF, LMR700 and LMR800 Applications, Fiber Fed</t>
+  </si>
+  <si>
+    <t>7834677-0006</t>
+  </si>
+  <si>
+    <t>CAP L 4A/18/21/26 F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for Low Power TETRA 380, DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
+  </si>
+  <si>
+    <t>7830127-0002</t>
+  </si>
+  <si>
+    <t>CAP MX F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 11-Band Support from 600 MHz to 2700 MHz for Medium Power Applications, Fiber Fed, DC Powered</t>
+  </si>
+  <si>
+    <t>7828333-0002</t>
+  </si>
+  <si>
+    <t>CAP M 4/70/80 F-DC</t>
+  </si>
+  <si>
+    <t>7841031-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7-8/18/21/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for High Power APT 700 Lower, EDD 800, DCS 1800, IMT 2100 and IMT 2600 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7843410-0002</t>
+  </si>
+  <si>
+    <t>CAP H 7/23T/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power APT 700, TDD 2300, and IMT 2600 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7844739-0002</t>
+  </si>
+  <si>
+    <t>CAP H 23T/26 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for High Power  TDD 2300, and IMT 2600 Applications, Fiber Fed with fan kit</t>
+  </si>
+  <si>
+    <t>7825730-0002</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 4-Band Support for MIMO High Power AWS 1700 and PCS 1900 MIMO Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7825730-0004</t>
+  </si>
+  <si>
+    <t>CAP H 17E/17E/19/19 F-DC-F1</t>
+  </si>
+  <si>
+    <t>7843410-0005</t>
+  </si>
+  <si>
+    <t>CAP H 7/23T/26 F-AC-F1-APE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with 3-Band Support for High Power APT 700, TDD 2300, and IMT 2600 Applications, Fiber Fed with Fan Kit, with AUX Port</t>
+  </si>
+  <si>
+    <t>7835476-0006</t>
+  </si>
+  <si>
+    <t>CAP H 23/23/25T/25T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7845390-1018</t>
+  </si>
+  <si>
+    <t>CAP L2 C-Band F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power C-BAND Applications, Fiber Fed, External DC Powered</t>
+  </si>
+  <si>
+    <t>7851671-1001</t>
+  </si>
+  <si>
+    <t>CAP M2 C-Band F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power C-BAND Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>7851671-1002</t>
+  </si>
+  <si>
+    <t>CAP M2 C-Band F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power C-BAND Applications, Fiber Fed, DC</t>
+  </si>
+  <si>
+    <t>7845390-0003</t>
+  </si>
+  <si>
+    <t>CAP L2 35LT/35HT C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power TDD 3500 Applications, Copper Fed, PoE++</t>
+  </si>
+  <si>
     <t>CMR-REPEATERS</t>
   </si>
   <si>
     <t>CMR Dual band miniRepeater</t>
   </si>
   <si>
     <t>7761306-00</t>
   </si>
   <si>
     <t>DCM AF 7524L</t>
   </si>
   <si>
-    <t>Variant of NODE-AM/A+ REPEATERS</t>
-[...1 lines deleted...]
-  <si>
     <t>Node A+/ Node AM Digital Channel Module (DCM) medium power for LTE 700</t>
   </si>
   <si>
     <t>7761303-00</t>
   </si>
   <si>
     <t>DCM AF 7524</t>
   </si>
   <si>
     <t>7843335-00</t>
   </si>
   <si>
     <t>DCM AF 7524L/2625</t>
   </si>
   <si>
     <t>Node A+/ Node AM Digital Channel Module (DCM) dual band medium power for LTE 700 and LTE2600</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/rf-repeaters/item7849244</t>
   </si>
   <si>
     <t>7849244</t>
   </si>
   <si>
     <t>CMR9/18</t>
@@ -2209,137 +2590,659 @@
   <si>
     <t>MR1818L</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/rf-repeaters/item7633937</t>
   </si>
   <si>
     <t>7633937</t>
   </si>
   <si>
     <t>MR2618</t>
   </si>
   <si>
     <t>MR2618 Indoor Coverage and High Speed Data Enhancer for 2600 MHz LTE Applications</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/in-building/rf-repeaters/item7615374</t>
   </si>
   <si>
     <t>7615374</t>
   </si>
   <si>
     <t>MR418 410-415 420-425</t>
   </si>
   <si>
-    <t>https://www.andrew.com/products/in-building/rf-repeaters/item7625001</t>
-[...44 lines deleted...]
-    <t>AIMOS LDAP Interface</t>
+    <t>C-10-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>10 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-10-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-13-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>13 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-13-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-30-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>C-20-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-6-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-5-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>5 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-30-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>C-6-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>VD-C6-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 6 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C15-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 15 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C30-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 30 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-H2X2-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Air Dielectric Hybrid Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>H-3-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM Air Dielectric Hybrid Coupler, 340–3800 MHz</t>
+  </si>
+  <si>
+    <t>AT-10-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>10 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-10-43-MF</t>
+  </si>
+  <si>
+    <t>10 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-20-43-MF</t>
+  </si>
+  <si>
+    <t>20 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-3-43-MF</t>
+  </si>
+  <si>
+    <t>3 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-30-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>30 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-6-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>6 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-20-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>20 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-6-43-MF</t>
+  </si>
+  <si>
+    <t>6 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>CT-15-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>15 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-20-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-15-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-30-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-8-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>8 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-8-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-6-TUW-NI6</t>
+  </si>
+  <si>
+    <t>S-2-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>S-4-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>S-3-UW-L-NI53</t>
+  </si>
+  <si>
+    <t>S-4-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Four-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-4-UW-L-NI53</t>
+  </si>
+  <si>
+    <t>S-4-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Four-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-4-TCPUSEW-H-43I6</t>
+  </si>
+  <si>
+    <t>S-2-TCPUSEW-H-43I6</t>
+  </si>
+  <si>
+    <t>VD-S2-CPUSEW-H-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Multiband Two-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-S3-CPUSEW-H-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Multiband Three-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-S4-CPUSEW-H-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Multiband Four-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-43-I53</t>
+  </si>
+  <si>
+    <t>Two-way Low Power Splitter, 1695-4600MHz</t>
+  </si>
+  <si>
+    <t>T-200-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>T-50-UW-43-M</t>
+  </si>
+  <si>
+    <t>T-50-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 50 W Load, 0-6000 MHz</t>
+  </si>
+  <si>
+    <t>CELLMAX-D-CPUSE</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Directional In-building Antenna, 698–960 MHz, 1710–2700 MHz</t>
+  </si>
+  <si>
+    <t>CMAX-D-43-UW-I53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional In-building Antenna, 617–960, 1695–2700, 3300-3800, and 4900-6000 MHz</t>
+  </si>
+  <si>
+    <t>CMAX-D-TCPUSEI53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional In-building Antenna, 350-470 MHz, 617–960 MHz, 1710–2700 MHz</t>
+  </si>
+  <si>
+    <t>CMAX-OMF6-43-UWI53</t>
+  </si>
+  <si>
+    <t>CMAX-OUS-43-I53</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Omni In-building Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200 MHz 4.3-10. Not Recommended for metal ceilings.</t>
+  </si>
+  <si>
+    <t>CMAX-DMF-43-UW-I53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional MIMO In-Building Antenna, 617–960 MHz, 1695–2700 MHz, 3300-4200MHz, and 4800-6000MHz  4.3-10, (2 PORTS 617-960 and 1695-2700MHz, 2 PORTS 3300-4200 and 4800-6000MHz)</t>
+  </si>
+  <si>
+    <t>CMAX-YG-CPUSEW-I53</t>
+  </si>
+  <si>
+    <t>Variant of LOG-PERIODIC-ANTENNAS</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Log Periodic Outdoor Antenna 698-3800MHz</t>
+  </si>
+  <si>
+    <t>CMAX-LHM2-60-I53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue MIMO Antenna 4G/5G/C-Band, 617–960 MHz 1695–2700 MHz and 3300-4200MHz 60-Deg, 4.3-10, (2 PORTS 617-4200MHz).</t>
+  </si>
+  <si>
+    <t>CMAX-LHM2-30-I53</t>
+  </si>
+  <si>
+    <t>Low PIM Directional High Capacity Venue 2x2 MIMO Antenna 4G/5G/C-Band, 617–960 MHz, 1695–2700 MHz and 3300-4200MHz, 4.3-10.</t>
+  </si>
+  <si>
+    <t>CMAX-LHM2-3030-I53</t>
+  </si>
+  <si>
+    <t>CMAX-DMF-43-UW-I53-01</t>
+  </si>
+  <si>
+    <t>Low PIM Directional MIMO In-Building Antenna, 4G/5G/C-Band, 617–960 MHz, 1695–2700 MHz, 3300-4200MHz and 4800-6000MHz  4.3-10</t>
+  </si>
+  <si>
+    <t>CMAX-OUS-TUW-I53</t>
+  </si>
+  <si>
+    <t>CMAX-HM4-3030-I53</t>
+  </si>
+  <si>
+    <t>Cell-Max™ Low PIM Directional High Capacity Venue 4x4 MIMO Antenna,  1695–2700, 3300-4200 MHz</t>
+  </si>
+  <si>
+    <t>VD-OMF6-43-UWI53</t>
+  </si>
+  <si>
+    <t>ValuDAS™ Low PIM Omni MIMO In-building Antenna, 617-6000 MHz</t>
+  </si>
+  <si>
+    <t>VD-OUS-43-UWI53</t>
+  </si>
+  <si>
+    <t>ValuDAS™ Low PIM Omni In-building Antenna, 617 - 6000 MHz 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-OM-43-UWI53</t>
+  </si>
+  <si>
+    <t>ValuDAS™ Low PIM Omni MIMO In-building Antenna, 600-6000 MHz</t>
+  </si>
+  <si>
+    <t>VD-D-43-UWI53</t>
+  </si>
+  <si>
+    <t>ValuDAS® Low PIM Directional In-building Antenna, for Wall Mounting, 600-960, 1427-4200, 4900-6000 MHz</t>
+  </si>
+  <si>
+    <t>CMAX-DMF-43-WI53-O</t>
+  </si>
+  <si>
+    <t>Low PIM Directional 2x2 MIMO Outdoor Antenna, 698–960 MHz, 1695–2700 MHz and 3300-4200MHz</t>
+  </si>
+  <si>
+    <t>DV17-001-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port Venue Antenna, 3300-4000 MHz, 17° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>DV17-010-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port Venue Antenna, 1695-2690 MHz, 17º HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>DV37-001-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port Venue Antenna, 3300-4000 MHz, 37° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>DV54-001-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port Venue Antenna, 3300-4000 MHz, 54° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994</t>
+  </si>
+  <si>
+    <t>7543994</t>
+  </si>
+  <si>
+    <t>Clamp for Cell-Max™ Omnidirectional In-building Antennas</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591</t>
+  </si>
+  <si>
+    <t>7760591</t>
+  </si>
+  <si>
+    <t>CMAX-O-CPUSEWV53 Ceiling Mounting Kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870</t>
+  </si>
+  <si>
+    <t>7837870</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137</t>
+  </si>
+  <si>
+    <t>7851137</t>
+  </si>
+  <si>
+    <t>Kit MID for adjustable mounting kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094</t>
+  </si>
+  <si>
+    <t>7814094</t>
+  </si>
+  <si>
+    <t>HARD CEILING MOUNTING KIT</t>
+  </si>
+  <si>
+    <t>7643288-01</t>
+  </si>
+  <si>
+    <t>SR 8/POI w/o guiderails</t>
+  </si>
+  <si>
+    <t>ION® Active Intelligent Point of Interface Subrack for ION-U Applications</t>
+  </si>
+  <si>
+    <t>TLCN8-W</t>
+  </si>
+  <si>
+    <t>ION®-B Series Wideband Eight-way Splitter/Combiner</t>
+  </si>
+  <si>
+    <t>Splitter/combiner</t>
+  </si>
+  <si>
+    <t>7683191-00</t>
+  </si>
+  <si>
+    <t>ION® Power Supply Distribution Unit</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80-17</t>
+  </si>
+  <si>
+    <t>TFAH-ES70/80/50-17</t>
+  </si>
+  <si>
+    <t>7773877-0001</t>
+  </si>
+  <si>
+    <t>ION-M4 U AC AI 380-385 390-395 High Power Remote Unit for TETRA Applications</t>
+  </si>
+  <si>
+    <t>7637443-02</t>
+  </si>
+  <si>
+    <t>ION® Series Power Supply Unit, -40 to -70 Vdc, 850 W</t>
+  </si>
+  <si>
+    <t>7641606-01</t>
+  </si>
+  <si>
+    <t>ION® Filler for Power Supply Unit Subrack</t>
+  </si>
+  <si>
+    <t>Power supply subrack</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855</t>
+  </si>
+  <si>
+    <t>7650855</t>
+  </si>
+  <si>
+    <t>ION® Power Distribution Unit Upgrade Kit</t>
+  </si>
+  <si>
+    <t>7672755-00</t>
+  </si>
+  <si>
+    <t>ION® POI Blindcover for Intelligent Point of Interface</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038</t>
+  </si>
+  <si>
+    <t>7708038</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vdc</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019</t>
+  </si>
+  <si>
+    <t>7708019</t>
+  </si>
+  <si>
+    <t>ION® Mains Block Kit, Vac for PSDU</t>
+  </si>
+  <si>
+    <t>7633228-00</t>
+  </si>
+  <si>
+    <t>7721916-01</t>
+  </si>
+  <si>
+    <t>CDD</t>
+  </si>
+  <si>
+    <t>NOKIA® CPRI Digital Donor</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473</t>
+  </si>
+  <si>
+    <t>7818473</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1470-1610 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351</t>
+  </si>
+  <si>
+    <t>7830351</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1591-1611 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1591-1611 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475</t>
+  </si>
+  <si>
+    <t>7818475</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Demux, 1470-1610 nm, LC/PC, 8 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477</t>
+  </si>
+  <si>
+    <t>7818477</t>
+  </si>
+  <si>
+    <t>Optical Multiplexer, 18 channels</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Mux, 1270-1610 nm, LC/PC, 18 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479</t>
+  </si>
+  <si>
+    <t>7818479</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455</t>
+  </si>
+  <si>
+    <t>7818455</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283</t>
+  </si>
+  <si>
+    <t>7830283</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1311-1331 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1311-1331 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339</t>
+  </si>
+  <si>
+    <t>7830339</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1351-1371 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1351-1371 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341</t>
+  </si>
+  <si>
+    <t>7830341</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1391-1411 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1391-1411 nm, LC/PC, 2 channels</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343</t>
+  </si>
+  <si>
+    <t>7830343</t>
+  </si>
+  <si>
+    <t>CWDM Add/Drop Multiplexer, 1431-1451 nm</t>
+  </si>
+  <si>
+    <t>CWDM Fiber Optical Module, Add/Drop Multiplexer, 1431-1451 nm, LC/PC, 2 channels</t>
   </si>
   <si>
     <t>7642123-01</t>
   </si>
   <si>
     <t>OPT</t>
   </si>
   <si>
     <t>7847569-00</t>
   </si>
   <si>
     <t>CAT2</t>
   </si>
   <si>
     <t>ERA® CAT2 Copper Transport Card</t>
   </si>
   <si>
     <t>A7818473</t>
   </si>
   <si>
-    <t>CWDM Fiber Optical Module, Mux, 1470-1610 nm, LC/PC, 8 channels</t>
-[...1 lines deleted...]
-  <si>
     <t>A7818475</t>
   </si>
   <si>
-    <t>CWDM Fiber Optical Module, Demux, 1470-1610 nm, LC/PC, 8 channels</t>
-[...1 lines deleted...]
-  <si>
     <t>A7818453</t>
   </si>
   <si>
     <t>A7818477</t>
   </si>
   <si>
-    <t>Optical Multiplexer, 18 channels</t>
-[...4 lines deleted...]
-  <si>
     <t>7847569-01</t>
   </si>
   <si>
     <t>7635442-01</t>
   </si>
   <si>
     <t>WCS-4</t>
   </si>
   <si>
     <t>7663468-00</t>
   </si>
   <si>
     <t>PSU-57V-AC</t>
   </si>
   <si>
     <t>Power Supply Unit, 57 Vdc, 100-240 Vac</t>
   </si>
   <si>
     <t>7809823-00</t>
   </si>
   <si>
     <t>PSU kit CAP L AC 240W plenum</t>
   </si>
   <si>
     <t>Power Supply Kit, CAP L 240W Local AC, plenum</t>
@@ -2428,656 +3331,50 @@
   <si>
     <t>CAP L 240W Local AC Power Supply Kit no cord</t>
   </si>
   <si>
     <t>CAP-L</t>
   </si>
   <si>
     <t>CAP-L Carrier Access Point, with up to 4-Band Support for Low Power Applications</t>
   </si>
   <si>
     <t>CAP-MX</t>
   </si>
   <si>
     <t>Carrier Access Point with 11-Band Support Medium Power Applications</t>
   </si>
   <si>
     <t>CAP-L2</t>
   </si>
   <si>
     <t>Carrier Access Point with up to 4-Band Support for Low Power  Applications</t>
   </si>
   <si>
     <t>CAP-M2</t>
   </si>
   <si>
-    <t>TLCN8-W</t>
-[...604 lines deleted...]
-  <si>
     <t>7770209-0004</t>
   </si>
   <si>
     <t>CAP L 18/21/26/26 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power DCS 1800, IMT 2100 and IMT 2600 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7772983-0001</t>
   </si>
   <si>
     <t>CAP H 8/9/18/21 F-AC-F1-APE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for High Power  EDD 800, CEL 900, DCS 1800, and IMT 2100 Applications, Fiber Fed with Fan Kit, AUX Port Power over CAT</t>
   </si>
   <si>
     <t>7770203-0004</t>
   </si>
   <si>
     <t>CAP L 17E/17E/23/23 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power AWS 1700 MIMO and WCS 2300 MIMO Applications, Copper Fed, Power over CAT Powered, without Fan Kit</t>
@@ -3103,321 +3400,555 @@
   <si>
     <t>CAP L 17E/17E/23/23 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  AWS 1700 MIMO and WCS 2300 MIMO Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7776596-0006</t>
   </si>
   <si>
     <t>CAP L 7/80-85/17E/19 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  USA 700, USA 750, SMR 800, CEL 850, AWS 1700, and PCS 1900 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
     <t>7776595-0006</t>
   </si>
   <si>
     <t>CAP L 9/18/18/21 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with 4-Band Support for Low Power  CEL 900, DCS 1800 MIMO, and IMT 2100 Applications, Fiber Fed, External DC Powered, without Fan Kit</t>
   </si>
   <si>
-    <t>7770356-0006</t>
-[...158 lines deleted...]
-    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power TDD 3500 Applications, Copper Fed, PoE++</t>
+    <t>7844963-00</t>
+  </si>
+  <si>
+    <t>Alarm Box CAP H AB 4-4</t>
+  </si>
+  <si>
+    <t>Alarm box for additional alarming for CAP H</t>
+  </si>
+  <si>
+    <t>7845389-1030</t>
+  </si>
+  <si>
+    <t>UAP2 25T/34T/37T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 2500, DoD Band TDD, and C-Band TDD Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7845389-0033</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/25T/34T/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, TDD 2500, DoD Band TDD, and C-Band TDD Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-1033</t>
+  </si>
+  <si>
+    <t>UAP2 80-85/25T/34T/37T F-DC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, TDD 2500, DoD Band TDD, and C-Band Applications, Fiber fed, DC</t>
+  </si>
+  <si>
+    <t>7860563-0001</t>
+  </si>
+  <si>
+    <t>CAP H2S 7-8/9/18/21 F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for SISO High Power APT 700 Lower, EDD 800, CEL 900, DCS 1800, and UMTS 2100 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>7683181-01</t>
+  </si>
+  <si>
+    <t>Wall Mounting kit UAP</t>
+  </si>
+  <si>
+    <t>Universal Access Point Wall Mount Assembly</t>
+  </si>
+  <si>
+    <t>7688866-00</t>
+  </si>
+  <si>
+    <t>Blank Panel UNIV</t>
+  </si>
+  <si>
+    <t>ERA® Blank Module, Universal Slot</t>
+  </si>
+  <si>
+    <t>7688868-00</t>
+  </si>
+  <si>
+    <t>Blank Panel SUI</t>
+  </si>
+  <si>
+    <t>ERA® Blank Module, System User Interface (SUI) Slot</t>
+  </si>
+  <si>
+    <t>7714184-01</t>
+  </si>
+  <si>
+    <t>Quick Release Ceiling Mounting kit UAP</t>
+  </si>
+  <si>
+    <t>UAP Universal Access Point Quick Release Ceiling Mount Assembly (1/2" and 3/4")</t>
+  </si>
+  <si>
+    <t>7779139-00</t>
+  </si>
+  <si>
+    <t>Diplexer for ERA® 614-896 &amp; 1695-2200 MHz Outdoor Applications</t>
+  </si>
+  <si>
+    <t>7683182-02</t>
+  </si>
+  <si>
+    <t>7847984-00</t>
+  </si>
+  <si>
+    <t>Mounting Bracket Dual CAP MX</t>
+  </si>
+  <si>
+    <t>CAP MX Mounting Bracket Dual to mount 2 CAP MX to a wall</t>
+  </si>
+  <si>
+    <t>A7843666</t>
+  </si>
+  <si>
+    <t>Fiber Optic Power Reducing Build Out Attenuator, singlemode LC/UPC, 3dB</t>
+  </si>
+  <si>
+    <t>7654948-00</t>
+  </si>
+  <si>
+    <t>Universal 19"-Rack Cable Tray</t>
+  </si>
+  <si>
+    <t>Cable holder kit</t>
+  </si>
+  <si>
+    <t>7851781-00</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket CAP M2</t>
+  </si>
+  <si>
+    <t>Wall mounting bracket to mount a CAP M2 to a wall</t>
+  </si>
+  <si>
+    <t>A7848842</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set (2 EA) single CAP L2</t>
+  </si>
+  <si>
+    <t>2 CAP L2 wall mounting brackets single to mount one CAP L2 to a wall with each of the brackets</t>
+  </si>
+  <si>
+    <t>7846281-01</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket CAP L2</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket to mount a CAP L2 to a wall</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538</t>
+  </si>
+  <si>
+    <t>7661538</t>
+  </si>
+  <si>
+    <t>Pole Mounting kit CAP H</t>
+  </si>
+  <si>
+    <t>Pole Mounting Kit to mount a CAP H (M2-Cabinet) to a pole. The diameter of the pole must not exceed 120 mm.</t>
+  </si>
+  <si>
+    <t>7821955-00</t>
+  </si>
+  <si>
+    <t>Wall Mounting Bracket set CAP M Single (2 EA)</t>
+  </si>
+  <si>
+    <t>Wall Mounting bracket CAP M SISO set (2 units), to mount one CAP M to a wall with each bracket</t>
+  </si>
+  <si>
+    <t>OC-10A0-003</t>
+  </si>
+  <si>
+    <t>Ceiling-Wall Mounting kit UAP2 C-PE</t>
+  </si>
+  <si>
+    <t>UAP2 C-PE Ceiling-Wall mounting kit to mount a UAP2 C-PE to a wall or a ceiling</t>
+  </si>
+  <si>
+    <t>OC-BA50A</t>
+  </si>
+  <si>
+    <t>Adjustable Box Support RP6100i/UAP2</t>
+  </si>
+  <si>
+    <t>RP6100i/UAP2  mounting kit to mount an RP6100i or a UAP2 to ceiling T-bars</t>
+  </si>
+  <si>
+    <t>7834569-00</t>
+  </si>
+  <si>
+    <t>CAP M passband filter for 700/800 DL PS</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511</t>
+  </si>
+  <si>
+    <t>7660511</t>
+  </si>
+  <si>
+    <t>SFP+SR, up to 300 m</t>
+  </si>
+  <si>
+    <t>Small Form-Factor Pluggable+ Module, 10G BASE, Multimode</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813</t>
+  </si>
+  <si>
+    <t>7680813</t>
+  </si>
+  <si>
+    <t>SFP+LR, up to 10 km</t>
+  </si>
+  <si>
+    <t>Small Form-Factor Pluggable+ Module, 10G BASE, Singlemode</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360</t>
+  </si>
+  <si>
+    <t>7801360</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-550, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363</t>
+  </si>
+  <si>
+    <t>7801363</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-570, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365</t>
+  </si>
+  <si>
+    <t>7801365</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-590, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904</t>
+  </si>
+  <si>
+    <t>7803904</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-430, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342</t>
+  </si>
+  <si>
+    <t>7801342</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-510, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249</t>
+  </si>
+  <si>
+    <t>7803249</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-290, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293</t>
+  </si>
+  <si>
+    <t>7803293</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-330, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295</t>
+  </si>
+  <si>
+    <t>7803295</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-350, up to 40 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298</t>
+  </si>
+  <si>
+    <t>7803298</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-370, up to 40 km</t>
+  </si>
+  <si>
+    <t>A7845627</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 20 km</t>
+  </si>
+  <si>
+    <t>A7832206</t>
+  </si>
+  <si>
+    <t>SFP+, 10G, Bi-Di, 1330nmTx/1270nmRx, up to 40 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, TAA compliant, up to 40 km</t>
+  </si>
+  <si>
+    <t>A7832204</t>
+  </si>
+  <si>
+    <t>SFP+, 10G, Bi-Di, 1270nmTx/1330nmRx, up to 40 km</t>
+  </si>
+  <si>
+    <t>A7680813</t>
+  </si>
+  <si>
+    <t>SFP+LR, up to 10 km, TAA</t>
+  </si>
+  <si>
+    <t>Small Form-Factor Pluggable+ Module, 10G BASE, Singlemode, TAA compliant</t>
+  </si>
+  <si>
+    <t>A7803295</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-350, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803900</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-390, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7803904</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-430, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801340</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-490, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>A7801360</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase CWDM-550, up to 40 km, TAA</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413</t>
+  </si>
+  <si>
+    <t>7859413</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 5 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414</t>
+  </si>
+  <si>
+    <t>7859414</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 5 km</t>
+  </si>
+  <si>
+    <t>A7859414</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202</t>
+  </si>
+  <si>
+    <t>7832202</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1330nmTx/1270nmRx, up to 10 km</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable+ BiDi Module, 10G BASE, CWDM, Singlemode, up to 10 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200</t>
+  </si>
+  <si>
+    <t>7832200</t>
+  </si>
+  <si>
+    <t>SFP+, 10GBase BiDi 1270nmTx/1330nmRx, up to 10 km</t>
+  </si>
+  <si>
+    <t>7715012-01</t>
+  </si>
+  <si>
+    <t>i-POI 8 x 1:2</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 8 x 1:2 Combining Module</t>
+  </si>
+  <si>
+    <t>i-POI™</t>
+  </si>
+  <si>
+    <t>Combiner</t>
+  </si>
+  <si>
+    <t>7715018-01</t>
+  </si>
+  <si>
+    <t>i-POI 4 x 1:4</t>
+  </si>
+  <si>
+    <t>ION® Passive Intelligent Point of Interface 4 x 1:4 Combining Module</t>
   </si>
   <si>
     <t>7849084-0002</t>
   </si>
   <si>
     <t>CAP H 35HT/35HT F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point with Support for MIMO High Power  TDD 3500H Applications, Fiber Fed with Fan Kit</t>
   </si>
   <si>
     <t>7850236-0002</t>
   </si>
   <si>
     <t>CAP H 35LT/35LT F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point with Support for MIMO High Power TDD 3500L Applications, Fiber Fed with fan kit</t>
   </si>
   <si>
     <t>7845390-1009</t>
   </si>
   <si>
     <t>CAP L2 9/18/21/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Low Power CELL 900, DCS 1800, IMT 2100, and IMT 2600  Applications, Fiber fed</t>
   </si>
   <si>
     <t>7845389-0013</t>
   </si>
   <si>
     <t>UAP2 7-8/9/18/21 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power APT 700, EDD 800, CEL 900, DCS 1800 and IMT 2100 Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7845389-1013</t>
   </si>
   <si>
     <t>UAP2 7-8/9/18/21 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power APT 700, EDD 800, CEL 900, DCS 1800 and IMT 2100 Applications, Fiber fed, DC</t>
   </si>
   <si>
+    <t>7845389-0016</t>
+  </si>
+  <si>
+    <t>UAP2 18/21 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power DCS 1800 and IMT 2100 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
     <t>7845389-1009</t>
   </si>
   <si>
     <t>UAP2 9/18/21/26 F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power CEL 900, DCS 1800, IMT 2100 and IMT 2600 Applications, Fiber fed, DC</t>
   </si>
   <si>
     <t>7845389-0003</t>
   </si>
   <si>
     <t>UAP2 35LT/35HT C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 3500 Applications, Copper fed, PoE++</t>
   </si>
   <si>
-    <t>7834569-00</t>
-[...44 lines deleted...]
-    <t>SFP+, 10GBase CWDM-570, up to 40 km</t>
+    <t>7845389-0025</t>
+  </si>
+  <si>
+    <t>UAP2 17E/19 C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power AWS 1700 and PCS 1900 Applications, Copper fed, PoE++</t>
+  </si>
+  <si>
+    <t>7845389-0032</t>
+  </si>
+  <si>
+    <t>UAP2 7E/17E/19/37T C-PE</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power USA 700, USA 750, LMR 750, AWS 1700, PCS 1900, and C-Band Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7845389-1032</t>
   </si>
   <si>
     <t>UAP2 7E/17E/19/37T F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power USA 700, USA 750, LMR 750, AWS 1700, PCS 1900, and C-Band TDD Applications, Fiber fed, DC</t>
   </si>
   <si>
     <t>7845389-0034</t>
   </si>
   <si>
     <t>UAP2 80-85/17E/19/37T C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power SMR 800, CEL 850, AWS 1700, PCS 1900, and C-Band Applications, Copper fed, PoE++</t>
   </si>
   <si>
     <t>7845389-1034</t>
   </si>
   <si>
     <t>UAP2 80-85/17E/19/37T F-DC</t>
   </si>
@@ -3481,432 +4012,156 @@
   <si>
     <t>UAP2 35LT/35HT F-DC</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Module for Low Power TDD 3500 Applications, Fiber fed, DC</t>
   </si>
   <si>
     <t>7856326-1010</t>
   </si>
   <si>
     <t>CAP M2 17E/19/23/25T F-AC-F1</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power AWS 1700, PCS 1900, WCS 2300 and TDD 2500 Applications, Fiber Fed, External AC Powered, with fan kit</t>
   </si>
   <si>
     <t>7845390-0008</t>
   </si>
   <si>
     <t>CAP L2 6/7E/80-85 C-PE</t>
   </si>
   <si>
     <t>Carrier Access Point with MIMO 2x2 Radio Modules to Support for Low Power USA 600, LMR 750, USA 700, USA 750, SMR 800 and CEL 850 Applications, Copper Fed, PoE++</t>
   </si>
   <si>
-    <t>7821955-00</t>
-[...212 lines deleted...]
-    <t>ION® Passive Intelligent Point of Interface 4 x 1:4 Combining Module</t>
+    <t>7857271-0001</t>
+  </si>
+  <si>
+    <t>CAP H2 35T F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-2020</t>
+  </si>
+  <si>
+    <t>CAP M2 18/21/23T/26 F-AC</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with MIMO 2x2 Radio Modules for Medium Power DCS 1800, IMT 2100, TDD 2300, and IMT 2600 Applications, Fiber Fed, AC</t>
+  </si>
+  <si>
+    <t>7863167-0002</t>
+  </si>
+  <si>
+    <t>CAP H 4/4 (390/420 MHz) F-AC-F1</t>
+  </si>
+  <si>
+    <t>7856326-2004</t>
+  </si>
+  <si>
+    <t>CAP M2 34T/37T/37T F-DC</t>
+  </si>
+  <si>
+    <t>7857017-0001</t>
+  </si>
+  <si>
+    <t>CAP H2 34T/37T F-AC-F1</t>
+  </si>
+  <si>
+    <t>Carrier Access Point with Support for MIMO High Power TDD 3400 and TDD 3700 Applications, Fiber Fed with Fan Kit</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865224</t>
+  </si>
+  <si>
+    <t>7865224</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865205</t>
+  </si>
+  <si>
+    <t>7865205</t>
+  </si>
+  <si>
+    <t>SFP+-Kit BiDi (2 EA)</t>
+  </si>
+  <si>
+    <t>Kit of 2 Small Form Factor pluggable+ BiDi Modules, 10G BASE, CWDM, Singlemode, up to 20 km</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865232</t>
+  </si>
+  <si>
+    <t>7865232</t>
+  </si>
+  <si>
+    <t>SFP28, 25GBase BiDi 1330nmTx/1270nmRx, up to 20 km</t>
+  </si>
+  <si>
+    <t>A7865186</t>
+  </si>
+  <si>
+    <t>SFP28, 25GBase Duplex LC 1310nm, up to 10 km, TAA</t>
+  </si>
+  <si>
+    <t>Small form factor pluggable Duplex Module, 25GBASE Ethernet, Single-mode, up to 10 km, TAA compliant</t>
+  </si>
+  <si>
+    <t>Network connectivity module</t>
   </si>
   <si>
     <t>RP5100i</t>
   </si>
   <si>
     <t>ONECELL® Multi-carrier, indoor Radio Point 5100i: Up to 4 carriers,  Internal Antenna.</t>
   </si>
   <si>
     <t>RP5100</t>
   </si>
   <si>
     <t>Radio point</t>
   </si>
   <si>
     <t>OC-10B0-001</t>
   </si>
   <si>
     <t>BC-W2001-CMU CONTROLLER MODULE UNIT</t>
   </si>
   <si>
     <t>ONECELL® Baseband Controller 2000 Controller Module.</t>
   </si>
   <si>
     <t>Controller unit</t>
   </si>
   <si>
     <t>DMS</t>
   </si>
   <si>
     <t>ONECELL® Small Cell Device Management System.</t>
   </si>
   <si>
     <t>Management system</t>
-  </si>
-[...133 lines deleted...]
-    <t>Pole Mounting Kit to mount a CAP H (M2-Cabinet) to a pole. The diameter of the pole must not exceed 120 mm.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -4007,9789 +4262,10436 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J488" totalsRowShown="0">
-  <autoFilter ref="A1:J488"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J518" totalsRowShown="0">
+  <autoFilter ref="A1:J518"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640449-01" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818457" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7851464-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7676260-01" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-03" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7850159-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7761433-00" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-03" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7845476-00" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859935-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-01" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item42396a-17" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637444-01" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640450-00" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7850080-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672754-00" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-02" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-03" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844068-02" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818454" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818479" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818455" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfln4004-4" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtprn64" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640681-01" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-37" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-37" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0002" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663610-00" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7676311-01" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7693531-00" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809798-00" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7818375" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-02" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642125-00" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849242" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849243" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849245" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599148" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599149" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7600606" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7618228" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7657462" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7613614" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163441-00" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163445-00" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7566603-00" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564517-00" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7611540-00" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7621865-00" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7715695-00" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-00" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-03" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768860-00" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768862-00" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7513152-26" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-4x4-uw-43-ai6" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-3x3-uw-43-ai6" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-1-43-mf" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-13-43-mf" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-43-mf" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-8-43-mf" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-43-mf" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-43-i6" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-ni6" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-43-i6" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-43-i6" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-43-i6" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-43-i6" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-ni6" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-2-uw-43-m" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-25-uw-43-m" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-30-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-f-i6" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ext-43-i53" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf7-43-uwi53" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf8-43-uwi53" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf9-43-uwi53" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous1-uw43-i53" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-43-wi" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-30-i53" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60-i53" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf2-43-wi53" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-22-i53" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-43i" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-o-43-wi" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60x1-i53" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-o-43-uwi53" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-dmf-43-uwi53" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf4-43-wi53-o" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omuw-225-i53-o" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7841277-00" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633229-05" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7673474-01" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688867-00" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-01" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821954-01" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7831788-00" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7725850-01" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843668" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7851753" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847985-00" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7833623-00" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7845793-00" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7843675-00" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801367" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803906" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801344" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803247" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845629" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845626" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7660511" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803247" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803249" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803291" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803293" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803298" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803902" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803906" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801330" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801342" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801344" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801363" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801365" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801367" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846857" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859413" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846858" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761306-00" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761303-00" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7843335-00" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849244" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7566418" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7633937" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7615374" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7625001" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7693191-01" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7700741-01" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163442-00" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564519-00" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7640800-00" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642123-01" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-00" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818473" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818475" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818453" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818477" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-01" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-01" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663468-00" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809823-00" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-00" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-00" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7850727-00" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7818375" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-02" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-03" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635442-03" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635443-03" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844067-02" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7775087-00" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtlcn8-w" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-17" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-17" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0001" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637443-02" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7641606-01" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672755-00" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-00" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-01" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-00" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7679693-00" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-01" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-02" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-04" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768708-00" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768861-00" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-05" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-43-mf" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-43-mf" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-3-43-mf" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-43-mf" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-43-i6" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-ni6" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-ni6" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-ni6" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-43-i6" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-ni6" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-ni6" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-cpuse" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-43-uw-i53" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-tcpusei53" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-43-i53" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-yg-cpusew-i53" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-60-i53" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-30-i53" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-3030-i53" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-i53" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-3030-i53" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-ous-43-uwi53" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-om-43-uwi53" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-d-43-uwi53" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-wi53-o" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7643288-01" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683191-00" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7834569-00" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821955-00" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845627" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832206" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832204" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7680813" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803295" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803900" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803904" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801340" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801360" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859414" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715012-01" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715018-01" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemrp5100i" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemoc-10b0-001" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemdms" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683181-01" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688866-00" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688868-00" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7714184-01" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7779139-00" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-02" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847984-00" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843666" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7654948-00" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851781-00" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7848842" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7846281-01" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7862034-0003" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2012" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2013" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7673474-01" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688867-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-01" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821954-01" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7831788-00" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7725850-01" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843668" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7851753" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661581" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847985-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7833623-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7845793-00" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7843675-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0009" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1016" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0009" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0013" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1013" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0031" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1031" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1004" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1037" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0035" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0001" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0002" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0002" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-2003" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2003" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2010" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2011" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857017-0002" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7862596" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865214" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865203" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865178" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849242" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849243" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849245" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599148" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7599149" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7600606" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7618228" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7657462" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7613614" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163441-00" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163445-00" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7566603-00" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564517-00" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7611540-00" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7621865-00" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7715695-00" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-00" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-03" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768860-00" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768862-00" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7513152-26" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-tz-43-ai6" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-43-ai6" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-4x4-uw-43-ai6" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-3x3-uw-43-ai6" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-1-43-mf" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-13-43-mf" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-43-mf" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-8-43-mf" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-43-mf" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-43-i6" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-ni6" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-43-i6" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-43-i6" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-43-i6" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-43-i6" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-ni6" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-2-uw-43-m" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-25-uw-43-m" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-30-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-f-i6" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ext-43-i53" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf7-43-uwi53" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf8-43-uwi53" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf9-43-uwi53" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous1-uw43-i53" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-43-wi" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-30-i53" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60-i53" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf2-43-wi53" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-22-i53" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-43i" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-o-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-o-43-wi" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-60x1-i53" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-o-43-uwi53" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-dmf-43-uwi53" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf4-43-wi53-o" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omuw-225-i53-o" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv40-010-01-a0-e" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7705125" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814722" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847185" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7850475" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640449-01" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfln4004-4" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtprn64" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640681-01" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-37" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-37" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0002" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item42396a-17" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637444-01" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7640450-00" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7681202" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672754-00" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7693969" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708015" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708035" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-02" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642125-00" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818453" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818454" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830281" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818457" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830345" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830347" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830349" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633229-05" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7841277-00" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818454" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818479" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818455" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818457" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7851464-00" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7676260-01" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-03" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7850159-00" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7761433-00" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-03" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7845476-00" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859935-00" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-01" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663610-00" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7676311-01" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7693531-00" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809798-00" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7850080-00" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7818375" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-02" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-03" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844068-02" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7642133-01" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7724746-00" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0006" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0004" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0004" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0004" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776598-0006" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0004" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0004" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0004" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776641-0006" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0002" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0001" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0002" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820689-0002" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0002" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825719-0004" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0001" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0006" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0004" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7836123-0002" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7833597-0001" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841175-0002" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841176-0002" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0002" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834113-0005" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0002" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0001" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7840984-0001" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841153-0001" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0008" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843400-0001" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0007" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1007" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0018" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1008" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1003" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0001" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1001" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803900" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801330" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803902" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801340" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801367" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803906" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801344" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803247" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803291" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845629" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845626" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7660511" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803247" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803249" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803291" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803293" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803298" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803902" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803906" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801330" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801342" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801344" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801363" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801365" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801367" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846857" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859413" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7846858" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865186" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768861-00" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-05" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-n-ai6" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7625001" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7693191-01" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7700741-01" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7163442-00" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7564519-00" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7640800-00" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-00" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7679693-00" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7671558-01" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-02" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768707-04" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/das-management/item7768708-00" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770356-0006" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776643-0006" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776597-0006" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7781125-0003" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7820478-0001" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0003" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0001" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7834677-0006" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7830127-0002" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7828333-0002" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7841031-0002" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0002" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844739-0002" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0002" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7825730-0004" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7843410-0005" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7835476-0006" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1018" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1001" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7851671-1002" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0003" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761306-00" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7761303-00" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7843335-00" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/node-am-a-repeaters" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7849244" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/cmr-repeaters" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7566418" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7633937" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/item7615374" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/rf-repeaters/mr-repeaters" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-43-mf" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-43-mf" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-3-43-mf" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-43-mf" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-43-i6" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-ni6" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-ni6" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-ni6" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-43-i6" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-ni6" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-ni6" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcellmax-d-cpuse" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-43-uw-i53" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-d-tcpusei53" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-43-i53" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-yg-cpusew-i53" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/log-periodic-antennas" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-60-i53" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-30-i53" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-lhm2-3030-i53" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-uw-i53-01" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-ous-tuw-i53" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-hm4-3030-i53" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-omf6-43-uwi53" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-ous-43-uwi53" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-om-43-uwi53" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/omni-antennas" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemvd-d-43-uwi53" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemcmax-dmf-43-wi53-o" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/directional-antennas" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv17-001-01-a0-e" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv17-010-01-a0-e" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv37-001-01-a0-e" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/antennas/itemdv54-001-01-a0-e" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7543994" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7760591" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7837870" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851137" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7814094" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7643288-01" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtlcn8-w" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683191-00" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-17" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemtfah-es70-80-50-17" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7773877-0001" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7637443-02" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7641606-01" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7650855" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7672755-00" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708038" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7708019" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7633228-00" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7721916-01" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818473" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830351" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818475" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818477" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818479" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7818455" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830283" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830339" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830341" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7830343" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7642123-01" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-00" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818473" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818475" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818453" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7818477" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7847569-01" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635442-01" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7663468-00" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7809823-00" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844068-00" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-00" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7850727-00" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7818375" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7844067-02" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7635443-03" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635442-03" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7635443-03" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/itema7844067-02" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/subracks-power-supplies/item7775087-00" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-mx" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770209-0004" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0001" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0004" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7768763-00" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7772983-0002" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7770203-0006" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776596-0006" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7776595-0006" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7844963-00" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1030" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0033" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1033" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7860563-0001" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683181-01" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688866-00" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7688868-00" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7714184-01" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7779139-00" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7683182-02" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7847984-00" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7843666" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7654948-00" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7851781-00" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itema7848842" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7846281-01" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7661538" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7821955-00" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemoc-10a0-003" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/itemoc-ba50a" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/accessories/item7834569-00" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7660511" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7680813" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801360" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801363" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801365" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803904" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7801342" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803249" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803293" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803295" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7803298" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7845627" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832206" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7832204" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7680813" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803295" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803900" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7803904" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801340" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7801360" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859413" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7859414" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7859414" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832202" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7832200" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715012-01" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7715018-01" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7849084-0002" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7850236-0002" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1009" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0013" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1013" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0016" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1009" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0003" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0025" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0032" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1032" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0034" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1034" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1003" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1011" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1035" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7821740-0008" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-0038" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-1036" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845389-1036" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/uap2" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-1010" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7845390-0008" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-l2" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857271-0001" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2020" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7863167-0002" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-h" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7856326-2004" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/cap-m2" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/access-points/item7857017-0001" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865224" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865205" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/item7865232" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/distributed-antenna-system-das/head-end-distribution-modules/itema7865186" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemrp5100i" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemoc-10b0-001" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/small-cell/itemdms" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J488"/>
+  <dimension ref="A1:J518"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="50.27734375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="51.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="180.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
+      <c r="F2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" t="s">
+        <v>15</v>
+      </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
-[...12 lines deleted...]
-    <row r="7" spans="1:8" ht="12.75">
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>35</v>
       </c>
-      <c r="H7" t="s">
+      <c r="J7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
         <v>41</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" t="s">
+        <v>45</v>
+      </c>
+      <c r="G11" t="s">
+        <v>46</v>
+      </c>
+      <c r="H11" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s">
         <v>50</v>
       </c>
-      <c r="B12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
         <v>53</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
         <v>54</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
         <v>56</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" t="s">
         <v>57</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
+      <c r="A15" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="F14" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="C15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" t="s">
         <v>59</v>
       </c>
-      <c r="B15" t="s">
+      <c r="H15" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>62</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
+        <v>63</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="H17" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" t="s">
+        <v>69</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
         <v>70</v>
       </c>
-      <c r="C18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
         <v>74</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
         <v>75</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C20" t="s">
-        <v>12</v>
+      <c r="B20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="D20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F20" t="s">
-        <v>25</v>
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
+        <v>75</v>
       </c>
       <c r="H20" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>80</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>70</v>
       </c>
       <c r="H21" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>83</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F22" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>70</v>
       </c>
       <c r="H22" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>86</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>75</v>
       </c>
       <c r="H23" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C24" t="s">
         <v>88</v>
       </c>
+      <c r="B24" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>73</v>
+      </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F24" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="H24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
+      <c r="A25" s="1" t="s">
         <v>91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="B25" t="s">
         <v>92</v>
       </c>
-      <c r="C25" t="s">
-        <v>88</v>
+      <c r="C25" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="F25" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>94</v>
+        <v>21</v>
       </c>
       <c r="H25" t="s">
-        <v>91</v>
+        <v>16</v>
+      </c>
+      <c r="J25" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" t="s">
         <v>95</v>
       </c>
-      <c r="C26" t="s">
-        <v>88</v>
+      <c r="C26" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="D26" t="s">
         <v>96</v>
       </c>
       <c r="F26" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="H26" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C27" t="s">
-        <v>88</v>
+      <c r="B27" t="s">
+        <v>98</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="F27" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="H27" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="D28" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F28" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="H28" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>105</v>
+      </c>
+      <c r="F29" t="s">
+        <v>14</v>
       </c>
       <c r="G29" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>107</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D30" t="s">
-        <v>106</v>
+        <v>109</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="H30" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>112</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>113</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
       </c>
       <c r="G31" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H31" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>114</v>
+      </c>
+      <c r="B32" t="s">
+        <v>115</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D32" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="F32" t="s">
-        <v>112</v>
+        <v>14</v>
+      </c>
+      <c r="G32" t="s">
+        <v>21</v>
       </c>
       <c r="H32" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>117</v>
+      </c>
+      <c r="B33" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D33" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="F33" t="s">
-        <v>112</v>
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>21</v>
       </c>
       <c r="H33" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>120</v>
+      </c>
+      <c r="B34" t="s">
+        <v>121</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D34" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="F34" t="s">
-        <v>25</v>
+        <v>14</v>
+      </c>
+      <c r="G34" t="s">
+        <v>21</v>
       </c>
       <c r="H34" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
+      </c>
+      <c r="B35" t="s">
+        <v>124</v>
       </c>
       <c r="C35" t="s">
         <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="F35" t="s">
-        <v>112</v>
+        <v>14</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>122</v>
+        <v>127</v>
+      </c>
+      <c r="B36" t="s">
+        <v>128</v>
       </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>129</v>
+      </c>
+      <c r="G36" t="s">
+        <v>130</v>
       </c>
       <c r="H36" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>124</v>
+        <v>133</v>
+      </c>
+      <c r="B37" t="s">
+        <v>134</v>
       </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>135</v>
+      </c>
+      <c r="G37" t="s">
+        <v>136</v>
       </c>
       <c r="H37" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="B38" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="C38" t="s">
         <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>140</v>
+      </c>
+      <c r="G38" t="s">
+        <v>136</v>
       </c>
       <c r="H38" t="s">
-        <v>69</v>
+        <v>131</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="B39" t="s">
+        <v>143</v>
+      </c>
+      <c r="C39" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" t="s">
+        <v>144</v>
+      </c>
+      <c r="G39" t="s">
+        <v>136</v>
+      </c>
+      <c r="H39" t="s">
         <v>131</v>
       </c>
-      <c r="C39" t="s">
-[...12 lines deleted...]
-    <row r="40" spans="1:8" ht="12.75">
+    </row>
+    <row r="40" spans="1:4" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="D40" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>147</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="B41" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>150</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>151</v>
       </c>
       <c r="D41" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>152</v>
       </c>
       <c r="H41" t="s">
-        <v>69</v>
+        <v>153</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>155</v>
+      </c>
+      <c r="B42" t="s">
+        <v>156</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>151</v>
       </c>
       <c r="D42" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>157</v>
       </c>
       <c r="H42" t="s">
-        <v>69</v>
+        <v>153</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="B43" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>160</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>151</v>
       </c>
       <c r="D43" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>161</v>
       </c>
       <c r="H43" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" ht="12.75">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>147</v>
+        <v>162</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="D44" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>163</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>165</v>
+      </c>
+      <c r="B45" t="s">
+        <v>166</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>167</v>
       </c>
       <c r="D45" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="H45" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>170</v>
+      </c>
+      <c r="B46" t="s">
+        <v>171</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>167</v>
       </c>
       <c r="D46" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="H46" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:10" ht="12.75">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="B47" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>175</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>167</v>
       </c>
       <c r="D47" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>176</v>
       </c>
       <c r="H47" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="B48" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>179</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>167</v>
       </c>
       <c r="D48" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>180</v>
       </c>
       <c r="H48" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:10" ht="12.75">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>160</v>
+        <v>182</v>
       </c>
       <c r="B49" t="s">
-        <v>161</v>
+        <v>183</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="D49" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>184</v>
       </c>
       <c r="H49" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="50" spans="1:10" ht="12.75">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>165</v>
+        <v>186</v>
       </c>
       <c r="B50" t="s">
-        <v>166</v>
+        <v>187</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="D50" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>188</v>
       </c>
       <c r="H50" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="51" spans="1:10" ht="12.75">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>189</v>
+      </c>
+      <c r="C51" t="s">
+        <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>190</v>
       </c>
       <c r="H51" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="52" spans="1:10" ht="12.75">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>192</v>
+      </c>
+      <c r="C52" t="s">
+        <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>193</v>
       </c>
       <c r="H52" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="53" spans="1:10" ht="12.75">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>194</v>
+      </c>
+      <c r="C53" t="s">
+        <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>195</v>
       </c>
       <c r="H53" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:10" ht="12.75">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>196</v>
+      </c>
+      <c r="C54" t="s">
+        <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="H54" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="55" spans="1:10" ht="12.75">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>199</v>
+      </c>
+      <c r="C55" t="s">
+        <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>200</v>
       </c>
       <c r="H55" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>198</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>201</v>
+      </c>
+      <c r="C56" t="s">
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>202</v>
       </c>
       <c r="H56" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:10" ht="12.75">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>203</v>
+      </c>
+      <c r="C57" t="s">
+        <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>204</v>
       </c>
       <c r="H57" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="58" spans="1:8" ht="12.75">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>205</v>
+      </c>
+      <c r="C58" t="s">
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>206</v>
       </c>
       <c r="H58" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:10" ht="12.75">
+        <v>198</v>
+      </c>
+      <c r="J58" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>207</v>
+      </c>
+      <c r="C59" t="s">
+        <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>208</v>
       </c>
       <c r="H59" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>198</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>209</v>
+      </c>
+      <c r="C60" t="s">
+        <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>210</v>
       </c>
       <c r="H60" t="s">
-        <v>91</v>
+        <v>211</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>212</v>
+      </c>
+      <c r="C61" t="s">
+        <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>213</v>
       </c>
       <c r="H61" t="s">
-        <v>91</v>
+        <v>191</v>
       </c>
     </row>
     <row r="62" spans="1:10" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>214</v>
+      </c>
+      <c r="C62" t="s">
+        <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>215</v>
       </c>
       <c r="H62" t="s">
-        <v>91</v>
+        <v>198</v>
       </c>
       <c r="J62" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>216</v>
+      </c>
+      <c r="C63" t="s">
+        <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>217</v>
       </c>
       <c r="H63" t="s">
-        <v>91</v>
+        <v>218</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>219</v>
+      </c>
+      <c r="C64" t="s">
+        <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>220</v>
       </c>
       <c r="H64" t="s">
-        <v>91</v>
+        <v>218</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>221</v>
+      </c>
+      <c r="C65" t="s">
+        <v>12</v>
       </c>
       <c r="D65" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>222</v>
       </c>
       <c r="H65" t="s">
-        <v>91</v>
+        <v>223</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>224</v>
+      </c>
+      <c r="C66" t="s">
+        <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>225</v>
       </c>
       <c r="H66" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:4" ht="12.75">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="C67" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="D67" t="s">
-        <v>217</v>
+        <v>228</v>
+      </c>
+      <c r="H67" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>229</v>
+      </c>
+      <c r="C68" t="s">
+        <v>12</v>
       </c>
       <c r="D68" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="H68" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B69" t="s">
+        <v>231</v>
+      </c>
+      <c r="C69" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" t="s">
+        <v>232</v>
+      </c>
+      <c r="H69" t="s">
         <v>226</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>233</v>
+      </c>
+      <c r="C70" t="s">
+        <v>12</v>
       </c>
       <c r="D70" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="H70" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:4" ht="12.75">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C71" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>233</v>
+        <v>234</v>
+      </c>
+      <c r="H71" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B72" t="s">
         <v>236</v>
       </c>
-      <c r="C72" s="1" t="s">
+      <c r="C72" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" t="s">
         <v>237</v>
       </c>
-      <c r="D72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>238</v>
+      </c>
+      <c r="C73" t="s">
+        <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="H73" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>240</v>
+      </c>
+      <c r="C74" t="s">
+        <v>12</v>
       </c>
       <c r="D74" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="H74" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>241</v>
+      </c>
+      <c r="C75" t="s">
+        <v>12</v>
       </c>
       <c r="D75" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="H75" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>243</v>
+      </c>
+      <c r="C76" t="s">
+        <v>12</v>
       </c>
       <c r="D76" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="H76" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>245</v>
+      </c>
+      <c r="C77" t="s">
+        <v>12</v>
       </c>
       <c r="D77" t="s">
-        <v>258</v>
+        <v>242</v>
       </c>
       <c r="H77" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="C78" t="s">
         <v>12</v>
       </c>
       <c r="D78" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="H78" t="s">
-        <v>261</v>
+        <v>226</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="C79" t="s">
         <v>12</v>
       </c>
       <c r="D79" t="s">
-        <v>263</v>
+        <v>249</v>
+      </c>
+      <c r="F79" t="s">
+        <v>250</v>
       </c>
       <c r="H79" t="s">
-        <v>261</v>
+        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
       <c r="C80" t="s">
         <v>12</v>
       </c>
       <c r="D80" t="s">
-        <v>265</v>
+        <v>252</v>
+      </c>
+      <c r="F80" t="s">
+        <v>250</v>
       </c>
       <c r="H80" t="s">
-        <v>261</v>
+        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="C81" t="s">
         <v>12</v>
       </c>
       <c r="D81" t="s">
-        <v>267</v>
+        <v>254</v>
+      </c>
+      <c r="F81" t="s">
+        <v>250</v>
       </c>
       <c r="H81" t="s">
-        <v>268</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C82" t="s">
         <v>12</v>
       </c>
       <c r="D82" t="s">
-        <v>270</v>
+        <v>256</v>
+      </c>
+      <c r="F82" t="s">
+        <v>250</v>
       </c>
       <c r="H82" t="s">
-        <v>268</v>
+        <v>226</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="C83" t="s">
         <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="H83" t="s">
-        <v>261</v>
+        <v>223</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="C84" t="s">
         <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="H84" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:10" ht="12.75">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>275</v>
+        <v>262</v>
       </c>
       <c r="C85" t="s">
         <v>12</v>
       </c>
       <c r="D85" t="s">
-        <v>276</v>
+        <v>263</v>
       </c>
       <c r="H85" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>261</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="C86" t="s">
         <v>12</v>
       </c>
       <c r="D86" t="s">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="H86" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>279</v>
+        <v>266</v>
       </c>
       <c r="C87" t="s">
         <v>12</v>
       </c>
       <c r="D87" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="H87" t="s">
-        <v>281</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="C88" t="s">
         <v>12</v>
       </c>
       <c r="D88" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="H88" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="89" spans="1:10" ht="12.75">
+    <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="C89" t="s">
         <v>12</v>
       </c>
       <c r="D89" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="H89" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>261</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="C90" t="s">
         <v>12</v>
       </c>
       <c r="D90" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="H90" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="C91" t="s">
         <v>12</v>
       </c>
       <c r="D91" t="s">
-        <v>290</v>
+        <v>273</v>
       </c>
       <c r="H91" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="C92" t="s">
         <v>12</v>
       </c>
       <c r="D92" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="H92" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="C93" t="s">
         <v>12</v>
       </c>
       <c r="D93" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="H93" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="C94" t="s">
         <v>12</v>
       </c>
       <c r="D94" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="H94" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="C95" t="s">
         <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="H95" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="C96" t="s">
         <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="H96" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="C97" t="s">
         <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="H97" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="C98" t="s">
         <v>12</v>
       </c>
       <c r="D98" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="H98" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="C99" t="s">
         <v>12</v>
       </c>
       <c r="D99" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="H99" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="C100" t="s">
         <v>12</v>
       </c>
       <c r="D100" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="H100" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="C101" t="s">
         <v>12</v>
       </c>
       <c r="D101" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="H101" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="C102" t="s">
         <v>12</v>
       </c>
       <c r="D102" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="H102" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
       <c r="C103" t="s">
         <v>12</v>
       </c>
       <c r="D103" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="H103" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="C104" t="s">
         <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="H104" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>316</v>
+        <v>301</v>
       </c>
       <c r="C105" t="s">
         <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="H105" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>318</v>
+        <v>303</v>
       </c>
       <c r="C106" t="s">
         <v>12</v>
       </c>
       <c r="D106" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="H106" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="C107" t="s">
         <v>12</v>
       </c>
       <c r="D107" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="H107" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="C108" t="s">
         <v>12</v>
       </c>
       <c r="D108" t="s">
-        <v>323</v>
+        <v>308</v>
       </c>
       <c r="H108" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="C109" t="s">
         <v>12</v>
       </c>
       <c r="D109" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="H109" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
       <c r="C110" t="s">
         <v>12</v>
       </c>
       <c r="D110" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="H110" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="C111" t="s">
         <v>12</v>
       </c>
       <c r="D111" t="s">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="H111" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="C112" t="s">
         <v>12</v>
       </c>
       <c r="D112" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="H112" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="C113" t="s">
         <v>12</v>
       </c>
       <c r="D113" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
       <c r="H113" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="C114" t="s">
         <v>12</v>
       </c>
       <c r="D114" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="H114" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:8" ht="12.75">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="C115" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="D115" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:8" ht="12.75">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>340</v>
+        <v>321</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="D116" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>323</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D117" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="H117" t="s">
-        <v>339</v>
+        <v>326</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>327</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D118" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="H118" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>331</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D119" t="s">
-        <v>346</v>
+        <v>332</v>
       </c>
       <c r="H119" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>333</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D120" t="s">
-        <v>348</v>
+        <v>334</v>
       </c>
       <c r="H120" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>335</v>
+      </c>
+      <c r="B121" t="s">
+        <v>336</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D121" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="H121" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>338</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D122" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="H122" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>340</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D123" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="H123" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>342</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D124" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="H124" t="s">
-        <v>353</v>
+        <v>326</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>344</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D125" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="H125" t="s">
-        <v>353</v>
+        <v>326</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>346</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D126" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="H126" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>349</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D127" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="H127" t="s">
-        <v>353</v>
+        <v>326</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>351</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D128" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="H128" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>353</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D129" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
       <c r="H129" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:8" ht="12.75">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>366</v>
+        <v>355</v>
       </c>
       <c r="C130" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="D130" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>356</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>357</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D131" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="H131" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>359</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D132" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="H132" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>362</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D133" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="H133" t="s">
-        <v>371</v>
+        <v>330</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>364</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D134" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="H134" t="s">
-        <v>371</v>
+        <v>330</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>366</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D135" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
       <c r="H135" t="s">
-        <v>371</v>
+        <v>348</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>368</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D136" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="H136" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="C137" t="s">
         <v>12</v>
       </c>
       <c r="D137" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="H137" t="s">
-        <v>371</v>
+        <v>326</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="C138" t="s">
         <v>12</v>
       </c>
       <c r="D138" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="H138" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C139" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" t="s">
+        <v>378</v>
+      </c>
+      <c r="H139" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="12.75">
+      <c r="A140" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C140" t="s">
+        <v>12</v>
+      </c>
+      <c r="D140" t="s">
         <v>382</v>
       </c>
-      <c r="C139" t="s">
-[...2 lines deleted...]
-      <c r="D139" t="s">
+      <c r="H140" t="s">
         <v>383</v>
       </c>
-      <c r="H139" t="s">
-[...10 lines deleted...]
-      <c r="D140" t="s">
+    </row>
+    <row r="141" spans="1:8" ht="12.75">
+      <c r="A141" s="1" t="s">
         <v>385</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A141" s="1" t="s">
+      <c r="C141" t="s">
+        <v>12</v>
+      </c>
+      <c r="D141" t="s">
         <v>386</v>
       </c>
-      <c r="C141" t="s">
-[...3 lines deleted...]
-        <v>387</v>
+      <c r="H141" t="s">
+        <v>383</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B142" t="s">
         <v>388</v>
       </c>
-      <c r="C142" s="1" t="s">
+      <c r="C142" t="s">
+        <v>12</v>
+      </c>
+      <c r="D142" t="s">
         <v>389</v>
       </c>
-      <c r="D142" t="s">
+      <c r="F142" t="s">
         <v>390</v>
       </c>
       <c r="H142" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="C143" t="s">
+        <v>12</v>
+      </c>
+      <c r="D143" t="s">
         <v>393</v>
       </c>
-      <c r="D143" t="s">
+      <c r="F143" t="s">
         <v>394</v>
       </c>
       <c r="H143" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="C144" s="1" t="s">
-        <v>393</v>
+      <c r="C144" t="s">
+        <v>12</v>
       </c>
       <c r="D144" t="s">
         <v>397</v>
       </c>
+      <c r="F144" t="s">
+        <v>394</v>
+      </c>
       <c r="H144" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>399</v>
+      </c>
+      <c r="C145" t="s">
+        <v>12</v>
       </c>
       <c r="D145" t="s">
-        <v>399</v>
+        <v>400</v>
+      </c>
+      <c r="F145" t="s">
+        <v>390</v>
       </c>
       <c r="H145" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>402</v>
+      </c>
+      <c r="C146" t="s">
+        <v>12</v>
       </c>
       <c r="D146" t="s">
-        <v>402</v>
+        <v>403</v>
+      </c>
+      <c r="F146" t="s">
+        <v>394</v>
       </c>
       <c r="H146" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>405</v>
+      </c>
+      <c r="C147" t="s">
+        <v>12</v>
       </c>
       <c r="D147" t="s">
+        <v>406</v>
+      </c>
+      <c r="F147" t="s">
+        <v>394</v>
+      </c>
+      <c r="H147" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>407</v>
+      </c>
+      <c r="C148" t="s">
+        <v>12</v>
       </c>
       <c r="D148" t="s">
-        <v>406</v>
+        <v>408</v>
+      </c>
+      <c r="F148" t="s">
+        <v>409</v>
       </c>
       <c r="H148" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>410</v>
+      </c>
+      <c r="C149" t="s">
+        <v>12</v>
       </c>
       <c r="D149" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="H149" t="s">
-        <v>391</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>413</v>
+      </c>
+      <c r="C150" t="s">
+        <v>12</v>
       </c>
       <c r="D150" t="s">
-        <v>410</v>
+        <v>414</v>
+      </c>
+      <c r="F150" t="s">
+        <v>390</v>
       </c>
       <c r="H150" t="s">
-        <v>391</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>416</v>
+      </c>
+      <c r="C151" t="s">
+        <v>12</v>
       </c>
       <c r="D151" t="s">
-        <v>412</v>
+        <v>417</v>
+      </c>
+      <c r="F151" t="s">
+        <v>390</v>
       </c>
       <c r="H151" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>420</v>
+      </c>
+      <c r="C152" t="s">
+        <v>12</v>
       </c>
       <c r="D152" t="s">
+        <v>421</v>
+      </c>
+      <c r="F152" t="s">
+        <v>390</v>
+      </c>
+      <c r="H152" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>422</v>
+      </c>
+      <c r="C153" t="s">
+        <v>12</v>
       </c>
       <c r="D153" t="s">
-        <v>417</v>
+        <v>423</v>
+      </c>
+      <c r="F153" t="s">
+        <v>390</v>
       </c>
       <c r="H153" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>425</v>
+      </c>
+      <c r="C154" t="s">
+        <v>12</v>
       </c>
       <c r="D154" t="s">
-        <v>419</v>
+        <v>426</v>
+      </c>
+      <c r="F154" t="s">
+        <v>390</v>
       </c>
       <c r="H154" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:4" ht="12.75">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="C155" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="D155" t="s">
-        <v>421</v>
+        <v>429</v>
+      </c>
+      <c r="F155" t="s">
+        <v>390</v>
+      </c>
+      <c r="H155" t="s">
+        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>432</v>
+      </c>
+      <c r="C156" t="s">
+        <v>12</v>
       </c>
       <c r="D156" t="s">
-        <v>423</v>
+        <v>433</v>
+      </c>
+      <c r="F156" t="s">
+        <v>390</v>
       </c>
       <c r="H156" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:8" ht="12.75">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>434</v>
+      </c>
+      <c r="B157" t="s">
+        <v>435</v>
+      </c>
+      <c r="C157" t="s">
+        <v>12</v>
       </c>
       <c r="D157" t="s">
-        <v>425</v>
+        <v>436</v>
+      </c>
+      <c r="F157" t="s">
+        <v>14</v>
       </c>
       <c r="H157" t="s">
-        <v>426</v>
+        <v>437</v>
+      </c>
+      <c r="J157" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>438</v>
+      </c>
+      <c r="B158" t="s">
+        <v>439</v>
+      </c>
+      <c r="C158" t="s">
+        <v>12</v>
       </c>
       <c r="D158" t="s">
-        <v>428</v>
+        <v>440</v>
+      </c>
+      <c r="F158" t="s">
+        <v>14</v>
       </c>
       <c r="H158" t="s">
-        <v>395</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>442</v>
+      </c>
+      <c r="B159" t="s">
+        <v>443</v>
+      </c>
+      <c r="C159" t="s">
+        <v>12</v>
       </c>
       <c r="D159" t="s">
-        <v>430</v>
+        <v>444</v>
+      </c>
+      <c r="G159" t="s">
+        <v>445</v>
       </c>
       <c r="H159" t="s">
-        <v>395</v>
+        <v>446</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>448</v>
+      </c>
+      <c r="B160" t="s">
+        <v>449</v>
+      </c>
+      <c r="C160" t="s">
+        <v>12</v>
       </c>
       <c r="D160" t="s">
-        <v>432</v>
+        <v>450</v>
+      </c>
+      <c r="G160" t="s">
+        <v>445</v>
       </c>
       <c r="H160" t="s">
-        <v>413</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>452</v>
+      </c>
+      <c r="B161" t="s">
+        <v>453</v>
+      </c>
+      <c r="C161" t="s">
+        <v>12</v>
       </c>
       <c r="D161" t="s">
-        <v>434</v>
+        <v>454</v>
+      </c>
+      <c r="G161" t="s">
+        <v>445</v>
       </c>
       <c r="H161" t="s">
-        <v>426</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>436</v>
+        <v>456</v>
+      </c>
+      <c r="B162" t="s">
+        <v>457</v>
       </c>
       <c r="C162" t="s">
         <v>12</v>
       </c>
       <c r="D162" t="s">
-        <v>437</v>
+        <v>458</v>
+      </c>
+      <c r="G162" t="s">
+        <v>445</v>
       </c>
       <c r="H162" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>439</v>
+        <v>460</v>
       </c>
       <c r="B163" t="s">
-        <v>440</v>
+        <v>461</v>
       </c>
       <c r="C163" t="s">
         <v>12</v>
       </c>
       <c r="D163" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>462</v>
+      </c>
+      <c r="G163" t="s">
+        <v>445</v>
       </c>
       <c r="H163" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:10" ht="12.75">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>442</v>
+        <v>464</v>
       </c>
       <c r="B164" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>465</v>
+      </c>
+      <c r="C164" t="s">
+        <v>12</v>
       </c>
       <c r="D164" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>466</v>
       </c>
       <c r="G164" t="s">
-        <v>95</v>
+        <v>445</v>
       </c>
       <c r="H164" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-    <row r="165" spans="1:10" ht="12.75">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="B165" t="s">
+        <v>469</v>
+      </c>
+      <c r="C165" t="s">
+        <v>12</v>
+      </c>
+      <c r="D165" t="s">
+        <v>470</v>
+      </c>
+      <c r="G165" t="s">
         <v>445</v>
       </c>
-      <c r="B165" t="s">
+      <c r="H165" t="s">
         <v>446</v>
       </c>
-      <c r="C165" s="1" t="s">
-[...18 lines deleted...]
-    <row r="166" spans="1:10" ht="12.75">
+    </row>
+    <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>448</v>
+        <v>471</v>
       </c>
       <c r="B166" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>472</v>
+      </c>
+      <c r="C166" t="s">
+        <v>12</v>
       </c>
       <c r="D166" t="s">
-        <v>450</v>
+        <v>473</v>
       </c>
       <c r="F166" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>14</v>
       </c>
       <c r="H166" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>437</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>452</v>
+        <v>474</v>
       </c>
       <c r="B167" t="s">
-        <v>453</v>
+        <v>475</v>
       </c>
       <c r="C167" t="s">
         <v>12</v>
       </c>
       <c r="D167" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>476</v>
+      </c>
+      <c r="F167" t="s">
+        <v>14</v>
       </c>
       <c r="H167" t="s">
-        <v>31</v>
+        <v>437</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>456</v>
+        <v>477</v>
       </c>
       <c r="B168" t="s">
-        <v>102</v>
+        <v>449</v>
       </c>
       <c r="C168" t="s">
         <v>12</v>
       </c>
       <c r="D168" t="s">
-        <v>103</v>
+        <v>450</v>
       </c>
       <c r="G168" t="s">
-        <v>30</v>
+        <v>445</v>
       </c>
       <c r="H168" t="s">
-        <v>31</v>
+        <v>446</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>458</v>
+        <v>478</v>
       </c>
       <c r="B169" t="s">
-        <v>459</v>
+        <v>479</v>
       </c>
       <c r="C169" t="s">
         <v>12</v>
       </c>
       <c r="D169" t="s">
-        <v>460</v>
+        <v>480</v>
       </c>
       <c r="G169" t="s">
-        <v>30</v>
+        <v>445</v>
       </c>
       <c r="H169" t="s">
-        <v>31</v>
+        <v>446</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="B170" t="s">
-        <v>28</v>
+        <v>482</v>
       </c>
       <c r="C170" t="s">
         <v>12</v>
       </c>
       <c r="D170" t="s">
-        <v>29</v>
+        <v>483</v>
       </c>
       <c r="G170" t="s">
-        <v>30</v>
+        <v>445</v>
       </c>
       <c r="H170" t="s">
-        <v>31</v>
+        <v>446</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>464</v>
+        <v>484</v>
       </c>
       <c r="B171" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="C171" t="s">
         <v>12</v>
       </c>
       <c r="D171" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="G171" t="s">
-        <v>30</v>
+        <v>445</v>
       </c>
       <c r="H171" t="s">
-        <v>31</v>
+        <v>446</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="B172" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
       <c r="C172" t="s">
         <v>12</v>
       </c>
       <c r="D172" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>487</v>
+      </c>
+      <c r="F172" t="s">
+        <v>14</v>
       </c>
       <c r="H172" t="s">
-        <v>31</v>
+        <v>437</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="B173" t="s">
-        <v>473</v>
+        <v>489</v>
       </c>
       <c r="C173" t="s">
         <v>12</v>
       </c>
       <c r="D173" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>490</v>
+      </c>
+      <c r="F173" t="s">
+        <v>14</v>
       </c>
       <c r="H173" t="s">
-        <v>31</v>
+        <v>437</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="B174" t="s">
-        <v>476</v>
+        <v>492</v>
       </c>
       <c r="C174" t="s">
         <v>12</v>
       </c>
       <c r="D174" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="F174" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H174" t="s">
-        <v>36</v>
+        <v>437</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
       <c r="B175" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>495</v>
+      </c>
+      <c r="C175" t="s">
+        <v>12</v>
       </c>
       <c r="D175" t="s">
-        <v>480</v>
+        <v>496</v>
       </c>
       <c r="F175" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H175" t="s">
-        <v>91</v>
+        <v>497</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="B176" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>499</v>
+      </c>
+      <c r="C176" t="s">
+        <v>12</v>
       </c>
       <c r="D176" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="F176" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H176" t="s">
-        <v>91</v>
+        <v>497</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
       <c r="B177" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>435</v>
+      </c>
+      <c r="C177" t="s">
+        <v>12</v>
       </c>
       <c r="D177" t="s">
-        <v>486</v>
+        <v>436</v>
       </c>
       <c r="F177" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H177" t="s">
-        <v>91</v>
+        <v>437</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="B178" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>503</v>
+      </c>
+      <c r="C178" t="s">
+        <v>12</v>
       </c>
       <c r="D178" t="s">
-        <v>489</v>
+        <v>504</v>
       </c>
       <c r="F178" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H178" t="s">
-        <v>91</v>
+        <v>437</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>490</v>
+        <v>505</v>
       </c>
       <c r="B179" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>506</v>
+      </c>
+      <c r="C179" t="s">
+        <v>12</v>
       </c>
       <c r="D179" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="F179" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H179" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:8" ht="12.75">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>493</v>
+        <v>508</v>
       </c>
       <c r="B180" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>509</v>
+      </c>
+      <c r="C180" t="s">
+        <v>12</v>
       </c>
       <c r="D180" t="s">
-        <v>496</v>
+        <v>510</v>
       </c>
       <c r="F180" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>14</v>
       </c>
       <c r="H180" t="s">
-        <v>91</v>
+        <v>398</v>
+      </c>
+      <c r="J180" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="B181" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>512</v>
+      </c>
+      <c r="C181" t="s">
+        <v>12</v>
       </c>
       <c r="D181" t="s">
-        <v>500</v>
+        <v>513</v>
       </c>
       <c r="F181" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H181" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:10" ht="12.75">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="B182" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>515</v>
+      </c>
+      <c r="C182" t="s">
+        <v>12</v>
       </c>
       <c r="D182" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="F182" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H182" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>398</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="B183" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>518</v>
+      </c>
+      <c r="C183" t="s">
+        <v>12</v>
       </c>
       <c r="D183" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="F183" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H183" t="s">
-        <v>91</v>
+        <v>520</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>507</v>
+        <v>521</v>
       </c>
       <c r="B184" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>522</v>
+      </c>
+      <c r="C184" t="s">
+        <v>12</v>
       </c>
       <c r="D184" t="s">
-        <v>509</v>
+        <v>523</v>
       </c>
       <c r="F184" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H184" t="s">
-        <v>91</v>
+        <v>415</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>510</v>
+        <v>524</v>
       </c>
       <c r="B185" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>525</v>
+      </c>
+      <c r="C185" t="s">
+        <v>12</v>
       </c>
       <c r="D185" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="F185" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="H185" t="s">
-        <v>91</v>
+        <v>415</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="B186" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>528</v>
+      </c>
+      <c r="C186" t="s">
+        <v>12</v>
       </c>
       <c r="D186" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="F186" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G186" t="s">
-        <v>514</v>
+        <v>445</v>
       </c>
       <c r="H186" t="s">
-        <v>91</v>
+        <v>398</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>518</v>
+        <v>530</v>
       </c>
       <c r="B187" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>531</v>
+      </c>
+      <c r="C187" t="s">
+        <v>12</v>
       </c>
       <c r="D187" t="s">
-        <v>520</v>
+        <v>532</v>
       </c>
       <c r="F187" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="H187" t="s">
-        <v>91</v>
+        <v>398</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>521</v>
+        <v>533</v>
       </c>
       <c r="B188" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>534</v>
+      </c>
+      <c r="C188" t="s">
+        <v>12</v>
       </c>
       <c r="D188" t="s">
-        <v>523</v>
+        <v>535</v>
       </c>
       <c r="F188" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="H188" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:10" ht="12.75">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>524</v>
+        <v>536</v>
       </c>
       <c r="B189" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>537</v>
+      </c>
+      <c r="C189" t="s">
+        <v>12</v>
       </c>
       <c r="D189" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
       <c r="F189" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>14</v>
       </c>
       <c r="H189" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>398</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>539</v>
+      </c>
+      <c r="C190" t="s">
+        <v>146</v>
       </c>
       <c r="D190" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="F190" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G190" t="s">
-        <v>514</v>
+        <v>110</v>
       </c>
       <c r="H190" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>532</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>541</v>
+      </c>
+      <c r="C191" t="s">
+        <v>146</v>
       </c>
       <c r="D191" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="F191" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G191" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="H191" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>544</v>
+      </c>
+      <c r="C192" t="s">
+        <v>146</v>
       </c>
       <c r="D192" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="F192" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G192" t="s">
-        <v>514</v>
+        <v>544</v>
       </c>
       <c r="H192" t="s">
-        <v>91</v>
+        <v>545</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>75</v>
+      </c>
+      <c r="C193" t="s">
+        <v>146</v>
       </c>
       <c r="D193" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F193" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G193" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="H193" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B194" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>512</v>
+        <v>547</v>
       </c>
       <c r="D194" t="s">
+        <v>548</v>
+      </c>
+      <c r="F194" t="s">
+        <v>14</v>
+      </c>
+      <c r="G194" t="s">
         <v>544</v>
       </c>
-      <c r="F194" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H194" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:8" ht="12.75">
+        <v>545</v>
+      </c>
+      <c r="J194" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="12.75">
       <c r="A195" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B195" t="s">
+        <v>550</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="D195" t="s">
+        <v>551</v>
+      </c>
+      <c r="F195" t="s">
+        <v>14</v>
+      </c>
+      <c r="G195" t="s">
+        <v>544</v>
+      </c>
+      <c r="H195" t="s">
         <v>545</v>
       </c>
-      <c r="B195" t="s">
-[...18 lines deleted...]
-    <row r="196" spans="1:8" ht="12.75">
+      <c r="J195" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B196" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>540</v>
+        <v>554</v>
       </c>
       <c r="D196" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="F196" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G196" t="s">
-        <v>97</v>
+        <v>556</v>
       </c>
       <c r="H196" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J196" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="B197" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>540</v>
+        <v>554</v>
       </c>
       <c r="D197" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="F197" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G197" t="s">
-        <v>97</v>
+        <v>556</v>
       </c>
       <c r="H197" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J197" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" ht="12.75">
       <c r="A198" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B198" t="s">
+        <v>561</v>
+      </c>
+      <c r="C198" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="B198" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D198" t="s">
+        <v>562</v>
+      </c>
+      <c r="F198" t="s">
+        <v>14</v>
+      </c>
+      <c r="G198" t="s">
         <v>556</v>
       </c>
-      <c r="F198" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H198" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J198" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="B199" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>540</v>
+        <v>554</v>
       </c>
       <c r="D199" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="F199" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G199" t="s">
-        <v>97</v>
+        <v>556</v>
       </c>
       <c r="H199" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J199" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="B200" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>512</v>
+        <v>554</v>
       </c>
       <c r="D200" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="F200" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G200" t="s">
-        <v>514</v>
+        <v>556</v>
       </c>
       <c r="H200" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J200" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="B201" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>540</v>
+        <v>554</v>
       </c>
       <c r="D201" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="F201" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G201" t="s">
-        <v>97</v>
+        <v>556</v>
       </c>
       <c r="H201" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J201" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="B202" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>573</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>554</v>
       </c>
       <c r="D202" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="F202" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G202" t="s">
-        <v>569</v>
+        <v>556</v>
       </c>
       <c r="H202" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J202" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B203" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>185</v>
+        <v>554</v>
       </c>
       <c r="D203" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="F203" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G203" t="s">
-        <v>90</v>
+        <v>556</v>
       </c>
       <c r="H203" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J203" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="B204" t="s">
-        <v>525</v>
+        <v>579</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>526</v>
+        <v>554</v>
       </c>
       <c r="D204" t="s">
-        <v>527</v>
+        <v>580</v>
       </c>
       <c r="F204" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G204" t="s">
-        <v>528</v>
+        <v>556</v>
       </c>
       <c r="H204" t="s">
-        <v>91</v>
+        <v>16</v>
+      </c>
+      <c r="J204" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="B205" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>526</v>
+        <v>108</v>
       </c>
       <c r="D205" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="F205" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G205" t="s">
-        <v>528</v>
+        <v>110</v>
       </c>
       <c r="H205" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="B206" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>526</v>
+        <v>108</v>
       </c>
       <c r="D206" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="F206" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G206" t="s">
-        <v>528</v>
+        <v>110</v>
       </c>
       <c r="H206" t="s">
-        <v>91</v>
+        <v>16</v>
+      </c>
+      <c r="J206" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="B207" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>526</v>
+        <v>589</v>
       </c>
       <c r="D207" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="F207" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G207" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
       <c r="H207" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="B208" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>592</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D208" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="F208" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G208" t="s">
+        <v>110</v>
       </c>
       <c r="H208" t="s">
-        <v>586</v>
+        <v>16</v>
+      </c>
+      <c r="J208" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="B209" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>594</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D209" t="s">
+        <v>595</v>
+      </c>
+      <c r="F209" t="s">
+        <v>14</v>
+      </c>
+      <c r="G209" t="s">
+        <v>543</v>
+      </c>
+      <c r="H209" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="12.75">
+      <c r="A210" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B210" t="s">
+        <v>597</v>
+      </c>
+      <c r="C210" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="F209" t="s">
-[...7 lines deleted...]
-      <c r="A210" s="1" t="s">
+      <c r="D210" t="s">
         <v>590</v>
       </c>
-      <c r="B210" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F210" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G210" t="s">
+        <v>543</v>
       </c>
       <c r="H210" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-    <row r="211" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="B211" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>599</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D211" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F211" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G211" t="s">
+        <v>543</v>
       </c>
       <c r="H211" t="s">
-        <v>593</v>
+        <v>16</v>
+      </c>
+      <c r="J211" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>601</v>
+      </c>
+      <c r="B212" t="s">
+        <v>602</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D212" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="F212" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G212" t="s">
+        <v>543</v>
       </c>
       <c r="H212" t="s">
-        <v>599</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="B213" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>605</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>554</v>
       </c>
       <c r="D213" t="s">
-        <v>592</v>
+        <v>606</v>
       </c>
       <c r="F213" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G213" t="s">
+        <v>556</v>
       </c>
       <c r="H213" t="s">
-        <v>593</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>607</v>
+      </c>
+      <c r="B214" t="s">
+        <v>608</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D214" t="s">
-        <v>602</v>
+        <v>609</v>
+      </c>
+      <c r="F214" t="s">
+        <v>14</v>
       </c>
       <c r="G214" t="s">
-        <v>603</v>
+        <v>543</v>
       </c>
       <c r="H214" t="s">
-        <v>604</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="B215" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>611</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D215" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="F215" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G215" t="s">
+        <v>110</v>
       </c>
       <c r="H215" t="s">
-        <v>593</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="B216" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>614</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D216" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="F216" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G216" t="s">
+        <v>543</v>
       </c>
       <c r="H216" t="s">
-        <v>593</v>
+        <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="B217" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>617</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D217" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="F217" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G217" t="s">
+        <v>543</v>
       </c>
       <c r="H217" t="s">
-        <v>593</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>619</v>
+      </c>
+      <c r="B218" t="s">
+        <v>620</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D218" t="s">
-        <v>616</v>
+        <v>621</v>
+      </c>
+      <c r="F218" t="s">
+        <v>14</v>
+      </c>
+      <c r="G218" t="s">
+        <v>543</v>
       </c>
       <c r="H218" t="s">
-        <v>617</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="B219" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>623</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D219" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="F219" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G219" t="s">
+        <v>543</v>
       </c>
       <c r="H219" t="s">
-        <v>617</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>625</v>
+      </c>
+      <c r="B220" t="s">
+        <v>626</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D220" t="s">
-        <v>622</v>
+        <v>627</v>
+      </c>
+      <c r="F220" t="s">
+        <v>14</v>
+      </c>
+      <c r="G220" t="s">
+        <v>543</v>
       </c>
       <c r="H220" t="s">
-        <v>617</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B221" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>629</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>630</v>
       </c>
       <c r="D221" t="s">
-        <v>626</v>
+        <v>631</v>
+      </c>
+      <c r="F221" t="s">
+        <v>14</v>
       </c>
       <c r="G221" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="H221" t="s">
-        <v>628</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B222" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>634</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D222" t="s">
-        <v>626</v>
+        <v>635</v>
+      </c>
+      <c r="F222" t="s">
+        <v>14</v>
       </c>
       <c r="G222" t="s">
-        <v>627</v>
+        <v>110</v>
       </c>
       <c r="H222" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B223" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>637</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D223" t="s">
-        <v>626</v>
+        <v>638</v>
+      </c>
+      <c r="F223" t="s">
+        <v>14</v>
       </c>
       <c r="G223" t="s">
-        <v>627</v>
+        <v>543</v>
       </c>
       <c r="H223" t="s">
-        <v>628</v>
+        <v>16</v>
+      </c>
+      <c r="J223" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="B224" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>640</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D224" t="s">
-        <v>626</v>
+        <v>641</v>
+      </c>
+      <c r="F224" t="s">
+        <v>14</v>
       </c>
       <c r="G224" t="s">
-        <v>627</v>
+        <v>543</v>
       </c>
       <c r="H224" t="s">
-        <v>628</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B225" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>643</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D225" t="s">
-        <v>626</v>
+        <v>644</v>
+      </c>
+      <c r="F225" t="s">
+        <v>14</v>
       </c>
       <c r="G225" t="s">
-        <v>627</v>
+        <v>543</v>
       </c>
       <c r="H225" t="s">
-        <v>628</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B226" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>646</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D226" t="s">
-        <v>626</v>
+        <v>647</v>
+      </c>
+      <c r="F226" t="s">
+        <v>14</v>
       </c>
       <c r="G226" t="s">
-        <v>627</v>
+        <v>70</v>
       </c>
       <c r="H226" t="s">
-        <v>628</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B227" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>649</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D227" t="s">
-        <v>626</v>
+        <v>650</v>
+      </c>
+      <c r="F227" t="s">
+        <v>14</v>
       </c>
       <c r="G227" t="s">
-        <v>627</v>
+        <v>70</v>
       </c>
       <c r="H227" t="s">
-        <v>628</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B228" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>652</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D228" t="s">
-        <v>626</v>
+        <v>653</v>
+      </c>
+      <c r="F228" t="s">
+        <v>14</v>
       </c>
       <c r="G228" t="s">
-        <v>627</v>
+        <v>70</v>
       </c>
       <c r="H228" t="s">
-        <v>628</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B229" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>655</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D229" t="s">
-        <v>626</v>
+        <v>656</v>
+      </c>
+      <c r="F229" t="s">
+        <v>14</v>
       </c>
       <c r="G229" t="s">
-        <v>627</v>
+        <v>70</v>
       </c>
       <c r="H229" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="B230" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>112</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D230" t="s">
-        <v>655</v>
+        <v>113</v>
+      </c>
+      <c r="F230" t="s">
+        <v>14</v>
       </c>
       <c r="G230" t="s">
-        <v>656</v>
+        <v>21</v>
       </c>
       <c r="H230" t="s">
-        <v>628</v>
+        <v>16</v>
+      </c>
+      <c r="J230" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B231" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>659</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D231" t="s">
-        <v>659</v>
+        <v>660</v>
+      </c>
+      <c r="F231" t="s">
+        <v>14</v>
       </c>
       <c r="G231" t="s">
-        <v>660</v>
+        <v>70</v>
       </c>
       <c r="H231" t="s">
-        <v>628</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
         <v>661</v>
       </c>
       <c r="B232" t="s">
         <v>662</v>
       </c>
-      <c r="C232" t="s">
-        <v>12</v>
+      <c r="C232" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D232" t="s">
         <v>663</v>
       </c>
+      <c r="F232" t="s">
+        <v>14</v>
+      </c>
       <c r="G232" t="s">
-        <v>627</v>
+        <v>70</v>
       </c>
       <c r="H232" t="s">
-        <v>628</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B233" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C233" t="s">
         <v>12</v>
       </c>
       <c r="D233" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G233" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H233" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="B234" t="s">
+        <v>670</v>
+      </c>
+      <c r="C234" t="s">
+        <v>12</v>
+      </c>
+      <c r="D234" t="s">
         <v>667</v>
       </c>
-      <c r="B234" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G234" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H234" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="B235" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="C235" t="s">
         <v>12</v>
       </c>
       <c r="D235" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G235" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H235" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="B236" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="C236" t="s">
         <v>12</v>
       </c>
       <c r="D236" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G236" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H236" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="B237" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="C237" t="s">
         <v>12</v>
       </c>
       <c r="D237" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G237" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H237" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="B238" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="C238" t="s">
         <v>12</v>
       </c>
       <c r="D238" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G238" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H238" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>677</v>
+        <v>684</v>
       </c>
       <c r="B239" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="C239" t="s">
         <v>12</v>
       </c>
       <c r="D239" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G239" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H239" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="B240" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="C240" t="s">
         <v>12</v>
       </c>
       <c r="D240" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G240" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H240" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="B241" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="C241" t="s">
         <v>12</v>
       </c>
       <c r="D241" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G241" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H241" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
       <c r="B242" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="C242" t="s">
         <v>12</v>
       </c>
       <c r="D242" t="s">
-        <v>666</v>
+        <v>694</v>
       </c>
       <c r="G242" t="s">
-        <v>627</v>
+        <v>695</v>
       </c>
       <c r="H242" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>685</v>
+        <v>696</v>
       </c>
       <c r="B243" t="s">
-        <v>686</v>
+        <v>134</v>
       </c>
       <c r="C243" t="s">
         <v>12</v>
       </c>
       <c r="D243" t="s">
-        <v>666</v>
+        <v>697</v>
       </c>
       <c r="G243" t="s">
-        <v>627</v>
+        <v>136</v>
       </c>
       <c r="H243" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="B244" t="s">
-        <v>688</v>
+        <v>699</v>
       </c>
       <c r="C244" t="s">
         <v>12</v>
       </c>
       <c r="D244" t="s">
-        <v>666</v>
+        <v>700</v>
       </c>
       <c r="G244" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H244" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>689</v>
+        <v>701</v>
       </c>
       <c r="B245" t="s">
-        <v>690</v>
+        <v>702</v>
       </c>
       <c r="C245" t="s">
         <v>12</v>
       </c>
       <c r="D245" t="s">
-        <v>666</v>
+        <v>703</v>
       </c>
       <c r="G245" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H245" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>691</v>
+        <v>704</v>
       </c>
       <c r="B246" t="s">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="C246" t="s">
         <v>12</v>
       </c>
       <c r="D246" t="s">
-        <v>693</v>
+        <v>703</v>
       </c>
       <c r="G246" t="s">
-        <v>660</v>
+        <v>130</v>
       </c>
       <c r="H246" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="B247" t="s">
-        <v>695</v>
+        <v>707</v>
       </c>
       <c r="C247" t="s">
         <v>12</v>
       </c>
       <c r="D247" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
       <c r="G247" t="s">
-        <v>697</v>
+        <v>130</v>
       </c>
       <c r="H247" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>698</v>
+        <v>708</v>
       </c>
       <c r="B248" t="s">
-        <v>699</v>
+        <v>709</v>
       </c>
       <c r="C248" t="s">
         <v>12</v>
       </c>
       <c r="D248" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="G248" t="s">
-        <v>701</v>
+        <v>130</v>
       </c>
       <c r="H248" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B249" t="s">
+        <v>711</v>
+      </c>
+      <c r="C249" t="s">
+        <v>12</v>
+      </c>
+      <c r="D249" t="s">
         <v>703</v>
       </c>
-      <c r="B249" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G249" t="s">
-        <v>706</v>
+        <v>130</v>
       </c>
       <c r="H249" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:4" ht="12.75">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>707</v>
+        <v>712</v>
+      </c>
+      <c r="B250" t="s">
+        <v>713</v>
       </c>
       <c r="C250" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="D250" t="s">
-        <v>708</v>
+        <v>703</v>
+      </c>
+      <c r="G250" t="s">
+        <v>130</v>
+      </c>
+      <c r="H250" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="B251" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>715</v>
+      </c>
+      <c r="C251" t="s">
+        <v>12</v>
       </c>
       <c r="D251" t="s">
-        <v>712</v>
+        <v>703</v>
+      </c>
+      <c r="G251" t="s">
+        <v>130</v>
       </c>
       <c r="H251" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="B252" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>717</v>
+      </c>
+      <c r="C252" t="s">
+        <v>12</v>
       </c>
       <c r="D252" t="s">
-        <v>712</v>
+        <v>703</v>
+      </c>
+      <c r="G252" t="s">
+        <v>130</v>
       </c>
       <c r="H252" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="B253" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>719</v>
+      </c>
+      <c r="C253" t="s">
+        <v>12</v>
       </c>
       <c r="D253" t="s">
-        <v>717</v>
+        <v>703</v>
+      </c>
+      <c r="G253" t="s">
+        <v>130</v>
       </c>
       <c r="H253" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B254" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>721</v>
+      </c>
+      <c r="C254" t="s">
+        <v>12</v>
       </c>
       <c r="D254" t="s">
-        <v>721</v>
+        <v>703</v>
+      </c>
+      <c r="G254" t="s">
+        <v>130</v>
       </c>
       <c r="H254" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B255" t="s">
         <v>723</v>
       </c>
-      <c r="B255" t="s">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="C255" t="s">
+        <v>12</v>
       </c>
       <c r="D255" t="s">
-        <v>246</v>
+        <v>703</v>
+      </c>
+      <c r="G255" t="s">
+        <v>130</v>
       </c>
       <c r="H255" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="B256" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>725</v>
+      </c>
+      <c r="C256" t="s">
+        <v>12</v>
       </c>
       <c r="D256" t="s">
-        <v>728</v>
+        <v>703</v>
+      </c>
+      <c r="G256" t="s">
+        <v>130</v>
       </c>
       <c r="H256" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="B257" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>727</v>
+      </c>
+      <c r="C257" t="s">
+        <v>12</v>
       </c>
       <c r="D257" t="s">
-        <v>258</v>
+        <v>703</v>
+      </c>
+      <c r="G257" t="s">
+        <v>130</v>
       </c>
       <c r="H257" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="B258" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>729</v>
+      </c>
+      <c r="C258" t="s">
+        <v>12</v>
       </c>
       <c r="D258" t="s">
-        <v>258</v>
+        <v>730</v>
+      </c>
+      <c r="G258" t="s">
+        <v>136</v>
       </c>
       <c r="H258" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="B259" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>732</v>
+      </c>
+      <c r="C259" t="s">
+        <v>12</v>
       </c>
       <c r="D259" t="s">
-        <v>737</v>
+        <v>733</v>
+      </c>
+      <c r="G259" t="s">
+        <v>734</v>
       </c>
       <c r="H259" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="B260" t="s">
+        <v>736</v>
+      </c>
+      <c r="C260" t="s">
+        <v>12</v>
+      </c>
+      <c r="D260" t="s">
+        <v>737</v>
+      </c>
+      <c r="G260" t="s">
         <v>738</v>
       </c>
-      <c r="B260" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H260" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B261" t="s">
         <v>741</v>
       </c>
       <c r="C261" t="s">
         <v>12</v>
       </c>
       <c r="D261" t="s">
         <v>742</v>
       </c>
+      <c r="G261" t="s">
+        <v>743</v>
+      </c>
       <c r="H261" t="s">
-        <v>261</v>
+        <v>131</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="C262" t="s">
         <v>12</v>
       </c>
       <c r="D262" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="H262" t="s">
-        <v>745</v>
+        <v>191</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C263" t="s">
         <v>12</v>
       </c>
       <c r="D263" t="s">
         <v>747</v>
       </c>
       <c r="H263" t="s">
-        <v>261</v>
+        <v>198</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="B264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C264" t="s">
         <v>12</v>
       </c>
       <c r="D264" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>220</v>
       </c>
       <c r="H264" t="s">
-        <v>36</v>
+        <v>218</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
         <v>750</v>
       </c>
       <c r="B265" t="s">
         <v>751</v>
       </c>
-      <c r="C265" t="s">
-        <v>12</v>
+      <c r="C265" s="1" t="s">
+        <v>167</v>
       </c>
       <c r="D265" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>188</v>
       </c>
       <c r="H265" t="s">
-        <v>36</v>
+        <v>153</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B266" t="s">
         <v>753</v>
       </c>
-      <c r="B266" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="C266" s="1" t="s">
+        <v>754</v>
       </c>
       <c r="D266" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>755</v>
       </c>
       <c r="H266" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B267" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>757</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>754</v>
       </c>
       <c r="D267" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>758</v>
       </c>
       <c r="H267" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>759</v>
       </c>
       <c r="C268" t="s">
         <v>12</v>
       </c>
       <c r="D268" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>760</v>
       </c>
       <c r="H268" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C269" t="s">
         <v>12</v>
       </c>
       <c r="D269" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>762</v>
       </c>
       <c r="H269" t="s">
-        <v>31</v>
+        <v>763</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>764</v>
       </c>
       <c r="C270" t="s">
         <v>12</v>
       </c>
       <c r="D270" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>765</v>
       </c>
       <c r="H270" t="s">
-        <v>36</v>
+        <v>191</v>
       </c>
     </row>
     <row r="271" spans="1:10" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="C271" t="s">
         <v>12</v>
       </c>
       <c r="D271" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>767</v>
       </c>
       <c r="H271" t="s">
-        <v>62</v>
+        <v>191</v>
       </c>
       <c r="J271" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="C272" t="s">
         <v>12</v>
       </c>
       <c r="D272" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>769</v>
       </c>
       <c r="H272" t="s">
-        <v>69</v>
+        <v>191</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="C273" t="s">
+        <v>12</v>
+      </c>
+      <c r="D273" t="s">
         <v>767</v>
       </c>
-      <c r="B273" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H273" t="s">
-        <v>69</v>
+        <v>191</v>
       </c>
     </row>
     <row r="274" spans="1:10" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>771</v>
       </c>
       <c r="C274" t="s">
         <v>12</v>
       </c>
       <c r="D274" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>772</v>
       </c>
       <c r="H274" t="s">
-        <v>62</v>
+        <v>198</v>
       </c>
       <c r="J274" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:10" ht="12.75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="B275" t="s">
         <v>773</v>
       </c>
       <c r="C275" t="s">
         <v>12</v>
       </c>
       <c r="D275" t="s">
         <v>774</v>
       </c>
-      <c r="F275" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H275" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>198</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
         <v>775</v>
       </c>
-      <c r="B276" t="s">
+      <c r="C276" t="s">
+        <v>12</v>
+      </c>
+      <c r="D276" t="s">
         <v>776</v>
       </c>
-      <c r="C276" t="s">
-[...2 lines deleted...]
-      <c r="D276" t="s">
+      <c r="H276" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="12.75">
+      <c r="A277" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="F276" t="s">
-[...7 lines deleted...]
-      <c r="A277" s="1" t="s">
+      <c r="B277" t="s">
+        <v>778</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D277" t="s">
         <v>779</v>
       </c>
-      <c r="B277" t="s">
+      <c r="F277" t="s">
+        <v>14</v>
+      </c>
+      <c r="G277" t="s">
+        <v>556</v>
+      </c>
+      <c r="H277" t="s">
+        <v>16</v>
+      </c>
+      <c r="J277" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" ht="12.75">
+      <c r="A278" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="C277" t="s">
-[...2 lines deleted...]
-      <c r="D277" t="s">
+      <c r="B278" t="s">
         <v>781</v>
       </c>
-      <c r="F277" t="s">
-[...10 lines deleted...]
-      <c r="A278" s="1" t="s">
+      <c r="C278" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D278" t="s">
         <v>782</v>
       </c>
-      <c r="B278" t="s">
-[...5 lines deleted...]
-      <c r="D278" t="s">
+      <c r="F278" t="s">
+        <v>14</v>
+      </c>
+      <c r="G278" t="s">
+        <v>556</v>
+      </c>
+      <c r="H278" t="s">
+        <v>16</v>
+      </c>
+      <c r="J278" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" ht="12.75">
+      <c r="A279" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="F278" t="s">
-[...7 lines deleted...]
-      <c r="A279" s="1" t="s">
+      <c r="B279" t="s">
         <v>784</v>
       </c>
-      <c r="B279" t="s">
+      <c r="C279" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D279" t="s">
         <v>785</v>
       </c>
-      <c r="C279" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F279" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G279" t="s">
+        <v>556</v>
       </c>
       <c r="H279" t="s">
-        <v>62</v>
+        <v>16</v>
+      </c>
+      <c r="J279" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
         <v>786</v>
       </c>
       <c r="B280" t="s">
         <v>787</v>
       </c>
-      <c r="C280" t="s">
-        <v>12</v>
+      <c r="C280" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D280" t="s">
         <v>788</v>
       </c>
       <c r="F280" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G280" t="s">
+        <v>110</v>
       </c>
       <c r="H280" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
         <v>789</v>
       </c>
       <c r="B281" t="s">
         <v>790</v>
       </c>
-      <c r="C281" t="s">
-        <v>12</v>
+      <c r="C281" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D281" t="s">
+        <v>583</v>
+      </c>
+      <c r="F281" t="s">
+        <v>14</v>
+      </c>
+      <c r="G281" t="s">
+        <v>110</v>
+      </c>
+      <c r="H281" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="12.75">
+      <c r="A282" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="F281" t="s">
-[...7 lines deleted...]
-      <c r="A282" s="1" t="s">
+      <c r="B282" t="s">
         <v>792</v>
       </c>
-      <c r="B282" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="C282" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D282" t="s">
-        <v>794</v>
+        <v>600</v>
       </c>
       <c r="F282" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G282" t="s">
+        <v>543</v>
       </c>
       <c r="H282" t="s">
-        <v>62</v>
+        <v>16</v>
+      </c>
+      <c r="J282" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B283" t="s">
+        <v>794</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D283" t="s">
         <v>795</v>
       </c>
-      <c r="B283" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F283" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G283" t="s">
+        <v>110</v>
       </c>
       <c r="H283" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="B284" t="s">
+        <v>797</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D284" t="s">
         <v>798</v>
       </c>
-      <c r="C284" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F284" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G284" t="s">
-        <v>164</v>
+        <v>556</v>
       </c>
       <c r="H284" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="B285" t="s">
         <v>800</v>
       </c>
-      <c r="C285" t="s">
-        <v>88</v>
+      <c r="C285" s="1" t="s">
+        <v>630</v>
       </c>
       <c r="D285" t="s">
         <v>801</v>
       </c>
       <c r="F285" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G285" t="s">
-        <v>497</v>
+        <v>632</v>
       </c>
       <c r="H285" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="C286" t="s">
-        <v>88</v>
+      <c r="B286" t="s">
+        <v>803</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D286" t="s">
-        <v>803</v>
+        <v>795</v>
       </c>
       <c r="F286" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G286" t="s">
-        <v>514</v>
+        <v>110</v>
       </c>
       <c r="H286" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
         <v>804</v>
       </c>
-      <c r="C287" t="s">
-        <v>88</v>
+      <c r="B287" t="s">
+        <v>805</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D287" t="s">
-        <v>89</v>
+        <v>806</v>
       </c>
       <c r="F287" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G287" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
       <c r="H287" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>807</v>
+      </c>
+      <c r="B288" t="s">
+        <v>808</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D288" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="F288" t="s">
-        <v>112</v>
+        <v>14</v>
+      </c>
+      <c r="G288" t="s">
+        <v>543</v>
       </c>
       <c r="H288" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J288" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="B289" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>162</v>
+        <v>589</v>
       </c>
       <c r="D289" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F289" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G289" t="s">
-        <v>164</v>
+        <v>543</v>
       </c>
       <c r="H289" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="B290" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>185</v>
+        <v>589</v>
       </c>
       <c r="D290" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F290" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G290" t="s">
-        <v>90</v>
+        <v>543</v>
       </c>
       <c r="H290" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>816</v>
+      </c>
+      <c r="B291" t="s">
+        <v>817</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D291" t="s">
-        <v>120</v>
+        <v>815</v>
       </c>
       <c r="F291" t="s">
-        <v>112</v>
+        <v>14</v>
+      </c>
+      <c r="G291" t="s">
+        <v>543</v>
       </c>
       <c r="H291" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>818</v>
+      </c>
+      <c r="B292" t="s">
+        <v>819</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D292" t="s">
-        <v>123</v>
+        <v>820</v>
       </c>
       <c r="F292" t="s">
-        <v>112</v>
+        <v>14</v>
+      </c>
+      <c r="G292" t="s">
+        <v>543</v>
       </c>
       <c r="H292" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>816</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>821</v>
+      </c>
+      <c r="B293" t="s">
+        <v>822</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>589</v>
       </c>
       <c r="D293" t="s">
-        <v>817</v>
+        <v>641</v>
       </c>
       <c r="F293" t="s">
-        <v>126</v>
+        <v>14</v>
+      </c>
+      <c r="G293" t="s">
+        <v>543</v>
       </c>
       <c r="H293" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>823</v>
+      </c>
+      <c r="B294" t="s">
+        <v>824</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D294" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="F294" t="s">
-        <v>25</v>
+        <v>14</v>
+      </c>
+      <c r="G294" t="s">
+        <v>70</v>
       </c>
       <c r="H294" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>826</v>
+      </c>
+      <c r="B295" t="s">
+        <v>827</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D295" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="F295" t="s">
-        <v>25</v>
+        <v>14</v>
+      </c>
+      <c r="G295" t="s">
+        <v>21</v>
       </c>
       <c r="H295" t="s">
-        <v>822</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+      <c r="J295" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>824</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>829</v>
+      </c>
+      <c r="B296" t="s">
+        <v>830</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D296" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="F296" t="s">
-        <v>25</v>
+        <v>14</v>
+      </c>
+      <c r="G296" t="s">
+        <v>21</v>
       </c>
       <c r="H296" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="J296" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>832</v>
+      </c>
+      <c r="B297" t="s">
+        <v>833</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D297" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="F297" t="s">
-        <v>25</v>
+        <v>14</v>
+      </c>
+      <c r="G297" t="s">
+        <v>70</v>
       </c>
       <c r="H297" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:8" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="C298" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="D298" t="s">
-        <v>830</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>836</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>832</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>837</v>
+      </c>
+      <c r="B299" t="s">
+        <v>838</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>754</v>
       </c>
       <c r="D299" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>839</v>
       </c>
       <c r="H299" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:10" ht="12.75">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="B300" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>841</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>754</v>
       </c>
       <c r="D300" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>839</v>
       </c>
       <c r="H300" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="301" spans="1:10" ht="12.75">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="B301" t="s">
-        <v>836</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>843</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>754</v>
       </c>
       <c r="D301" t="s">
-        <v>837</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>844</v>
       </c>
       <c r="H301" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>153</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="B302" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>847</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>151</v>
       </c>
       <c r="D302" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>848</v>
       </c>
       <c r="H302" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="B303" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>851</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>167</v>
       </c>
       <c r="D303" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>176</v>
       </c>
       <c r="H303" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="B304" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>854</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>167</v>
       </c>
       <c r="D304" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>855</v>
       </c>
       <c r="H304" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="B305" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>858</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>167</v>
       </c>
       <c r="D305" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>188</v>
       </c>
       <c r="H305" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>859</v>
       </c>
       <c r="C306" t="s">
         <v>12</v>
       </c>
       <c r="D306" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>860</v>
       </c>
       <c r="H306" t="s">
-        <v>31</v>
+        <v>226</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>851</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>861</v>
       </c>
       <c r="C307" t="s">
         <v>12</v>
       </c>
       <c r="D307" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>860</v>
       </c>
       <c r="H307" t="s">
-        <v>31</v>
+        <v>226</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>853</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="C308" t="s">
         <v>12</v>
       </c>
       <c r="D308" t="s">
-        <v>855</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>863</v>
       </c>
       <c r="H308" t="s">
-        <v>31</v>
+        <v>226</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>864</v>
       </c>
       <c r="C309" t="s">
         <v>12</v>
       </c>
       <c r="D309" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>863</v>
       </c>
       <c r="H309" t="s">
-        <v>31</v>
+        <v>226</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="C310" t="s">
         <v>12</v>
       </c>
       <c r="D310" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>232</v>
       </c>
       <c r="H310" t="s">
-        <v>31</v>
+        <v>226</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>865</v>
-[...1 lines deleted...]
-      <c r="B311" t="s">
         <v>866</v>
       </c>
       <c r="C311" t="s">
         <v>12</v>
       </c>
       <c r="D311" t="s">
+        <v>225</v>
+      </c>
+      <c r="H311" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" ht="12.75">
+      <c r="A312" s="1" t="s">
         <v>867</v>
       </c>
-      <c r="G311" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C312" t="s">
         <v>12</v>
       </c>
       <c r="D312" t="s">
-        <v>869</v>
+        <v>228</v>
       </c>
       <c r="H312" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>226</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="C313" t="s">
         <v>12</v>
       </c>
       <c r="D313" t="s">
-        <v>871</v>
+        <v>230</v>
       </c>
       <c r="H313" t="s">
-        <v>261</v>
+        <v>226</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="C314" t="s">
         <v>12</v>
       </c>
       <c r="D314" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="H314" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:10" ht="12.75">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="C315" t="s">
         <v>12</v>
       </c>
       <c r="D315" t="s">
-        <v>874</v>
+        <v>244</v>
       </c>
       <c r="H315" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>226</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="C316" t="s">
         <v>12</v>
       </c>
       <c r="D316" t="s">
-        <v>876</v>
+        <v>247</v>
       </c>
       <c r="H316" t="s">
-        <v>268</v>
+        <v>226</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="C317" t="s">
         <v>12</v>
       </c>
       <c r="D317" t="s">
-        <v>878</v>
+        <v>237</v>
       </c>
       <c r="H317" t="s">
-        <v>261</v>
+        <v>226</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
       <c r="C318" t="s">
         <v>12</v>
       </c>
       <c r="D318" t="s">
-        <v>880</v>
+        <v>875</v>
+      </c>
+      <c r="F318" t="s">
+        <v>250</v>
       </c>
       <c r="H318" t="s">
-        <v>261</v>
+        <v>226</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="C319" t="s">
         <v>12</v>
       </c>
       <c r="D319" t="s">
-        <v>882</v>
+        <v>877</v>
+      </c>
+      <c r="F319" t="s">
+        <v>250</v>
       </c>
       <c r="H319" t="s">
-        <v>268</v>
+        <v>226</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="C320" t="s">
         <v>12</v>
       </c>
       <c r="D320" t="s">
-        <v>884</v>
+        <v>879</v>
+      </c>
+      <c r="F320" t="s">
+        <v>250</v>
       </c>
       <c r="H320" t="s">
-        <v>291</v>
+        <v>226</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="C321" t="s">
         <v>12</v>
       </c>
       <c r="D321" t="s">
-        <v>884</v>
+        <v>881</v>
+      </c>
+      <c r="F321" t="s">
+        <v>250</v>
       </c>
       <c r="H321" t="s">
-        <v>291</v>
+        <v>218</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="C322" t="s">
         <v>12</v>
       </c>
       <c r="D322" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="H322" t="s">
-        <v>291</v>
+        <v>218</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="C323" t="s">
         <v>12</v>
       </c>
       <c r="D323" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="H323" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="C324" t="s">
         <v>12</v>
       </c>
       <c r="D324" t="s">
-        <v>297</v>
+        <v>887</v>
       </c>
       <c r="H324" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="C325" t="s">
         <v>12</v>
       </c>
       <c r="D325" t="s">
-        <v>290</v>
+        <v>889</v>
       </c>
       <c r="H325" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C326" t="s">
+        <v>12</v>
+      </c>
+      <c r="D326" t="s">
         <v>891</v>
       </c>
-      <c r="C326" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H326" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
         <v>892</v>
       </c>
       <c r="C327" t="s">
         <v>12</v>
       </c>
       <c r="D327" t="s">
-        <v>295</v>
+        <v>893</v>
       </c>
       <c r="H327" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C328" t="s">
         <v>12</v>
       </c>
       <c r="D328" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="H328" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C329" t="s">
         <v>12</v>
       </c>
       <c r="D329" t="s">
-        <v>309</v>
+        <v>897</v>
       </c>
       <c r="H329" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="C330" t="s">
         <v>12</v>
       </c>
       <c r="D330" t="s">
-        <v>312</v>
+        <v>899</v>
       </c>
       <c r="H330" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="C331" t="s">
         <v>12</v>
       </c>
       <c r="D331" t="s">
-        <v>302</v>
+        <v>901</v>
       </c>
       <c r="H331" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="C332" t="s">
         <v>12</v>
       </c>
       <c r="D332" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>277</v>
       </c>
       <c r="H332" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="C333" t="s">
         <v>12</v>
       </c>
       <c r="D333" t="s">
         <v>901</v>
       </c>
-      <c r="F333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H333" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="C334" t="s">
         <v>12</v>
       </c>
       <c r="D334" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>279</v>
       </c>
       <c r="H334" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C335" t="s">
         <v>12</v>
       </c>
       <c r="D335" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>906</v>
       </c>
       <c r="H335" t="s">
-        <v>906</v>
+        <v>274</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C336" t="s">
         <v>12</v>
       </c>
       <c r="D336" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="H336" t="s">
-        <v>906</v>
+        <v>274</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="C337" t="s">
         <v>12</v>
       </c>
       <c r="D337" t="s">
-        <v>910</v>
+        <v>283</v>
       </c>
       <c r="H337" t="s">
-        <v>326</v>
+        <v>274</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="C338" t="s">
         <v>12</v>
       </c>
       <c r="D338" t="s">
-        <v>912</v>
+        <v>287</v>
       </c>
       <c r="H338" t="s">
-        <v>326</v>
+        <v>288</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C339" t="s">
         <v>12</v>
       </c>
       <c r="D339" t="s">
-        <v>914</v>
+        <v>292</v>
       </c>
       <c r="H339" t="s">
-        <v>326</v>
+        <v>288</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="C340" t="s">
         <v>12</v>
       </c>
       <c r="D340" t="s">
-        <v>916</v>
+        <v>298</v>
       </c>
       <c r="H340" t="s">
-        <v>326</v>
+        <v>288</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="C341" t="s">
         <v>12</v>
       </c>
       <c r="D341" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="H341" t="s">
-        <v>326</v>
+        <v>288</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="C342" t="s">
         <v>12</v>
       </c>
       <c r="D342" t="s">
-        <v>920</v>
+        <v>913</v>
       </c>
       <c r="H342" t="s">
-        <v>326</v>
+        <v>288</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>921</v>
+        <v>915</v>
       </c>
       <c r="C343" t="s">
         <v>12</v>
       </c>
       <c r="D343" t="s">
-        <v>922</v>
+        <v>916</v>
       </c>
       <c r="H343" t="s">
-        <v>326</v>
+        <v>288</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>923</v>
+        <v>917</v>
       </c>
       <c r="C344" t="s">
         <v>12</v>
       </c>
       <c r="D344" t="s">
-        <v>924</v>
+        <v>916</v>
       </c>
       <c r="H344" t="s">
-        <v>326</v>
+        <v>288</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>925</v>
+        <v>918</v>
       </c>
       <c r="C345" t="s">
         <v>12</v>
       </c>
       <c r="D345" t="s">
-        <v>926</v>
+        <v>300</v>
       </c>
       <c r="H345" t="s">
-        <v>339</v>
+        <v>288</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>927</v>
+        <v>919</v>
       </c>
       <c r="C346" t="s">
         <v>12</v>
       </c>
       <c r="D346" t="s">
-        <v>342</v>
+        <v>920</v>
+      </c>
+      <c r="F346" t="s">
+        <v>250</v>
       </c>
       <c r="H346" t="s">
-        <v>339</v>
+        <v>288</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>928</v>
+        <v>921</v>
       </c>
       <c r="C347" t="s">
         <v>12</v>
       </c>
       <c r="D347" t="s">
-        <v>926</v>
+        <v>922</v>
+      </c>
+      <c r="F347" t="s">
+        <v>250</v>
       </c>
       <c r="H347" t="s">
-        <v>339</v>
+        <v>288</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>929</v>
+        <v>923</v>
       </c>
       <c r="C348" t="s">
         <v>12</v>
       </c>
       <c r="D348" t="s">
-        <v>344</v>
+        <v>924</v>
+      </c>
+      <c r="F348" t="s">
+        <v>250</v>
       </c>
       <c r="H348" t="s">
-        <v>339</v>
+        <v>288</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="C349" t="s">
         <v>12</v>
       </c>
       <c r="D349" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="H349" t="s">
-        <v>339</v>
+        <v>288</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="C350" t="s">
         <v>12</v>
       </c>
       <c r="D350" t="s">
-        <v>931</v>
+        <v>318</v>
       </c>
       <c r="H350" t="s">
-        <v>339</v>
+        <v>306</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="C351" t="s">
         <v>12</v>
       </c>
       <c r="D351" t="s">
-        <v>348</v>
+        <v>310</v>
       </c>
       <c r="H351" t="s">
-        <v>339</v>
+        <v>306</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="C352" t="s">
         <v>12</v>
       </c>
       <c r="D352" t="s">
-        <v>352</v>
+        <v>930</v>
       </c>
       <c r="H352" t="s">
-        <v>353</v>
+        <v>306</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>931</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D353" t="s">
-        <v>357</v>
+        <v>932</v>
       </c>
       <c r="H353" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>933</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D354" t="s">
-        <v>363</v>
+        <v>934</v>
       </c>
       <c r="H354" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>937</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>935</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D355" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="H355" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>939</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>937</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D356" t="s">
-        <v>938</v>
+        <v>334</v>
       </c>
       <c r="H356" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>938</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D357" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="H357" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>940</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D358" t="s">
         <v>941</v>
       </c>
       <c r="H358" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="C359" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="C359" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D359" t="s">
-        <v>365</v>
+        <v>944</v>
       </c>
       <c r="H359" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>945</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D360" t="s">
-        <v>945</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>946</v>
       </c>
       <c r="H360" t="s">
-        <v>353</v>
+        <v>326</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>947</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D361" t="s">
-        <v>947</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>948</v>
       </c>
       <c r="H361" t="s">
-        <v>353</v>
+        <v>326</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D362" t="s">
         <v>948</v>
       </c>
-      <c r="C362" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H362" t="s">
-        <v>353</v>
+        <v>326</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
         <v>950</v>
       </c>
-      <c r="C363" t="s">
-        <v>12</v>
+      <c r="C363" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D363" t="s">
         <v>951</v>
       </c>
       <c r="H363" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="C364" t="s">
-        <v>12</v>
+      <c r="C364" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D364" t="s">
-        <v>383</v>
+        <v>352</v>
       </c>
       <c r="H364" t="s">
-        <v>371</v>
+        <v>330</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="C365" t="s">
-        <v>12</v>
+      <c r="C365" s="1" t="s">
+        <v>324</v>
       </c>
       <c r="D365" t="s">
-        <v>375</v>
+        <v>954</v>
       </c>
       <c r="H365" t="s">
-        <v>371</v>
+        <v>326</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>955</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>328</v>
       </c>
       <c r="D366" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="H366" t="s">
-        <v>371</v>
+        <v>330</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>389</v>
+        <v>328</v>
       </c>
       <c r="D367" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H367" t="s">
-        <v>395</v>
+        <v>330</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>389</v>
+        <v>328</v>
       </c>
       <c r="D368" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="H368" t="s">
-        <v>395</v>
+        <v>330</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>389</v>
+        <v>324</v>
       </c>
       <c r="D369" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="H369" t="s">
-        <v>395</v>
+        <v>330</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>393</v>
+        <v>324</v>
       </c>
       <c r="D370" t="s">
-        <v>399</v>
+        <v>964</v>
       </c>
       <c r="H370" t="s">
-        <v>395</v>
+        <v>348</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>965</v>
+      </c>
+      <c r="C371" t="s">
+        <v>12</v>
       </c>
       <c r="D371" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="H371" t="s">
-        <v>395</v>
+        <v>326</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>967</v>
+      </c>
+      <c r="C372" t="s">
+        <v>12</v>
       </c>
       <c r="D372" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="H372" t="s">
-        <v>395</v>
+        <v>326</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-        <v>968</v>
+        <v>969</v>
+      </c>
+      <c r="C373" t="s">
+        <v>12</v>
       </c>
       <c r="D373" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H373" t="s">
-        <v>413</v>
+        <v>326</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>971</v>
+      </c>
+      <c r="C374" t="s">
+        <v>12</v>
       </c>
       <c r="D374" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="H374" t="s">
-        <v>391</v>
+        <v>326</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>974</v>
+      </c>
+      <c r="C375" t="s">
+        <v>12</v>
       </c>
       <c r="D375" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="H375" t="s">
-        <v>391</v>
+        <v>375</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>977</v>
+      </c>
+      <c r="C376" t="s">
+        <v>12</v>
       </c>
       <c r="D376" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="H376" t="s">
-        <v>391</v>
+        <v>35</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>980</v>
+      </c>
+      <c r="C377" t="s">
+        <v>12</v>
       </c>
       <c r="D377" t="s">
-        <v>976</v>
+        <v>378</v>
       </c>
       <c r="H377" t="s">
-        <v>395</v>
+        <v>379</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>982</v>
+      </c>
+      <c r="C378" t="s">
+        <v>12</v>
       </c>
       <c r="D378" t="s">
-        <v>417</v>
+        <v>983</v>
       </c>
       <c r="H378" t="s">
-        <v>395</v>
+        <v>379</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>985</v>
+      </c>
+      <c r="C379" t="s">
+        <v>12</v>
       </c>
       <c r="D379" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="H379" t="s">
-        <v>391</v>
+        <v>35</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>980</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>987</v>
+      </c>
+      <c r="B380" t="s">
+        <v>988</v>
+      </c>
+      <c r="C380" t="s">
+        <v>12</v>
       </c>
       <c r="D380" t="s">
-        <v>981</v>
+        <v>989</v>
+      </c>
+      <c r="F380" t="s">
+        <v>390</v>
       </c>
       <c r="H380" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>982</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>990</v>
+      </c>
+      <c r="C381" t="s">
+        <v>12</v>
       </c>
       <c r="D381" t="s">
-        <v>983</v>
+        <v>991</v>
+      </c>
+      <c r="F381" t="s">
+        <v>394</v>
       </c>
       <c r="H381" t="s">
-        <v>395</v>
+        <v>992</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>984</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>993</v>
+      </c>
+      <c r="C382" t="s">
+        <v>12</v>
       </c>
       <c r="D382" t="s">
-        <v>985</v>
+        <v>994</v>
+      </c>
+      <c r="F382" t="s">
+        <v>390</v>
       </c>
       <c r="H382" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>995</v>
+      </c>
+      <c r="C383" t="s">
+        <v>12</v>
       </c>
       <c r="D383" t="s">
-        <v>987</v>
+        <v>403</v>
+      </c>
+      <c r="F383" t="s">
+        <v>394</v>
       </c>
       <c r="H383" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>996</v>
+      </c>
+      <c r="C384" t="s">
+        <v>12</v>
       </c>
       <c r="D384" t="s">
-        <v>989</v>
+        <v>406</v>
+      </c>
+      <c r="F384" t="s">
+        <v>394</v>
       </c>
       <c r="H384" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="C385" t="s">
         <v>12</v>
       </c>
       <c r="D385" t="s">
-        <v>992</v>
+        <v>998</v>
+      </c>
+      <c r="F385" t="s">
+        <v>409</v>
       </c>
       <c r="H385" t="s">
-        <v>438</v>
+        <v>404</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="C386" t="s">
         <v>12</v>
       </c>
       <c r="D386" t="s">
-        <v>995</v>
+        <v>1000</v>
+      </c>
+      <c r="F386" t="s">
+        <v>390</v>
       </c>
       <c r="H386" t="s">
-        <v>593</v>
+        <v>415</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="C387" t="s">
         <v>12</v>
       </c>
       <c r="D387" t="s">
-        <v>13</v>
+        <v>1002</v>
+      </c>
+      <c r="F387" t="s">
+        <v>390</v>
       </c>
       <c r="H387" t="s">
-        <v>14</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>999</v>
+        <v>1005</v>
       </c>
       <c r="C388" t="s">
         <v>12</v>
       </c>
       <c r="D388" t="s">
-        <v>1000</v>
+        <v>1006</v>
+      </c>
+      <c r="F388" t="s">
+        <v>390</v>
       </c>
       <c r="H388" t="s">
-        <v>14</v>
+        <v>415</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="C389" t="s">
         <v>12</v>
       </c>
       <c r="D389" t="s">
-        <v>1003</v>
+        <v>1008</v>
+      </c>
+      <c r="F389" t="s">
+        <v>390</v>
       </c>
       <c r="H389" t="s">
-        <v>593</v>
+        <v>383</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="C390" t="s">
         <v>12</v>
       </c>
       <c r="D390" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="F390" t="s">
-        <v>25</v>
+        <v>390</v>
       </c>
       <c r="H390" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:10" ht="12.75">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1007</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>1013</v>
+      </c>
+      <c r="C391" t="s">
+        <v>12</v>
       </c>
       <c r="D391" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="F391" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>390</v>
       </c>
       <c r="H391" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>430</v>
       </c>
     </row>
     <row r="392" spans="1:10" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="B392" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>435</v>
+      </c>
+      <c r="C392" t="s">
+        <v>12</v>
       </c>
       <c r="D392" t="s">
-        <v>1012</v>
+        <v>436</v>
       </c>
       <c r="F392" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H392" t="s">
-        <v>91</v>
+        <v>437</v>
       </c>
       <c r="J392" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
     </row>
     <row r="393" spans="1:10" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="B393" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>1017</v>
+      </c>
+      <c r="C393" t="s">
+        <v>12</v>
       </c>
       <c r="D393" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="F393" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>14</v>
       </c>
       <c r="H393" t="s">
-        <v>91</v>
+        <v>437</v>
       </c>
       <c r="J393" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:10" ht="12.75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="B394" t="s">
-        <v>1017</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>482</v>
+      </c>
+      <c r="C394" t="s">
+        <v>12</v>
       </c>
       <c r="D394" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1021</v>
       </c>
       <c r="G394" t="s">
-        <v>95</v>
+        <v>445</v>
       </c>
       <c r="H394" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>446</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="B395" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1024</v>
+      </c>
+      <c r="C395" t="s">
+        <v>12</v>
       </c>
       <c r="D395" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1025</v>
       </c>
       <c r="G395" t="s">
-        <v>94</v>
+        <v>445</v>
       </c>
       <c r="H395" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:10" ht="12.75">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
       <c r="B396" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>457</v>
+      </c>
+      <c r="C396" t="s">
+        <v>12</v>
       </c>
       <c r="D396" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1028</v>
       </c>
       <c r="G396" t="s">
-        <v>164</v>
+        <v>445</v>
       </c>
       <c r="H396" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="397" spans="1:10" ht="12.75">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="B397" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>1031</v>
+      </c>
+      <c r="C397" t="s">
+        <v>12</v>
       </c>
       <c r="D397" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1032</v>
       </c>
       <c r="G397" t="s">
-        <v>164</v>
+        <v>445</v>
       </c>
       <c r="H397" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="398" spans="1:10" ht="12.75">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="B398" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>479</v>
+      </c>
+      <c r="C398" t="s">
+        <v>12</v>
       </c>
       <c r="D398" t="s">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>480</v>
       </c>
       <c r="G398" t="s">
-        <v>164</v>
+        <v>445</v>
       </c>
       <c r="H398" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="399" spans="1:10" ht="12.75">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="B399" t="s">
-        <v>1031</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>482</v>
+      </c>
+      <c r="C399" t="s">
+        <v>12</v>
       </c>
       <c r="D399" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>483</v>
       </c>
       <c r="G399" t="s">
-        <v>164</v>
+        <v>445</v>
       </c>
       <c r="H399" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="400" spans="1:10" ht="12.75">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="B400" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>1039</v>
+      </c>
+      <c r="C400" t="s">
+        <v>12</v>
       </c>
       <c r="D400" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1040</v>
       </c>
       <c r="G400" t="s">
-        <v>164</v>
+        <v>445</v>
       </c>
       <c r="H400" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>446</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1036</v>
+        <v>1042</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1043</v>
       </c>
       <c r="C401" t="s">
         <v>12</v>
       </c>
       <c r="D401" t="s">
-        <v>1037</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>1044</v>
+      </c>
+      <c r="G401" t="s">
+        <v>445</v>
       </c>
       <c r="H401" t="s">
-        <v>118</v>
+        <v>446</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>1038</v>
+        <v>1046</v>
       </c>
       <c r="B402" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>1047</v>
+      </c>
+      <c r="C402" t="s">
+        <v>12</v>
       </c>
       <c r="D402" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1048</v>
       </c>
       <c r="G402" t="s">
-        <v>90</v>
+        <v>445</v>
       </c>
       <c r="H402" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:10" ht="12.75">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="B403" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1051</v>
+      </c>
+      <c r="C403" t="s">
+        <v>12</v>
       </c>
       <c r="D403" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1052</v>
       </c>
       <c r="G403" t="s">
-        <v>94</v>
+        <v>445</v>
       </c>
       <c r="H403" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>446</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1042</v>
+        <v>1053</v>
       </c>
       <c r="B404" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>1054</v>
+      </c>
+      <c r="C404" t="s">
+        <v>12</v>
       </c>
       <c r="D404" t="s">
-        <v>1044</v>
+        <v>504</v>
       </c>
       <c r="F404" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H404" t="s">
-        <v>91</v>
+        <v>437</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="B405" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>1056</v>
+      </c>
+      <c r="C405" t="s">
+        <v>12</v>
       </c>
       <c r="D405" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="F405" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>14</v>
       </c>
       <c r="H405" t="s">
-        <v>91</v>
+        <v>437</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
       <c r="B406" t="s">
-        <v>1049</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>482</v>
+      </c>
+      <c r="C406" t="s">
+        <v>12</v>
       </c>
       <c r="D406" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1021</v>
       </c>
       <c r="G406" t="s">
-        <v>497</v>
+        <v>445</v>
       </c>
       <c r="H406" t="s">
-        <v>91</v>
+        <v>446</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1051</v>
+        <v>1059</v>
       </c>
       <c r="B407" t="s">
-        <v>1052</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>457</v>
+      </c>
+      <c r="C407" t="s">
+        <v>12</v>
       </c>
       <c r="D407" t="s">
-        <v>1044</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1028</v>
       </c>
       <c r="G407" t="s">
-        <v>90</v>
+        <v>445</v>
       </c>
       <c r="H407" t="s">
-        <v>91</v>
+        <v>446</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="B408" t="s">
-        <v>1054</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>443</v>
+      </c>
+      <c r="C408" t="s">
+        <v>12</v>
       </c>
       <c r="D408" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>444</v>
       </c>
       <c r="G408" t="s">
-        <v>94</v>
+        <v>445</v>
       </c>
       <c r="H408" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:10" ht="12.75">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="B409" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1031</v>
+      </c>
+      <c r="C409" t="s">
+        <v>12</v>
       </c>
       <c r="D409" t="s">
-        <v>1058</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1032</v>
       </c>
       <c r="G409" t="s">
-        <v>94</v>
+        <v>445</v>
       </c>
       <c r="H409" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>446</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="B410" t="s">
-        <v>1060</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1056</v>
+      </c>
+      <c r="C410" t="s">
+        <v>12</v>
       </c>
       <c r="D410" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
       <c r="F410" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H410" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:8" ht="12.75">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B411" t="s">
-        <v>1063</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1064</v>
+      </c>
+      <c r="C411" t="s">
+        <v>12</v>
       </c>
       <c r="D411" t="s">
-        <v>1064</v>
+        <v>535</v>
       </c>
       <c r="F411" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H411" t="s">
-        <v>91</v>
+        <v>398</v>
+      </c>
+      <c r="J411" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="B412" t="s">
         <v>1066</v>
       </c>
-      <c r="C412" s="1" t="s">
-        <v>192</v>
+      <c r="C412" t="s">
+        <v>12</v>
       </c>
       <c r="D412" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="F412" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H412" t="s">
-        <v>91</v>
+        <v>415</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B413" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1069</v>
+      </c>
+      <c r="C413" t="s">
+        <v>12</v>
       </c>
       <c r="D413" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="F413" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H413" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:8" ht="12.75">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="B414" t="s">
-        <v>1071</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>531</v>
+      </c>
+      <c r="C414" t="s">
+        <v>12</v>
       </c>
       <c r="D414" t="s">
-        <v>506</v>
+        <v>1072</v>
       </c>
       <c r="F414" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H414" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:8" ht="12.75">
+        <v>398</v>
+      </c>
+      <c r="J414" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B415" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>1074</v>
+      </c>
+      <c r="C415" t="s">
+        <v>12</v>
       </c>
       <c r="D415" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="F415" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="H415" t="s">
-        <v>91</v>
+        <v>398</v>
+      </c>
+      <c r="J415" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B416" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>1077</v>
+      </c>
+      <c r="C416" t="s">
+        <v>12</v>
       </c>
       <c r="D416" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="F416" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>14</v>
       </c>
       <c r="H416" t="s">
-        <v>91</v>
+        <v>398</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="B417" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>1081</v>
+      </c>
+      <c r="C417" t="s">
+        <v>12</v>
       </c>
       <c r="D417" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="F417" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G417" t="s">
-        <v>528</v>
+        <v>445</v>
       </c>
       <c r="H417" t="s">
-        <v>91</v>
+        <v>398</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="B418" t="s">
-        <v>1082</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>1074</v>
+      </c>
+      <c r="C418" t="s">
+        <v>12</v>
       </c>
       <c r="D418" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F418" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="H418" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:10" ht="12.75">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B419" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1086</v>
+      </c>
+      <c r="C419" t="s">
+        <v>12</v>
       </c>
       <c r="D419" t="s">
-        <v>1086</v>
+        <v>510</v>
       </c>
       <c r="F419" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H419" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="420" spans="1:10" ht="12.75">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="B420" t="s">
         <v>1088</v>
       </c>
-      <c r="C420" s="1" t="s">
-        <v>192</v>
+      <c r="C420" t="s">
+        <v>12</v>
       </c>
       <c r="D420" t="s">
         <v>1089</v>
       </c>
       <c r="F420" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H420" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>398</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="B421" t="s">
         <v>1091</v>
       </c>
-      <c r="C421" s="1" t="s">
-        <v>512</v>
+      <c r="C421" t="s">
+        <v>12</v>
       </c>
       <c r="D421" t="s">
         <v>1092</v>
       </c>
       <c r="F421" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="H421" t="s">
-        <v>91</v>
+        <v>398</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="B422" t="s">
         <v>1094</v>
       </c>
-      <c r="C422" s="1" t="s">
-        <v>540</v>
+      <c r="C422" t="s">
+        <v>12</v>
       </c>
       <c r="D422" t="s">
         <v>1095</v>
       </c>
       <c r="F422" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H422" t="s">
-        <v>91</v>
+        <v>398</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="B423" t="s">
         <v>1097</v>
       </c>
-      <c r="C423" s="1" t="s">
-        <v>540</v>
+      <c r="C423" t="s">
+        <v>12</v>
       </c>
       <c r="D423" t="s">
         <v>1098</v>
       </c>
       <c r="F423" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H423" t="s">
-        <v>91</v>
+        <v>415</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
         <v>1099</v>
       </c>
-      <c r="B424" t="s">
+      <c r="C424" t="s">
+        <v>146</v>
+      </c>
+      <c r="D424" t="s">
         <v>1100</v>
       </c>
-      <c r="C424" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F424" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G424" t="s">
-        <v>97</v>
+        <v>556</v>
       </c>
       <c r="H424" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C425" t="s">
+        <v>146</v>
+      </c>
+      <c r="D425" t="s">
         <v>1102</v>
       </c>
-      <c r="B425" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F425" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G425" t="s">
-        <v>97</v>
+        <v>632</v>
       </c>
       <c r="H425" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1105</v>
+        <v>1103</v>
       </c>
       <c r="C426" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="D426" t="s">
-        <v>1106</v>
+        <v>1104</v>
+      </c>
+      <c r="F426" t="s">
+        <v>14</v>
+      </c>
+      <c r="G426" t="s">
+        <v>70</v>
       </c>
       <c r="H426" t="s">
-        <v>617</v>
+        <v>16</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C427" t="s">
+        <v>146</v>
+      </c>
+      <c r="D427" t="s">
+        <v>540</v>
+      </c>
+      <c r="F427" t="s">
+        <v>14</v>
+      </c>
+      <c r="G427" t="s">
+        <v>21</v>
+      </c>
+      <c r="H427" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" ht="12.75">
+      <c r="A428" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D428" t="s">
         <v>1108</v>
       </c>
-      <c r="B427" t="s">
+      <c r="F428" t="s">
+        <v>14</v>
+      </c>
+      <c r="G428" t="s">
+        <v>556</v>
+      </c>
+      <c r="H428" t="s">
+        <v>16</v>
+      </c>
+      <c r="J428" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" ht="12.75">
+      <c r="A429" s="1" t="s">
         <v>1109</v>
       </c>
-      <c r="C427" t="s">
-[...2 lines deleted...]
-      <c r="D427" t="s">
+      <c r="B429" t="s">
         <v>1110</v>
       </c>
-      <c r="G427" t="s">
-[...7 lines deleted...]
-      <c r="A428" s="1" t="s">
+      <c r="C429" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F429" t="s">
+        <v>14</v>
+      </c>
+      <c r="G429" t="s">
+        <v>543</v>
+      </c>
+      <c r="H429" t="s">
+        <v>16</v>
+      </c>
+      <c r="J429" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" ht="12.75">
+      <c r="A430" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="B428" t="s">
+      <c r="B430" t="s">
         <v>1113</v>
       </c>
-      <c r="C428" t="s">
-[...2 lines deleted...]
-      <c r="D428" t="s">
+      <c r="C430" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D430" t="s">
         <v>1114</v>
       </c>
-      <c r="G428" t="s">
-[...7 lines deleted...]
-      <c r="A429" s="1" t="s">
+      <c r="F430" t="s">
+        <v>14</v>
+      </c>
+      <c r="G430" t="s">
+        <v>556</v>
+      </c>
+      <c r="H430" t="s">
+        <v>16</v>
+      </c>
+      <c r="J430" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" ht="12.75">
+      <c r="A431" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B431" t="s">
         <v>1116</v>
       </c>
-      <c r="B429" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="C431" s="1" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="D431" t="s">
-        <v>1123</v>
+        <v>548</v>
       </c>
       <c r="F431" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G431" t="s">
-        <v>97</v>
+        <v>544</v>
       </c>
       <c r="H431" t="s">
-        <v>91</v>
+        <v>545</v>
+      </c>
+      <c r="J431" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F432" t="s">
+        <v>14</v>
+      </c>
+      <c r="G432" t="s">
+        <v>543</v>
+      </c>
+      <c r="H432" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10" ht="12.75">
+      <c r="A433" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F433" t="s">
+        <v>14</v>
+      </c>
+      <c r="G433" t="s">
+        <v>556</v>
+      </c>
+      <c r="H433" t="s">
+        <v>16</v>
+      </c>
+      <c r="J433" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10" ht="12.75">
+      <c r="A434" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B434" t="s">
         <v>1124</v>
       </c>
-      <c r="B432" t="s">
+      <c r="C434" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D434" t="s">
         <v>1125</v>
       </c>
-      <c r="C432" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D432" t="s">
+      <c r="F434" t="s">
+        <v>14</v>
+      </c>
+      <c r="G434" t="s">
+        <v>556</v>
+      </c>
+      <c r="H434" t="s">
+        <v>16</v>
+      </c>
+      <c r="J434" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10" ht="12.75">
+      <c r="A435" s="1" t="s">
         <v>1126</v>
       </c>
-      <c r="F432" t="s">
-[...10 lines deleted...]
-      <c r="A433" s="1" t="s">
+      <c r="B435" t="s">
         <v>1127</v>
       </c>
-      <c r="B433" t="s">
+      <c r="C435" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D435" t="s">
         <v>1128</v>
       </c>
-      <c r="C433" s="1" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="F435" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G435" t="s">
-        <v>528</v>
+        <v>556</v>
       </c>
       <c r="H435" t="s">
-        <v>91</v>
+        <v>16</v>
+      </c>
+      <c r="J435" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1135</v>
+        <v>1129</v>
       </c>
       <c r="B436" t="s">
-        <v>1136</v>
+        <v>1130</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>512</v>
+        <v>589</v>
       </c>
       <c r="D436" t="s">
-        <v>1137</v>
+        <v>1131</v>
       </c>
       <c r="F436" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G436" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="H436" t="s">
-        <v>91</v>
+        <v>379</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1138</v>
+        <v>1132</v>
       </c>
       <c r="B437" t="s">
-        <v>1139</v>
+        <v>1133</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>192</v>
+        <v>73</v>
       </c>
       <c r="D437" t="s">
-        <v>1140</v>
+        <v>1134</v>
       </c>
       <c r="F437" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G437" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="H437" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1141</v>
+        <v>1135</v>
       </c>
       <c r="B438" t="s">
-        <v>1142</v>
+        <v>1136</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>540</v>
+        <v>73</v>
       </c>
       <c r="D438" t="s">
-        <v>1143</v>
+        <v>1137</v>
       </c>
       <c r="F438" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G438" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="H438" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1144</v>
+        <v>1138</v>
       </c>
       <c r="B439" t="s">
-        <v>1145</v>
+        <v>1139</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>512</v>
+        <v>73</v>
       </c>
       <c r="D439" t="s">
-        <v>1146</v>
+        <v>1140</v>
       </c>
       <c r="F439" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G439" t="s">
-        <v>514</v>
+        <v>75</v>
       </c>
       <c r="H439" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1147</v>
+        <v>1141</v>
       </c>
       <c r="B440" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>1142</v>
+      </c>
+      <c r="C440" t="s">
+        <v>12</v>
       </c>
       <c r="D440" t="s">
-        <v>1149</v>
+        <v>1143</v>
       </c>
       <c r="F440" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G440" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="H440" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1150</v>
+        <v>1144</v>
       </c>
       <c r="B441" t="s">
-        <v>1151</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>1145</v>
+      </c>
+      <c r="C441" t="s">
+        <v>12</v>
       </c>
       <c r="D441" t="s">
-        <v>1152</v>
+        <v>1146</v>
       </c>
       <c r="F441" t="s">
+        <v>14</v>
+      </c>
+      <c r="H441" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1153</v>
+        <v>1147</v>
       </c>
       <c r="B442" t="s">
-        <v>1154</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>1148</v>
+      </c>
+      <c r="C442" t="s">
+        <v>12</v>
       </c>
       <c r="D442" t="s">
-        <v>1155</v>
+        <v>1149</v>
       </c>
       <c r="F442" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>14</v>
       </c>
       <c r="H442" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1156</v>
+        <v>1150</v>
       </c>
       <c r="B443" t="s">
-        <v>1157</v>
+        <v>1151</v>
       </c>
       <c r="C443" t="s">
         <v>12</v>
       </c>
       <c r="D443" t="s">
-        <v>1158</v>
+        <v>1152</v>
       </c>
       <c r="F443" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H443" t="s">
-        <v>593</v>
+        <v>28</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1159</v>
+        <v>1153</v>
       </c>
       <c r="B444" t="s">
-        <v>1160</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>1154</v>
+      </c>
+      <c r="C444" t="s">
+        <v>12</v>
       </c>
       <c r="D444" t="s">
-        <v>1161</v>
+        <v>1155</v>
       </c>
       <c r="F444" t="s">
+        <v>14</v>
+      </c>
+      <c r="H444" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1162</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>1156</v>
+      </c>
+      <c r="C445" t="s">
+        <v>12</v>
       </c>
       <c r="D445" t="s">
-        <v>1164</v>
+        <v>1157</v>
       </c>
       <c r="F445" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H445" t="s">
-        <v>91</v>
+        <v>42</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1166</v>
+        <v>1158</v>
       </c>
       <c r="B446" t="s">
-        <v>1167</v>
+        <v>33</v>
       </c>
       <c r="C446" t="s">
         <v>12</v>
       </c>
       <c r="D446" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>34</v>
+      </c>
+      <c r="F446" t="s">
+        <v>14</v>
       </c>
       <c r="H446" t="s">
-        <v>628</v>
+        <v>35</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1169</v>
+        <v>1159</v>
       </c>
       <c r="B447" t="s">
-        <v>1170</v>
+        <v>1160</v>
       </c>
       <c r="C447" t="s">
         <v>12</v>
       </c>
       <c r="D447" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>1161</v>
+      </c>
+      <c r="F447" t="s">
+        <v>14</v>
       </c>
       <c r="H447" t="s">
-        <v>628</v>
+        <v>35</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-        <v>1173</v>
+        <v>1162</v>
       </c>
       <c r="C448" t="s">
         <v>12</v>
       </c>
       <c r="D448" t="s">
-        <v>626</v>
+        <v>1163</v>
       </c>
       <c r="G448" t="s">
-        <v>627</v>
+        <v>46</v>
       </c>
       <c r="H448" t="s">
-        <v>628</v>
+        <v>47</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1175</v>
+        <v>1164</v>
       </c>
       <c r="B449" t="s">
-        <v>1176</v>
+        <v>1165</v>
       </c>
       <c r="C449" t="s">
         <v>12</v>
       </c>
       <c r="D449" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>1165</v>
+      </c>
+      <c r="F449" t="s">
+        <v>14</v>
       </c>
       <c r="H449" t="s">
-        <v>628</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1178</v>
+        <v>1167</v>
       </c>
       <c r="B450" t="s">
-        <v>1179</v>
+        <v>1168</v>
       </c>
       <c r="C450" t="s">
         <v>12</v>
       </c>
       <c r="D450" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>1169</v>
+      </c>
+      <c r="F450" t="s">
+        <v>14</v>
       </c>
       <c r="H450" t="s">
-        <v>628</v>
+        <v>35</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1181</v>
+        <v>1170</v>
       </c>
       <c r="B451" t="s">
-        <v>1182</v>
+        <v>1171</v>
       </c>
       <c r="C451" t="s">
         <v>12</v>
       </c>
       <c r="D451" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>1172</v>
+      </c>
+      <c r="F451" t="s">
+        <v>14</v>
       </c>
       <c r="H451" t="s">
-        <v>628</v>
+        <v>35</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1184</v>
+        <v>1173</v>
       </c>
       <c r="B452" t="s">
-        <v>1185</v>
+        <v>1174</v>
       </c>
       <c r="C452" t="s">
         <v>12</v>
       </c>
       <c r="D452" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>1175</v>
+      </c>
+      <c r="F452" t="s">
+        <v>14</v>
       </c>
       <c r="H452" t="s">
-        <v>628</v>
+        <v>35</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1186</v>
+        <v>1177</v>
       </c>
       <c r="B453" t="s">
-        <v>1187</v>
+        <v>1178</v>
       </c>
       <c r="C453" t="s">
         <v>12</v>
       </c>
       <c r="D453" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>1179</v>
+      </c>
+      <c r="F453" t="s">
+        <v>14</v>
       </c>
       <c r="H453" t="s">
-        <v>628</v>
+        <v>35</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1188</v>
+        <v>1180</v>
       </c>
       <c r="B454" t="s">
-        <v>1189</v>
+        <v>1181</v>
       </c>
       <c r="C454" t="s">
         <v>12</v>
       </c>
       <c r="D454" t="s">
-        <v>1190</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>1182</v>
+      </c>
+      <c r="F454" t="s">
+        <v>14</v>
       </c>
       <c r="H454" t="s">
-        <v>628</v>
+        <v>35</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1191</v>
+        <v>1183</v>
       </c>
       <c r="B455" t="s">
-        <v>1192</v>
+        <v>1184</v>
       </c>
       <c r="C455" t="s">
         <v>12</v>
       </c>
       <c r="D455" t="s">
-        <v>1190</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>1185</v>
+      </c>
+      <c r="F455" t="s">
+        <v>14</v>
       </c>
       <c r="H455" t="s">
-        <v>628</v>
+        <v>35</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1193</v>
+        <v>1186</v>
       </c>
       <c r="B456" t="s">
-        <v>1194</v>
+        <v>1187</v>
       </c>
       <c r="C456" t="s">
         <v>12</v>
       </c>
       <c r="D456" t="s">
-        <v>1195</v>
+        <v>1188</v>
+      </c>
+      <c r="F456" t="s">
+        <v>14</v>
       </c>
       <c r="G456" t="s">
-        <v>627</v>
+        <v>75</v>
       </c>
       <c r="H456" t="s">
-        <v>628</v>
+        <v>35</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1196</v>
-[...2 lines deleted...]
-        <v>1197</v>
+        <v>1189</v>
       </c>
       <c r="C457" t="s">
         <v>12</v>
       </c>
       <c r="D457" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>1190</v>
       </c>
       <c r="H457" t="s">
-        <v>628</v>
+        <v>60</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1198</v>
+        <v>1192</v>
       </c>
       <c r="B458" t="s">
-        <v>1199</v>
+        <v>1193</v>
       </c>
       <c r="C458" t="s">
         <v>12</v>
       </c>
       <c r="D458" t="s">
-        <v>666</v>
+        <v>1194</v>
       </c>
       <c r="G458" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H458" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1200</v>
+        <v>1196</v>
       </c>
       <c r="B459" t="s">
-        <v>1201</v>
+        <v>1197</v>
       </c>
       <c r="C459" t="s">
         <v>12</v>
       </c>
       <c r="D459" t="s">
-        <v>666</v>
+        <v>1198</v>
       </c>
       <c r="G459" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H459" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1202</v>
+        <v>1200</v>
       </c>
       <c r="B460" t="s">
-        <v>1203</v>
+        <v>1201</v>
       </c>
       <c r="C460" t="s">
         <v>12</v>
       </c>
       <c r="D460" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G460" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H460" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B461" t="s">
         <v>1204</v>
       </c>
-      <c r="B461" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C461" t="s">
         <v>12</v>
       </c>
       <c r="D461" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G461" t="s">
-        <v>627</v>
+        <v>130</v>
       </c>
       <c r="H461" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B462" t="s">
         <v>1207</v>
       </c>
-      <c r="B462" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C462" t="s">
         <v>12</v>
       </c>
       <c r="D462" t="s">
-        <v>1208</v>
+        <v>667</v>
       </c>
       <c r="G462" t="s">
-        <v>697</v>
+        <v>130</v>
       </c>
       <c r="H462" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B463" t="s">
         <v>1210</v>
       </c>
-      <c r="B463" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C463" t="s">
         <v>12</v>
       </c>
       <c r="D463" t="s">
-        <v>1208</v>
+        <v>667</v>
       </c>
       <c r="G463" t="s">
-        <v>697</v>
+        <v>130</v>
       </c>
       <c r="H463" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="B464" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="C464" t="s">
         <v>12</v>
       </c>
       <c r="D464" t="s">
-        <v>696</v>
+        <v>667</v>
       </c>
       <c r="G464" t="s">
-        <v>697</v>
+        <v>130</v>
       </c>
       <c r="H464" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B465" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="C465" t="s">
         <v>12</v>
       </c>
       <c r="D465" t="s">
-        <v>1216</v>
+        <v>667</v>
       </c>
       <c r="G465" t="s">
-        <v>697</v>
+        <v>130</v>
       </c>
       <c r="H465" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="B466" t="s">
         <v>1219</v>
       </c>
       <c r="C466" t="s">
         <v>12</v>
       </c>
       <c r="D466" t="s">
-        <v>1216</v>
+        <v>667</v>
       </c>
       <c r="G466" t="s">
-        <v>697</v>
+        <v>130</v>
       </c>
       <c r="H466" t="s">
-        <v>628</v>
+        <v>131</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B467" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="C467" t="s">
         <v>12</v>
       </c>
       <c r="D467" t="s">
-        <v>1222</v>
-[...2 lines deleted...]
-        <v>1223</v>
+        <v>667</v>
+      </c>
+      <c r="G467" t="s">
+        <v>130</v>
       </c>
       <c r="H467" t="s">
-        <v>1224</v>
+        <v>131</v>
       </c>
     </row>
     <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B468" t="s">
         <v>1225</v>
       </c>
-      <c r="B468" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C468" t="s">
         <v>12</v>
       </c>
       <c r="D468" t="s">
-        <v>1227</v>
-[...2 lines deleted...]
-        <v>1223</v>
+        <v>667</v>
+      </c>
+      <c r="G468" t="s">
+        <v>130</v>
       </c>
       <c r="H468" t="s">
-        <v>1224</v>
+        <v>131</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1228</v>
+        <v>1226</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1227</v>
       </c>
       <c r="C469" t="s">
         <v>12</v>
       </c>
       <c r="D469" t="s">
-        <v>1229</v>
+        <v>697</v>
       </c>
       <c r="G469" t="s">
-        <v>1230</v>
+        <v>136</v>
       </c>
       <c r="H469" t="s">
-        <v>1231</v>
+        <v>131</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1232</v>
+        <v>1228</v>
       </c>
       <c r="B470" t="s">
-        <v>1233</v>
+        <v>1229</v>
       </c>
       <c r="C470" t="s">
         <v>12</v>
       </c>
       <c r="D470" t="s">
-        <v>1234</v>
+        <v>1230</v>
+      </c>
+      <c r="G470" t="s">
+        <v>136</v>
       </c>
       <c r="H470" t="s">
-        <v>1235</v>
+        <v>131</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1236</v>
+        <v>1231</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1232</v>
       </c>
       <c r="C471" t="s">
         <v>12</v>
       </c>
       <c r="D471" t="s">
-        <v>1237</v>
+        <v>1230</v>
+      </c>
+      <c r="G471" t="s">
+        <v>136</v>
       </c>
       <c r="H471" t="s">
-        <v>1238</v>
+        <v>131</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1239</v>
+        <v>1233</v>
       </c>
       <c r="B472" t="s">
-        <v>1240</v>
+        <v>1234</v>
       </c>
       <c r="C472" t="s">
         <v>12</v>
       </c>
       <c r="D472" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1235</v>
       </c>
       <c r="G472" t="s">
-        <v>569</v>
+        <v>130</v>
       </c>
       <c r="H472" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1241</v>
+        <v>1236</v>
       </c>
       <c r="B473" t="s">
-        <v>1242</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>1237</v>
+      </c>
+      <c r="C473" t="s">
+        <v>12</v>
       </c>
       <c r="D473" t="s">
-        <v>1243</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>703</v>
       </c>
       <c r="G473" t="s">
-        <v>528</v>
+        <v>130</v>
       </c>
       <c r="H473" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1244</v>
+        <v>1238</v>
       </c>
       <c r="B474" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1239</v>
+      </c>
+      <c r="C474" t="s">
+        <v>12</v>
       </c>
       <c r="D474" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>703</v>
       </c>
       <c r="G474" t="s">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="H474" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1246</v>
+        <v>1240</v>
       </c>
       <c r="B475" t="s">
-        <v>1247</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>1241</v>
+      </c>
+      <c r="C475" t="s">
+        <v>12</v>
       </c>
       <c r="D475" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>703</v>
       </c>
       <c r="G475" t="s">
-        <v>528</v>
+        <v>130</v>
       </c>
       <c r="H475" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1248</v>
+        <v>1242</v>
       </c>
       <c r="B476" t="s">
-        <v>1249</v>
+        <v>1243</v>
       </c>
       <c r="C476" t="s">
         <v>12</v>
       </c>
       <c r="D476" t="s">
-        <v>1250</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>703</v>
+      </c>
+      <c r="G476" t="s">
+        <v>130</v>
       </c>
       <c r="H476" t="s">
-        <v>593</v>
+        <v>131</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1251</v>
+        <v>1244</v>
       </c>
       <c r="B477" t="s">
-        <v>1252</v>
+        <v>1245</v>
       </c>
       <c r="C477" t="s">
         <v>12</v>
       </c>
       <c r="D477" t="s">
-        <v>1253</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>703</v>
+      </c>
+      <c r="G477" t="s">
+        <v>130</v>
       </c>
       <c r="H477" t="s">
-        <v>586</v>
+        <v>131</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1254</v>
+        <v>1247</v>
       </c>
       <c r="B478" t="s">
-        <v>1255</v>
+        <v>732</v>
       </c>
       <c r="C478" t="s">
         <v>12</v>
       </c>
       <c r="D478" t="s">
-        <v>1256</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1248</v>
+      </c>
+      <c r="G478" t="s">
+        <v>734</v>
       </c>
       <c r="H478" t="s">
-        <v>586</v>
+        <v>131</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1257</v>
+        <v>1250</v>
       </c>
       <c r="B479" t="s">
-        <v>1258</v>
+        <v>1251</v>
       </c>
       <c r="C479" t="s">
         <v>12</v>
       </c>
       <c r="D479" t="s">
-        <v>1259</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1248</v>
+      </c>
+      <c r="G479" t="s">
+        <v>734</v>
       </c>
       <c r="H479" t="s">
-        <v>593</v>
+        <v>131</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1260</v>
+        <v>1252</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1251</v>
       </c>
       <c r="C480" t="s">
         <v>12</v>
       </c>
       <c r="D480" t="s">
-        <v>1261</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>733</v>
+      </c>
+      <c r="G480" t="s">
+        <v>734</v>
       </c>
       <c r="H480" t="s">
-        <v>599</v>
+        <v>131</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1262</v>
+        <v>1254</v>
       </c>
       <c r="B481" t="s">
-        <v>591</v>
+        <v>1255</v>
       </c>
       <c r="C481" t="s">
         <v>12</v>
       </c>
       <c r="D481" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1256</v>
+      </c>
+      <c r="G481" t="s">
+        <v>734</v>
       </c>
       <c r="H481" t="s">
-        <v>593</v>
+        <v>131</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1263</v>
+        <v>1258</v>
       </c>
       <c r="B482" t="s">
-        <v>1264</v>
+        <v>1259</v>
       </c>
       <c r="C482" t="s">
         <v>12</v>
       </c>
       <c r="D482" t="s">
-        <v>1265</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1256</v>
+      </c>
+      <c r="G482" t="s">
+        <v>734</v>
       </c>
       <c r="H482" t="s">
-        <v>593</v>
+        <v>131</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1266</v>
+        <v>1260</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1261</v>
       </c>
       <c r="C483" t="s">
         <v>12</v>
       </c>
       <c r="D483" t="s">
-        <v>1267</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>1262</v>
+      </c>
+      <c r="F483" t="s">
+        <v>1263</v>
       </c>
       <c r="H483" t="s">
-        <v>604</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C484" t="s">
+        <v>12</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F484" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10" ht="12.75">
+      <c r="A485" s="1" t="s">
         <v>1268</v>
       </c>
-      <c r="B484" t="s">
+      <c r="B485" t="s">
         <v>1269</v>
       </c>
-      <c r="C484" t="s">
-[...8 lines deleted...]
-      <c r="H484" t="s">
+      <c r="C485" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="D485" t="s">
         <v>1270</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A485" s="1" t="s">
+      <c r="F485" t="s">
+        <v>14</v>
+      </c>
+      <c r="G485" t="s">
+        <v>543</v>
+      </c>
+      <c r="H485" t="s">
+        <v>16</v>
+      </c>
+      <c r="J485" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" ht="12.75">
+      <c r="A486" s="1" t="s">
         <v>1271</v>
       </c>
-      <c r="B485" t="s">
+      <c r="B486" t="s">
         <v>1272</v>
       </c>
-      <c r="C485" t="s">
-[...2 lines deleted...]
-      <c r="D485" t="s">
+      <c r="C486" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="D486" t="s">
         <v>1273</v>
       </c>
-      <c r="F485" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="F486" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G486" t="s">
+        <v>543</v>
       </c>
       <c r="H486" t="s">
-        <v>593</v>
+        <v>16</v>
+      </c>
+      <c r="J486" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1277</v>
+        <v>1274</v>
       </c>
       <c r="B487" t="s">
-        <v>1278</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1275</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D487" t="s">
-        <v>1279</v>
+        <v>1276</v>
       </c>
       <c r="F487" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="G487" t="s">
+        <v>70</v>
       </c>
       <c r="H487" t="s">
-        <v>593</v>
+        <v>16</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F488" t="s">
+        <v>14</v>
+      </c>
+      <c r="G488" t="s">
+        <v>75</v>
+      </c>
+      <c r="H488" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8" ht="12.75">
+      <c r="A489" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B489" t="s">
         <v>1281</v>
       </c>
-      <c r="B488" t="s">
+      <c r="C489" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D489" t="s">
         <v>1282</v>
       </c>
-      <c r="C488" t="s">
-[...2 lines deleted...]
-      <c r="D488" t="s">
+      <c r="F489" t="s">
+        <v>14</v>
+      </c>
+      <c r="G489" t="s">
+        <v>75</v>
+      </c>
+      <c r="H489" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8" ht="12.75">
+      <c r="A490" s="1" t="s">
         <v>1283</v>
       </c>
-      <c r="F488" t="s">
-[...3 lines deleted...]
-        <v>593</v>
+      <c r="B490" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F490" t="s">
+        <v>14</v>
+      </c>
+      <c r="G490" t="s">
+        <v>75</v>
+      </c>
+      <c r="H490" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8" ht="12.75">
+      <c r="A491" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F491" t="s">
+        <v>14</v>
+      </c>
+      <c r="G491" t="s">
+        <v>75</v>
+      </c>
+      <c r="H491" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8" ht="12.75">
+      <c r="A492" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F492" t="s">
+        <v>14</v>
+      </c>
+      <c r="G492" t="s">
+        <v>75</v>
+      </c>
+      <c r="H492" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8" ht="12.75">
+      <c r="A493" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F493" t="s">
+        <v>14</v>
+      </c>
+      <c r="G493" t="s">
+        <v>75</v>
+      </c>
+      <c r="H493" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8" ht="12.75">
+      <c r="A494" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F494" t="s">
+        <v>14</v>
+      </c>
+      <c r="G494" t="s">
+        <v>75</v>
+      </c>
+      <c r="H494" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8" ht="12.75">
+      <c r="A495" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F495" t="s">
+        <v>14</v>
+      </c>
+      <c r="G495" t="s">
+        <v>75</v>
+      </c>
+      <c r="H495" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8" ht="12.75">
+      <c r="A496" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F496" t="s">
+        <v>14</v>
+      </c>
+      <c r="G496" t="s">
+        <v>75</v>
+      </c>
+      <c r="H496" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8" ht="12.75">
+      <c r="A497" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F497" t="s">
+        <v>14</v>
+      </c>
+      <c r="G497" t="s">
+        <v>75</v>
+      </c>
+      <c r="H497" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10" ht="12.75">
+      <c r="A498" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D498" t="s">
+        <v>116</v>
+      </c>
+      <c r="F498" t="s">
+        <v>14</v>
+      </c>
+      <c r="G498" t="s">
+        <v>21</v>
+      </c>
+      <c r="H498" t="s">
+        <v>16</v>
+      </c>
+      <c r="J498" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" ht="12.75">
+      <c r="A499" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F499" t="s">
+        <v>14</v>
+      </c>
+      <c r="G499" t="s">
+        <v>21</v>
+      </c>
+      <c r="H499" t="s">
+        <v>16</v>
+      </c>
+      <c r="J499" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8" ht="12.75">
+      <c r="A500" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F500" t="s">
+        <v>14</v>
+      </c>
+      <c r="G500" t="s">
+        <v>70</v>
+      </c>
+      <c r="H500" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8" ht="12.75">
+      <c r="A501" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F501" t="s">
+        <v>14</v>
+      </c>
+      <c r="G501" t="s">
+        <v>543</v>
+      </c>
+      <c r="H501" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8" ht="12.75">
+      <c r="A502" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F502" t="s">
+        <v>14</v>
+      </c>
+      <c r="G502" t="s">
+        <v>75</v>
+      </c>
+      <c r="H502" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8" ht="12.75">
+      <c r="A503" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F503" t="s">
+        <v>14</v>
+      </c>
+      <c r="G503" t="s">
+        <v>70</v>
+      </c>
+      <c r="H503" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8" ht="12.75">
+      <c r="A504" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F504" t="s">
+        <v>14</v>
+      </c>
+      <c r="G504" t="s">
+        <v>75</v>
+      </c>
+      <c r="H504" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10" ht="12.75">
+      <c r="A505" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1329</v>
+      </c>
+      <c r="F505" t="s">
+        <v>14</v>
+      </c>
+      <c r="G505" t="s">
+        <v>21</v>
+      </c>
+      <c r="H505" t="s">
+        <v>16</v>
+      </c>
+      <c r="J505" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8" ht="12.75">
+      <c r="A506" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F506" t="s">
+        <v>14</v>
+      </c>
+      <c r="G506" t="s">
+        <v>70</v>
+      </c>
+      <c r="H506" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8" ht="12.75">
+      <c r="A507" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C507" t="s">
+        <v>12</v>
+      </c>
+      <c r="D507" t="s">
+        <v>105</v>
+      </c>
+      <c r="F507" t="s">
+        <v>14</v>
+      </c>
+      <c r="G507" t="s">
+        <v>15</v>
+      </c>
+      <c r="H507" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8" ht="12.75">
+      <c r="A508" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F508" t="s">
+        <v>14</v>
+      </c>
+      <c r="G508" t="s">
+        <v>21</v>
+      </c>
+      <c r="H508" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8" ht="12.75">
+      <c r="A509" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="D509" t="s">
+        <v>615</v>
+      </c>
+      <c r="F509" t="s">
+        <v>14</v>
+      </c>
+      <c r="G509" t="s">
+        <v>543</v>
+      </c>
+      <c r="H509" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8" ht="12.75">
+      <c r="A510" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D510" t="s">
+        <v>93</v>
+      </c>
+      <c r="F510" t="s">
+        <v>14</v>
+      </c>
+      <c r="G510" t="s">
+        <v>21</v>
+      </c>
+      <c r="H510" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8" ht="12.75">
+      <c r="A511" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C511" t="s">
+        <v>12</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F511" t="s">
+        <v>14</v>
+      </c>
+      <c r="G511" t="s">
+        <v>15</v>
+      </c>
+      <c r="H511" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8" ht="12.75">
+      <c r="A512" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C512" t="s">
+        <v>12</v>
+      </c>
+      <c r="D512" t="s">
+        <v>135</v>
+      </c>
+      <c r="G512" t="s">
+        <v>136</v>
+      </c>
+      <c r="H512" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8" ht="12.75">
+      <c r="A513" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C513" t="s">
+        <v>12</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G513" t="s">
+        <v>136</v>
+      </c>
+      <c r="H513" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8" ht="12.75">
+      <c r="A514" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C514" t="s">
+        <v>12</v>
+      </c>
+      <c r="D514" t="s">
+        <v>140</v>
+      </c>
+      <c r="G514" t="s">
+        <v>136</v>
+      </c>
+      <c r="H514" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8" ht="12.75">
+      <c r="A515" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C515" t="s">
+        <v>12</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G515" t="s">
+        <v>743</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8" ht="12.75">
+      <c r="A516" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C516" t="s">
+        <v>12</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G516" t="s">
+        <v>1360</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8" ht="12.75">
+      <c r="A517" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C517" t="s">
+        <v>12</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8" ht="12.75">
+      <c r="A518" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C518" t="s">
+        <v>12</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1368</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="7814722"/>
-[...648 lines deleted...]
-    <hyperlink ref="A488" r:id="rId650" display="7661538"/>
+    <hyperlink ref="A2" r:id="rId1" display="7862034-0003"/>
+    <hyperlink ref="A3" r:id="rId2" display="7856326-2012"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of CAP-M2"/>
+    <hyperlink ref="A4" r:id="rId4" display="7856326-2013"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of CAP-M2"/>
+    <hyperlink ref="A5" r:id="rId6" display="7673474-01"/>
+    <hyperlink ref="A6" r:id="rId7" display="7688867-00"/>
+    <hyperlink ref="A7" r:id="rId8" display="7683182-01"/>
+    <hyperlink ref="A8" r:id="rId9" display="7821954-01"/>
+    <hyperlink ref="A9" r:id="rId10" display="7831788-00"/>
+    <hyperlink ref="A10" r:id="rId11" display="7725850-01"/>
+    <hyperlink ref="A11" r:id="rId12" display="A7843668"/>
+    <hyperlink ref="A12" r:id="rId13" display="A7851753"/>
+    <hyperlink ref="A13" r:id="rId14" display="7661581"/>
+    <hyperlink ref="A14" r:id="rId15" display="7847985-00"/>
+    <hyperlink ref="A15" r:id="rId16" display="7833623-00"/>
+    <hyperlink ref="A16" r:id="rId17" display="7845793-00"/>
+    <hyperlink ref="A17" r:id="rId18" display="7843675-00"/>
+    <hyperlink ref="A18" r:id="rId19" display="7845390-0009"/>
+    <hyperlink ref="C18" r:id="rId20" display="Variant of CAP-L2"/>
+    <hyperlink ref="A19" r:id="rId21" display="7845389-1016"/>
+    <hyperlink ref="C19" r:id="rId22" display="Variant of UAP2"/>
+    <hyperlink ref="A20" r:id="rId23" display="7845389-0009"/>
+    <hyperlink ref="C20" r:id="rId24" display="Variant of UAP2"/>
+    <hyperlink ref="A21" r:id="rId25" display="7845390-0013"/>
+    <hyperlink ref="C21" r:id="rId26" display="Variant of CAP-L2"/>
+    <hyperlink ref="A22" r:id="rId27" display="7845390-1013"/>
+    <hyperlink ref="C22" r:id="rId28" display="Variant of CAP-L2"/>
+    <hyperlink ref="A23" r:id="rId29" display="7845389-0031"/>
+    <hyperlink ref="C23" r:id="rId30" display="Variant of UAP2"/>
+    <hyperlink ref="A24" r:id="rId31" display="7845389-1031"/>
+    <hyperlink ref="C24" r:id="rId32" display="Variant of UAP2"/>
+    <hyperlink ref="A25" r:id="rId33" display="7856326-1004"/>
+    <hyperlink ref="C25" r:id="rId34" display="Variant of CAP-M2"/>
+    <hyperlink ref="A26" r:id="rId35" display="7845389-1037"/>
+    <hyperlink ref="C26" r:id="rId36" display="Variant of UAP2"/>
+    <hyperlink ref="A27" r:id="rId37" display="7845390-0035"/>
+    <hyperlink ref="C27" r:id="rId38" display="Variant of CAP-L2"/>
+    <hyperlink ref="A28" r:id="rId39" display="7845389-0001"/>
+    <hyperlink ref="C28" r:id="rId40" display="Variant of UAP2"/>
+    <hyperlink ref="A29" r:id="rId41" display="7857271-0002"/>
+    <hyperlink ref="A30" r:id="rId42" display="7840984-0002"/>
+    <hyperlink ref="C30" r:id="rId43" display="Variant of CAP-M"/>
+    <hyperlink ref="A31" r:id="rId44" display="7851671-2003"/>
+    <hyperlink ref="C31" r:id="rId45" display="Variant of CAP-M2"/>
+    <hyperlink ref="A32" r:id="rId46" display="7856326-2003"/>
+    <hyperlink ref="C32" r:id="rId47" display="Variant of CAP-M2"/>
+    <hyperlink ref="A33" r:id="rId48" display="7856326-2010"/>
+    <hyperlink ref="C33" r:id="rId49" display="Variant of CAP-M2"/>
+    <hyperlink ref="A34" r:id="rId50" display="7856326-2011"/>
+    <hyperlink ref="C34" r:id="rId51" display="Variant of CAP-M2"/>
+    <hyperlink ref="A35" r:id="rId52" display="7857017-0002"/>
+    <hyperlink ref="A36" r:id="rId53" display="7862596"/>
+    <hyperlink ref="A37" r:id="rId54" display="7865214"/>
+    <hyperlink ref="A38" r:id="rId55" display="7865203"/>
+    <hyperlink ref="A39" r:id="rId56" display="7865178"/>
+    <hyperlink ref="A40" r:id="rId57" display="NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A41" r:id="rId58" display="7849242"/>
+    <hyperlink ref="C41" r:id="rId59" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A42" r:id="rId60" display="7849243"/>
+    <hyperlink ref="C42" r:id="rId61" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A43" r:id="rId62" display="7849245"/>
+    <hyperlink ref="C43" r:id="rId63" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A44" r:id="rId64" display="MR-REPEATERS"/>
+    <hyperlink ref="A45" r:id="rId65" display="7599148"/>
+    <hyperlink ref="C45" r:id="rId66" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A46" r:id="rId67" display="7599149"/>
+    <hyperlink ref="C46" r:id="rId68" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A47" r:id="rId69" display="7600606"/>
+    <hyperlink ref="C47" r:id="rId70" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A48" r:id="rId71" display="7618228"/>
+    <hyperlink ref="C48" r:id="rId72" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A49" r:id="rId73" display="7657462"/>
+    <hyperlink ref="C49" r:id="rId74" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A50" r:id="rId75" display="7613614"/>
+    <hyperlink ref="C50" r:id="rId76" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A51" r:id="rId77" display="7163441-00"/>
+    <hyperlink ref="A52" r:id="rId78" display="7163445-00"/>
+    <hyperlink ref="A53" r:id="rId79" display="7566603-00"/>
+    <hyperlink ref="A54" r:id="rId80" display="7564517-00"/>
+    <hyperlink ref="A55" r:id="rId81" display="7611540-00"/>
+    <hyperlink ref="A56" r:id="rId82" display="7621865-00"/>
+    <hyperlink ref="A57" r:id="rId83" display="7715695-00"/>
+    <hyperlink ref="A58" r:id="rId84" display="7768707-00"/>
+    <hyperlink ref="A59" r:id="rId85" display="7768707-03"/>
+    <hyperlink ref="A60" r:id="rId86" display="7768860-00"/>
+    <hyperlink ref="A61" r:id="rId87" display="7768862-00"/>
+    <hyperlink ref="A62" r:id="rId88" display="7513152-26"/>
+    <hyperlink ref="A63" r:id="rId89" display="H-2X2-TZ-43-AI6"/>
+    <hyperlink ref="A64" r:id="rId90" display="H-2X2-UW-43-AI6"/>
+    <hyperlink ref="A65" r:id="rId91" display="H-4X4-UW-43-AI6"/>
+    <hyperlink ref="A66" r:id="rId92" display="C-15-UW-N-AI6"/>
+    <hyperlink ref="A67" r:id="rId93" display="C-20-UW-43-AI6"/>
+    <hyperlink ref="A68" r:id="rId94" display="C-6-UW-43-AI6"/>
+    <hyperlink ref="A69" r:id="rId95" display="C-30-UW-43-AI6"/>
+    <hyperlink ref="A70" r:id="rId96" display="C-8-UW-43-AI6"/>
+    <hyperlink ref="A71" r:id="rId97" display="C-8-UW-N-AI6"/>
+    <hyperlink ref="A72" r:id="rId98" display="C-6-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A73" r:id="rId99" display="C-10-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A74" r:id="rId100" display="C-10-TCPUSEW-43AI6"/>
+    <hyperlink ref="A75" r:id="rId101" display="C-20-TCPUSEW-43AI6"/>
+    <hyperlink ref="A76" r:id="rId102" display="C-30-TCPUSEW-43AI6"/>
+    <hyperlink ref="A77" r:id="rId103" display="C-20-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A78" r:id="rId104" display="C-15-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A79" r:id="rId105" display="VD-C8-CPUSEW-43B"/>
+    <hyperlink ref="A80" r:id="rId106" display="VD-C10-CPUSEW-43B"/>
+    <hyperlink ref="A81" r:id="rId107" display="VD-C13-CPUSEW-43B"/>
+    <hyperlink ref="A82" r:id="rId108" display="VD-C20-CPUSEW-43B"/>
+    <hyperlink ref="A83" r:id="rId109" display="H-3X3-UW-43-AI6"/>
+    <hyperlink ref="A84" r:id="rId110" display="AT-1-43-MF"/>
+    <hyperlink ref="A85" r:id="rId111" display="AT-13-43-MF"/>
+    <hyperlink ref="A86" r:id="rId112" display="AT-15-UW-43-MFI6"/>
+    <hyperlink ref="A87" r:id="rId113" display="AT-15-43-MF"/>
+    <hyperlink ref="A88" r:id="rId114" display="AT-8-43-MF"/>
+    <hyperlink ref="A89" r:id="rId115" display="AT-30-43-MF"/>
+    <hyperlink ref="A90" r:id="rId116" display="CT-10-TUW-43-I6"/>
+    <hyperlink ref="A91" r:id="rId117" display="CT-10-TUW-NI6"/>
+    <hyperlink ref="A92" r:id="rId118" display="CT-20-TUW-43-I6"/>
+    <hyperlink ref="A93" r:id="rId119" display="CT-30-TUW-43-I6"/>
+    <hyperlink ref="A94" r:id="rId120" display="CT-5-TUW-43-I6"/>
+    <hyperlink ref="A95" r:id="rId121" display="CT-6-TUW-43-I6"/>
+    <hyperlink ref="A96" r:id="rId122" display="CT-5-TUW-NI6"/>
+    <hyperlink ref="A97" r:id="rId123" display="S-2-UW-H-NI6"/>
+    <hyperlink ref="A98" r:id="rId124" display="S-3-UW-H-NI6"/>
+    <hyperlink ref="A99" r:id="rId125" display="S-4-UW-H-NI6"/>
+    <hyperlink ref="A100" r:id="rId126" display="S-3-UW-H-43-I6"/>
+    <hyperlink ref="A101" r:id="rId127" display="S-2-UW-L-43I53"/>
+    <hyperlink ref="A102" r:id="rId128" display="S-2-UW-L-NI53"/>
+    <hyperlink ref="A103" r:id="rId129" display="S-3-UW-L-43I53"/>
+    <hyperlink ref="A104" r:id="rId130" display="S-2-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A105" r:id="rId131" display="S-3-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A106" r:id="rId132" display="S-3-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A107" r:id="rId133" display="T-10-UW-43-M"/>
+    <hyperlink ref="A108" r:id="rId134" display="T-10-UW-43-M-I6"/>
+    <hyperlink ref="A109" r:id="rId135" display="T-2-UW-43-M"/>
+    <hyperlink ref="A110" r:id="rId136" display="T-100-UW-43-M"/>
+    <hyperlink ref="A111" r:id="rId137" display="T-25-UW-43-M"/>
+    <hyperlink ref="A112" r:id="rId138" display="T-100-UW-43-M-I6"/>
+    <hyperlink ref="A113" r:id="rId139" display="T-30-UW-43-M-I6"/>
+    <hyperlink ref="A114" r:id="rId140" display="T-200-UW-43-F-I6"/>
+    <hyperlink ref="A115" r:id="rId141" display="DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A116" r:id="rId142" display="OMNI-ANTENNAS"/>
+    <hyperlink ref="A117" r:id="rId143" display="CMAX-EXT-43-I53"/>
+    <hyperlink ref="C117" r:id="rId144" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A118" r:id="rId145" display="CMAX-O-43-UW-I53"/>
+    <hyperlink ref="C118" r:id="rId146" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A119" r:id="rId147" display="CMAX-OMF7-43-UWI53"/>
+    <hyperlink ref="C119" r:id="rId148" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A120" r:id="rId149" display="CMAX-OMF8-43-UWI53"/>
+    <hyperlink ref="C120" r:id="rId150" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A121" r:id="rId151" display="CMAX-OMF9-43-UWI53"/>
+    <hyperlink ref="C121" r:id="rId152" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A122" r:id="rId153" display="CMAX-OUS1-UW43-I53"/>
+    <hyperlink ref="C122" r:id="rId154" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A123" r:id="rId155" display="CELLMAX-D-43-WI"/>
+    <hyperlink ref="C123" r:id="rId156" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A124" r:id="rId157" display="CMAX-HM4-30-I53"/>
+    <hyperlink ref="C124" r:id="rId158" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A125" r:id="rId159" display="CMAX-HM4-60-I53"/>
+    <hyperlink ref="C125" r:id="rId160" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A126" r:id="rId161" display="CMAX-DMF2-43-WI53"/>
+    <hyperlink ref="C126" r:id="rId162" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A127" r:id="rId163" display="CMAX-LHM2-22-I53"/>
+    <hyperlink ref="C127" r:id="rId164" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A128" r:id="rId165" display="CMAX-OUS-TUW-43I"/>
+    <hyperlink ref="C128" r:id="rId166" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A129" r:id="rId167" display="CMAX-O-43-UW-I53-01"/>
+    <hyperlink ref="C129" r:id="rId168" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A130" r:id="rId169" display="LOG-PERIODIC-ANTENNAS"/>
+    <hyperlink ref="A131" r:id="rId170" display="CELLMAX-O-43-WI"/>
+    <hyperlink ref="C131" r:id="rId171" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A132" r:id="rId172" display="CMAX-HM4-60X1-I53"/>
+    <hyperlink ref="C132" r:id="rId173" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A133" r:id="rId174" display="VD-O-43-UWI53"/>
+    <hyperlink ref="C133" r:id="rId175" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A134" r:id="rId176" display="VD-DMF-43-UWI53"/>
+    <hyperlink ref="C134" r:id="rId177" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A135" r:id="rId178" display="CMAX-DMF4-43-WI53-O"/>
+    <hyperlink ref="C135" r:id="rId179" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A136" r:id="rId180" display="CMAX-OMUW-225-I53-O"/>
+    <hyperlink ref="C136" r:id="rId181" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A137" r:id="rId182" display="DV40-010-01-A0-E"/>
+    <hyperlink ref="A138" r:id="rId183" display="7705125"/>
+    <hyperlink ref="A139" r:id="rId184" display="7814722"/>
+    <hyperlink ref="A140" r:id="rId185" display="7847185"/>
+    <hyperlink ref="A141" r:id="rId186" display="7850475"/>
+    <hyperlink ref="A142" r:id="rId187" display="7640449-01"/>
+    <hyperlink ref="A143" r:id="rId188" display="TFLN4004/4"/>
+    <hyperlink ref="A144" r:id="rId189" display="TPRN64"/>
+    <hyperlink ref="A145" r:id="rId190" display="7640681-01"/>
+    <hyperlink ref="A146" r:id="rId191" display="TFAH-ES70/80-37"/>
+    <hyperlink ref="A147" r:id="rId192" display="TFAH-ES70/80/50-37"/>
+    <hyperlink ref="A148" r:id="rId193" display="7773877-0002"/>
+    <hyperlink ref="A149" r:id="rId194" display="42396A-17"/>
+    <hyperlink ref="A150" r:id="rId195" display="7637444-01"/>
+    <hyperlink ref="A151" r:id="rId196" display="7640450-00"/>
+    <hyperlink ref="A152" r:id="rId197" display="7681202"/>
+    <hyperlink ref="A153" r:id="rId198" display="7672754-00"/>
+    <hyperlink ref="A154" r:id="rId199" display="7693969"/>
+    <hyperlink ref="A155" r:id="rId200" display="7708015"/>
+    <hyperlink ref="A156" r:id="rId201" display="7708035"/>
+    <hyperlink ref="A157" r:id="rId202" display="7633228-02"/>
+    <hyperlink ref="A158" r:id="rId203" display="7642125-00"/>
+    <hyperlink ref="A159" r:id="rId204" display="7818453"/>
+    <hyperlink ref="A160" r:id="rId205" display="7818454"/>
+    <hyperlink ref="A161" r:id="rId206" display="7830281"/>
+    <hyperlink ref="A162" r:id="rId207" display="7818457"/>
+    <hyperlink ref="A163" r:id="rId208" display="7830345"/>
+    <hyperlink ref="A164" r:id="rId209" display="7830347"/>
+    <hyperlink ref="A165" r:id="rId210" display="7830349"/>
+    <hyperlink ref="A166" r:id="rId211" display="7633229-05"/>
+    <hyperlink ref="A167" r:id="rId212" display="7841277-00"/>
+    <hyperlink ref="A168" r:id="rId213" display="A7818454"/>
+    <hyperlink ref="A169" r:id="rId214" display="A7818479"/>
+    <hyperlink ref="A170" r:id="rId215" display="A7818455"/>
+    <hyperlink ref="A171" r:id="rId216" display="A7818457"/>
+    <hyperlink ref="A172" r:id="rId217" display="7851464-00"/>
+    <hyperlink ref="A173" r:id="rId218" display="7676260-01"/>
+    <hyperlink ref="A174" r:id="rId219" display="7721916-03"/>
+    <hyperlink ref="A175" r:id="rId220" display="A7850159-00"/>
+    <hyperlink ref="A176" r:id="rId221" display="7761433-00"/>
+    <hyperlink ref="A177" r:id="rId222" display="7633228-03"/>
+    <hyperlink ref="A178" r:id="rId223" display="7845476-00"/>
+    <hyperlink ref="A179" r:id="rId224" display="7859935-00"/>
+    <hyperlink ref="A180" r:id="rId225" display="7635443-01"/>
+    <hyperlink ref="A181" r:id="rId226" display="7663610-00"/>
+    <hyperlink ref="A182" r:id="rId227" display="7676311-01"/>
+    <hyperlink ref="A183" r:id="rId228" display="7693531-00"/>
+    <hyperlink ref="A184" r:id="rId229" display="7809798-00"/>
+    <hyperlink ref="A185" r:id="rId230" display="7850080-00"/>
+    <hyperlink ref="A186" r:id="rId231" display="A7818375"/>
+    <hyperlink ref="A187" r:id="rId232" display="7844068-02"/>
+    <hyperlink ref="A188" r:id="rId233" display="7635442-03"/>
+    <hyperlink ref="A189" r:id="rId234" display="A7844068-02"/>
+    <hyperlink ref="A190" r:id="rId235" display="CAP-M"/>
+    <hyperlink ref="A191" r:id="rId236" display="CAP-H"/>
+    <hyperlink ref="A192" r:id="rId237" display="UAP"/>
+    <hyperlink ref="A193" r:id="rId238" display="UAP2"/>
+    <hyperlink ref="A194" r:id="rId239" display="7642133-01"/>
+    <hyperlink ref="C194" r:id="rId240" display="Variant of UAP"/>
+    <hyperlink ref="A195" r:id="rId241" display="7724746-00"/>
+    <hyperlink ref="C195" r:id="rId242" display="Variant of UAP"/>
+    <hyperlink ref="A196" r:id="rId243" display="7770209-0006"/>
+    <hyperlink ref="C196" r:id="rId244" display="Variant of CAP-L"/>
+    <hyperlink ref="A197" r:id="rId245" display="7776595-0004"/>
+    <hyperlink ref="C197" r:id="rId246" display="Variant of CAP-L"/>
+    <hyperlink ref="A198" r:id="rId247" display="7776598-0004"/>
+    <hyperlink ref="C198" r:id="rId248" display="Variant of CAP-L"/>
+    <hyperlink ref="A199" r:id="rId249" display="7770356-0004"/>
+    <hyperlink ref="C199" r:id="rId250" display="Variant of CAP-L"/>
+    <hyperlink ref="A200" r:id="rId251" display="7776598-0006"/>
+    <hyperlink ref="C200" r:id="rId252" display="Variant of CAP-L"/>
+    <hyperlink ref="A201" r:id="rId253" display="7776643-0004"/>
+    <hyperlink ref="C201" r:id="rId254" display="Variant of CAP-L"/>
+    <hyperlink ref="A202" r:id="rId255" display="7776597-0004"/>
+    <hyperlink ref="C202" r:id="rId256" display="Variant of CAP-L"/>
+    <hyperlink ref="A203" r:id="rId257" display="7776596-0004"/>
+    <hyperlink ref="C203" r:id="rId258" display="Variant of CAP-L"/>
+    <hyperlink ref="A204" r:id="rId259" display="7776641-0006"/>
+    <hyperlink ref="C204" r:id="rId260" display="Variant of CAP-L"/>
+    <hyperlink ref="A205" r:id="rId261" display="7820478-0002"/>
+    <hyperlink ref="C205" r:id="rId262" display="Variant of CAP-M"/>
+    <hyperlink ref="A206" r:id="rId263" display="7820689-0001"/>
+    <hyperlink ref="C206" r:id="rId264" display="Variant of CAP-M"/>
+    <hyperlink ref="A207" r:id="rId265" display="7825719-0002"/>
+    <hyperlink ref="C207" r:id="rId266" display="Variant of CAP-H"/>
+    <hyperlink ref="A208" r:id="rId267" display="7820689-0002"/>
+    <hyperlink ref="C208" r:id="rId268" display="Variant of CAP-M"/>
+    <hyperlink ref="A209" r:id="rId269" display="7821740-0002"/>
+    <hyperlink ref="C209" r:id="rId270" display="Variant of CAP-H"/>
+    <hyperlink ref="A210" r:id="rId271" display="7825719-0004"/>
+    <hyperlink ref="C210" r:id="rId272" display="Variant of CAP-H"/>
+    <hyperlink ref="A211" r:id="rId273" display="7825730-0001"/>
+    <hyperlink ref="C211" r:id="rId274" display="Variant of CAP-H"/>
+    <hyperlink ref="A212" r:id="rId275" display="7821740-0006"/>
+    <hyperlink ref="C212" r:id="rId276" display="Variant of CAP-H"/>
+    <hyperlink ref="A213" r:id="rId277" display="7834677-0004"/>
+    <hyperlink ref="C213" r:id="rId278" display="Variant of CAP-L"/>
+    <hyperlink ref="A214" r:id="rId279" display="7836123-0002"/>
+    <hyperlink ref="C214" r:id="rId280" display="Variant of CAP-H"/>
+    <hyperlink ref="A215" r:id="rId281" display="7833597-0001"/>
+    <hyperlink ref="C215" r:id="rId282" display="Variant of CAP-M"/>
+    <hyperlink ref="A216" r:id="rId283" display="7841175-0002"/>
+    <hyperlink ref="C216" r:id="rId284" display="Variant of CAP-H"/>
+    <hyperlink ref="A217" r:id="rId285" display="7841176-0002"/>
+    <hyperlink ref="C217" r:id="rId286" display="Variant of CAP-H"/>
+    <hyperlink ref="A218" r:id="rId287" display="7834113-0002"/>
+    <hyperlink ref="C218" r:id="rId288" display="Variant of CAP-H"/>
+    <hyperlink ref="A219" r:id="rId289" display="7834113-0005"/>
+    <hyperlink ref="C219" r:id="rId290" display="Variant of CAP-H"/>
+    <hyperlink ref="A220" r:id="rId291" display="7843400-0002"/>
+    <hyperlink ref="C220" r:id="rId292" display="Variant of CAP-H"/>
+    <hyperlink ref="A221" r:id="rId293" display="7830127-0001"/>
+    <hyperlink ref="C221" r:id="rId294" display="Variant of CAP-MX"/>
+    <hyperlink ref="A222" r:id="rId295" display="7840984-0001"/>
+    <hyperlink ref="C222" r:id="rId296" display="Variant of CAP-M"/>
+    <hyperlink ref="A223" r:id="rId297" display="7841153-0001"/>
+    <hyperlink ref="C223" r:id="rId298" display="Variant of CAP-H"/>
+    <hyperlink ref="A224" r:id="rId299" display="7835476-0008"/>
+    <hyperlink ref="C224" r:id="rId300" display="Variant of CAP-H"/>
+    <hyperlink ref="A225" r:id="rId301" display="7843400-0001"/>
+    <hyperlink ref="C225" r:id="rId302" display="Variant of CAP-H"/>
+    <hyperlink ref="A226" r:id="rId303" display="7845390-0007"/>
+    <hyperlink ref="C226" r:id="rId304" display="Variant of CAP-L2"/>
+    <hyperlink ref="A227" r:id="rId305" display="7845390-1007"/>
+    <hyperlink ref="C227" r:id="rId306" display="Variant of CAP-L2"/>
+    <hyperlink ref="A228" r:id="rId307" display="7845390-0018"/>
+    <hyperlink ref="C228" r:id="rId308" display="Variant of CAP-L2"/>
+    <hyperlink ref="A229" r:id="rId309" display="7845390-1008"/>
+    <hyperlink ref="C229" r:id="rId310" display="Variant of CAP-L2"/>
+    <hyperlink ref="A230" r:id="rId311" display="7851671-1003"/>
+    <hyperlink ref="C230" r:id="rId312" display="Variant of CAP-M2"/>
+    <hyperlink ref="A231" r:id="rId313" display="7845390-0001"/>
+    <hyperlink ref="C231" r:id="rId314" display="Variant of CAP-L2"/>
+    <hyperlink ref="A232" r:id="rId315" display="7845390-1001"/>
+    <hyperlink ref="C232" r:id="rId316" display="Variant of CAP-L2"/>
+    <hyperlink ref="A233" r:id="rId317" display="7803900"/>
+    <hyperlink ref="A234" r:id="rId318" display="7801330"/>
+    <hyperlink ref="A235" r:id="rId319" display="7803902"/>
+    <hyperlink ref="A236" r:id="rId320" display="7801340"/>
+    <hyperlink ref="A237" r:id="rId321" display="7801367"/>
+    <hyperlink ref="A238" r:id="rId322" display="7803906"/>
+    <hyperlink ref="A239" r:id="rId323" display="7801344"/>
+    <hyperlink ref="A240" r:id="rId324" display="7803247"/>
+    <hyperlink ref="A241" r:id="rId325" display="7803291"/>
+    <hyperlink ref="A242" r:id="rId326" display="A7845629"/>
+    <hyperlink ref="A243" r:id="rId327" display="A7845626"/>
+    <hyperlink ref="A244" r:id="rId328" display="A7660511"/>
+    <hyperlink ref="A245" r:id="rId329" display="A7803247"/>
+    <hyperlink ref="A246" r:id="rId330" display="A7803249"/>
+    <hyperlink ref="A247" r:id="rId331" display="A7803291"/>
+    <hyperlink ref="A248" r:id="rId332" display="A7803293"/>
+    <hyperlink ref="A249" r:id="rId333" display="A7803298"/>
+    <hyperlink ref="A250" r:id="rId334" display="A7803902"/>
+    <hyperlink ref="A251" r:id="rId335" display="A7803906"/>
+    <hyperlink ref="A252" r:id="rId336" display="A7801330"/>
+    <hyperlink ref="A253" r:id="rId337" display="A7801342"/>
+    <hyperlink ref="A254" r:id="rId338" display="A7801344"/>
+    <hyperlink ref="A255" r:id="rId339" display="A7801363"/>
+    <hyperlink ref="A256" r:id="rId340" display="A7801365"/>
+    <hyperlink ref="A257" r:id="rId341" display="A7801367"/>
+    <hyperlink ref="A258" r:id="rId342" display="A7846857"/>
+    <hyperlink ref="A259" r:id="rId343" display="A7859413"/>
+    <hyperlink ref="A260" r:id="rId344" display="A7846858"/>
+    <hyperlink ref="A261" r:id="rId345" display="7865186"/>
+    <hyperlink ref="A262" r:id="rId346" display="7768861-00"/>
+    <hyperlink ref="A263" r:id="rId347" display="7768707-05"/>
+    <hyperlink ref="A264" r:id="rId348" display="H-2X2-UW-N-AI6"/>
+    <hyperlink ref="A265" r:id="rId349" display="7625001"/>
+    <hyperlink ref="C265" r:id="rId350" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A266" r:id="rId351" display="7693191-01"/>
+    <hyperlink ref="C266" r:id="rId352" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A267" r:id="rId353" display="7700741-01"/>
+    <hyperlink ref="C267" r:id="rId354" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A268" r:id="rId355" display="7163442-00"/>
+    <hyperlink ref="A269" r:id="rId356" display="7564519-00"/>
+    <hyperlink ref="A270" r:id="rId357" display="7640800-00"/>
+    <hyperlink ref="A271" r:id="rId358" display="7671558-00"/>
+    <hyperlink ref="A272" r:id="rId359" display="7679693-00"/>
+    <hyperlink ref="A273" r:id="rId360" display="7671558-01"/>
+    <hyperlink ref="A274" r:id="rId361" display="7768707-02"/>
+    <hyperlink ref="A275" r:id="rId362" display="7768707-04"/>
+    <hyperlink ref="A276" r:id="rId363" display="7768708-00"/>
+    <hyperlink ref="A277" r:id="rId364" display="7770356-0006"/>
+    <hyperlink ref="C277" r:id="rId365" display="Variant of CAP-L"/>
+    <hyperlink ref="A278" r:id="rId366" display="7776643-0006"/>
+    <hyperlink ref="C278" r:id="rId367" display="Variant of CAP-L"/>
+    <hyperlink ref="A279" r:id="rId368" display="7776597-0006"/>
+    <hyperlink ref="C279" r:id="rId369" display="Variant of CAP-L"/>
+    <hyperlink ref="A280" r:id="rId370" display="7781125-0003"/>
+    <hyperlink ref="C280" r:id="rId371" display="Variant of CAP-M"/>
+    <hyperlink ref="A281" r:id="rId372" display="7820478-0001"/>
+    <hyperlink ref="C281" r:id="rId373" display="Variant of CAP-M"/>
+    <hyperlink ref="A282" r:id="rId374" display="7825730-0003"/>
+    <hyperlink ref="C282" r:id="rId375" display="Variant of CAP-H"/>
+    <hyperlink ref="A283" r:id="rId376" display="7828333-0001"/>
+    <hyperlink ref="C283" r:id="rId377" display="Variant of CAP-M"/>
+    <hyperlink ref="A284" r:id="rId378" display="7834677-0006"/>
+    <hyperlink ref="C284" r:id="rId379" display="Variant of CAP-L"/>
+    <hyperlink ref="A285" r:id="rId380" display="7830127-0002"/>
+    <hyperlink ref="C285" r:id="rId381" display="Variant of CAP-MX"/>
+    <hyperlink ref="A286" r:id="rId382" display="7828333-0002"/>
+    <hyperlink ref="C286" r:id="rId383" display="Variant of CAP-M"/>
+    <hyperlink ref="A287" r:id="rId384" display="7841031-0002"/>
+    <hyperlink ref="C287" r:id="rId385" display="Variant of CAP-H"/>
+    <hyperlink ref="A288" r:id="rId386" display="7843410-0002"/>
+    <hyperlink ref="C288" r:id="rId387" display="Variant of CAP-H"/>
+    <hyperlink ref="A289" r:id="rId388" display="7844739-0002"/>
+    <hyperlink ref="C289" r:id="rId389" display="Variant of CAP-H"/>
+    <hyperlink ref="A290" r:id="rId390" display="7825730-0002"/>
+    <hyperlink ref="C290" r:id="rId391" display="Variant of CAP-H"/>
+    <hyperlink ref="A291" r:id="rId392" display="7825730-0004"/>
+    <hyperlink ref="C291" r:id="rId393" display="Variant of CAP-H"/>
+    <hyperlink ref="A292" r:id="rId394" display="7843410-0005"/>
+    <hyperlink ref="C292" r:id="rId395" display="Variant of CAP-H"/>
+    <hyperlink ref="A293" r:id="rId396" display="7835476-0006"/>
+    <hyperlink ref="C293" r:id="rId397" display="Variant of CAP-H"/>
+    <hyperlink ref="A294" r:id="rId398" display="7845390-1018"/>
+    <hyperlink ref="C294" r:id="rId399" display="Variant of CAP-L2"/>
+    <hyperlink ref="A295" r:id="rId400" display="7851671-1001"/>
+    <hyperlink ref="C295" r:id="rId401" display="Variant of CAP-M2"/>
+    <hyperlink ref="A296" r:id="rId402" display="7851671-1002"/>
+    <hyperlink ref="C296" r:id="rId403" display="Variant of CAP-M2"/>
+    <hyperlink ref="A297" r:id="rId404" display="7845390-0003"/>
+    <hyperlink ref="C297" r:id="rId405" display="Variant of CAP-L2"/>
+    <hyperlink ref="A298" r:id="rId406" display="CMR-REPEATERS"/>
+    <hyperlink ref="A299" r:id="rId407" display="7761306-00"/>
+    <hyperlink ref="C299" r:id="rId408" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A300" r:id="rId409" display="7761303-00"/>
+    <hyperlink ref="C300" r:id="rId410" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A301" r:id="rId411" display="7843335-00"/>
+    <hyperlink ref="C301" r:id="rId412" display="Variant of NODE-AM/A+ REPEATERS"/>
+    <hyperlink ref="A302" r:id="rId413" display="7849244"/>
+    <hyperlink ref="C302" r:id="rId414" display="Variant of CMR-REPEATERS"/>
+    <hyperlink ref="A303" r:id="rId415" display="7566418"/>
+    <hyperlink ref="C303" r:id="rId416" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A304" r:id="rId417" display="7633937"/>
+    <hyperlink ref="C304" r:id="rId418" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A305" r:id="rId419" display="7615374"/>
+    <hyperlink ref="C305" r:id="rId420" display="Variant of MR-REPEATERS"/>
+    <hyperlink ref="A306" r:id="rId421" display="C-10-UW-43-AI6"/>
+    <hyperlink ref="A307" r:id="rId422" display="C-10-UW-N-AI6"/>
+    <hyperlink ref="A308" r:id="rId423" display="C-13-UW-43-AI6"/>
+    <hyperlink ref="A309" r:id="rId424" display="C-13-UW-N-AI6"/>
+    <hyperlink ref="A310" r:id="rId425" display="C-30-UW-N-AI6"/>
+    <hyperlink ref="A311" r:id="rId426" display="C-15-UW-43-AI6"/>
+    <hyperlink ref="A312" r:id="rId427" display="C-20-UW-N-AI6"/>
+    <hyperlink ref="A313" r:id="rId428" display="C-6-UW-N-AI6"/>
+    <hyperlink ref="A314" r:id="rId429" display="C-5-UW-43-AI6"/>
+    <hyperlink ref="A315" r:id="rId430" display="C-30-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A316" r:id="rId431" display="C-15-TCPUSEW-43AI6"/>
+    <hyperlink ref="A317" r:id="rId432" display="C-6-TCPUSEW-43AI6"/>
+    <hyperlink ref="A318" r:id="rId433" display="VD-C6-CPUSEW-43B"/>
+    <hyperlink ref="A319" r:id="rId434" display="VD-C15-CPUSEW-43B"/>
+    <hyperlink ref="A320" r:id="rId435" display="VD-C30-CPUSEW-43B"/>
+    <hyperlink ref="A321" r:id="rId436" display="VD-H2X2-CPUSEW-43B"/>
+    <hyperlink ref="A322" r:id="rId437" display="H-3-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A323" r:id="rId438" display="AT-10-UW-43-MFI6"/>
+    <hyperlink ref="A324" r:id="rId439" display="AT-10-43-MF"/>
+    <hyperlink ref="A325" r:id="rId440" display="AT-20-43-MF"/>
+    <hyperlink ref="A326" r:id="rId441" display="AT-3-43-MF"/>
+    <hyperlink ref="A327" r:id="rId442" display="AT-30-UW-43-MFI6"/>
+    <hyperlink ref="A328" r:id="rId443" display="AT-6-UW-43-MFI6"/>
+    <hyperlink ref="A329" r:id="rId444" display="AT-20-UW-43-MFI6"/>
+    <hyperlink ref="A330" r:id="rId445" display="AT-6-43-MF"/>
+    <hyperlink ref="A331" r:id="rId446" display="CT-15-TUW-43-I6"/>
+    <hyperlink ref="A332" r:id="rId447" display="CT-20-TUW-NI6"/>
+    <hyperlink ref="A333" r:id="rId448" display="CT-15-TUW-NI6"/>
+    <hyperlink ref="A334" r:id="rId449" display="CT-30-TUW-NI6"/>
+    <hyperlink ref="A335" r:id="rId450" display="CT-8-TUW-43-I6"/>
+    <hyperlink ref="A336" r:id="rId451" display="CT-8-TUW-NI6"/>
+    <hyperlink ref="A337" r:id="rId452" display="CT-6-TUW-NI6"/>
+    <hyperlink ref="A338" r:id="rId453" display="S-2-UW-H-43-I6"/>
+    <hyperlink ref="A339" r:id="rId454" display="S-4-UW-H-43-I6"/>
+    <hyperlink ref="A340" r:id="rId455" display="S-3-UW-L-NI53"/>
+    <hyperlink ref="A341" r:id="rId456" display="S-4-UW-L-43I53"/>
+    <hyperlink ref="A342" r:id="rId457" display="S-4-UW-L-NI53"/>
+    <hyperlink ref="A343" r:id="rId458" display="S-4-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A344" r:id="rId459" display="S-4-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A345" r:id="rId460" display="S-2-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A346" r:id="rId461" display="VD-S2-CPUSEW-H-43B"/>
+    <hyperlink ref="A347" r:id="rId462" display="VD-S3-CPUSEW-H-43B"/>
+    <hyperlink ref="A348" r:id="rId463" display="VD-S4-CPUSEW-H-43B"/>
+    <hyperlink ref="A349" r:id="rId464" display="S-2-UW-L-43-I53"/>
+    <hyperlink ref="A350" r:id="rId465" display="T-200-UW-43-M-I6"/>
+    <hyperlink ref="A351" r:id="rId466" display="T-50-UW-43-M"/>
+    <hyperlink ref="A352" r:id="rId467" display="T-50-UW-43-M-I6"/>
+    <hyperlink ref="A353" r:id="rId468" display="CELLMAX-D-CPUSE"/>
+    <hyperlink ref="C353" r:id="rId469" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A354" r:id="rId470" display="CMAX-D-43-UW-I53"/>
+    <hyperlink ref="C354" r:id="rId471" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A355" r:id="rId472" display="CMAX-D-TCPUSEI53"/>
+    <hyperlink ref="C355" r:id="rId473" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A356" r:id="rId474" display="CMAX-OMF6-43-UWI53"/>
+    <hyperlink ref="C356" r:id="rId475" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A357" r:id="rId476" display="CMAX-OUS-43-I53"/>
+    <hyperlink ref="C357" r:id="rId477" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A358" r:id="rId478" display="CMAX-DMF-43-UW-I53"/>
+    <hyperlink ref="C358" r:id="rId479" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A359" r:id="rId480" display="CMAX-YG-CPUSEW-I53"/>
+    <hyperlink ref="C359" r:id="rId481" display="Variant of LOG-PERIODIC-ANTENNAS"/>
+    <hyperlink ref="A360" r:id="rId482" display="CMAX-LHM2-60-I53"/>
+    <hyperlink ref="C360" r:id="rId483" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A361" r:id="rId484" display="CMAX-LHM2-30-I53"/>
+    <hyperlink ref="C361" r:id="rId485" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A362" r:id="rId486" display="CMAX-LHM2-3030-I53"/>
+    <hyperlink ref="C362" r:id="rId487" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A363" r:id="rId488" display="CMAX-DMF-43-UW-I53-01"/>
+    <hyperlink ref="C363" r:id="rId489" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A364" r:id="rId490" display="CMAX-OUS-TUW-I53"/>
+    <hyperlink ref="C364" r:id="rId491" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A365" r:id="rId492" display="CMAX-HM4-3030-I53"/>
+    <hyperlink ref="C365" r:id="rId493" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A366" r:id="rId494" display="VD-OMF6-43-UWI53"/>
+    <hyperlink ref="C366" r:id="rId495" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A367" r:id="rId496" display="VD-OUS-43-UWI53"/>
+    <hyperlink ref="C367" r:id="rId497" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A368" r:id="rId498" display="VD-OM-43-UWI53"/>
+    <hyperlink ref="C368" r:id="rId499" display="Variant of OMNI-ANTENNAS"/>
+    <hyperlink ref="A369" r:id="rId500" display="VD-D-43-UWI53"/>
+    <hyperlink ref="C369" r:id="rId501" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A370" r:id="rId502" display="CMAX-DMF-43-WI53-O"/>
+    <hyperlink ref="C370" r:id="rId503" display="Variant of DIRECTIONAL-ANTENNAS"/>
+    <hyperlink ref="A371" r:id="rId504" display="DV17-001-01-A0-E"/>
+    <hyperlink ref="A372" r:id="rId505" display="DV17-010-01-A0-E"/>
+    <hyperlink ref="A373" r:id="rId506" display="DV37-001-01-A0-E"/>
+    <hyperlink ref="A374" r:id="rId507" display="DV54-001-01-A0-E"/>
+    <hyperlink ref="A375" r:id="rId508" display="7543994"/>
+    <hyperlink ref="A376" r:id="rId509" display="7760591"/>
+    <hyperlink ref="A377" r:id="rId510" display="7837870"/>
+    <hyperlink ref="A378" r:id="rId511" display="7851137"/>
+    <hyperlink ref="A379" r:id="rId512" display="7814094"/>
+    <hyperlink ref="A380" r:id="rId513" display="7643288-01"/>
+    <hyperlink ref="A381" r:id="rId514" display="TLCN8-W"/>
+    <hyperlink ref="A382" r:id="rId515" display="7683191-00"/>
+    <hyperlink ref="A383" r:id="rId516" display="TFAH-ES70/80-17"/>
+    <hyperlink ref="A384" r:id="rId517" display="TFAH-ES70/80/50-17"/>
+    <hyperlink ref="A385" r:id="rId518" display="7773877-0001"/>
+    <hyperlink ref="A386" r:id="rId519" display="7637443-02"/>
+    <hyperlink ref="A387" r:id="rId520" display="7641606-01"/>
+    <hyperlink ref="A388" r:id="rId521" display="7650855"/>
+    <hyperlink ref="A389" r:id="rId522" display="7672755-00"/>
+    <hyperlink ref="A390" r:id="rId523" display="7708038"/>
+    <hyperlink ref="A391" r:id="rId524" display="7708019"/>
+    <hyperlink ref="A392" r:id="rId525" display="7633228-00"/>
+    <hyperlink ref="A393" r:id="rId526" display="7721916-01"/>
+    <hyperlink ref="A394" r:id="rId527" display="7818473"/>
+    <hyperlink ref="A395" r:id="rId528" display="7830351"/>
+    <hyperlink ref="A396" r:id="rId529" display="7818475"/>
+    <hyperlink ref="A397" r:id="rId530" display="7818477"/>
+    <hyperlink ref="A398" r:id="rId531" display="7818479"/>
+    <hyperlink ref="A399" r:id="rId532" display="7818455"/>
+    <hyperlink ref="A400" r:id="rId533" display="7830283"/>
+    <hyperlink ref="A401" r:id="rId534" display="7830339"/>
+    <hyperlink ref="A402" r:id="rId535" display="7830341"/>
+    <hyperlink ref="A403" r:id="rId536" display="7830343"/>
+    <hyperlink ref="A404" r:id="rId537" display="7642123-01"/>
+    <hyperlink ref="A405" r:id="rId538" display="7847569-00"/>
+    <hyperlink ref="A406" r:id="rId539" display="A7818473"/>
+    <hyperlink ref="A407" r:id="rId540" display="A7818475"/>
+    <hyperlink ref="A408" r:id="rId541" display="A7818453"/>
+    <hyperlink ref="A409" r:id="rId542" display="A7818477"/>
+    <hyperlink ref="A410" r:id="rId543" display="7847569-01"/>
+    <hyperlink ref="A411" r:id="rId544" display="7635442-01"/>
+    <hyperlink ref="A412" r:id="rId545" display="7663468-00"/>
+    <hyperlink ref="A413" r:id="rId546" display="7809823-00"/>
+    <hyperlink ref="A414" r:id="rId547" display="7844068-00"/>
+    <hyperlink ref="A415" r:id="rId548" display="7844067-00"/>
+    <hyperlink ref="A416" r:id="rId549" display="A7850727-00"/>
+    <hyperlink ref="A417" r:id="rId550" display="7818375"/>
+    <hyperlink ref="A418" r:id="rId551" display="7844067-02"/>
+    <hyperlink ref="A419" r:id="rId552" display="7635443-03"/>
+    <hyperlink ref="A420" r:id="rId553" display="A7635442-03"/>
+    <hyperlink ref="A421" r:id="rId554" display="A7635443-03"/>
+    <hyperlink ref="A422" r:id="rId555" display="A7844067-02"/>
+    <hyperlink ref="A423" r:id="rId556" display="7775087-00"/>
+    <hyperlink ref="A424" r:id="rId557" display="CAP-L"/>
+    <hyperlink ref="A425" r:id="rId558" display="CAP-MX"/>
+    <hyperlink ref="A426" r:id="rId559" display="CAP-L2"/>
+    <hyperlink ref="A427" r:id="rId560" display="CAP-M2"/>
+    <hyperlink ref="A428" r:id="rId561" display="7770209-0004"/>
+    <hyperlink ref="C428" r:id="rId562" display="Variant of CAP-L"/>
+    <hyperlink ref="A429" r:id="rId563" display="7772983-0001"/>
+    <hyperlink ref="C429" r:id="rId564" display="Variant of CAP-H"/>
+    <hyperlink ref="A430" r:id="rId565" display="7770203-0004"/>
+    <hyperlink ref="C430" r:id="rId566" display="Variant of CAP-L"/>
+    <hyperlink ref="A431" r:id="rId567" display="7768763-00"/>
+    <hyperlink ref="C431" r:id="rId568" display="Variant of UAP"/>
+    <hyperlink ref="A432" r:id="rId569" display="7772983-0002"/>
+    <hyperlink ref="C432" r:id="rId570" display="Variant of CAP-H"/>
+    <hyperlink ref="A433" r:id="rId571" display="7770203-0006"/>
+    <hyperlink ref="C433" r:id="rId572" display="Variant of CAP-L"/>
+    <hyperlink ref="A434" r:id="rId573" display="7776596-0006"/>
+    <hyperlink ref="C434" r:id="rId574" display="Variant of CAP-L"/>
+    <hyperlink ref="A435" r:id="rId575" display="7776595-0006"/>
+    <hyperlink ref="C435" r:id="rId576" display="Variant of CAP-L"/>
+    <hyperlink ref="A436" r:id="rId577" display="7844963-00"/>
+    <hyperlink ref="C436" r:id="rId578" display="Variant of CAP-H"/>
+    <hyperlink ref="A437" r:id="rId579" display="7845389-1030"/>
+    <hyperlink ref="C437" r:id="rId580" display="Variant of UAP2"/>
+    <hyperlink ref="A438" r:id="rId581" display="7845389-0033"/>
+    <hyperlink ref="C438" r:id="rId582" display="Variant of UAP2"/>
+    <hyperlink ref="A439" r:id="rId583" display="7845389-1033"/>
+    <hyperlink ref="C439" r:id="rId584" display="Variant of UAP2"/>
+    <hyperlink ref="A440" r:id="rId585" display="7860563-0001"/>
+    <hyperlink ref="A441" r:id="rId586" display="7683181-01"/>
+    <hyperlink ref="A442" r:id="rId587" display="7688866-00"/>
+    <hyperlink ref="A443" r:id="rId588" display="7688868-00"/>
+    <hyperlink ref="A444" r:id="rId589" display="7714184-01"/>
+    <hyperlink ref="A445" r:id="rId590" display="7779139-00"/>
+    <hyperlink ref="A446" r:id="rId591" display="7683182-02"/>
+    <hyperlink ref="A447" r:id="rId592" display="7847984-00"/>
+    <hyperlink ref="A448" r:id="rId593" display="A7843666"/>
+    <hyperlink ref="A449" r:id="rId594" display="7654948-00"/>
+    <hyperlink ref="A450" r:id="rId595" display="7851781-00"/>
+    <hyperlink ref="A451" r:id="rId596" display="A7848842"/>
+    <hyperlink ref="A452" r:id="rId597" display="7846281-01"/>
+    <hyperlink ref="A453" r:id="rId598" display="7661538"/>
+    <hyperlink ref="A454" r:id="rId599" display="7821955-00"/>
+    <hyperlink ref="A455" r:id="rId600" display="OC-10A0-003"/>
+    <hyperlink ref="A456" r:id="rId601" display="OC-BA50A"/>
+    <hyperlink ref="A457" r:id="rId602" display="7834569-00"/>
+    <hyperlink ref="A458" r:id="rId603" display="7660511"/>
+    <hyperlink ref="A459" r:id="rId604" display="7680813"/>
+    <hyperlink ref="A460" r:id="rId605" display="7801360"/>
+    <hyperlink ref="A461" r:id="rId606" display="7801363"/>
+    <hyperlink ref="A462" r:id="rId607" display="7801365"/>
+    <hyperlink ref="A463" r:id="rId608" display="7803904"/>
+    <hyperlink ref="A464" r:id="rId609" display="7801342"/>
+    <hyperlink ref="A465" r:id="rId610" display="7803249"/>
+    <hyperlink ref="A466" r:id="rId611" display="7803293"/>
+    <hyperlink ref="A467" r:id="rId612" display="7803295"/>
+    <hyperlink ref="A468" r:id="rId613" display="7803298"/>
+    <hyperlink ref="A469" r:id="rId614" display="A7845627"/>
+    <hyperlink ref="A470" r:id="rId615" display="A7832206"/>
+    <hyperlink ref="A471" r:id="rId616" display="A7832204"/>
+    <hyperlink ref="A472" r:id="rId617" display="A7680813"/>
+    <hyperlink ref="A473" r:id="rId618" display="A7803295"/>
+    <hyperlink ref="A474" r:id="rId619" display="A7803900"/>
+    <hyperlink ref="A475" r:id="rId620" display="A7803904"/>
+    <hyperlink ref="A476" r:id="rId621" display="A7801340"/>
+    <hyperlink ref="A477" r:id="rId622" display="A7801360"/>
+    <hyperlink ref="A478" r:id="rId623" display="7859413"/>
+    <hyperlink ref="A479" r:id="rId624" display="7859414"/>
+    <hyperlink ref="A480" r:id="rId625" display="A7859414"/>
+    <hyperlink ref="A481" r:id="rId626" display="7832202"/>
+    <hyperlink ref="A482" r:id="rId627" display="7832200"/>
+    <hyperlink ref="A483" r:id="rId628" display="7715012-01"/>
+    <hyperlink ref="A484" r:id="rId629" display="7715018-01"/>
+    <hyperlink ref="A485" r:id="rId630" display="7849084-0002"/>
+    <hyperlink ref="C485" r:id="rId631" display="Variant of CAP-H"/>
+    <hyperlink ref="A486" r:id="rId632" display="7850236-0002"/>
+    <hyperlink ref="C486" r:id="rId633" display="Variant of CAP-H"/>
+    <hyperlink ref="A487" r:id="rId634" display="7845390-1009"/>
+    <hyperlink ref="C487" r:id="rId635" display="Variant of CAP-L2"/>
+    <hyperlink ref="A488" r:id="rId636" display="7845389-0013"/>
+    <hyperlink ref="C488" r:id="rId637" display="Variant of UAP2"/>
+    <hyperlink ref="A489" r:id="rId638" display="7845389-1013"/>
+    <hyperlink ref="C489" r:id="rId639" display="Variant of UAP2"/>
+    <hyperlink ref="A490" r:id="rId640" display="7845389-0016"/>
+    <hyperlink ref="C490" r:id="rId641" display="Variant of UAP2"/>
+    <hyperlink ref="A491" r:id="rId642" display="7845389-1009"/>
+    <hyperlink ref="C491" r:id="rId643" display="Variant of UAP2"/>
+    <hyperlink ref="A492" r:id="rId644" display="7845389-0003"/>
+    <hyperlink ref="C492" r:id="rId645" display="Variant of UAP2"/>
+    <hyperlink ref="A493" r:id="rId646" display="7845389-0025"/>
+    <hyperlink ref="C493" r:id="rId647" display="Variant of UAP2"/>
+    <hyperlink ref="A494" r:id="rId648" display="7845389-0032"/>
+    <hyperlink ref="C494" r:id="rId649" display="Variant of UAP2"/>
+    <hyperlink ref="A495" r:id="rId650" display="7845389-1032"/>
+    <hyperlink ref="C495" r:id="rId651" display="Variant of UAP2"/>
+    <hyperlink ref="A496" r:id="rId652" display="7845389-0034"/>
+    <hyperlink ref="C496" r:id="rId653" display="Variant of UAP2"/>
+    <hyperlink ref="A497" r:id="rId654" display="7845389-1034"/>
+    <hyperlink ref="C497" r:id="rId655" display="Variant of UAP2"/>
+    <hyperlink ref="A498" r:id="rId656" display="7856326-1003"/>
+    <hyperlink ref="C498" r:id="rId657" display="Variant of CAP-M2"/>
+    <hyperlink ref="A499" r:id="rId658" display="7856326-1011"/>
+    <hyperlink ref="C499" r:id="rId659" display="Variant of CAP-M2"/>
+    <hyperlink ref="A500" r:id="rId660" display="7845390-1035"/>
+    <hyperlink ref="C500" r:id="rId661" display="Variant of CAP-L2"/>
+    <hyperlink ref="A501" r:id="rId662" display="7821740-0008"/>
+    <hyperlink ref="C501" r:id="rId663" display="Variant of CAP-H"/>
+    <hyperlink ref="A502" r:id="rId664" display="7845389-0038"/>
+    <hyperlink ref="C502" r:id="rId665" display="Variant of UAP2"/>
+    <hyperlink ref="A503" r:id="rId666" display="7845390-1036"/>
+    <hyperlink ref="C503" r:id="rId667" display="Variant of CAP-L2"/>
+    <hyperlink ref="A504" r:id="rId668" display="7845389-1036"/>
+    <hyperlink ref="C504" r:id="rId669" display="Variant of UAP2"/>
+    <hyperlink ref="A505" r:id="rId670" display="7856326-1010"/>
+    <hyperlink ref="C505" r:id="rId671" display="Variant of CAP-M2"/>
+    <hyperlink ref="A506" r:id="rId672" display="7845390-0008"/>
+    <hyperlink ref="C506" r:id="rId673" display="Variant of CAP-L2"/>
+    <hyperlink ref="A507" r:id="rId674" display="7857271-0001"/>
+    <hyperlink ref="A508" r:id="rId675" display="7856326-2020"/>
+    <hyperlink ref="C508" r:id="rId676" display="Variant of CAP-M2"/>
+    <hyperlink ref="A509" r:id="rId677" display="7863167-0002"/>
+    <hyperlink ref="C509" r:id="rId678" display="Variant of CAP-H"/>
+    <hyperlink ref="A510" r:id="rId679" display="7856326-2004"/>
+    <hyperlink ref="C510" r:id="rId680" display="Variant of CAP-M2"/>
+    <hyperlink ref="A511" r:id="rId681" display="7857017-0001"/>
+    <hyperlink ref="A512" r:id="rId682" display="7865224"/>
+    <hyperlink ref="A513" r:id="rId683" display="7865205"/>
+    <hyperlink ref="A514" r:id="rId684" display="7865232"/>
+    <hyperlink ref="A515" r:id="rId685" display="A7865186"/>
+    <hyperlink ref="A516" r:id="rId686" display="RP5100i"/>
+    <hyperlink ref="A517" r:id="rId687" display="OC-10B0-001"/>
+    <hyperlink ref="A518" r:id="rId688" display="DMS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId651"/>
+    <tablePart r:id="rId689"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>