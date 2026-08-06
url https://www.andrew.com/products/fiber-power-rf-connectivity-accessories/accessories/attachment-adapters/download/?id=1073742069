--- v0 (2026-05-13)
+++ v1 (2026-08-06)
@@ -43,263 +43,287 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>HG-091192-158</t>
+  </si>
+  <si>
+    <t>Variant of HG-SERIES-GROMMETS</t>
+  </si>
+  <si>
+    <t>Grommet with 1 x 9 mm hole and 2 X 19 mm hole for 1-5/8 in SnapStack or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>Multi-hole grommet</t>
+  </si>
+  <si>
+    <t>HG-091242-158</t>
+  </si>
+  <si>
+    <t>Grommet with 1 x 9 mm hole and 2 x 23 mm holes for 1-5/8 in SnapStak or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-164-158</t>
+  </si>
+  <si>
+    <t>Grommet with 4 x 16mm Holes - Compatible with ANDREW 1-5/8" Hangers</t>
+  </si>
+  <si>
+    <t>HG-44MM-158</t>
+  </si>
+  <si>
+    <t>Grommet with Single 44mm hole for 1 5/8 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>Single hole grommet</t>
+  </si>
+  <si>
+    <t>SA-1TR</t>
+  </si>
+  <si>
+    <t>Variant of STAND-OFF-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Multifunction Adapter that threads into 3/8" &amp; 1/2" bolts &amp; U-bolts or snaps into 3/4" holes. One 3/4" hole for Snap-in style hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
+  </si>
+  <si>
+    <t>PIM-Guard®</t>
+  </si>
+  <si>
+    <t>Stand-off mount</t>
+  </si>
+  <si>
+    <t>SSHA-38</t>
+  </si>
+  <si>
+    <t>Hanger Adapter Grommet for use with 3/8 in cable</t>
+  </si>
+  <si>
+    <t>STS3-23</t>
+  </si>
+  <si>
+    <t>Three-way Snap-in Stand-off Adapter Kit for 2–3 in round members</t>
+  </si>
+  <si>
+    <t>STS3-34</t>
+  </si>
+  <si>
+    <t>Three-way Snap-in Stand-off Adapter Kit for 3–4 in round members</t>
+  </si>
+  <si>
+    <t>STS3-45</t>
+  </si>
+  <si>
+    <t>Three-way Snap-in Stand-off Adapter Kit for 4–5 in round members</t>
+  </si>
+  <si>
+    <t>UA-3</t>
+  </si>
+  <si>
+    <t>Variant of ANGLE-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>Angle Adapter, universal, snap-in, 3/4 in through hole</t>
+  </si>
+  <si>
+    <t>Angle adapter</t>
+  </si>
+  <si>
+    <t>UAAI</t>
+  </si>
+  <si>
+    <t>Universal Angle Adapter Insert</t>
+  </si>
+  <si>
+    <t>Insert</t>
+  </si>
+  <si>
+    <t>31670-5</t>
+  </si>
+  <si>
+    <t>Variant of CABLE-BANDING-SERIES</t>
+  </si>
+  <si>
+    <t>Round Member Adapter for 5–6 in round members</t>
+  </si>
+  <si>
+    <t>Banding clamp</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item40417</t>
+  </si>
+  <si>
+    <t>40417</t>
+  </si>
+  <si>
+    <t>Weather-resistant Nylon Cable Tie, 14.25 in length</t>
+  </si>
+  <si>
+    <t>Cable tie</t>
+  </si>
+  <si>
+    <t>BCU158</t>
+  </si>
+  <si>
+    <t>Variant of BCU-SERIES-GROMMETS</t>
+  </si>
+  <si>
+    <t>Grommet - Universal barrel cushion for 14-36 mm cables, for 1-5/8 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>CB-12-50</t>
+  </si>
+  <si>
+    <t>Heat-stabilized weather resistant acetal cable banding, 1/2 in x  50 ft reel (uses CB-LH-25 Locking Heads - not incl)</t>
+  </si>
+  <si>
+    <t>Banding</t>
+  </si>
+  <si>
+    <t>CT-460-100</t>
+  </si>
+  <si>
+    <t>Cable Tie, Heat Stabilized, Weather-resistant, 460 mm length, 100 pcs</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>UA-3G</t>
+  </si>
+  <si>
+    <t>Galvanized Steel Angle Adapter, universal, snap-in, 3/4 in through hole</t>
+  </si>
+  <si>
+    <t>HG-144-384-158</t>
+  </si>
+  <si>
+    <t>Grommet with 4 x 6 mm holes and 4 X 9 mm holes for 1-5/8 in SnapStack or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>31670-6</t>
+  </si>
+  <si>
+    <t>Round Member Adapter for 6–8 in round members</t>
+  </si>
+  <si>
     <t>HG-24-114</t>
   </si>
   <si>
-    <t>Variant of HG-SERIES-GROMMETS</t>
-[...1 lines deleted...]
-  <si>
     <t>Grommet with 23.6mm hole for 1-1/4 in Standard or Click-on Hanger</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...4 lines deleted...]
-  <si>
     <t>HG-10MM-12</t>
   </si>
   <si>
     <t>Grommet with Single 10mm hole for 1/2 in Standard or Click-on Hanger</t>
   </si>
   <si>
     <t>HG-38-114</t>
   </si>
   <si>
     <t>Grommet with 10mm hole for 1-1/4 in Standard or Click-on Hanger</t>
   </si>
   <si>
     <t>HG-38-78</t>
   </si>
   <si>
     <t>Grommet with Single 10mm hole for 7/8 in Standard or Click-on Hanger</t>
   </si>
   <si>
-    <t>HG-164-158</t>
-[...34 lines deleted...]
-  <si>
     <t>STS3-12</t>
   </si>
   <si>
     <t>Three-way Snap-in Stand-off Adapter kit for 1–2 in round members</t>
   </si>
   <si>
-    <t>STS3-23</t>
-[...37 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item252130</t>
   </si>
   <si>
     <t>252130</t>
   </si>
   <si>
     <t>Angle Adapter with universal 3/4 in through hole for snap-in hangers, 3/8 in tapped hole insert and hardware included</t>
   </si>
   <si>
     <t>I-Line</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294562</t>
   </si>
   <si>
     <t>294562</t>
   </si>
   <si>
     <t>Snap-In Stand-off Adapter</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294571</t>
   </si>
   <si>
     <t>294571</t>
   </si>
   <si>
     <t>Angle Adapter with universal 3/4 in through hole for snap-in hangers (no insert included)</t>
   </si>
   <si>
     <t>31670-1</t>
   </si>
   <si>
-    <t>Variant of CABLE-BANDING-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Round Member Adapter for 1–2 in round members</t>
   </si>
   <si>
-    <t>Banding clamp</t>
-[...1 lines deleted...]
-  <si>
     <t>31670-4</t>
   </si>
   <si>
     <t>Round Member Adapter for 4–5 in round members</t>
   </si>
   <si>
-    <t>31670-5</t>
-[...49 lines deleted...]
-  <si>
     <t>UA-3C</t>
   </si>
   <si>
     <t>PIM-Guard®, PIM free, Angle member attachment. Includes torque stop set bolt to ensure proper attachment force. Two 3/4" holes for Snap-in style hangers</t>
   </si>
   <si>
     <t>HG-091241-158</t>
   </si>
   <si>
     <t>Grommet with 1 x 9 mm hole and 1 X 23 mm hole for 1-5/8 in SnapStak or Click-on Hanger</t>
   </si>
   <si>
     <t>HG-091291-158</t>
   </si>
   <si>
     <t>Grommet with 1 x 9 mm hole and 1 X 29 mm hole for 1-5/8 in SnapStak or Click-on Hanger</t>
   </si>
   <si>
     <t>SA-3C</t>
   </si>
   <si>
     <t>PIM-Guard® Three-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes three 3/4" holes for Snap-in hangers, supporting three 4-17mm or two 26-42mm cable stacks per hole</t>
   </si>
   <si>
     <t>BCU12</t>
@@ -340,92 +364,86 @@
   <si>
     <t>SA-4C</t>
   </si>
   <si>
     <t>PIM-Guard® Four-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes four 3/4" holes for Snap-in hangers, supporting three 4-30mm or two 36-42mm cable stacks per hole</t>
   </si>
   <si>
     <t>HG-064124-158</t>
   </si>
   <si>
     <t>Grommet with 4 x 6 mm holes and 4 X 12 mm holes for 1-5/8 in SnapStack or Click-on Hanger</t>
   </si>
   <si>
     <t>HELIAX-BOOT-KITS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>HELIAX® Boot Kits</t>
   </si>
   <si>
     <t>Boot assembly</t>
   </si>
   <si>
-    <t>HG-144-384-158</t>
-[...20 lines deleted...]
-    <t>Grommet with 1 x 9 mm hole and 2 x 23 mm holes for 1-5/8 in SnapStak or Click-on Hanger</t>
+    <t>CABLE-BANDING-SERIES</t>
+  </si>
+  <si>
+    <t>Cable Banding Series</t>
+  </si>
+  <si>
+    <t>HELIAX® | PIM-Guard®</t>
+  </si>
+  <si>
+    <t>HG-23MM-78</t>
+  </si>
+  <si>
+    <t>Single Cable Grommet for a 7/8 in Snap-in or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-58-114</t>
+  </si>
+  <si>
+    <t>Grommet with 19mm hole for 1-1/4 in SnapStak or polymer block hanger</t>
   </si>
   <si>
     <t>HG-5MM-12</t>
   </si>
   <si>
     <t>Grommet with Single 5mm hole for 1/2 in Standard or Click-on Hanger</t>
   </si>
   <si>
     <t>HG-27MM-114</t>
   </si>
   <si>
     <t>Single Cable Grommet with 27mm hole  for a 1-1/4 in. Standard or Click-on Hanger</t>
   </si>
   <si>
     <t>HG-15MM-78</t>
   </si>
   <si>
-    <t>Single Cable Grommet for a 7/8 in Snap-in or Click-on Hanger</t>
-[...1 lines deleted...]
-  <si>
     <t>MF39901-10</t>
   </si>
   <si>
     <t>Clamp Head</t>
   </si>
   <si>
     <t>Clamp set</t>
   </si>
   <si>
     <t>SA-1C</t>
   </si>
   <si>
     <t>PIM-Guard®, Single-Way Snap-in Stand-off Adapter has a two slots for round member attachment. It includes one 3/4" hole for Snap-in hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
   </si>
   <si>
     <t>SA-38</t>
   </si>
   <si>
     <t>Three-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes three 3/4" holes for Snap-in hangers</t>
   </si>
   <si>
     <t>TTS3-34</t>
   </si>
   <si>
     <t>Three-way Stand-off Adapter Kit for 3–4 in round members, includes UAAI insert</t>
@@ -583,72 +601,54 @@
   <si>
     <t>Grommet with 4 x 6 mm hole and 4 X 11 mm hole for 1-5/8 in SnapStack or Click-on Hanger</t>
   </si>
   <si>
     <t>BCU-SERIES-GROMMETS</t>
   </si>
   <si>
     <t>BCU Series Grommets</t>
   </si>
   <si>
     <t>Grommet</t>
   </si>
   <si>
     <t>HG-SERIES-GROMMETS</t>
   </si>
   <si>
     <t>HG Series Grommets</t>
   </si>
   <si>
     <t>ANGLE-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>Angle Adapters</t>
   </si>
   <si>
-    <t>HELIAX® | PIM-Guard®</t>
-[...1 lines deleted...]
-  <si>
     <t>STAND-OFF-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>Stand-Off Adapters</t>
-  </si>
-[...13 lines deleted...]
-    <t>Grommet with 19mm hole for 1-1/4 in SnapStak or polymer block hanger</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -767,51 +767,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J79" totalsRowShown="0">
   <autoFilter ref="A1:J79"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-24-114" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-10mm-12" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-38-114" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-38-78" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-164-158" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-44mm-158" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-1tr" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemssha-38" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-12" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-23" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-34" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-45" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuaai" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item252130" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294562" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294571" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-1" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-4" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-5" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item40417" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu158" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-50" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemct-460-100" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3g" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3c" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091241-158" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091291-158" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-3c" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu12" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-16lh" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-27lh" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuha-3c" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu158-4m10m-7x" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-msf-158" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-4c" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064124-158" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/heliax-boot-kits" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-144-384-158" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-6" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091192-158" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091242-158" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-5mm-12" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-27mm-114" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-15mm-78" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemmf39901-10" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-1c" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-38" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-34" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-45" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-56" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-7515" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-153" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684-m" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294572" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294561" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-2" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-3" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31768a-m" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemara-22" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu114" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu78" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-lh-25" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuaai-g" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064164-158" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item7703768" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/heliax-boot-kits" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-18lh" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31768a" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064103-114" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064114-158" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-23mm-78" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-58-114" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091192-158" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091242-158" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-164-158" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-44mm-158" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-1tr" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemssha-38" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-23" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-34" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-45" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuaai" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-5" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item40417" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu158" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-50" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemct-460-100" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3g" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-144-384-158" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-6" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-24-114" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-10mm-12" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-38-114" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-38-78" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-12" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item252130" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294562" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294571" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-1" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-4" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3c" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091241-158" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091291-158" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-3c" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu12" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-16lh" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-27lh" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuha-3c" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu158-4m10m-7x" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-msf-158" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-4c" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064124-158" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/heliax-boot-kits" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-23mm-78" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-58-114" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-5mm-12" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-27mm-114" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-15mm-78" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemmf39901-10" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-1c" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-38" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-34" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-45" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-56" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-7515" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-153" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684-m" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294572" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294561" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-2" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-3" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31768a-m" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemara-22" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu114" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu78" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-lh-25" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuaai-g" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064164-158" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item7703768" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/heliax-boot-kits" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-18lh" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31768a" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064103-114" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064114-158" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J79"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="215.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -890,1466 +890,1466 @@
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H6" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="H15" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>54</v>
+      </c>
+      <c r="F16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="12.75">
+      <c r="A17" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...26 lines deleted...]
-        <v>30</v>
+      <c r="J17" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="H18" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="H19" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="H20" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="H21" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>68</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="H22" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
         <v>70</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="H23" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
+      <c r="A25" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="C25" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" t="s">
         <v>74</v>
       </c>
-      <c r="F24" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D26" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="H26" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" t="s">
         <v>81</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="H27" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="H28" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="H29" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="D30" t="s">
         <v>88</v>
       </c>
       <c r="F30" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="H30" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="D31" t="s">
         <v>90</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H31" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>92</v>
       </c>
       <c r="F32" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="H32" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>94</v>
       </c>
       <c r="F33" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="H33" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D34" t="s">
         <v>96</v>
       </c>
       <c r="F34" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H34" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="D35" t="s">
         <v>98</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="H35" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="D36" t="s">
         <v>100</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H36" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="D37" t="s">
         <v>102</v>
       </c>
       <c r="F37" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H37" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D38" t="s">
         <v>104</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H38" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D39" t="s">
         <v>106</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="H39" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="H40" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H41" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="H42" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C43" t="s">
+        <v>114</v>
+      </c>
+      <c r="D43" t="s">
         <v>115</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C44" s="1" t="s">
-        <v>11</v>
+      <c r="C44" t="s">
+        <v>114</v>
       </c>
       <c r="D44" t="s">
         <v>118</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="H44" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="H45" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="H46" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="H47" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>127</v>
       </c>
       <c r="F48" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="H48" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="H49" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D50" t="s">
         <v>130</v>
       </c>
-      <c r="C50" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="H50" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D51" t="s">
         <v>133</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H51" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D52" t="s">
         <v>135</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="H52" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D53" t="s">
         <v>137</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="H53" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D54" t="s">
         <v>139</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="H54" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D55" t="s">
         <v>141</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="H55" t="s">
-        <v>143</v>
+        <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="D56" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="H56" t="s">
-        <v>143</v>
+        <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="D57" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="F57" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="H57" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D58" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F58" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="H58" t="s">
-        <v>30</v>
+        <v>149</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="D59" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="H59" t="s">
-        <v>61</v>
+        <v>149</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60" t="s">
         <v>154</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="H60" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="D61" t="s">
         <v>157</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="H61" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="D62" t="s">
         <v>159</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="H62" t="s">
-        <v>160</v>
+        <v>45</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D63" t="s">
         <v>161</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="H63" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64" t="s">
         <v>163</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="H64" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D65" t="s">
         <v>165</v>
       </c>
-      <c r="C65" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D65" t="s">
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="D66" t="s">
         <v>168</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="H66" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="D67" t="s">
         <v>170</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="H67" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D68" t="s">
         <v>172</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H68" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="D69" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F69" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="H69" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="H70" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D71" t="s">
         <v>180</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
       <c r="H71" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="D72" t="s">
         <v>182</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="H72" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C73" t="s">
-        <v>106</v>
+      <c r="C73" s="1" t="s">
+        <v>36</v>
       </c>
       <c r="D73" t="s">
         <v>184</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="H73" t="s">
-        <v>185</v>
+        <v>38</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" t="s">
         <v>186</v>
       </c>
-      <c r="C74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="H74" t="s">
-        <v>185</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" t="s">
         <v>188</v>
       </c>
-      <c r="C75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F75" t="s">
-        <v>190</v>
+        <v>13</v>
       </c>
       <c r="H75" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C76" t="s">
+        <v>114</v>
+      </c>
+      <c r="D76" t="s">
+        <v>190</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="H76" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C77" t="s">
+        <v>114</v>
+      </c>
+      <c r="D77" t="s">
         <v>193</v>
       </c>
-      <c r="C77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F77" t="s">
-        <v>190</v>
+        <v>13</v>
       </c>
       <c r="H77" t="s">
-        <v>75</v>
+        <v>191</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C78" t="s">
+        <v>114</v>
+      </c>
+      <c r="D78" t="s">
         <v>195</v>
       </c>
-      <c r="C78" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="H78" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="C79" s="1" t="s">
-        <v>11</v>
+      <c r="C79" t="s">
+        <v>114</v>
       </c>
       <c r="D79" t="s">
         <v>197</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="H79" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="HG-24-114"/>
+    <hyperlink ref="A2" r:id="rId1" display="HG-091192-158"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of HG-SERIES-GROMMETS"/>
-    <hyperlink ref="A3" r:id="rId3" display="HG-10MM-12"/>
+    <hyperlink ref="A3" r:id="rId3" display="HG-091242-158"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of HG-SERIES-GROMMETS"/>
-    <hyperlink ref="A4" r:id="rId5" display="HG-38-114"/>
+    <hyperlink ref="A4" r:id="rId5" display="HG-164-158"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of HG-SERIES-GROMMETS"/>
-    <hyperlink ref="A5" r:id="rId7" display="HG-38-78"/>
+    <hyperlink ref="A5" r:id="rId7" display="HG-44MM-158"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of HG-SERIES-GROMMETS"/>
-    <hyperlink ref="A6" r:id="rId9" display="HG-164-158"/>
-[...1 lines deleted...]
-    <hyperlink ref="A7" r:id="rId11" display="HG-44MM-158"/>
+    <hyperlink ref="A6" r:id="rId9" display="SA-1TR"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A7" r:id="rId11" display="SSHA-38"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of HG-SERIES-GROMMETS"/>
-    <hyperlink ref="A8" r:id="rId13" display="SA-1TR"/>
+    <hyperlink ref="A8" r:id="rId13" display="STS3-23"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
-    <hyperlink ref="A9" r:id="rId15" display="SSHA-38"/>
-[...1 lines deleted...]
-    <hyperlink ref="A10" r:id="rId17" display="STS3-12"/>
+    <hyperlink ref="A9" r:id="rId15" display="STS3-34"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A10" r:id="rId17" display="STS3-45"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
-    <hyperlink ref="A11" r:id="rId19" display="STS3-23"/>
-[...13 lines deleted...]
-    <hyperlink ref="A18" r:id="rId33" display="294571"/>
+    <hyperlink ref="A11" r:id="rId19" display="UA-3"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A12" r:id="rId21" display="UAAI"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A13" r:id="rId23" display="31670-5"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A14" r:id="rId25" display="40417"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A15" r:id="rId27" display="BCU158"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A16" r:id="rId29" display="CB-12-50"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A17" r:id="rId31" display="CT-460-100"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A18" r:id="rId33" display="UA-3G"/>
     <hyperlink ref="C18" r:id="rId34" display="Variant of ANGLE-ADAPTER-SERIES"/>
-    <hyperlink ref="A19" r:id="rId35" display="31670-1"/>
-[...1 lines deleted...]
-    <hyperlink ref="A20" r:id="rId37" display="31670-4"/>
+    <hyperlink ref="A19" r:id="rId35" display="HG-144-384-158"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A20" r:id="rId37" display="31670-6"/>
     <hyperlink ref="C20" r:id="rId38" display="Variant of CABLE-BANDING-SERIES"/>
-    <hyperlink ref="A21" r:id="rId39" display="31670-5"/>
-[...9 lines deleted...]
-    <hyperlink ref="A26" r:id="rId49" display="UA-3G"/>
+    <hyperlink ref="A21" r:id="rId39" display="HG-24-114"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A22" r:id="rId41" display="HG-10MM-12"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A23" r:id="rId43" display="HG-38-114"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A24" r:id="rId45" display="HG-38-78"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A25" r:id="rId47" display="STS3-12"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A26" r:id="rId49" display="252130"/>
     <hyperlink ref="C26" r:id="rId50" display="Variant of ANGLE-ADAPTER-SERIES"/>
-    <hyperlink ref="A27" r:id="rId51" display="UA-3C"/>
-[...13 lines deleted...]
-    <hyperlink ref="A34" r:id="rId65" display="UHA-3C"/>
+    <hyperlink ref="A27" r:id="rId51" display="294562"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A28" r:id="rId53" display="294571"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A29" r:id="rId55" display="31670-1"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A30" r:id="rId57" display="31670-4"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A31" r:id="rId59" display="UA-3C"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A32" r:id="rId61" display="HG-091241-158"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A33" r:id="rId63" display="HG-091291-158"/>
+    <hyperlink ref="C33" r:id="rId64" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A34" r:id="rId65" display="SA-3C"/>
     <hyperlink ref="C34" r:id="rId66" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
-    <hyperlink ref="A35" r:id="rId67" display="BCU158-4M10M-7X"/>
+    <hyperlink ref="A35" r:id="rId67" display="BCU12"/>
     <hyperlink ref="C35" r:id="rId68" display="Variant of BCU-SERIES-GROMMETS"/>
-    <hyperlink ref="A36" r:id="rId69" display="HG-MSF-158"/>
-[...80 lines deleted...]
-    <hyperlink ref="C79" r:id="rId150" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A36" r:id="rId69" display="CB-12-16LH"/>
+    <hyperlink ref="C36" r:id="rId70" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A37" r:id="rId71" display="CB-12-27LH"/>
+    <hyperlink ref="C37" r:id="rId72" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A38" r:id="rId73" display="UHA-3C"/>
+    <hyperlink ref="C38" r:id="rId74" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A39" r:id="rId75" display="BCU158-4M10M-7X"/>
+    <hyperlink ref="C39" r:id="rId76" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A40" r:id="rId77" display="HG-MSF-158"/>
+    <hyperlink ref="C40" r:id="rId78" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A41" r:id="rId79" display="SA-4C"/>
+    <hyperlink ref="C41" r:id="rId80" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A42" r:id="rId81" display="HG-064124-158"/>
+    <hyperlink ref="C42" r:id="rId82" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A43" r:id="rId83" display="HELIAX-BOOT-KITS"/>
+    <hyperlink ref="A44" r:id="rId84" display="CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A45" r:id="rId85" display="HG-23MM-78"/>
+    <hyperlink ref="C45" r:id="rId86" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A46" r:id="rId87" display="HG-58-114"/>
+    <hyperlink ref="C46" r:id="rId88" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A47" r:id="rId89" display="HG-5MM-12"/>
+    <hyperlink ref="C47" r:id="rId90" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A48" r:id="rId91" display="HG-27MM-114"/>
+    <hyperlink ref="C48" r:id="rId92" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A49" r:id="rId93" display="HG-15MM-78"/>
+    <hyperlink ref="C49" r:id="rId94" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A50" r:id="rId95" display="MF39901-10"/>
+    <hyperlink ref="C50" r:id="rId96" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A51" r:id="rId97" display="SA-1C"/>
+    <hyperlink ref="C51" r:id="rId98" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A52" r:id="rId99" display="SA-38"/>
+    <hyperlink ref="C52" r:id="rId100" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A53" r:id="rId101" display="TTS3-34"/>
+    <hyperlink ref="C53" r:id="rId102" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A54" r:id="rId103" display="TTS3-45"/>
+    <hyperlink ref="C54" r:id="rId104" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A55" r:id="rId105" display="TTS3-56"/>
+    <hyperlink ref="C55" r:id="rId106" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A56" r:id="rId107" display="TTS3-7515"/>
+    <hyperlink ref="C56" r:id="rId108" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A57" r:id="rId109" display="TTS3-153"/>
+    <hyperlink ref="C57" r:id="rId110" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A58" r:id="rId111" display="243684"/>
+    <hyperlink ref="C58" r:id="rId112" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A59" r:id="rId113" display="243684-M"/>
+    <hyperlink ref="C59" r:id="rId114" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A60" r:id="rId115" display="294572"/>
+    <hyperlink ref="C60" r:id="rId116" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A61" r:id="rId117" display="294561"/>
+    <hyperlink ref="C61" r:id="rId118" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A62" r:id="rId119" display="31670-2"/>
+    <hyperlink ref="C62" r:id="rId120" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A63" r:id="rId121" display="31670-3"/>
+    <hyperlink ref="C63" r:id="rId122" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A64" r:id="rId123" display="31768A-M"/>
+    <hyperlink ref="C64" r:id="rId124" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A65" r:id="rId125" display="ARA-22"/>
+    <hyperlink ref="C65" r:id="rId126" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A66" r:id="rId127" display="BCU114"/>
+    <hyperlink ref="C66" r:id="rId128" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A67" r:id="rId129" display="BCU78"/>
+    <hyperlink ref="C67" r:id="rId130" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A68" r:id="rId131" display="CB-LH-25"/>
+    <hyperlink ref="C68" r:id="rId132" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A69" r:id="rId133" display="UAAI-G"/>
+    <hyperlink ref="C69" r:id="rId134" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A70" r:id="rId135" display="HG-064164-158"/>
+    <hyperlink ref="C70" r:id="rId136" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A71" r:id="rId137" display="7703768"/>
+    <hyperlink ref="C71" r:id="rId138" display="Variant of HELIAX-BOOT-KITS"/>
+    <hyperlink ref="A72" r:id="rId139" display="CB-12-18LH"/>
+    <hyperlink ref="C72" r:id="rId140" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A73" r:id="rId141" display="31768A"/>
+    <hyperlink ref="C73" r:id="rId142" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A74" r:id="rId143" display="HG-064103-114"/>
+    <hyperlink ref="C74" r:id="rId144" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A75" r:id="rId145" display="HG-064114-158"/>
+    <hyperlink ref="C75" r:id="rId146" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A76" r:id="rId147" display="BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A77" r:id="rId148" display="HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A78" r:id="rId149" display="ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A79" r:id="rId150" display="STAND-OFF-ADAPTER-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId151"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 