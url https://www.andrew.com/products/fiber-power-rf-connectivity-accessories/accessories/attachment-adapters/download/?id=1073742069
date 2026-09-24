--- v1 (2026-08-06)
+++ v2 (2026-09-24)
@@ -64,591 +64,591 @@
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HG-091192-158</t>
   </si>
   <si>
     <t>Variant of HG-SERIES-GROMMETS</t>
   </si>
   <si>
     <t>Grommet with 1 x 9 mm hole and 2 X 19 mm hole for 1-5/8 in SnapStack or Click-on Hanger</t>
   </si>
   <si>
     <t>HELIAX®</t>
   </si>
   <si>
     <t>Multi-hole grommet</t>
   </si>
   <si>
     <t>HG-091242-158</t>
   </si>
   <si>
     <t>Grommet with 1 x 9 mm hole and 2 x 23 mm holes for 1-5/8 in SnapStak or Click-on Hanger</t>
   </si>
   <si>
+    <t>HG-24-114</t>
+  </si>
+  <si>
+    <t>Grommet with 23.6mm hole for 1-1/4 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>Single hole grommet</t>
+  </si>
+  <si>
+    <t>HG-10MM-12</t>
+  </si>
+  <si>
+    <t>Grommet with Single 10mm hole for 1/2 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-38-114</t>
+  </si>
+  <si>
+    <t>Grommet with 10mm hole for 1-1/4 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-38-78</t>
+  </si>
+  <si>
+    <t>Grommet with Single 10mm hole for 7/8 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
     <t>HG-164-158</t>
   </si>
   <si>
     <t>Grommet with 4 x 16mm Holes - Compatible with ANDREW 1-5/8" Hangers</t>
   </si>
   <si>
     <t>HG-44MM-158</t>
   </si>
   <si>
     <t>Grommet with Single 44mm hole for 1 5/8 in Standard or Click-on Hanger</t>
   </si>
   <si>
-    <t>Single hole grommet</t>
-[...1 lines deleted...]
-  <si>
     <t>SA-1TR</t>
   </si>
   <si>
     <t>Variant of STAND-OFF-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>PIM-Guard® Multifunction Adapter that threads into 3/8" &amp; 1/2" bolts &amp; U-bolts or snaps into 3/4" holes. One 3/4" hole for Snap-in style hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
   </si>
   <si>
     <t>PIM-Guard®</t>
   </si>
   <si>
     <t>Stand-off mount</t>
   </si>
   <si>
     <t>SSHA-38</t>
   </si>
   <si>
     <t>Hanger Adapter Grommet for use with 3/8 in cable</t>
   </si>
   <si>
+    <t>STS3-12</t>
+  </si>
+  <si>
+    <t>Three-way Snap-in Stand-off Adapter kit for 1–2 in round members</t>
+  </si>
+  <si>
     <t>STS3-23</t>
   </si>
   <si>
     <t>Three-way Snap-in Stand-off Adapter Kit for 2–3 in round members</t>
   </si>
   <si>
     <t>STS3-34</t>
   </si>
   <si>
     <t>Three-way Snap-in Stand-off Adapter Kit for 3–4 in round members</t>
   </si>
   <si>
     <t>STS3-45</t>
   </si>
   <si>
     <t>Three-way Snap-in Stand-off Adapter Kit for 4–5 in round members</t>
   </si>
   <si>
     <t>UA-3</t>
   </si>
   <si>
     <t>Variant of ANGLE-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>Angle Adapter, universal, snap-in, 3/4 in through hole</t>
   </si>
   <si>
     <t>Angle adapter</t>
   </si>
   <si>
     <t>UAAI</t>
   </si>
   <si>
     <t>Universal Angle Adapter Insert</t>
   </si>
   <si>
     <t>Insert</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item252130</t>
+  </si>
+  <si>
+    <t>252130</t>
+  </si>
+  <si>
+    <t>Angle Adapter with universal 3/4 in through hole for snap-in hangers, 3/8 in tapped hole insert and hardware included</t>
+  </si>
+  <si>
+    <t>I-Line</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294562</t>
+  </si>
+  <si>
+    <t>294562</t>
+  </si>
+  <si>
+    <t>Snap-In Stand-off Adapter</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294571</t>
+  </si>
+  <si>
+    <t>294571</t>
+  </si>
+  <si>
+    <t>Angle Adapter with universal 3/4 in through hole for snap-in hangers (no insert included)</t>
+  </si>
+  <si>
+    <t>31670-1</t>
+  </si>
+  <si>
+    <t>Variant of CABLE-BANDING-SERIES</t>
+  </si>
+  <si>
+    <t>Round Member Adapter for 1–2 in round members</t>
+  </si>
+  <si>
+    <t>Banding clamp</t>
+  </si>
+  <si>
+    <t>31670-4</t>
+  </si>
+  <si>
+    <t>Round Member Adapter for 4–5 in round members</t>
+  </si>
+  <si>
     <t>31670-5</t>
   </si>
   <si>
-    <t>Variant of CABLE-BANDING-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Round Member Adapter for 5–6 in round members</t>
   </si>
   <si>
-    <t>Banding clamp</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item40417</t>
   </si>
   <si>
     <t>40417</t>
   </si>
   <si>
     <t>Weather-resistant Nylon Cable Tie, 14.25 in length</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>BCU158</t>
   </si>
   <si>
     <t>Variant of BCU-SERIES-GROMMETS</t>
   </si>
   <si>
     <t>Grommet - Universal barrel cushion for 14-36 mm cables, for 1-5/8 in Standard or Click-on Hanger</t>
   </si>
   <si>
     <t>CB-12-50</t>
   </si>
   <si>
     <t>Heat-stabilized weather resistant acetal cable banding, 1/2 in x  50 ft reel (uses CB-LH-25 Locking Heads - not incl)</t>
   </si>
   <si>
     <t>Banding</t>
   </si>
   <si>
     <t>CT-460-100</t>
   </si>
   <si>
     <t>Cable Tie, Heat Stabilized, Weather-resistant, 460 mm length, 100 pcs</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>UA-3G</t>
   </si>
   <si>
     <t>Galvanized Steel Angle Adapter, universal, snap-in, 3/4 in through hole</t>
   </si>
   <si>
+    <t>UA-3C</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, PIM free, Angle member attachment. Includes torque stop set bolt to ensure proper attachment force. Two 3/4" holes for Snap-in style hangers</t>
+  </si>
+  <si>
+    <t>HG-091241-158</t>
+  </si>
+  <si>
+    <t>Grommet with 1 x 9 mm hole and 1 X 23 mm hole for 1-5/8 in SnapStak or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-091291-158</t>
+  </si>
+  <si>
+    <t>Grommet with 1 x 9 mm hole and 1 X 29 mm hole for 1-5/8 in SnapStak or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>SA-3C</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Three-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes three 3/4" holes for Snap-in hangers, supporting three 4-17mm or two 26-42mm cable stacks per hole</t>
+  </si>
+  <si>
+    <t>BCU12</t>
+  </si>
+  <si>
+    <t>Grommet - Universal barrel cushion for 3 to 12.5 mm cables, for 1/2 in hangers</t>
+  </si>
+  <si>
+    <t>CB-12-16LH</t>
+  </si>
+  <si>
+    <t>Heat-stabilized weather resistant acetal cable banding, 1/2 in x 16 in length with attached locking head, package contains 50 pieces</t>
+  </si>
+  <si>
+    <t>CB-12-27LH</t>
+  </si>
+  <si>
+    <t>Heat-stabilized weather resistant acetal cable banding, 1/2 in x 27 in length with attached locking head, package contains 25 pieces</t>
+  </si>
+  <si>
+    <t>UHA-3C</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, Universal Three-Way Stand-off Adapter. Mounts snap-in hangers, grommets, and threaded rods onto towers with round members or 1/4" and 3/8" angle members, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
+  </si>
+  <si>
+    <t>BCU158-4M10M-7X</t>
+  </si>
+  <si>
+    <t>Grommet - Universal barrel cushion for 4-10 mm cables, accommodates up to quantity 7ea cables, for 1-5/8 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-MSF-158</t>
+  </si>
+  <si>
+    <t>Grommet with 1 x 25 mm, 1 x 14 mm, 1 x 12 mm, 1 x 10 mm, 1 x 8 mm and 1 X 6 mm holes for 1-5/8 in SnapStack or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>SA-4C</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Four-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes four 3/4" holes for Snap-in hangers, supporting three 4-30mm or two 36-42mm cable stacks per hole</t>
+  </si>
+  <si>
+    <t>HG-064124-158</t>
+  </si>
+  <si>
+    <t>Grommet with 4 x 6 mm holes and 4 X 12 mm holes for 1-5/8 in SnapStack or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HELIAX-BOOT-KITS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>HELIAX® Boot Kits</t>
+  </si>
+  <si>
+    <t>Boot assembly</t>
+  </si>
+  <si>
     <t>HG-144-384-158</t>
   </si>
   <si>
     <t>Grommet with 4 x 6 mm holes and 4 X 9 mm holes for 1-5/8 in SnapStack or Click-on Hanger</t>
   </si>
   <si>
     <t>31670-6</t>
   </si>
   <si>
     <t>Round Member Adapter for 6–8 in round members</t>
   </si>
   <si>
-    <t>HG-24-114</t>
-[...152 lines deleted...]
-    <t>Boot assembly</t>
+    <t>HG-23MM-78</t>
+  </si>
+  <si>
+    <t>Single Cable Grommet for a 7/8 in Snap-in or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-58-114</t>
+  </si>
+  <si>
+    <t>Grommet with 19mm hole for 1-1/4 in SnapStak or polymer block hanger</t>
+  </si>
+  <si>
+    <t>HG-5MM-12</t>
+  </si>
+  <si>
+    <t>Grommet with Single 5mm hole for 1/2 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-27MM-114</t>
+  </si>
+  <si>
+    <t>Single Cable Grommet with 27mm hole  for a 1-1/4 in. Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-15MM-78</t>
+  </si>
+  <si>
+    <t>MF39901-10</t>
+  </si>
+  <si>
+    <t>Clamp Head</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>SA-1C</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, Single-Way Snap-in Stand-off Adapter has a two slots for round member attachment. It includes one 3/4" hole for Snap-in hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
+  </si>
+  <si>
+    <t>SA-38</t>
+  </si>
+  <si>
+    <t>Three-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes three 3/4" holes for Snap-in hangers</t>
+  </si>
+  <si>
+    <t>TTS3-34</t>
+  </si>
+  <si>
+    <t>Three-way Stand-off Adapter Kit for 3–4 in round members, includes UAAI insert</t>
+  </si>
+  <si>
+    <t>TTS3-45</t>
+  </si>
+  <si>
+    <t>Three-way Stand-off Adapter Kit for 4–5 in round members, includes UAAI insert</t>
+  </si>
+  <si>
+    <t>TTS3-56</t>
+  </si>
+  <si>
+    <t>Three-way Stand-off Adapter Kit for 5–6 in round members, includes UAAI insert</t>
+  </si>
+  <si>
+    <t>TTS3-7515</t>
+  </si>
+  <si>
+    <t>Three-way Stand-off Adapter for 0.75–1.5 in round members, includes UAAI insert</t>
+  </si>
+  <si>
+    <t>TTS3-153</t>
+  </si>
+  <si>
+    <t>Three-way Stand-off Adapter Kit for 1.5–3 in round members, includes UAAI insert</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684</t>
+  </si>
+  <si>
+    <t>243684</t>
+  </si>
+  <si>
+    <t>Angle Adapter, compact 3/8 in tapped hole</t>
+  </si>
+  <si>
+    <t>Compact angle adapter</t>
+  </si>
+  <si>
+    <t>243684-M</t>
+  </si>
+  <si>
+    <t>Angle Adapter, compact, M10 tapped hole</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294572</t>
+  </si>
+  <si>
+    <t>294572</t>
+  </si>
+  <si>
+    <t>Angle Adapter, 3/8 in tapped hole</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294561</t>
+  </si>
+  <si>
+    <t>294561</t>
+  </si>
+  <si>
+    <t>Stand-off Adapter, 3/8 in tapped hole. Provides 2 inches of standoff from round member.</t>
+  </si>
+  <si>
+    <t>31670-2</t>
+  </si>
+  <si>
+    <t>Round Member Adapter for 2–3 in round members</t>
+  </si>
+  <si>
+    <t>31670-3</t>
+  </si>
+  <si>
+    <t>Round Member Adapter for 3–4 in round members</t>
+  </si>
+  <si>
+    <t>31768A-M</t>
+  </si>
+  <si>
+    <t>Angle Adapter, standard, M10 tapped hole</t>
+  </si>
+  <si>
+    <t>ARA-22</t>
+  </si>
+  <si>
+    <t>Anchor Rail Adapter, 22 mm</t>
+  </si>
+  <si>
+    <t>Anchor</t>
+  </si>
+  <si>
+    <t>BCU114</t>
+  </si>
+  <si>
+    <t>Grommet - Universal barrel cushion for 14-25 mm cables, for 1-1/4 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>BCU78</t>
+  </si>
+  <si>
+    <t>Grommet - Universal barrel cushion for 4-14mm cables, for 7/8 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>CB-LH-25</t>
+  </si>
+  <si>
+    <t>Locking Heads for Cable Banding CB-12-50, 25 pcs (uses CB-IT installation tool - not incl)</t>
+  </si>
+  <si>
+    <t>UAAI-G</t>
+  </si>
+  <si>
+    <t>Universal Angle Adapter Insert, Galvanized</t>
+  </si>
+  <si>
+    <t>HG-064164-158</t>
+  </si>
+  <si>
+    <t>Grommet with 4 x 6 mm hole and 4 X 16 mm hole for 1-5/8 in SnapStack or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item7703768</t>
+  </si>
+  <si>
+    <t>7703768</t>
+  </si>
+  <si>
+    <t>Variant of HELIAX-BOOT-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX®, Low Inductance Boot Kit.  MOQ 600</t>
+  </si>
+  <si>
+    <t>CB-12-18LH</t>
+  </si>
+  <si>
+    <t>Heat-stabilized weather resistant acetal cable banding, 1/2 in x 18 in length with attached locking head, package contains 100 pieces</t>
+  </si>
+  <si>
+    <t>31768A</t>
+  </si>
+  <si>
+    <t>Angle Adapter, standard, 3/8 in tapped hole</t>
+  </si>
+  <si>
+    <t>HG-064103-114</t>
+  </si>
+  <si>
+    <t>Grommet with 4 x 6 mm hole and 3 X 10 mm hole for 1-1/4 in SnapStack or Click-on Hanger (photo illustrates typical grommet)</t>
+  </si>
+  <si>
+    <t>HG-064114-158</t>
+  </si>
+  <si>
+    <t>Grommet with 4 x 6 mm hole and 4 X 11 mm hole for 1-5/8 in SnapStack or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>BCU-SERIES-GROMMETS</t>
+  </si>
+  <si>
+    <t>BCU Series Grommets</t>
+  </si>
+  <si>
+    <t>Grommet</t>
+  </si>
+  <si>
+    <t>STAND-OFF-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>Stand-Off Adapters</t>
+  </si>
+  <si>
+    <t>HELIAX® | PIM-Guard®</t>
   </si>
   <si>
     <t>CABLE-BANDING-SERIES</t>
   </si>
   <si>
     <t>Cable Banding Series</t>
   </si>
   <si>
-    <t>HELIAX® | PIM-Guard®</t>
-[...217 lines deleted...]
-  <si>
     <t>HG-SERIES-GROMMETS</t>
   </si>
   <si>
     <t>HG Series Grommets</t>
   </si>
   <si>
     <t>ANGLE-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>Angle Adapters</t>
-  </si>
-[...4 lines deleted...]
-    <t>Stand-Off Adapters</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -767,51 +767,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J79" totalsRowShown="0">
   <autoFilter ref="A1:J79"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091192-158" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091242-158" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-164-158" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-44mm-158" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-1tr" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemssha-38" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-23" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-34" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-45" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuaai" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-5" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item40417" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu158" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-50" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemct-460-100" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3g" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-144-384-158" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-6" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-24-114" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-10mm-12" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-38-114" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-38-78" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-12" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item252130" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294562" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294571" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-1" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-4" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3c" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091241-158" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091291-158" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-3c" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu12" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-16lh" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-27lh" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuha-3c" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu158-4m10m-7x" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-msf-158" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-4c" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064124-158" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/heliax-boot-kits" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-23mm-78" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-58-114" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-5mm-12" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-27mm-114" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-15mm-78" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemmf39901-10" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-1c" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-38" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-34" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-45" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-56" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-7515" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-153" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684-m" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294572" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294561" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-2" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-3" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31768a-m" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemara-22" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu114" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu78" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-lh-25" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuaai-g" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064164-158" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item7703768" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/heliax-boot-kits" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-18lh" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31768a" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064103-114" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064114-158" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091192-158" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091242-158" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-24-114" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-10mm-12" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-38-114" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-38-78" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-164-158" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-44mm-158" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-1tr" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemssha-38" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-12" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-23" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-34" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-45" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuaai" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item252130" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294562" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294571" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-1" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-4" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-5" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item40417" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu158" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-50" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemct-460-100" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3g" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3c" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091241-158" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091291-158" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-3c" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu12" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-16lh" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-27lh" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuha-3c" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu158-4m10m-7x" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-msf-158" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-4c" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064124-158" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/heliax-boot-kits" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-144-384-158" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-6" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-23mm-78" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-58-114" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-5mm-12" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-27mm-114" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-15mm-78" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemmf39901-10" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-1c" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-38" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-34" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-45" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-56" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-7515" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-153" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684-m" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294572" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294561" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-2" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-3" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31768a-m" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemara-22" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu114" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu78" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-lh-25" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuaai-g" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064164-158" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item7703768" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/heliax-boot-kits" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-18lh" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31768a" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064103-114" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064114-158" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J79"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="30.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="215.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -873,1483 +873,1483 @@
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>23</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" t="s">
         <v>33</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="H10" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
         <v>36</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="H15" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H16" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="12.75">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="H17" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="H18" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="H19" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="H20" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" t="s">
+        <v>64</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" t="s">
         <v>67</v>
       </c>
-      <c r="C22" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="H22" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" t="s">
         <v>69</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="H23" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
         <v>72</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="H24" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F26" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="H26" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" ht="12.75">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="D27" t="s">
         <v>81</v>
       </c>
       <c r="F27" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="H27" t="s">
-        <v>26</v>
+        <v>73</v>
+      </c>
+      <c r="J27" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
       <c r="F28" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="H28" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H29" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>88</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="H30" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>90</v>
       </c>
       <c r="F31" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H31" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="D32" t="s">
         <v>92</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H32" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="D33" t="s">
         <v>94</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="H33" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="D34" t="s">
         <v>96</v>
       </c>
       <c r="F34" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H34" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="D35" t="s">
         <v>98</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H35" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="D36" t="s">
         <v>100</v>
       </c>
       <c r="F36" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H36" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="D37" t="s">
         <v>102</v>
       </c>
       <c r="F37" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H37" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>104</v>
       </c>
       <c r="F38" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H38" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="D39" t="s">
         <v>106</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H39" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>108</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="H40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C41" s="1" t="s">
-        <v>23</v>
+      <c r="C41" t="s">
+        <v>110</v>
       </c>
       <c r="D41" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F41" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H41" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="H42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>115</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>63</v>
       </c>
       <c r="D43" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="H43" t="s">
-        <v>116</v>
+        <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C44" t="s">
-        <v>114</v>
+      <c r="C44" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>118</v>
       </c>
       <c r="F44" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H44" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="H45" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="H46" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="H47" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="H48" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D49" t="s">
+        <v>127</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="H49" t="s">
         <v>128</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D50" t="s">
         <v>130</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H50" t="s">
-        <v>131</v>
+        <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D51" t="s">
         <v>132</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F51" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H51" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52" t="s">
         <v>134</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="H52" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D53" t="s">
         <v>136</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="H53" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" t="s">
         <v>138</v>
       </c>
-      <c r="C54" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="H54" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55" t="s">
         <v>140</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="H55" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D56" t="s">
         <v>142</v>
       </c>
-      <c r="C56" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="H56" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="D57" t="s">
         <v>145</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="H57" t="s">
-        <v>26</v>
+        <v>146</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D58" t="s">
         <v>148</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="H58" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D59" t="s">
         <v>151</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="H59" t="s">
-        <v>149</v>
+        <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D60" t="s">
         <v>154</v>
       </c>
       <c r="F60" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="H60" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D61" t="s">
         <v>156</v>
       </c>
-      <c r="C61" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F61" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="H61" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D62" t="s">
         <v>158</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="H62" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D63" t="s">
         <v>160</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="H63" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D64" t="s">
         <v>162</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D64" t="s">
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="H64" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="D65" t="s">
         <v>165</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="H65" t="s">
-        <v>166</v>
+        <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D66" t="s">
         <v>167</v>
       </c>
-      <c r="C66" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="H66" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D67" t="s">
         <v>169</v>
       </c>
-      <c r="C67" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H67" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D68" t="s">
         <v>171</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H68" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
         <v>173</v>
       </c>
-      <c r="C69" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="H69" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>11</v>
+        <v>176</v>
       </c>
       <c r="D70" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="H70" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D71" t="s">
         <v>179</v>
       </c>
-      <c r="D71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H71" t="s">
-        <v>116</v>
+        <v>73</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D72" t="s">
         <v>181</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H72" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" t="s">
         <v>183</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="H73" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="H74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C75" t="s">
+        <v>110</v>
+      </c>
+      <c r="D75" t="s">
         <v>187</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D75" t="s">
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="H75" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C76" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D76" t="s">
         <v>190</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>191</v>
       </c>
       <c r="H76" t="s">
-        <v>191</v>
+        <v>34</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C77" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D77" t="s">
         <v>193</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>191</v>
       </c>
       <c r="H77" t="s">
-        <v>191</v>
+        <v>79</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C78" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D78" t="s">
         <v>195</v>
       </c>
       <c r="F78" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H78" t="s">
-        <v>38</v>
+        <v>188</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C79" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D79" t="s">
         <v>197</v>
       </c>
       <c r="F79" t="s">
-        <v>119</v>
+        <v>191</v>
       </c>
       <c r="H79" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="HG-091192-158"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of HG-SERIES-GROMMETS"/>
     <hyperlink ref="A3" r:id="rId3" display="HG-091242-158"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of HG-SERIES-GROMMETS"/>
-    <hyperlink ref="A4" r:id="rId5" display="HG-164-158"/>
+    <hyperlink ref="A4" r:id="rId5" display="HG-24-114"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of HG-SERIES-GROMMETS"/>
-    <hyperlink ref="A5" r:id="rId7" display="HG-44MM-158"/>
+    <hyperlink ref="A5" r:id="rId7" display="HG-10MM-12"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of HG-SERIES-GROMMETS"/>
-    <hyperlink ref="A6" r:id="rId9" display="SA-1TR"/>
-[...1 lines deleted...]
-    <hyperlink ref="A7" r:id="rId11" display="SSHA-38"/>
+    <hyperlink ref="A6" r:id="rId9" display="HG-38-114"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A7" r:id="rId11" display="HG-38-78"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of HG-SERIES-GROMMETS"/>
-    <hyperlink ref="A8" r:id="rId13" display="STS3-23"/>
-[...3 lines deleted...]
-    <hyperlink ref="A10" r:id="rId17" display="STS3-45"/>
+    <hyperlink ref="A8" r:id="rId13" display="HG-164-158"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A9" r:id="rId15" display="HG-44MM-158"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A10" r:id="rId17" display="SA-1TR"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
-    <hyperlink ref="A11" r:id="rId19" display="UA-3"/>
-[...13 lines deleted...]
-    <hyperlink ref="A18" r:id="rId33" display="UA-3G"/>
+    <hyperlink ref="A11" r:id="rId19" display="SSHA-38"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A12" r:id="rId21" display="STS3-12"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A13" r:id="rId23" display="STS3-23"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A14" r:id="rId25" display="STS3-34"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A15" r:id="rId27" display="STS3-45"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A16" r:id="rId29" display="UA-3"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A17" r:id="rId31" display="UAAI"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A18" r:id="rId33" display="252130"/>
     <hyperlink ref="C18" r:id="rId34" display="Variant of ANGLE-ADAPTER-SERIES"/>
-    <hyperlink ref="A19" r:id="rId35" display="HG-144-384-158"/>
-[...17 lines deleted...]
-    <hyperlink ref="A28" r:id="rId53" display="294571"/>
+    <hyperlink ref="A19" r:id="rId35" display="294562"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A20" r:id="rId37" display="294571"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A21" r:id="rId39" display="31670-1"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A22" r:id="rId41" display="31670-4"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A23" r:id="rId43" display="31670-5"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A24" r:id="rId45" display="40417"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A25" r:id="rId47" display="BCU158"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A26" r:id="rId49" display="CB-12-50"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A27" r:id="rId51" display="CT-460-100"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A28" r:id="rId53" display="UA-3G"/>
     <hyperlink ref="C28" r:id="rId54" display="Variant of ANGLE-ADAPTER-SERIES"/>
-    <hyperlink ref="A29" r:id="rId55" display="31670-1"/>
-[...21 lines deleted...]
-    <hyperlink ref="A40" r:id="rId77" display="HG-MSF-158"/>
+    <hyperlink ref="A29" r:id="rId55" display="UA-3C"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A30" r:id="rId57" display="HG-091241-158"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A31" r:id="rId59" display="HG-091291-158"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A32" r:id="rId61" display="SA-3C"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A33" r:id="rId63" display="BCU12"/>
+    <hyperlink ref="C33" r:id="rId64" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A34" r:id="rId65" display="CB-12-16LH"/>
+    <hyperlink ref="C34" r:id="rId66" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A35" r:id="rId67" display="CB-12-27LH"/>
+    <hyperlink ref="C35" r:id="rId68" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A36" r:id="rId69" display="UHA-3C"/>
+    <hyperlink ref="C36" r:id="rId70" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A37" r:id="rId71" display="BCU158-4M10M-7X"/>
+    <hyperlink ref="C37" r:id="rId72" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A38" r:id="rId73" display="HG-MSF-158"/>
+    <hyperlink ref="C38" r:id="rId74" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A39" r:id="rId75" display="SA-4C"/>
+    <hyperlink ref="C39" r:id="rId76" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A40" r:id="rId77" display="HG-064124-158"/>
     <hyperlink ref="C40" r:id="rId78" display="Variant of HG-SERIES-GROMMETS"/>
-    <hyperlink ref="A41" r:id="rId79" display="SA-4C"/>
-[...70 lines deleted...]
-    <hyperlink ref="A79" r:id="rId150" display="STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A41" r:id="rId79" display="HELIAX-BOOT-KITS"/>
+    <hyperlink ref="A42" r:id="rId80" display="HG-144-384-158"/>
+    <hyperlink ref="C42" r:id="rId81" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A43" r:id="rId82" display="31670-6"/>
+    <hyperlink ref="C43" r:id="rId83" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A44" r:id="rId84" display="HG-23MM-78"/>
+    <hyperlink ref="C44" r:id="rId85" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A45" r:id="rId86" display="HG-58-114"/>
+    <hyperlink ref="C45" r:id="rId87" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A46" r:id="rId88" display="HG-5MM-12"/>
+    <hyperlink ref="C46" r:id="rId89" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A47" r:id="rId90" display="HG-27MM-114"/>
+    <hyperlink ref="C47" r:id="rId91" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A48" r:id="rId92" display="HG-15MM-78"/>
+    <hyperlink ref="C48" r:id="rId93" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A49" r:id="rId94" display="MF39901-10"/>
+    <hyperlink ref="C49" r:id="rId95" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A50" r:id="rId96" display="SA-1C"/>
+    <hyperlink ref="C50" r:id="rId97" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A51" r:id="rId98" display="SA-38"/>
+    <hyperlink ref="C51" r:id="rId99" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A52" r:id="rId100" display="TTS3-34"/>
+    <hyperlink ref="C52" r:id="rId101" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A53" r:id="rId102" display="TTS3-45"/>
+    <hyperlink ref="C53" r:id="rId103" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A54" r:id="rId104" display="TTS3-56"/>
+    <hyperlink ref="C54" r:id="rId105" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A55" r:id="rId106" display="TTS3-7515"/>
+    <hyperlink ref="C55" r:id="rId107" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A56" r:id="rId108" display="TTS3-153"/>
+    <hyperlink ref="C56" r:id="rId109" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A57" r:id="rId110" display="243684"/>
+    <hyperlink ref="C57" r:id="rId111" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A58" r:id="rId112" display="243684-M"/>
+    <hyperlink ref="C58" r:id="rId113" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A59" r:id="rId114" display="294572"/>
+    <hyperlink ref="C59" r:id="rId115" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A60" r:id="rId116" display="294561"/>
+    <hyperlink ref="C60" r:id="rId117" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A61" r:id="rId118" display="31670-2"/>
+    <hyperlink ref="C61" r:id="rId119" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A62" r:id="rId120" display="31670-3"/>
+    <hyperlink ref="C62" r:id="rId121" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A63" r:id="rId122" display="31768A-M"/>
+    <hyperlink ref="C63" r:id="rId123" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A64" r:id="rId124" display="ARA-22"/>
+    <hyperlink ref="C64" r:id="rId125" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A65" r:id="rId126" display="BCU114"/>
+    <hyperlink ref="C65" r:id="rId127" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A66" r:id="rId128" display="BCU78"/>
+    <hyperlink ref="C66" r:id="rId129" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A67" r:id="rId130" display="CB-LH-25"/>
+    <hyperlink ref="C67" r:id="rId131" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A68" r:id="rId132" display="UAAI-G"/>
+    <hyperlink ref="C68" r:id="rId133" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A69" r:id="rId134" display="HG-064164-158"/>
+    <hyperlink ref="C69" r:id="rId135" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A70" r:id="rId136" display="7703768"/>
+    <hyperlink ref="C70" r:id="rId137" display="Variant of HELIAX-BOOT-KITS"/>
+    <hyperlink ref="A71" r:id="rId138" display="CB-12-18LH"/>
+    <hyperlink ref="C71" r:id="rId139" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A72" r:id="rId140" display="31768A"/>
+    <hyperlink ref="C72" r:id="rId141" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A73" r:id="rId142" display="HG-064103-114"/>
+    <hyperlink ref="C73" r:id="rId143" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A74" r:id="rId144" display="HG-064114-158"/>
+    <hyperlink ref="C74" r:id="rId145" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A75" r:id="rId146" display="BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A76" r:id="rId147" display="STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A77" r:id="rId148" display="CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A78" r:id="rId149" display="HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A79" r:id="rId150" display="ANGLE-ADAPTER-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId151"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 