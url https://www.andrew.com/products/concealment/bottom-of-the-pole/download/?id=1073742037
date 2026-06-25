--- v0 (2026-04-29)
+++ v1 (2026-06-25)
@@ -73,51 +73,51 @@
   <si>
     <t>26" Pole Cab with Round Shaft</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>Bottom of the Pole, 26in Square 4G/5G capable Concealment Enclosure to house and conceal multiple low to high power radios and any other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
   </si>
   <si>
     <t>Pole cab</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760240957</t>
   </si>
   <si>
     <t>760240957</t>
   </si>
   <si>
     <t>30" Pole Cab with Round Shaft</t>
   </si>
   <si>
-    <t>Bottom of the Pole, 30in Square 4G/5G capable Concealment Enclosure to house and conceal multiple low to high power radios and any other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
+    <t>Bottom of the Pole, 30in Square 4G/5G capable Concealment Enclosure to house and conceal multiple low to high power radios and any other wireless infrastructure equipment in a cabinet at the base of the pole</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760249191</t>
   </si>
   <si>
     <t>760249191</t>
   </si>
   <si>
     <t>26" Pole Cab with 12"  Integrated Pole Shaft</t>
   </si>
   <si>
     <t>Pole Cab with an Integrated Pole supporting 4G/5G/mmWave technologies as well as smart devices</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/concealment/bottom-of-the-pole/item760253133</t>
   </si>
   <si>
     <t>760253133</t>
   </si>
   <si>
     <t>30" Pole Cab 90" Tall Base With Round Shaft</t>
   </si>
   <si>
     <t>Bottom of the Pole, 30in Square by 90" tall  4G/5G capable Multi Carrier Concealment Enclosure to house and conceal multiple low to high power radios and any other wireless infrastructure equipment in a cabinet at the base of the pole.</t>
   </si>