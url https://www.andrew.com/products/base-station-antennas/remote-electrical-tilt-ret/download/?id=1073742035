--- v0 (2026-05-13)
+++ v1 (2026-07-10)
@@ -43,99 +43,240 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>ATBTK-FM</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Bias Tee Kit, AISG Compatible 698 - 2170 MHz</t>
+  </si>
+  <si>
+    <t>RET bias tee</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>ATBTK-MF</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-FF-4G</t>
+  </si>
+  <si>
+    <t>Top Smart Bias Tee</t>
+  </si>
+  <si>
+    <t>ATSBT-BOTTOM-FF-4G</t>
+  </si>
+  <si>
+    <t>Bottom Smart Bias Tee</t>
+  </si>
+  <si>
+    <t>ATCB-B01-050</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 50 m</t>
+  </si>
+  <si>
+    <t>AISG standard cable</t>
+  </si>
+  <si>
+    <t>ATCB-B01-007</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 7 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-060</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 60 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-070</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 70 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-010</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 10 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-007</t>
+  </si>
+  <si>
+    <t>RET control cable with male DB9 which has 4-40 screws and female AISG connector</t>
+  </si>
+  <si>
+    <t>AISG DB9 cable</t>
+  </si>
+  <si>
+    <t>ATCB-B01-090</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 90 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-003-A</t>
+  </si>
+  <si>
+    <t>RET control cable 3m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ACCURET-A11</t>
+  </si>
+  <si>
+    <t>Actuator, AISG 1.1 default protocol</t>
+  </si>
+  <si>
+    <t>RET actuator</t>
+  </si>
+  <si>
     <t>ACCURET-E</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Actuator, Ericsson default protocol</t>
   </si>
   <si>
-    <t>RET actuator</t>
-[...4 lines deleted...]
-  <si>
     <t>ANT-SHARING-HUB-6</t>
   </si>
   <si>
     <t>Base station antenna sharing hub with configurable band assignments supporting up to six independent operators</t>
   </si>
   <si>
     <t>APS-XT</t>
   </si>
   <si>
     <t>Antenna Orientation and Location Sensing System</t>
   </si>
   <si>
-    <t>ATBTK-FM</t>
-[...20 lines deleted...]
-    <t>Bottom Smart Bias Tee</t>
+    <t>ATSBT-TOP-FM-4G</t>
+  </si>
+  <si>
+    <t>ATSBT-BOTTOM-MF-4G</t>
+  </si>
+  <si>
+    <t>ATCB-B01-015</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 15 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-001</t>
+  </si>
+  <si>
+    <t>ATCB-B01-020</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 20 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-016</t>
+  </si>
+  <si>
+    <t>RET control cable 16m with male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-002</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-003</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-020</t>
+  </si>
+  <si>
+    <t>RET control cable 20m with  male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-025-A</t>
+  </si>
+  <si>
+    <t>RET control cable 25m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-005-A</t>
+  </si>
+  <si>
+    <t>RET control cable 5m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-060</t>
+  </si>
+  <si>
+    <t>ATCB-B01-002</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 2 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-003</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 3 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-RM50</t>
+  </si>
+  <si>
+    <t>RET control cable with Straight Female AISG connector and Right Angle Male  AISG connector key at nine o'clock position</t>
+  </si>
+  <si>
+    <t>AISG right angle</t>
+  </si>
+  <si>
+    <t>ATCB-B01-V1-RM50</t>
+  </si>
+  <si>
+    <t>RET control cable with Straight Female AISG connector and Right Angle Male AISG connector key at six o'clock position</t>
   </si>
   <si>
     <t>RET-MASTER</t>
   </si>
   <si>
     <t>Portable Battery Operated Controller for North America Applications</t>
   </si>
   <si>
     <t>RET controller</t>
   </si>
   <si>
     <t>ATC300-1000</t>
   </si>
   <si>
     <t>Rack Mount Controller</t>
   </si>
   <si>
     <t>ATC200-LITE-USB</t>
   </si>
   <si>
     <t>Portable Controller</t>
   </si>
   <si>
     <t>ATC200-LITE-USB-EU</t>
   </si>
@@ -157,396 +298,255 @@
   <si>
     <t>Four-way Junction Box</t>
   </si>
   <si>
     <t>RET junction box</t>
   </si>
   <si>
     <t>ATLP200-001</t>
   </si>
   <si>
     <t>Lightning Protection Unit</t>
   </si>
   <si>
     <t>Protection unit</t>
   </si>
   <si>
     <t>ASB-3</t>
   </si>
   <si>
     <t>AISG RET Control Cable Two-way Splitter; AISG Cable Outdoor Termination Unit; AISG RET Two-way Splitter; AISG Cable Termination Panel</t>
   </si>
   <si>
     <t>RET splitter</t>
   </si>
   <si>
-    <t>ACCURET-A11</t>
-[...137 lines deleted...]
-    <t>RET control cable with Straight Female AISG connector and Right Angle Male AISG connector key at six o'clock position</t>
+    <t>ACCURET-A20</t>
+  </si>
+  <si>
+    <t>Actuator, AISG 2.0 default protocol</t>
+  </si>
+  <si>
+    <t>ATM200-A20</t>
+  </si>
+  <si>
+    <t>E-ATM300</t>
+  </si>
+  <si>
+    <t>Actuator, Ericsson proprietary protocol</t>
+  </si>
+  <si>
+    <t>APS-XT-GPS</t>
   </si>
   <si>
     <t>ATBTK-MF-4G</t>
   </si>
   <si>
     <t>Bias Tee Kit, AISG Compatible 698 - 2700 MHz</t>
   </si>
   <si>
+    <t>ATSBT-BOTTOM-FM-4G</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-FMC3</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-MF-4G</t>
+  </si>
+  <si>
+    <t>ATSBT-BOTTOM-FF-5G</t>
+  </si>
+  <si>
+    <t>D85E01P87</t>
+  </si>
+  <si>
+    <t>Bottom Smart Bias Tee, 600-4200 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-FM-5G</t>
+  </si>
+  <si>
+    <t>D85E01P86</t>
+  </si>
+  <si>
+    <t>Top Smart Bias Tee 600-4200 MHz</t>
+  </si>
+  <si>
+    <t>ATCB-B01-040</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 40 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-009</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 9 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-080</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 80 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-005</t>
+  </si>
+  <si>
+    <t>RET control cable 5m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>AISG DB15 cable</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-006</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-005</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-030</t>
+  </si>
+  <si>
+    <t>RET control cable 30m with male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-045</t>
+  </si>
+  <si>
+    <t>RET control cable 45m with male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-B01-004</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 4 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-005</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 5 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-006-A</t>
+  </si>
+  <si>
+    <t>RET control cable 6m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-020</t>
+  </si>
+  <si>
+    <t>RET control cable 20m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-B01-025</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 25 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-006</t>
+  </si>
+  <si>
+    <t>RET control cable 6m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>RET-MASTER-INTL</t>
+  </si>
+  <si>
+    <t>Portable Battery Operated Controller for International Applications</t>
+  </si>
+  <si>
+    <t>ATJB200-A01-007</t>
+  </si>
+  <si>
+    <t>Seven-way Junction Box</t>
+  </si>
+  <si>
+    <t>AISG-T</t>
+  </si>
+  <si>
+    <t>AISG Three-way Tee</t>
+  </si>
+  <si>
     <t>ATCB-B01-Y-C30</t>
   </si>
   <si>
     <t>AISG RET Control Cable Two-way Splitter</t>
   </si>
   <si>
-    <t>ACCURET-A20</t>
-[...67 lines deleted...]
-  <si>
     <t>ATCB-B01-006</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 6 m</t>
   </si>
   <si>
     <t>ATCB-B01-C150</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 1.5 m</t>
   </si>
   <si>
     <t>ATCB-DB15-003</t>
   </si>
   <si>
     <t>RET control cable 3m with male DB15 and female AISG connector</t>
   </si>
   <si>
-    <t>AISG DB15 cable</t>
-[...1 lines deleted...]
-  <si>
     <t>ATCB-B01-001</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 1 m</t>
   </si>
   <si>
     <t>ATCB-B01-C50</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 0.5 m</t>
   </si>
   <si>
-    <t>ATCB-B01-009</t>
-[...19 lines deleted...]
-  <si>
     <t>ATCB-DB15-010</t>
   </si>
   <si>
     <t>RET control cable 10m with male DB15 and female AISG connector</t>
   </si>
   <si>
     <t>ATCB-DB9-010</t>
   </si>
   <si>
     <t>ATCB-B01-100</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 100 m</t>
   </si>
   <si>
     <t>ATCB-B01-030</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 30 m</t>
-  </si>
-[...49 lines deleted...]
-    <t>RET control cable 6m with male DB15 and female AISG connector</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -665,51 +665,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J78" totalsRowShown="0">
   <autoFilter ref="A1:J78"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-e" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemant-sharing-hub-6" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-fm" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-ff-4g" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-4g" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc300-1000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb-eu" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematgk-cable" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-004" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematlp200-001" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemasb-3" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a11" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-4g" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-mf-4g" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-050" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-007" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-060" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-070" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-010" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-007" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-090" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-015" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-001" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-020" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-016" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-002" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-020" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003-a" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-025-a" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005-a" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-060" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-002" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-003" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-rm50" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-v1-rm50" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf-4g" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-y-c30" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a20" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematm200-a20" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/iteme-atm300" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt-gps" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-fm-4g" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fmc3" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-mf-4g" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-5g" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master-intl" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-007" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaisg-t" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-5g" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-040" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-006" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c150" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-003" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-001" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c50" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-009" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-080" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-005" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-010" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-010" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-100" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-030" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-030" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-045" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-004" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-005" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006-a" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-020" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-025" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-006" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-fm" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-ff-4g" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-4g" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-050" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-007" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-060" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-070" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-010" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-007" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-090" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003-a" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a11" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-e" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemant-sharing-hub-6" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-4g" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-mf-4g" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-015" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-001" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-020" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-016" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-002" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-020" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-025-a" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005-a" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-060" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-002" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-003" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-rm50" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-v1-rm50" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc300-1000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb-eu" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematgk-cable" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-004" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematlp200-001" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemasb-3" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a20" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematm200-a20" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/iteme-atm300" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt-gps" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf-4g" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-fm-4g" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fmc3" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-mf-4g" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-5g" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-5g" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-040" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-009" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-080" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-005" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-030" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-045" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-004" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-005" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006-a" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-020" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-025" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-006" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master-intl" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-007" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaisg-t" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-y-c30" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-006" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c150" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-003" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-001" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c50" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-010" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-010" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-100" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-030" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J78"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="122.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -740,1274 +740,1274 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="12.75">
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
+      <c r="J3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="H5" t="s">
+        <v>13</v>
+      </c>
+      <c r="J5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
+      <c r="A6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="H5" t="s">
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>21</v>
       </c>
-      <c r="J5" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="H9" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12.75">
+      <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="J9" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
         <v>30</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="H10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12.75">
+      <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H10" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H11" t="s">
         <v>33</v>
       </c>
-      <c r="H11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:8" ht="12.75">
+      <c r="J11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="H12" t="s">
-        <v>29</v>
+        <v>22</v>
+      </c>
+      <c r="J12" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="H13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
         <v>39</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="J14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
         <v>42</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="H15" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
+      <c r="A16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="H15" t="s">
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
         <v>44</v>
       </c>
-      <c r="J15" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="H16" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
+      <c r="A17" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>46</v>
       </c>
-      <c r="H16" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H18" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="H19" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="H20" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="H21" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H22" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="H23" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="J23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
+        <v>32</v>
+      </c>
+      <c r="H24" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
+      <c r="A25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
+        <v>32</v>
+      </c>
+      <c r="H25" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
+      <c r="A26" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
+        <v>59</v>
+      </c>
+      <c r="H26" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
+      <c r="A27" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>61</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="H27" t="s">
+        <v>33</v>
+      </c>
+      <c r="J27" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="H24" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>63</v>
       </c>
-      <c r="C25" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>65</v>
+        <v>33</v>
+      </c>
+      <c r="J28" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="H29" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="H30" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
+        <v>68</v>
+      </c>
+      <c r="H31" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="12.75">
+      <c r="A32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
+        <v>70</v>
+      </c>
+      <c r="H32" t="s">
+        <v>71</v>
+      </c>
+      <c r="J32" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
+        <v>73</v>
+      </c>
+      <c r="H33" t="s">
+        <v>71</v>
+      </c>
+      <c r="J33" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
         <v>75</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="H34" t="s">
         <v>76</v>
       </c>
-      <c r="C32" t="s">
-[...34 lines deleted...]
-        <v>65</v>
+      <c r="J34" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="H35" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="J35" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="36" spans="1:10" ht="12.75">
+    <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H36" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="H37" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
+        <v>84</v>
+      </c>
+      <c r="H38" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12.75">
+      <c r="A39" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
         <v>87</v>
       </c>
-      <c r="H38" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="1" t="s">
+      <c r="H39" t="s">
         <v>88</v>
       </c>
-      <c r="C39" t="s">
-[...6 lines deleted...]
-        <v>54</v>
+      <c r="J39" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" t="s">
         <v>90</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="H40" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" t="s">
         <v>93</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="H41" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>96</v>
       </c>
       <c r="H42" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="J42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="H43" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
         <v>99</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="J44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="H45" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="H46" t="s">
         <v>13</v>
       </c>
       <c r="J46" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="H48" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H49" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B50" t="s">
         <v>107</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>24</v>
+        <v>108</v>
       </c>
       <c r="H50" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H51" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H52" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="53" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H53" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H54" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B55" t="s">
         <v>118</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>119</v>
       </c>
       <c r="H55" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>121</v>
+        <v>32</v>
       </c>
       <c r="H56" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
+        <v>32</v>
+      </c>
+      <c r="H57" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12.75">
+      <c r="A58" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="H57" t="s">
-[...4 lines deleted...]
-      <c r="A58" s="1" t="s">
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
         <v>124</v>
       </c>
-      <c r="C58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>54</v>
+        <v>33</v>
+      </c>
+      <c r="J58" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
         <v>126</v>
       </c>
-      <c r="C59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>128</v>
+        <v>33</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="H60" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="H61" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="H62" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H63" t="s">
-        <v>54</v>
+        <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="H64" t="s">
-        <v>128</v>
+        <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>64</v>
+        <v>138</v>
       </c>
       <c r="H65" t="s">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C66" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" t="s">
         <v>140</v>
       </c>
-      <c r="C66" t="s">
-[...2 lines deleted...]
-      <c r="D66" t="s">
+      <c r="H66" t="s">
+        <v>76</v>
+      </c>
+      <c r="J66" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="12.75">
+      <c r="A67" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="H66" t="s">
-[...7 lines deleted...]
-      <c r="A67" s="1" t="s">
+      <c r="C67" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" t="s">
         <v>142</v>
       </c>
-      <c r="C67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H67" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>88</v>
+      </c>
+      <c r="J67" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="H68" t="s">
-        <v>54</v>
+        <v>94</v>
+      </c>
+      <c r="J68" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="H69" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>64</v>
+        <v>148</v>
       </c>
       <c r="H70" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H71" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H72" t="s">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H73" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H74" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H75" t="s">
-        <v>65</v>
+        <v>120</v>
+      </c>
+      <c r="J75" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>159</v>
+        <v>32</v>
       </c>
       <c r="H76" t="s">
-        <v>128</v>
+        <v>33</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
         <v>161</v>
       </c>
       <c r="H77" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>163</v>
       </c>
       <c r="H78" t="s">
-        <v>128</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="ACCURET-E"/>
-[...14 lines deleted...]
-    <hyperlink ref="A17" r:id="rId16" display="ACCURET-A11"/>
+    <hyperlink ref="A2" r:id="rId1" display="ATBTK-FM"/>
+    <hyperlink ref="A3" r:id="rId2" display="ATBTK-MF"/>
+    <hyperlink ref="A4" r:id="rId3" display="ATSBT-TOP-FF-4G"/>
+    <hyperlink ref="A5" r:id="rId4" display="ATSBT-BOTTOM-FF-4G"/>
+    <hyperlink ref="A6" r:id="rId5" display="ATCB-B01-050"/>
+    <hyperlink ref="A7" r:id="rId6" display="ATCB-B01-007"/>
+    <hyperlink ref="A8" r:id="rId7" display="ATCB-B01-060"/>
+    <hyperlink ref="A9" r:id="rId8" display="ATCB-B01-070"/>
+    <hyperlink ref="A10" r:id="rId9" display="ATCB-B01-010"/>
+    <hyperlink ref="A11" r:id="rId10" display="ATCB-DB9-007"/>
+    <hyperlink ref="A12" r:id="rId11" display="ATCB-B01-090"/>
+    <hyperlink ref="A13" r:id="rId12" display="ATCB-DB9-003-A"/>
+    <hyperlink ref="A14" r:id="rId13" display="ACCURET-A11"/>
+    <hyperlink ref="A15" r:id="rId14" display="ACCURET-E"/>
+    <hyperlink ref="A16" r:id="rId15" display="ANT-SHARING-HUB-6"/>
+    <hyperlink ref="A17" r:id="rId16" display="APS-XT"/>
     <hyperlink ref="A18" r:id="rId17" display="ATSBT-TOP-FM-4G"/>
     <hyperlink ref="A19" r:id="rId18" display="ATSBT-BOTTOM-MF-4G"/>
-    <hyperlink ref="A20" r:id="rId19" display="ATCB-B01-050"/>
-[...57 lines deleted...]
-    <hyperlink ref="A78" r:id="rId77" display="ATCB-DB15-006"/>
+    <hyperlink ref="A20" r:id="rId19" display="ATCB-B01-015"/>
+    <hyperlink ref="A21" r:id="rId20" display="ATCB-DB9-001"/>
+    <hyperlink ref="A22" r:id="rId21" display="ATCB-B01-020"/>
+    <hyperlink ref="A23" r:id="rId22" display="ATCB-DB9-016"/>
+    <hyperlink ref="A24" r:id="rId23" display="ATCB-DB9-002"/>
+    <hyperlink ref="A25" r:id="rId24" display="ATCB-DB9-003"/>
+    <hyperlink ref="A26" r:id="rId25" display="ATCB-DB9-020"/>
+    <hyperlink ref="A27" r:id="rId26" display="ATCB-DB9-025-A"/>
+    <hyperlink ref="A28" r:id="rId27" display="ATCB-DB9-005-A"/>
+    <hyperlink ref="A29" r:id="rId28" display="ATCB-DB9-060"/>
+    <hyperlink ref="A30" r:id="rId29" display="ATCB-B01-002"/>
+    <hyperlink ref="A31" r:id="rId30" display="ATCB-B01-003"/>
+    <hyperlink ref="A32" r:id="rId31" display="ATCB-B01-RM50"/>
+    <hyperlink ref="A33" r:id="rId32" display="ATCB-B01-V1-RM50"/>
+    <hyperlink ref="A34" r:id="rId33" display="RET-MASTER"/>
+    <hyperlink ref="A35" r:id="rId34" display="ATC300-1000"/>
+    <hyperlink ref="A36" r:id="rId35" display="ATC200-LITE-USB"/>
+    <hyperlink ref="A37" r:id="rId36" display="ATC200-LITE-USB-EU"/>
+    <hyperlink ref="A38" r:id="rId37" display="ATGK-CABLE"/>
+    <hyperlink ref="A39" r:id="rId38" display="ATJB200-A01-004"/>
+    <hyperlink ref="A40" r:id="rId39" display="ATLP200-001"/>
+    <hyperlink ref="A41" r:id="rId40" display="ASB-3"/>
+    <hyperlink ref="A42" r:id="rId41" display="ACCURET-A20"/>
+    <hyperlink ref="A43" r:id="rId42" display="ATM200-A20"/>
+    <hyperlink ref="A44" r:id="rId43" display="E-ATM300"/>
+    <hyperlink ref="A45" r:id="rId44" display="APS-XT-GPS"/>
+    <hyperlink ref="A46" r:id="rId45" display="ATBTK-MF-4G"/>
+    <hyperlink ref="A47" r:id="rId46" display="ATSBT-BOTTOM-FM-4G"/>
+    <hyperlink ref="A48" r:id="rId47" display="ATSBT-TOP-FMC3"/>
+    <hyperlink ref="A49" r:id="rId48" display="ATSBT-TOP-MF-4G"/>
+    <hyperlink ref="A50" r:id="rId49" display="ATSBT-BOTTOM-FF-5G"/>
+    <hyperlink ref="A51" r:id="rId50" display="ATSBT-TOP-FM-5G"/>
+    <hyperlink ref="A52" r:id="rId51" display="ATCB-B01-040"/>
+    <hyperlink ref="A53" r:id="rId52" display="ATCB-B01-009"/>
+    <hyperlink ref="A54" r:id="rId53" display="ATCB-B01-080"/>
+    <hyperlink ref="A55" r:id="rId54" display="ATCB-DB15-005"/>
+    <hyperlink ref="A56" r:id="rId55" display="ATCB-DB9-006"/>
+    <hyperlink ref="A57" r:id="rId56" display="ATCB-DB9-005"/>
+    <hyperlink ref="A58" r:id="rId57" display="ATCB-DB9-030"/>
+    <hyperlink ref="A59" r:id="rId58" display="ATCB-DB9-045"/>
+    <hyperlink ref="A60" r:id="rId59" display="ATCB-B01-004"/>
+    <hyperlink ref="A61" r:id="rId60" display="ATCB-B01-005"/>
+    <hyperlink ref="A62" r:id="rId61" display="ATCB-DB9-006-A"/>
+    <hyperlink ref="A63" r:id="rId62" display="ATCB-DB15-020"/>
+    <hyperlink ref="A64" r:id="rId63" display="ATCB-B01-025"/>
+    <hyperlink ref="A65" r:id="rId64" display="ATCB-DB15-006"/>
+    <hyperlink ref="A66" r:id="rId65" display="RET-MASTER-INTL"/>
+    <hyperlink ref="A67" r:id="rId66" display="ATJB200-A01-007"/>
+    <hyperlink ref="A68" r:id="rId67" display="AISG-T"/>
+    <hyperlink ref="A69" r:id="rId68" display="ATCB-B01-Y-C30"/>
+    <hyperlink ref="A70" r:id="rId69" display="ATCB-B01-006"/>
+    <hyperlink ref="A71" r:id="rId70" display="ATCB-B01-C150"/>
+    <hyperlink ref="A72" r:id="rId71" display="ATCB-DB15-003"/>
+    <hyperlink ref="A73" r:id="rId72" display="ATCB-B01-001"/>
+    <hyperlink ref="A74" r:id="rId73" display="ATCB-B01-C50"/>
+    <hyperlink ref="A75" r:id="rId74" display="ATCB-DB15-010"/>
+    <hyperlink ref="A76" r:id="rId75" display="ATCB-DB9-010"/>
+    <hyperlink ref="A77" r:id="rId76" display="ATCB-B01-100"/>
+    <hyperlink ref="A78" r:id="rId77" display="ATCB-B01-030"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId78"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 