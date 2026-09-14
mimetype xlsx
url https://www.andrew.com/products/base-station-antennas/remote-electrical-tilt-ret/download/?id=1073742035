--- v1 (2026-07-10)
+++ v2 (2026-09-14)
@@ -11,542 +11,542 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164" count="346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164" count="347">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>ATCB-B01-050</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 50 m</t>
+  </si>
+  <si>
+    <t>AISG standard cable</t>
+  </si>
+  <si>
+    <t>ATCB-B01-007</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 7 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-060</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 60 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-070</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 70 m</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-007</t>
+  </si>
+  <si>
+    <t>RET control cable with male DB9 which has 4-40 screws and female AISG connector</t>
+  </si>
+  <si>
+    <t>AISG DB9 cable</t>
+  </si>
+  <si>
+    <t>ATCB-B01-090</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 90 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-001</t>
+  </si>
+  <si>
+    <t>ATCB-B01-020</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 20 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-016</t>
+  </si>
+  <si>
+    <t>RET control cable 16m with male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-B01-002</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 2 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-003</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 3 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-003-A</t>
+  </si>
+  <si>
+    <t>RET control cable 3m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ATCB-B01-V1-RM50</t>
+  </si>
+  <si>
+    <t>RET control cable with Straight Female AISG connector and Right Angle Male AISG connector key at six o'clock position</t>
+  </si>
+  <si>
+    <t>AISG right angle</t>
+  </si>
+  <si>
+    <t>RET-MASTER</t>
+  </si>
+  <si>
+    <t>Portable Battery Operated Controller for North America Applications</t>
+  </si>
+  <si>
+    <t>RET controller</t>
+  </si>
+  <si>
+    <t>ATC300-1000</t>
+  </si>
+  <si>
+    <t>Rack Mount Controller</t>
+  </si>
+  <si>
+    <t>ATC200-LITE-USB-EU</t>
+  </si>
+  <si>
+    <t>Portable Controller for EU &amp; UK</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-002</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-003</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-020</t>
+  </si>
+  <si>
+    <t>RET control cable 20m with  male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-060</t>
+  </si>
+  <si>
+    <t>ATCB-B01-RM50</t>
+  </si>
+  <si>
+    <t>RET control cable with Straight Female AISG connector and Right Angle Male  AISG connector key at nine o'clock position</t>
+  </si>
+  <si>
+    <t>ATGK-CABLE</t>
+  </si>
+  <si>
+    <t>RET Control Cable Grounding Kit</t>
+  </si>
+  <si>
+    <t>RET grounding kit</t>
+  </si>
+  <si>
+    <t>ATJB200-A01-004</t>
+  </si>
+  <si>
+    <t>Four-way Junction Box</t>
+  </si>
+  <si>
+    <t>RET junction box</t>
+  </si>
+  <si>
+    <t>ATLP200-001</t>
+  </si>
+  <si>
+    <t>Lightning Protection Unit</t>
+  </si>
+  <si>
+    <t>Protection unit</t>
+  </si>
+  <si>
+    <t>ASB-3</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable Two-way Splitter; AISG Cable Outdoor Termination Unit; AISG RET Two-way Splitter; AISG Cable Termination Panel</t>
+  </si>
+  <si>
+    <t>RET splitter</t>
+  </si>
+  <si>
+    <t>ACCURET-A11</t>
+  </si>
+  <si>
+    <t>Actuator, AISG 1.1 default protocol</t>
+  </si>
+  <si>
+    <t>RET actuator</t>
+  </si>
+  <si>
+    <t>ACCURET-E</t>
+  </si>
+  <si>
+    <t>Actuator, Ericsson default protocol</t>
+  </si>
+  <si>
+    <t>ANT-SHARING-HUB-6</t>
+  </si>
+  <si>
+    <t>Base station antenna sharing hub with configurable band assignments supporting up to six independent operators</t>
+  </si>
+  <si>
+    <t>APS-XT</t>
+  </si>
+  <si>
+    <t>Antenna Orientation and Location Sensing System</t>
+  </si>
+  <si>
     <t>ATBTK-FM</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Bias Tee Kit, AISG Compatible 698 - 2170 MHz</t>
   </si>
   <si>
     <t>RET bias tee</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...1 lines deleted...]
-  <si>
     <t>ATBTK-MF</t>
   </si>
   <si>
     <t>ATSBT-TOP-FF-4G</t>
   </si>
   <si>
     <t>Top Smart Bias Tee</t>
   </si>
   <si>
     <t>ATSBT-BOTTOM-FF-4G</t>
   </si>
   <si>
     <t>Bottom Smart Bias Tee</t>
   </si>
   <si>
-    <t>ATCB-B01-050</t>
-[...23 lines deleted...]
-    <t>AISG RET Control Cable, 70 m</t>
+    <t>ATSBT-TOP-FM-4G</t>
+  </si>
+  <si>
+    <t>ATSBT-BOTTOM-MF-4G</t>
+  </si>
+  <si>
+    <t>ATCB-B01-015</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 15 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-025-A</t>
+  </si>
+  <si>
+    <t>RET control cable 25m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-005-A</t>
+  </si>
+  <si>
+    <t>RET control cable 5m with overmolded male DB9 and female AISG connectors</t>
   </si>
   <si>
     <t>ATCB-B01-010</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 10 m</t>
   </si>
   <si>
-    <t>ATCB-DB9-007</t>
-[...142 lines deleted...]
-  <si>
     <t>ATC200-LITE-USB</t>
   </si>
   <si>
     <t>Portable Controller</t>
   </si>
   <si>
-    <t>ATC200-LITE-USB-EU</t>
-[...38 lines deleted...]
-    <t>RET splitter</t>
+    <t>ATSBT-TOP-MF-4G</t>
+  </si>
+  <si>
+    <t>ATSBT-BOTTOM-FF-5G</t>
+  </si>
+  <si>
+    <t>D85E01P87</t>
+  </si>
+  <si>
+    <t>Bottom Smart Bias Tee, 600-4200 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-FM-5G</t>
+  </si>
+  <si>
+    <t>D85E01P86</t>
+  </si>
+  <si>
+    <t>Top Smart Bias Tee 600-4200 MHz</t>
+  </si>
+  <si>
+    <t>ATCB-B01-040</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 40 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-006</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 6 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-C150</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 1.5 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-003</t>
+  </si>
+  <si>
+    <t>RET control cable 3m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>AISG DB15 cable</t>
+  </si>
+  <si>
+    <t>ATCB-B01-001</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 1 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-009</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 9 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-080</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 80 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-005</t>
+  </si>
+  <si>
+    <t>RET control cable 5m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-006</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-010</t>
+  </si>
+  <si>
+    <t>RET control cable 10m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-010</t>
+  </si>
+  <si>
+    <t>ATCB-B01-100</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 100 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-030</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 30 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-005</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-030</t>
+  </si>
+  <si>
+    <t>RET control cable 30m with male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-045</t>
+  </si>
+  <si>
+    <t>RET control cable 45m with male DB9 and female AISG connector</t>
   </si>
   <si>
     <t>ACCURET-A20</t>
   </si>
   <si>
     <t>Actuator, AISG 2.0 default protocol</t>
   </si>
   <si>
     <t>ATM200-A20</t>
   </si>
   <si>
     <t>E-ATM300</t>
   </si>
   <si>
     <t>Actuator, Ericsson proprietary protocol</t>
   </si>
   <si>
     <t>APS-XT-GPS</t>
   </si>
   <si>
     <t>ATBTK-MF-4G</t>
   </si>
   <si>
     <t>Bias Tee Kit, AISG Compatible 698 - 2700 MHz</t>
   </si>
   <si>
     <t>ATSBT-BOTTOM-FM-4G</t>
   </si>
   <si>
     <t>ATSBT-TOP-FMC3</t>
   </si>
   <si>
-    <t>ATSBT-TOP-MF-4G</t>
-[...62 lines deleted...]
-    <t>RET control cable 45m with male DB9 and female AISG connector</t>
+    <t>ATCB-DB9-006-A</t>
+  </si>
+  <si>
+    <t>RET control cable 6m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-020</t>
+  </si>
+  <si>
+    <t>RET control cable 20m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-B01-025</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 25 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-006</t>
+  </si>
+  <si>
+    <t>RET control cable 6m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>RET-MASTER-INTL</t>
+  </si>
+  <si>
+    <t>Portable Battery Operated Controller for International Applications</t>
+  </si>
+  <si>
+    <t>ATJB200-A01-007</t>
+  </si>
+  <si>
+    <t>Seven-way Junction Box</t>
+  </si>
+  <si>
+    <t>AISG-T</t>
+  </si>
+  <si>
+    <t>AISG Three-way Tee</t>
+  </si>
+  <si>
+    <t>ATCB-B01-Y-C30</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable Two-way Splitter</t>
+  </si>
+  <si>
+    <t>ATCB-B01-C50</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 0.5 m</t>
   </si>
   <si>
     <t>ATCB-B01-004</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 4 m</t>
   </si>
   <si>
     <t>ATCB-B01-005</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 5 m</t>
-  </si>
-[...97 lines deleted...]
-    <t>AISG RET Control Cable, 30 m</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -665,51 +665,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J78" totalsRowShown="0">
   <autoFilter ref="A1:J78"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-fm" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-ff-4g" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-4g" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-050" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-007" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-060" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-070" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-010" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-007" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-090" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003-a" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a11" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-e" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemant-sharing-hub-6" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-4g" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-mf-4g" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-015" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-001" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-020" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-016" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-002" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-020" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-025-a" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005-a" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-060" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-002" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-003" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-rm50" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-v1-rm50" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc300-1000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb-eu" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematgk-cable" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-004" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematlp200-001" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemasb-3" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a20" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematm200-a20" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/iteme-atm300" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt-gps" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf-4g" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-fm-4g" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fmc3" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-mf-4g" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-5g" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-5g" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-040" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-009" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-080" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-005" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-030" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-045" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-004" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-005" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006-a" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-020" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-025" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-006" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master-intl" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-007" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaisg-t" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-y-c30" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-006" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c150" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-003" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-001" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c50" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-010" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-010" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-100" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-030" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-050" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-007" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-060" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-070" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-007" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-090" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-001" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-020" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-016" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-002" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-003" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003-a" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-v1-rm50" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc300-1000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb-eu" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-002" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-020" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-060" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-rm50" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematgk-cable" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-004" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematlp200-001" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemasb-3" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a11" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-e" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemant-sharing-hub-6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-fm" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-ff-4g" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-4g" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-4g" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-mf-4g" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-015" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-025-a" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005-a" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-010" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-mf-4g" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-5g" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-5g" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-040" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-006" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c150" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-003" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-001" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-009" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-080" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-005" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-010" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-010" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-100" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-030" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-030" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-045" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a20" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematm200-a20" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/iteme-atm300" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt-gps" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf-4g" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-fm-4g" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fmc3" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006-a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-020" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-025" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-006" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master-intl" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-007" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaisg-t" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-y-c30" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c50" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-004" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-005" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J78"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="122.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -723,1291 +723,1294 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
-      <c r="J2" t="s">
+    </row>
+    <row r="3" spans="1:8" ht="12.75">
+      <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>13</v>
       </c>
       <c r="J5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H7" t="s">
-        <v>22</v>
+        <v>13</v>
+      </c>
+      <c r="J7" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="H10" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+      <c r="J10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="H11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12.75">
+      <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J11" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>39</v>
       </c>
-      <c r="H14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="H15" t="s">
         <v>42</v>
       </c>
-      <c r="H15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J15" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>44</v>
       </c>
       <c r="H16" t="s">
-        <v>40</v>
+        <v>42</v>
+      </c>
+      <c r="J16" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H18" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H19" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="H20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H21" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>53</v>
       </c>
       <c r="H22" t="s">
-        <v>22</v>
+        <v>39</v>
+      </c>
+      <c r="J22" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="H23" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="J23" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="H24" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" ht="12.75">
+        <v>59</v>
+      </c>
+      <c r="J24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="H25" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+      <c r="J25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
-        <v>33</v>
+        <v>65</v>
+      </c>
+      <c r="J26" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="H27" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="J27" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="H28" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="J28" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="H29" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="H30" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" ht="12.75">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="H31" t="s">
-        <v>22</v>
+        <v>77</v>
+      </c>
+      <c r="J31" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="H32" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="J32" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="H33" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="H34" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J34" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
+        <v>80</v>
+      </c>
+      <c r="H35" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H36" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H37" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H38" t="s">
-        <v>85</v>
+        <v>23</v>
+      </c>
+      <c r="J38" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H39" t="s">
-        <v>88</v>
+        <v>23</v>
       </c>
       <c r="J39" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H40" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H41" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:10" ht="12.75">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="H42" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>77</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" t="s">
         <v>97</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H43" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:10" ht="12.75">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
+      </c>
+      <c r="B44" t="s">
+        <v>100</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H44" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="H45" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H46" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="H47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="H48" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>17</v>
+        <v>112</v>
       </c>
       <c r="H49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="H50" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="H51" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="H52" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="H53" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H54" t="s">
-        <v>22</v>
+        <v>110</v>
+      </c>
+      <c r="J54" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="H55" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="H56" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>32</v>
+        <v>126</v>
       </c>
       <c r="H57" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>124</v>
+        <v>22</v>
       </c>
       <c r="H58" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="H59" t="s">
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="J59" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H60" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H61" t="s">
-        <v>22</v>
+        <v>68</v>
+      </c>
+      <c r="J61" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H62" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:8" ht="12.75">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H63" t="s">
-        <v>120</v>
+        <v>68</v>
+      </c>
+      <c r="J63" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>136</v>
+        <v>74</v>
       </c>
       <c r="H64" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:8" ht="12.75">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H65" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:10" ht="12.75">
+        <v>77</v>
+      </c>
+      <c r="J65" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>140</v>
+        <v>82</v>
       </c>
       <c r="H66" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-    <row r="67" spans="1:10" ht="12.75">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
+        <v>80</v>
+      </c>
+      <c r="H67" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
+      <c r="A68" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="H67" t="s">
-[...7 lines deleted...]
-      <c r="A68" s="1" t="s">
+      <c r="C68" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" t="s">
         <v>143</v>
       </c>
-      <c r="C68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H68" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C69" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
         <v>145</v>
       </c>
-      <c r="C69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H69" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" t="s">
         <v>147</v>
       </c>
-      <c r="C70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" t="s">
         <v>149</v>
       </c>
-      <c r="C71" t="s">
-[...2 lines deleted...]
-      <c r="D71" t="s">
+      <c r="H71" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="12.75">
+      <c r="A72" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="H71" t="s">
-[...4 lines deleted...]
-      <c r="A72" s="1" t="s">
+      <c r="C72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" t="s">
         <v>151</v>
       </c>
-      <c r="C72" t="s">
-[...2 lines deleted...]
-      <c r="D72" t="s">
+      <c r="H72" t="s">
+        <v>42</v>
+      </c>
+      <c r="J72" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="12.75">
+      <c r="A73" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="H72" t="s">
-[...4 lines deleted...]
-      <c r="A73" s="1" t="s">
+      <c r="C73" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" t="s">
         <v>153</v>
       </c>
-      <c r="C73" t="s">
-[...2 lines deleted...]
-      <c r="D73" t="s">
+      <c r="H73" t="s">
+        <v>59</v>
+      </c>
+      <c r="J73" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="12.75">
+      <c r="A74" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="H73" t="s">
-[...4 lines deleted...]
-      <c r="A74" s="1" t="s">
+      <c r="C74" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" t="s">
         <v>155</v>
       </c>
-      <c r="C74" t="s">
-[...2 lines deleted...]
-      <c r="D74" t="s">
+      <c r="H74" t="s">
+        <v>65</v>
+      </c>
+      <c r="J74" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
+      <c r="A75" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="H74" t="s">
-[...4 lines deleted...]
-      <c r="A75" s="1" t="s">
+      <c r="C75" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" t="s">
         <v>157</v>
       </c>
-      <c r="C75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H75" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>65</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" t="s">
         <v>159</v>
       </c>
-      <c r="C76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H76" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
         <v>161</v>
       </c>
       <c r="H77" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>163</v>
       </c>
       <c r="H78" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="ATBTK-FM"/>
-[...9 lines deleted...]
-    <hyperlink ref="A12" r:id="rId11" display="ATCB-B01-090"/>
+    <hyperlink ref="A2" r:id="rId1" display="ATCB-B01-050"/>
+    <hyperlink ref="A3" r:id="rId2" display="ATCB-B01-007"/>
+    <hyperlink ref="A4" r:id="rId3" display="ATCB-B01-060"/>
+    <hyperlink ref="A5" r:id="rId4" display="ATCB-B01-070"/>
+    <hyperlink ref="A6" r:id="rId5" display="ATCB-DB9-007"/>
+    <hyperlink ref="A7" r:id="rId6" display="ATCB-B01-090"/>
+    <hyperlink ref="A8" r:id="rId7" display="ATCB-DB9-001"/>
+    <hyperlink ref="A9" r:id="rId8" display="ATCB-B01-020"/>
+    <hyperlink ref="A10" r:id="rId9" display="ATCB-DB9-016"/>
+    <hyperlink ref="A11" r:id="rId10" display="ATCB-B01-002"/>
+    <hyperlink ref="A12" r:id="rId11" display="ATCB-B01-003"/>
     <hyperlink ref="A13" r:id="rId12" display="ATCB-DB9-003-A"/>
-    <hyperlink ref="A14" r:id="rId13" display="ACCURET-A11"/>
-[...63 lines deleted...]
-    <hyperlink ref="A78" r:id="rId77" display="ATCB-B01-030"/>
+    <hyperlink ref="A14" r:id="rId13" display="ATCB-B01-V1-RM50"/>
+    <hyperlink ref="A15" r:id="rId14" display="RET-MASTER"/>
+    <hyperlink ref="A16" r:id="rId15" display="ATC300-1000"/>
+    <hyperlink ref="A17" r:id="rId16" display="ATC200-LITE-USB-EU"/>
+    <hyperlink ref="A18" r:id="rId17" display="ATCB-DB9-002"/>
+    <hyperlink ref="A19" r:id="rId18" display="ATCB-DB9-003"/>
+    <hyperlink ref="A20" r:id="rId19" display="ATCB-DB9-020"/>
+    <hyperlink ref="A21" r:id="rId20" display="ATCB-DB9-060"/>
+    <hyperlink ref="A22" r:id="rId21" display="ATCB-B01-RM50"/>
+    <hyperlink ref="A23" r:id="rId22" display="ATGK-CABLE"/>
+    <hyperlink ref="A24" r:id="rId23" display="ATJB200-A01-004"/>
+    <hyperlink ref="A25" r:id="rId24" display="ATLP200-001"/>
+    <hyperlink ref="A26" r:id="rId25" display="ASB-3"/>
+    <hyperlink ref="A27" r:id="rId26" display="ACCURET-A11"/>
+    <hyperlink ref="A28" r:id="rId27" display="ACCURET-E"/>
+    <hyperlink ref="A29" r:id="rId28" display="ANT-SHARING-HUB-6"/>
+    <hyperlink ref="A30" r:id="rId29" display="APS-XT"/>
+    <hyperlink ref="A31" r:id="rId30" display="ATBTK-FM"/>
+    <hyperlink ref="A32" r:id="rId31" display="ATBTK-MF"/>
+    <hyperlink ref="A33" r:id="rId32" display="ATSBT-TOP-FF-4G"/>
+    <hyperlink ref="A34" r:id="rId33" display="ATSBT-BOTTOM-FF-4G"/>
+    <hyperlink ref="A35" r:id="rId34" display="ATSBT-TOP-FM-4G"/>
+    <hyperlink ref="A36" r:id="rId35" display="ATSBT-BOTTOM-MF-4G"/>
+    <hyperlink ref="A37" r:id="rId36" display="ATCB-B01-015"/>
+    <hyperlink ref="A38" r:id="rId37" display="ATCB-DB9-025-A"/>
+    <hyperlink ref="A39" r:id="rId38" display="ATCB-DB9-005-A"/>
+    <hyperlink ref="A40" r:id="rId39" display="ATCB-B01-010"/>
+    <hyperlink ref="A41" r:id="rId40" display="ATC200-LITE-USB"/>
+    <hyperlink ref="A42" r:id="rId41" display="ATSBT-TOP-MF-4G"/>
+    <hyperlink ref="A43" r:id="rId42" display="ATSBT-BOTTOM-FF-5G"/>
+    <hyperlink ref="A44" r:id="rId43" display="ATSBT-TOP-FM-5G"/>
+    <hyperlink ref="A45" r:id="rId44" display="ATCB-B01-040"/>
+    <hyperlink ref="A46" r:id="rId45" display="ATCB-B01-006"/>
+    <hyperlink ref="A47" r:id="rId46" display="ATCB-B01-C150"/>
+    <hyperlink ref="A48" r:id="rId47" display="ATCB-DB15-003"/>
+    <hyperlink ref="A49" r:id="rId48" display="ATCB-B01-001"/>
+    <hyperlink ref="A50" r:id="rId49" display="ATCB-B01-009"/>
+    <hyperlink ref="A51" r:id="rId50" display="ATCB-B01-080"/>
+    <hyperlink ref="A52" r:id="rId51" display="ATCB-DB15-005"/>
+    <hyperlink ref="A53" r:id="rId52" display="ATCB-DB9-006"/>
+    <hyperlink ref="A54" r:id="rId53" display="ATCB-DB15-010"/>
+    <hyperlink ref="A55" r:id="rId54" display="ATCB-DB9-010"/>
+    <hyperlink ref="A56" r:id="rId55" display="ATCB-B01-100"/>
+    <hyperlink ref="A57" r:id="rId56" display="ATCB-B01-030"/>
+    <hyperlink ref="A58" r:id="rId57" display="ATCB-DB9-005"/>
+    <hyperlink ref="A59" r:id="rId58" display="ATCB-DB9-030"/>
+    <hyperlink ref="A60" r:id="rId59" display="ATCB-DB9-045"/>
+    <hyperlink ref="A61" r:id="rId60" display="ACCURET-A20"/>
+    <hyperlink ref="A62" r:id="rId61" display="ATM200-A20"/>
+    <hyperlink ref="A63" r:id="rId62" display="E-ATM300"/>
+    <hyperlink ref="A64" r:id="rId63" display="APS-XT-GPS"/>
+    <hyperlink ref="A65" r:id="rId64" display="ATBTK-MF-4G"/>
+    <hyperlink ref="A66" r:id="rId65" display="ATSBT-BOTTOM-FM-4G"/>
+    <hyperlink ref="A67" r:id="rId66" display="ATSBT-TOP-FMC3"/>
+    <hyperlink ref="A68" r:id="rId67" display="ATCB-DB9-006-A"/>
+    <hyperlink ref="A69" r:id="rId68" display="ATCB-DB15-020"/>
+    <hyperlink ref="A70" r:id="rId69" display="ATCB-B01-025"/>
+    <hyperlink ref="A71" r:id="rId70" display="ATCB-DB15-006"/>
+    <hyperlink ref="A72" r:id="rId71" display="RET-MASTER-INTL"/>
+    <hyperlink ref="A73" r:id="rId72" display="ATJB200-A01-007"/>
+    <hyperlink ref="A74" r:id="rId73" display="AISG-T"/>
+    <hyperlink ref="A75" r:id="rId74" display="ATCB-B01-Y-C30"/>
+    <hyperlink ref="A76" r:id="rId75" display="ATCB-B01-C50"/>
+    <hyperlink ref="A77" r:id="rId76" display="ATCB-B01-004"/>
+    <hyperlink ref="A78" r:id="rId77" display="ATCB-B01-005"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId78"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 