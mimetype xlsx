--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -43,303 +43,333 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>ACCURET-A11</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Actuator, AISG 1.1 default protocol</t>
+  </si>
+  <si>
+    <t>RET actuator</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>ACCURET-E</t>
+  </si>
+  <si>
+    <t>Actuator, Ericsson default protocol</t>
+  </si>
+  <si>
+    <t>ANT-SHARING-HUB-6</t>
+  </si>
+  <si>
+    <t>Base station antenna sharing hub with configurable band assignments supporting up to six independent operators</t>
+  </si>
+  <si>
+    <t>APS-XT</t>
+  </si>
+  <si>
+    <t>Antenna Orientation and Location Sensing System</t>
+  </si>
+  <si>
+    <t>ATBTK-FM</t>
+  </si>
+  <si>
+    <t>Bias Tee Kit, AISG Compatible 698 - 2170 MHz</t>
+  </si>
+  <si>
+    <t>RET bias tee</t>
+  </si>
+  <si>
+    <t>ATBTK-MF</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-FF-4G</t>
+  </si>
+  <si>
+    <t>Top Smart Bias Tee</t>
+  </si>
+  <si>
+    <t>ATSBT-BOTTOM-FF-4G</t>
+  </si>
+  <si>
+    <t>Bottom Smart Bias Tee</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-FM-4G</t>
+  </si>
+  <si>
+    <t>ATSBT-BOTTOM-MF-4G</t>
+  </si>
+  <si>
     <t>ATCB-B01-050</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>AISG RET Control Cable, 50 m</t>
   </si>
   <si>
     <t>AISG standard cable</t>
   </si>
   <si>
     <t>ATCB-B01-007</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 7 m</t>
   </si>
   <si>
     <t>ATCB-B01-060</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 60 m</t>
   </si>
   <si>
     <t>ATCB-B01-070</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 70 m</t>
   </si>
   <si>
-    <t>Discontinued</t>
+    <t>ATCB-B01-010</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 10 m</t>
   </si>
   <si>
     <t>ATCB-DB9-007</t>
   </si>
   <si>
     <t>RET control cable with male DB9 which has 4-40 screws and female AISG connector</t>
   </si>
   <si>
     <t>AISG DB9 cable</t>
   </si>
   <si>
     <t>ATCB-B01-090</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 90 m</t>
   </si>
   <si>
+    <t>ATCB-B01-015</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 15 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-020</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 20 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-016</t>
+  </si>
+  <si>
+    <t>RET control cable 16m with male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-020</t>
+  </si>
+  <si>
+    <t>RET control cable 20m with  male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-003-A</t>
+  </si>
+  <si>
+    <t>RET control cable 3m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-025-A</t>
+  </si>
+  <si>
+    <t>RET control cable 25m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-005-A</t>
+  </si>
+  <si>
+    <t>RET control cable 5m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-060</t>
+  </si>
+  <si>
+    <t>ATCB-B01-002</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 2 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-003</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 3 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-RM50</t>
+  </si>
+  <si>
+    <t>RET control cable with Straight Female AISG connector and Right Angle Male  AISG connector key at nine o'clock position</t>
+  </si>
+  <si>
+    <t>AISG right angle</t>
+  </si>
+  <si>
+    <t>ATCB-B01-V1-RM50</t>
+  </si>
+  <si>
+    <t>RET control cable with Straight Female AISG connector and Right Angle Male AISG connector key at six o'clock position</t>
+  </si>
+  <si>
+    <t>RET-MASTER</t>
+  </si>
+  <si>
+    <t>Portable Battery Operated Controller for North America Applications</t>
+  </si>
+  <si>
+    <t>RET controller</t>
+  </si>
+  <si>
+    <t>ATC300-1000</t>
+  </si>
+  <si>
+    <t>Rack Mount Controller</t>
+  </si>
+  <si>
+    <t>ATC200-LITE-USB</t>
+  </si>
+  <si>
+    <t>Portable Controller</t>
+  </si>
+  <si>
+    <t>ATC200-LITE-USB-EU</t>
+  </si>
+  <si>
+    <t>Portable Controller for EU &amp; UK</t>
+  </si>
+  <si>
+    <t>ATGK-CABLE</t>
+  </si>
+  <si>
+    <t>RET Control Cable Grounding Kit</t>
+  </si>
+  <si>
+    <t>RET grounding kit</t>
+  </si>
+  <si>
+    <t>ATJB200-A01-004</t>
+  </si>
+  <si>
+    <t>Four-way Junction Box</t>
+  </si>
+  <si>
+    <t>RET junction box</t>
+  </si>
+  <si>
+    <t>ATLP200-001</t>
+  </si>
+  <si>
+    <t>Lightning Protection Unit</t>
+  </si>
+  <si>
+    <t>Protection unit</t>
+  </si>
+  <si>
+    <t>ASB-3</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable Two-way Splitter; AISG Cable Outdoor Termination Unit; AISG RET Two-way Splitter; AISG Cable Termination Panel</t>
+  </si>
+  <si>
+    <t>RET splitter</t>
+  </si>
+  <si>
     <t>ATCB-DB9-001</t>
   </si>
   <si>
-    <t>ATCB-B01-020</t>
-[...58 lines deleted...]
-  <si>
     <t>ATCB-DB9-002</t>
   </si>
   <si>
     <t>ATCB-DB9-003</t>
   </si>
   <si>
-    <t>ATCB-DB9-020</t>
-[...134 lines deleted...]
-    <t>Portable Controller</t>
+    <t>ACCURET-A20</t>
+  </si>
+  <si>
+    <t>Actuator, AISG 2.0 default protocol</t>
+  </si>
+  <si>
+    <t>ATM200-A20</t>
+  </si>
+  <si>
+    <t>E-ATM300</t>
+  </si>
+  <si>
+    <t>Actuator, Ericsson proprietary protocol</t>
+  </si>
+  <si>
+    <t>APS-XT-GPS</t>
+  </si>
+  <si>
+    <t>ATBTK-MF-4G</t>
+  </si>
+  <si>
+    <t>Bias Tee Kit, AISG Compatible 698 - 2700 MHz</t>
+  </si>
+  <si>
+    <t>ATSBT-BOTTOM-FM-4G</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-FMC3</t>
   </si>
   <si>
     <t>ATSBT-TOP-MF-4G</t>
   </si>
   <si>
     <t>ATSBT-BOTTOM-FF-5G</t>
   </si>
   <si>
     <t>D85E01P87</t>
   </si>
   <si>
     <t>Bottom Smart Bias Tee, 600-4200 MHz, 4.3-10</t>
   </si>
   <si>
     <t>ATSBT-TOP-FM-5G</t>
   </si>
   <si>
     <t>D85E01P86</t>
   </si>
   <si>
     <t>Top Smart Bias Tee 600-4200 MHz</t>
   </si>
   <si>
     <t>ATCB-B01-040</t>
   </si>
@@ -352,50 +382,56 @@
   <si>
     <t>AISG RET Control Cable, 6 m</t>
   </si>
   <si>
     <t>ATCB-B01-C150</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 1.5 m</t>
   </si>
   <si>
     <t>ATCB-DB15-003</t>
   </si>
   <si>
     <t>RET control cable 3m with male DB15 and female AISG connector</t>
   </si>
   <si>
     <t>AISG DB15 cable</t>
   </si>
   <si>
     <t>ATCB-B01-001</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 1 m</t>
   </si>
   <si>
+    <t>ATCB-B01-C50</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 0.5 m</t>
+  </si>
+  <si>
     <t>ATCB-B01-009</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 9 m</t>
   </si>
   <si>
     <t>ATCB-B01-080</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 80 m</t>
   </si>
   <si>
     <t>ATCB-DB15-005</t>
   </si>
   <si>
     <t>RET control cable 5m with male DB15 and female AISG connector</t>
   </si>
   <si>
     <t>ATCB-DB9-006</t>
   </si>
   <si>
     <t>ATCB-DB15-010</t>
   </si>
   <si>
     <t>RET control cable 10m with male DB15 and female AISG connector</t>
@@ -409,144 +445,108 @@
   <si>
     <t>AISG RET Control Cable, 100 m</t>
   </si>
   <si>
     <t>ATCB-B01-030</t>
   </si>
   <si>
     <t>AISG RET Control Cable, 30 m</t>
   </si>
   <si>
     <t>ATCB-DB9-005</t>
   </si>
   <si>
     <t>ATCB-DB9-030</t>
   </si>
   <si>
     <t>RET control cable 30m with male DB9 and female AISG connector</t>
   </si>
   <si>
     <t>ATCB-DB9-045</t>
   </si>
   <si>
     <t>RET control cable 45m with male DB9 and female AISG connector</t>
   </si>
   <si>
-    <t>ACCURET-A20</t>
-[...26 lines deleted...]
-    <t>ATSBT-TOP-FMC3</t>
+    <t>ATCB-B01-004</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 4 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-005</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 5 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-020</t>
+  </si>
+  <si>
+    <t>RET control cable 20m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-B01-025</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 25 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-006</t>
+  </si>
+  <si>
+    <t>RET control cable 6m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>RET-MASTER-INTL</t>
+  </si>
+  <si>
+    <t>Portable Battery Operated Controller for International Applications</t>
+  </si>
+  <si>
+    <t>ATJB200-A01-007</t>
+  </si>
+  <si>
+    <t>Seven-way Junction Box</t>
+  </si>
+  <si>
+    <t>AISG-T</t>
+  </si>
+  <si>
+    <t>AISG Three-way Tee</t>
+  </si>
+  <si>
+    <t>ATCB-B01-Y-C30</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable Two-way Splitter</t>
   </si>
   <si>
     <t>ATCB-DB9-006-A</t>
   </si>
   <si>
     <t>RET control cable 6m with overmolded male DB9 and female AISG connectors</t>
-  </si>
-[...58 lines deleted...]
-    <t>AISG RET Control Cable, 5 m</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -665,51 +665,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J78" totalsRowShown="0">
   <autoFilter ref="A1:J78"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-050" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-007" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-060" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-070" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-007" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-090" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-001" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-020" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-016" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-002" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-003" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003-a" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-v1-rm50" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc300-1000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb-eu" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-002" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-020" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-060" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-rm50" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematgk-cable" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-004" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematlp200-001" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemasb-3" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a11" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-e" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemant-sharing-hub-6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-fm" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-ff-4g" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-4g" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-4g" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-mf-4g" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-015" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-025-a" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005-a" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-010" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-mf-4g" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-5g" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-5g" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-040" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-006" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c150" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-003" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-001" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-009" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-080" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-005" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-010" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-010" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-100" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-030" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-030" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-045" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a20" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematm200-a20" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/iteme-atm300" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt-gps" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf-4g" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-fm-4g" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fmc3" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006-a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-020" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-025" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-006" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master-intl" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-007" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaisg-t" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-y-c30" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c50" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-004" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-005" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a11" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-e" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemant-sharing-hub-6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-fm" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-ff-4g" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-4g" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-4g" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-mf-4g" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-050" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-007" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-060" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-070" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-010" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-007" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-090" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-015" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-020" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-016" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-020" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003-a" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-025-a" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005-a" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-060" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-002" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-003" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-rm50" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-v1-rm50" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc300-1000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb-eu" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematgk-cable" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-004" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematlp200-001" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemasb-3" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-001" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-002" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a20" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematm200-a20" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/iteme-atm300" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt-gps" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf-4g" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-fm-4g" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fmc3" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-mf-4g" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-5g" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-5g" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-040" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-006" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c150" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-003" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-001" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c50" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-009" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-080" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-005" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-010" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-010" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-100" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-030" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-030" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-045" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-004" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-005" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-020" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-025" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-006" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master-intl" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-007" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaisg-t" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-y-c30" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006-a" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J78"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="122.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -723,1294 +723,1294 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:10" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="3" spans="1:8" ht="12.75">
+      <c r="J2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
+      <c r="J3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="12.75">
+    <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="H6" t="s">
         <v>23</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H8" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="12.75">
+    <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+      <c r="J9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H10" t="s">
         <v>23</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="H13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="12.75">
+      <c r="A14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="H13" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
         <v>37</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="H15" t="s">
+        <v>33</v>
+      </c>
+      <c r="J15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
+      <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
         <v>41</v>
       </c>
-      <c r="H15" t="s">
+      <c r="H16" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="12.75">
+      <c r="A17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="J15" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H17" t="s">
         <v>44</v>
       </c>
-      <c r="H16" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="J17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.75">
+      <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>46</v>
       </c>
-      <c r="H17" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>23</v>
+        <v>33</v>
+      </c>
+      <c r="J18" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="H20" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H21" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="12.75">
+        <v>44</v>
+      </c>
+      <c r="J21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H22" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:10" ht="12.75">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H23" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>58</v>
       </c>
       <c r="H24" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="J24" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
         <v>60</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="H25" t="s">
+        <v>44</v>
+      </c>
+      <c r="J25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
+      <c r="A26" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="H25" t="s">
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
+        <v>43</v>
+      </c>
+      <c r="H26" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
+      <c r="A27" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="J25" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>63</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="H27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="H26" t="s">
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>65</v>
       </c>
-      <c r="J26" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="H28" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
+      <c r="A29" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>67</v>
-      </c>
-[...32 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H29" t="s">
         <v>68</v>
       </c>
-    </row>
-    <row r="30" spans="1:8" ht="12.75">
+      <c r="J29" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="H30" t="s">
         <v>68</v>
       </c>
+      <c r="J30" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="31" spans="1:10" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="H31" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="J31" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H32" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="J32" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
+        <v>77</v>
+      </c>
+      <c r="H33" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
         <v>79</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="H34" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="12.75">
+      <c r="A35" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="H33" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
         <v>81</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="H35" t="s">
         <v>82</v>
       </c>
-      <c r="H34" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="1" t="s">
+      <c r="J35" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="12.75">
+      <c r="A36" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C35" t="s">
-[...10 lines deleted...]
-      <c r="A36" s="1" t="s">
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
         <v>84</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" ht="12.75">
+        <v>85</v>
+      </c>
+      <c r="J36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H37" t="s">
-        <v>13</v>
+        <v>88</v>
+      </c>
+      <c r="J37" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H38" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="J38" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:10" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="H39" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>92</v>
+        <v>43</v>
       </c>
       <c r="H40" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="H41" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" ht="12.75">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="H42" t="s">
-        <v>77</v>
+        <v>13</v>
+      </c>
+      <c r="J42" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
         <v>96</v>
       </c>
-      <c r="B43" t="s">
-[...5 lines deleted...]
-      <c r="D43" t="s">
+      <c r="H43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
+      <c r="A44" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="H43" t="s">
-[...4 lines deleted...]
-      <c r="A44" s="1" t="s">
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
         <v>99</v>
       </c>
-      <c r="B44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>77</v>
+        <v>13</v>
+      </c>
+      <c r="J44" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="H45" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="46" spans="1:8" ht="12.75">
+    <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="H46" t="s">
-        <v>13</v>
+        <v>23</v>
+      </c>
+      <c r="J46" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="H47" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="H48" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="H49" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>113</v>
+        <v>106</v>
+      </c>
+      <c r="B50" t="s">
+        <v>107</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="H50" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>115</v>
+        <v>109</v>
+      </c>
+      <c r="B51" t="s">
+        <v>110</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="H51" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="H52" t="s">
-        <v>110</v>
+        <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="H53" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="H54" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>22</v>
+        <v>119</v>
       </c>
       <c r="H55" t="s">
-        <v>23</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="H56" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="H57" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
+        <v>126</v>
+      </c>
+      <c r="H58" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
+      <c r="A59" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C58" t="s">
-[...10 lines deleted...]
-      <c r="A59" s="1" t="s">
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
         <v>128</v>
       </c>
-      <c r="C59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C60" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" t="s">
         <v>130</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="H60" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12.75">
+      <c r="A61" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="H60" t="s">
-[...4 lines deleted...]
-      <c r="A61" s="1" t="s">
+      <c r="C61" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" t="s">
+        <v>43</v>
+      </c>
+      <c r="H61" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="12.75">
+      <c r="A62" s="1" t="s">
         <v>132</v>
-      </c>
-[...15 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>133</v>
       </c>
       <c r="H62" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:10" ht="12.75">
+        <v>120</v>
+      </c>
+      <c r="J62" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>136</v>
+        <v>43</v>
       </c>
       <c r="H63" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
+        <v>136</v>
+      </c>
+      <c r="H64" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12.75">
+      <c r="A65" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C64" t="s">
-[...10 lines deleted...]
-      <c r="A65" s="1" t="s">
+      <c r="C65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" t="s">
         <v>138</v>
       </c>
-      <c r="C65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C66" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" t="s">
+        <v>43</v>
+      </c>
+      <c r="H66" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="12.75">
+      <c r="A67" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C66" t="s">
-[...10 lines deleted...]
-      <c r="A67" s="1" t="s">
+      <c r="C67" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" t="s">
         <v>141</v>
       </c>
-      <c r="C67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H67" t="s">
-        <v>77</v>
+        <v>44</v>
+      </c>
+      <c r="J67" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
         <v>143</v>
       </c>
       <c r="H68" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
         <v>145</v>
       </c>
       <c r="H69" t="s">
-        <v>110</v>
+        <v>33</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
         <v>147</v>
       </c>
       <c r="H70" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
         <v>149</v>
       </c>
       <c r="H71" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:10" ht="12.75">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
         <v>151</v>
       </c>
       <c r="H72" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-    <row r="73" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
         <v>153</v>
       </c>
       <c r="H73" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
         <v>155</v>
       </c>
       <c r="H74" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="J74" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
         <v>157</v>
       </c>
       <c r="H75" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" ht="12.75">
+        <v>85</v>
+      </c>
+      <c r="J75" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
         <v>159</v>
       </c>
       <c r="H76" t="s">
-        <v>13</v>
+        <v>91</v>
+      </c>
+      <c r="J76" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
         <v>161</v>
       </c>
       <c r="H77" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>163</v>
       </c>
       <c r="H78" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="ATCB-B01-050"/>
-[...75 lines deleted...]
-    <hyperlink ref="A78" r:id="rId77" display="ATCB-B01-005"/>
+    <hyperlink ref="A2" r:id="rId1" display="ACCURET-A11"/>
+    <hyperlink ref="A3" r:id="rId2" display="ACCURET-E"/>
+    <hyperlink ref="A4" r:id="rId3" display="ANT-SHARING-HUB-6"/>
+    <hyperlink ref="A5" r:id="rId4" display="APS-XT"/>
+    <hyperlink ref="A6" r:id="rId5" display="ATBTK-FM"/>
+    <hyperlink ref="A7" r:id="rId6" display="ATBTK-MF"/>
+    <hyperlink ref="A8" r:id="rId7" display="ATSBT-TOP-FF-4G"/>
+    <hyperlink ref="A9" r:id="rId8" display="ATSBT-BOTTOM-FF-4G"/>
+    <hyperlink ref="A10" r:id="rId9" display="ATSBT-TOP-FM-4G"/>
+    <hyperlink ref="A11" r:id="rId10" display="ATSBT-BOTTOM-MF-4G"/>
+    <hyperlink ref="A12" r:id="rId11" display="ATCB-B01-050"/>
+    <hyperlink ref="A13" r:id="rId12" display="ATCB-B01-007"/>
+    <hyperlink ref="A14" r:id="rId13" display="ATCB-B01-060"/>
+    <hyperlink ref="A15" r:id="rId14" display="ATCB-B01-070"/>
+    <hyperlink ref="A16" r:id="rId15" display="ATCB-B01-010"/>
+    <hyperlink ref="A17" r:id="rId16" display="ATCB-DB9-007"/>
+    <hyperlink ref="A18" r:id="rId17" display="ATCB-B01-090"/>
+    <hyperlink ref="A19" r:id="rId18" display="ATCB-B01-015"/>
+    <hyperlink ref="A20" r:id="rId19" display="ATCB-B01-020"/>
+    <hyperlink ref="A21" r:id="rId20" display="ATCB-DB9-016"/>
+    <hyperlink ref="A22" r:id="rId21" display="ATCB-DB9-020"/>
+    <hyperlink ref="A23" r:id="rId22" display="ATCB-DB9-003-A"/>
+    <hyperlink ref="A24" r:id="rId23" display="ATCB-DB9-025-A"/>
+    <hyperlink ref="A25" r:id="rId24" display="ATCB-DB9-005-A"/>
+    <hyperlink ref="A26" r:id="rId25" display="ATCB-DB9-060"/>
+    <hyperlink ref="A27" r:id="rId26" display="ATCB-B01-002"/>
+    <hyperlink ref="A28" r:id="rId27" display="ATCB-B01-003"/>
+    <hyperlink ref="A29" r:id="rId28" display="ATCB-B01-RM50"/>
+    <hyperlink ref="A30" r:id="rId29" display="ATCB-B01-V1-RM50"/>
+    <hyperlink ref="A31" r:id="rId30" display="RET-MASTER"/>
+    <hyperlink ref="A32" r:id="rId31" display="ATC300-1000"/>
+    <hyperlink ref="A33" r:id="rId32" display="ATC200-LITE-USB"/>
+    <hyperlink ref="A34" r:id="rId33" display="ATC200-LITE-USB-EU"/>
+    <hyperlink ref="A35" r:id="rId34" display="ATGK-CABLE"/>
+    <hyperlink ref="A36" r:id="rId35" display="ATJB200-A01-004"/>
+    <hyperlink ref="A37" r:id="rId36" display="ATLP200-001"/>
+    <hyperlink ref="A38" r:id="rId37" display="ASB-3"/>
+    <hyperlink ref="A39" r:id="rId38" display="ATCB-DB9-001"/>
+    <hyperlink ref="A40" r:id="rId39" display="ATCB-DB9-002"/>
+    <hyperlink ref="A41" r:id="rId40" display="ATCB-DB9-003"/>
+    <hyperlink ref="A42" r:id="rId41" display="ACCURET-A20"/>
+    <hyperlink ref="A43" r:id="rId42" display="ATM200-A20"/>
+    <hyperlink ref="A44" r:id="rId43" display="E-ATM300"/>
+    <hyperlink ref="A45" r:id="rId44" display="APS-XT-GPS"/>
+    <hyperlink ref="A46" r:id="rId45" display="ATBTK-MF-4G"/>
+    <hyperlink ref="A47" r:id="rId46" display="ATSBT-BOTTOM-FM-4G"/>
+    <hyperlink ref="A48" r:id="rId47" display="ATSBT-TOP-FMC3"/>
+    <hyperlink ref="A49" r:id="rId48" display="ATSBT-TOP-MF-4G"/>
+    <hyperlink ref="A50" r:id="rId49" display="ATSBT-BOTTOM-FF-5G"/>
+    <hyperlink ref="A51" r:id="rId50" display="ATSBT-TOP-FM-5G"/>
+    <hyperlink ref="A52" r:id="rId51" display="ATCB-B01-040"/>
+    <hyperlink ref="A53" r:id="rId52" display="ATCB-B01-006"/>
+    <hyperlink ref="A54" r:id="rId53" display="ATCB-B01-C150"/>
+    <hyperlink ref="A55" r:id="rId54" display="ATCB-DB15-003"/>
+    <hyperlink ref="A56" r:id="rId55" display="ATCB-B01-001"/>
+    <hyperlink ref="A57" r:id="rId56" display="ATCB-B01-C50"/>
+    <hyperlink ref="A58" r:id="rId57" display="ATCB-B01-009"/>
+    <hyperlink ref="A59" r:id="rId58" display="ATCB-B01-080"/>
+    <hyperlink ref="A60" r:id="rId59" display="ATCB-DB15-005"/>
+    <hyperlink ref="A61" r:id="rId60" display="ATCB-DB9-006"/>
+    <hyperlink ref="A62" r:id="rId61" display="ATCB-DB15-010"/>
+    <hyperlink ref="A63" r:id="rId62" display="ATCB-DB9-010"/>
+    <hyperlink ref="A64" r:id="rId63" display="ATCB-B01-100"/>
+    <hyperlink ref="A65" r:id="rId64" display="ATCB-B01-030"/>
+    <hyperlink ref="A66" r:id="rId65" display="ATCB-DB9-005"/>
+    <hyperlink ref="A67" r:id="rId66" display="ATCB-DB9-030"/>
+    <hyperlink ref="A68" r:id="rId67" display="ATCB-DB9-045"/>
+    <hyperlink ref="A69" r:id="rId68" display="ATCB-B01-004"/>
+    <hyperlink ref="A70" r:id="rId69" display="ATCB-B01-005"/>
+    <hyperlink ref="A71" r:id="rId70" display="ATCB-DB15-020"/>
+    <hyperlink ref="A72" r:id="rId71" display="ATCB-B01-025"/>
+    <hyperlink ref="A73" r:id="rId72" display="ATCB-DB15-006"/>
+    <hyperlink ref="A74" r:id="rId73" display="RET-MASTER-INTL"/>
+    <hyperlink ref="A75" r:id="rId74" display="ATJB200-A01-007"/>
+    <hyperlink ref="A76" r:id="rId75" display="AISG-T"/>
+    <hyperlink ref="A77" r:id="rId76" display="ATCB-B01-Y-C30"/>
+    <hyperlink ref="A78" r:id="rId77" display="ATCB-DB9-006-A"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId78"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 