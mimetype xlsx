--- v0 (2026-05-13)
+++ v1 (2026-07-10)
@@ -11,803 +11,1690 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1862" count="4439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1876" count="4458">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>RR2VV-6533D-R6VBV2</t>
+    <t>FF-65B-R1</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
-    <t>12-port sector/multibeam antenna, 4x 698–960 MHz 65° HPBW and 8x 1710–2690 MHz 4x 33° HPBW, 6x RET</t>
+    <t>4-port sector antenna, 4x 617–806 MHz, 65° HPBW, 1x RET, 600MHz-Ready Antenna Technology</t>
+  </si>
+  <si>
+    <t>Sector antenna</t>
+  </si>
+  <si>
+    <t>FF-65C-R1</t>
+  </si>
+  <si>
+    <t>FFV4-65B-R6-V2</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 617-894 and 8x 1695-2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>FFV4-65C-R3-V1</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 617-894 and 8x 1695–2690 MHz, 65° HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>FFVV-65B-R3-V1</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 617-894 and 4x 1695–2690 MHz, 65° HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>FFHH-65C-R3</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 617-806 and 4x 1695–2360 MHz, 65° HPBW, 3x RET, 600 MHz-Ready Antenna Technology</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>FFV4-65C-R6-V2</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 617-894 and 8x 1695–2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>FFV4-65B-R3-V1</t>
+  </si>
+  <si>
+    <t>FFV4-65B-R6</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 617-894 and 8x 1695–2690 MHz, 65°
+HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>FHH-65C-R3</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 617-806 and 4x 1695–2360 MHz, 65° HPBW, 3x RET, 600 MHz-Ready Antenna Technology</t>
+  </si>
+  <si>
+    <t>RRZZHHTTS4-65B-R8N</t>
+  </si>
+  <si>
+    <t>24-port sector antenna, 4x 694-960, 4x 1427-2690, 4x 1695-2180, 4x 2490-2690 MHz, 65° HPBW, and 8x 3300-3800 MHz, 90° HPBW, 8x RET</t>
+  </si>
+  <si>
+    <t>Beamforming antenna | Sector antenna</t>
+  </si>
+  <si>
+    <t>RRZHHTT-65A-R6N39</t>
+  </si>
+  <si>
+    <t>14-port sector antenna, 4x 694–960, 2x 1427–2690, 4x 1695-2180 and 4x 2490-2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>MBLLHHH-65C-A5M</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 4x 824–960 and 6x 1710–2180 MHz, 65° HPBW, 5x attached RETs</t>
+  </si>
+  <si>
+    <t>TBXLHA-6565C-A3M</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 824–960 and 4x 1710–2180 MHz, 65° HPBW, 3x RETs</t>
+  </si>
+  <si>
+    <t>NHHSS-45C-R2BT4</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–896, 4x 1695–2200 MHz and 4x 3100-4200, 45° HPBW, 2x RETs and 2x SBTs. Both high bands share the same electrical tilt.</t>
+  </si>
+  <si>
+    <t>FFV4-65B-R6-V3</t>
+  </si>
+  <si>
+    <t>RRV4-65D-R6-V3</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–960 and 8x 1695–2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRZZV6-65B-R10H4</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x694-960 4x1427-2690 and 12 x 1695-2690 MHz , 65° HPBW, 10xRET</t>
+  </si>
+  <si>
+    <t>2NN2HH-33B-R4</t>
+  </si>
+  <si>
+    <t>16-port multibeam antenna, 8x 698–896 MHz, 2x 2-beam 33° HPBW and 8x 1695–2400 MHz, 2x 2-beam 33° HPBW, 4x RET</t>
   </si>
   <si>
     <t>Multibeam antenna</t>
   </si>
   <si>
-    <t>RRV4-65D-R6H4VB-V3</t>
-[...20 lines deleted...]
-    <t>RR-65C-R2VB-V201</t>
+    <t>NHHSS-65A-R2BT4</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3100-4200 MHz, 65° HPBW, 2x RETs and 2x SBTs. Both high bands share the same electrical tilt.</t>
+  </si>
+  <si>
+    <t>NHHSS-65C-R2BT4</t>
+  </si>
+  <si>
+    <t>NHHSS-45B-R2BT4</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3100-4200 MHz, 45° HPBW, 2x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>EGZHHTTS4-65B-R7V2</t>
+  </si>
+  <si>
+    <t>22-port sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 1427-2690 (Y2), 4x 1695-2180 (B1-B2), 4x 2490-2690 (Y1 &amp; Y3) MHz, 65° 8x 3300-3800 (P1) HPBW, 7X RET. Y1 &amp; Y3 share common RET.</t>
+  </si>
+  <si>
+    <t>SSP-65T-F-V3</t>
+  </si>
+  <si>
+    <t>6-port small cell antenna, 4x 3300–3800 MHz, 2x 5150–5925 MHz, 65° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>Sector antenna | Small cell antenna</t>
+  </si>
+  <si>
+    <t>RRZZV6-65D-R10</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x694-960 (R1 &amp; R2), 4x1427-2690 (Y3 &amp; Y5) and 12 x 1695-2690 MHz (Y1/Y2/Y4/Y6/Y7/Y8), 65° HPBW, 10xRET</t>
+  </si>
+  <si>
+    <t>NHHSS-45A-R2BT4</t>
+  </si>
+  <si>
+    <t>NNV4SSP-65S-F4</t>
+  </si>
+  <si>
+    <t>18-port, 4x 698-896MHz, 8x 1695-2690MHz, 4x CBRS, 2x LAA, 65°, 2 ft, 4deg fixed tilt for 698-896MHz and 1695-2690MHz, 0deg fixed tilt for 3300-4200MHz and 5150-5925MHz</t>
+  </si>
+  <si>
+    <t>EGR-65D-R3N43</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694-862, 2x 880-960, 2x 694-960, 65° HPBW, 3 x RET</t>
+  </si>
+  <si>
+    <t>VVSSP-360S-M-V4</t>
+  </si>
+  <si>
+    <t>10-port small cell antenna, 4x 1695–2690, 4x3300-4200 and 2x 5150-5925 MHz. 360° Horizontal Beamwidth, MANUAL ELECTRICAL TILT</t>
+  </si>
+  <si>
+    <t>Omnidirectional antenna | Small cell antenna</t>
+  </si>
+  <si>
+    <t>NNV4SSP-360S-F4-V4</t>
+  </si>
+  <si>
+    <t>18-port small cell antenna, 4x 698-896, 8x 1695–2690, 4x 3300- 4200 and 2x 5150-5925 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>NNH4-65C-R3B-V1</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698-896 and 8x 1695–2360 MHz, 65° HPBW, 3x RET, 3x SBT.</t>
+  </si>
+  <si>
+    <t>RRZZ-65D-R4N43</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4 x 694–960 MHz and 4 x 1427–2690 MHz, 65° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>EGRZV-65D-R5N43</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 694-862, 2x 880-960, 2x 694-960, 2x 1427-2690 and 2x 1695-2690 MHz 65° HPBW, 5 x RET</t>
+  </si>
+  <si>
+    <t>FF2HH-6533A-R5</t>
+  </si>
+  <si>
+    <t>12-Port Sector/multibeam antenna, 4x 617–894 MHz 65° HPBW and 8x 1695–2360 MHz 4x 33° HPBW, 5x RET</t>
+  </si>
+  <si>
+    <t>Multibeam antenna | Sector antenna</t>
+  </si>
+  <si>
+    <t>2SS-33A-R1</t>
+  </si>
+  <si>
+    <t>8-Port multibeam antenna ,8x 3100-4200 MHz , 4x 33°  HPBW, 1x RET</t>
+  </si>
+  <si>
+    <t>SS-65M-M</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 3100-4200 MHz, 65°HPBW</t>
+  </si>
+  <si>
+    <t>RRZZHHTT-65A-R7N43</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 694–960, 4x 1427–2690, 4x 1695-2180 and 4x 2490-2690 MHz, 65° HPBW, 7x RET</t>
+  </si>
+  <si>
+    <t>FF2HH-6533C-R5</t>
+  </si>
+  <si>
+    <t>NNH4-65C-R8D</t>
+  </si>
+  <si>
+    <t>8 ft, 12-Port Multiband Antenna, 4 x 698-894, 8 x 1695-2360 MHz,  independent tilt for the 700 and 850 MHz bands through diplexing of the low band arrays, 8 x RETs</t>
+  </si>
+  <si>
+    <t>NHHS4-65B-R3B</t>
+  </si>
+  <si>
+    <t>14 Port Sector Antenna, 2x698-896 MHz, 4x1695-2200 MHz 65° HPBW, and 8x3700-4000 MHz Beamformer, 3XRET</t>
+  </si>
+  <si>
+    <t>NNH4-45A-R6</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698–896 and 8x 1695–2360 MHz, 45° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRZZVVT4S4-65DR8V2</t>
+  </si>
+  <si>
+    <t>28-port sector antenna, 4x 694–960, 4x 1427-2690 and 4x 1695-
+2690 MHz 65° HPBW, 8x 2300–2690 and 8x 3300-3800MHz, 90°
+HPBW, 8x RET</t>
+  </si>
+  <si>
+    <t>AEKT-430-N1</t>
+  </si>
+  <si>
+    <t>Antenna Enclosure Kit</t>
+  </si>
+  <si>
+    <t>V4S4SSP-360S-F2</t>
+  </si>
+  <si>
+    <t>22-port small cell antenna, 8x 1695-2690, 8x 3100-
+4200,4x 3100-4200, 2x 5150-5925 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>NHHSS-65C-R2BT10</t>
+  </si>
+  <si>
+    <t>NHHSS-45C-R2BT2</t>
+  </si>
+  <si>
+    <t>RRV4-65B-R6N43</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4 x 694–960 and 8x 1695-2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RVVS4-65M-R4</t>
+  </si>
+  <si>
+    <t>14-port sector antenna, 2x 698-960(R1), 4x 1695-2690(Y1&amp;Y2) MHz, 65° HPBW and 8x 3300-3800(P1) MHz, 90° HPBW, 4x RET.</t>
+  </si>
+  <si>
+    <t>NHHSS-65C-R2BT6</t>
+  </si>
+  <si>
+    <t>NNH4S4-65B-R7</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x 698-896 and 8x 1695-2360 MHz, 65° HPBW, and 8 x 3400-4000 MHz, 90° HPBW, 7 x RET</t>
+  </si>
+  <si>
+    <t>VV-65B-R1</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 1695–2690 MHz, 65° HPBW, 1x RET . The two high band arrays utilize a common tilt.</t>
+  </si>
+  <si>
+    <t>KKZZV4-65D-R8</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 617–960(R1, R2), 4x 1427-2690(Y3, Y4) and 8x 1695–2690(Y1, Y2, Y5, Y6) MHz, 65° HPBW, 8x RET. All Internal RET actuators are connected in “Cascaded SRET” configuration.</t>
+  </si>
+  <si>
+    <t>NNH4S4-65D-R7</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x 698–896, 8x 1695–2360 MHz, 65° HPBW and 8x 3400-4000 MHz, 90° HPBW, 7x RET</t>
+  </si>
+  <si>
+    <t>RRV4-65B-R6N39</t>
+  </si>
+  <si>
+    <t>NNH4S4-65B-R4B-V1</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x 698-896 and 8x 1695-2360 MHz, 65° HPBW, and 8 x 3400-4000 MHz, 90° HPBW, 4 x RET</t>
+  </si>
+  <si>
+    <t>NNHHS4-65C-R5</t>
+  </si>
+  <si>
+    <t>16 Port Sector Antenna &amp; Beamforming, 4x698-896 MHz, 4x1695-2360 MHz, 65° HPBW and 8x3400-4000 MHz Beamformer, 5XRET</t>
+  </si>
+  <si>
+    <t>RRZZ-65D-R4N39</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 694–960 and 4x 1427–2690, 65° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>RRVV2VV-6533D-R8</t>
+  </si>
+  <si>
+    <t>16-port sector/multibeam antenna 4x 694–960 MHz , 4x 1695-2690 MHz 65° HPBW and 8x 1710–2690 MHz 2x 2-Beam 33°HPBW, 8x RET. Band cascaded SRET</t>
+  </si>
+  <si>
+    <t>VVS4SSP-360S-F2</t>
+  </si>
+  <si>
+    <t>18-port small cell antenna, 4x 1695-2690, 8x 3100-4200,4x 3100-4200, 
+2x 5150-5925 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>NNH4SS-65B-R3BT8</t>
+  </si>
+  <si>
+    <t>16- Port sector antenna, 4x 698-896, 8x 1695-2360 and 4x 3550-3700MHz,  65° HPBW, 3x RETs and 3x SBTs</t>
+  </si>
+  <si>
+    <t>RRZZ-65A-R4N39</t>
+  </si>
+  <si>
+    <t>VVSSP-65S-R1BV2-V4</t>
+  </si>
+  <si>
+    <t>10-port small cell antenna, 4x 1695–2690, 4x 3300-4200 and 2x 5150-5925 MHz. 65° HPBW, Internal RET and SBT</t>
+  </si>
+  <si>
+    <t>EGRV4Q4-65D-R8</t>
+  </si>
+  <si>
+    <t>22-port sector antenna, 2 x 694-862 MHz (R1), 2 x 880-960 MHz (R2), 2 x 694-960 MHz (R3), and 8 x 1695-2690 MHz (Y1-Y4) 65° HPBW, 8 x 2300-3800 MHz (P1), 90° HPBW, 8 x RET</t>
+  </si>
+  <si>
+    <t>NHHSS-65C-R2BT8-V2</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3550-3700 MHz, 65° HPBW, 2x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>RRZZ-65A-R4N43</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4 x 694–960, 4 x 1427–2690 MHz, 65° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>RZV5-65D-R7</t>
+  </si>
+  <si>
+    <t>14-port sector antenna, 2x 694–960, 2x 1427-2690 and 10x 1695–2690 MHz, 65° HPBW, 7x RET</t>
+  </si>
+  <si>
+    <t>NHHSS-65B-R2BT10</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3100-
+4200 MHz, 65° HPBW, 2x RETs and 2x SBTs. Both high bands
+share the same electrical tilt.</t>
+  </si>
+  <si>
+    <t>NHHSS-65C-R3B</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3100-4000 MHz, 65° HPBW, 3x RETs and 2x SBTs, active RET on C-Band, 2.4m Length.</t>
+  </si>
+  <si>
+    <t>HHTTP-65T-F</t>
+  </si>
+  <si>
+    <t>10-port small cell antenna, 4x 1695-2200, 4x 2496–2690 and 2x 5150-5925 MHz, 65° Horizontal Beamwidth, fixed tilt. Pigtail cables with Nex10 connector (male) for Port 1~8 and 4.3/10.0 male for Port 9, 10.</t>
+  </si>
+  <si>
+    <t>RRZZVV-65AR6NV1</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–960, 4x 1427–2690 and 4x 1695-2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRV3-65D-R5-V2</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 4x 694–960 and 6x 1695–2690 MHz, 65° HPBW, 5x RET</t>
+  </si>
+  <si>
+    <t>FFVV-65B-R2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 617-894 and 4x 1695-2200 MHz, 65° HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>RRV42VV-6533D-R10</t>
+  </si>
+  <si>
+    <t>20-port sector/multibeam antenna 4x 694–960 MHz , 8x 1695-2690 MHz 65° HPBW and 8x 1710–2690 MHz 2x 2-Beam 33°HPBW, 10x RET. Band cascaded SRET</t>
+  </si>
+  <si>
+    <t>V4S4P-360S-F2</t>
+  </si>
+  <si>
+    <t>18-port small cell antenna, 8x 1695-2690, 8x 3100-
+4200,2x 5150-5925 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>VVS4P-360S-F2</t>
+  </si>
+  <si>
+    <t>14-port small cell antenna, 4x 1695-2690, 8x 3100-
+4200,2x 5150-5925 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>RRZZ2VV-6533B-R8</t>
+  </si>
+  <si>
+    <t>16-port sector/multibeam antenna 4x 694–960 MHz, 4x 1427-2690 MHz 65° HPBW and 8x 1710–2690 MHz 2x 2-Beam 33°HPBW, 8x RET</t>
+  </si>
+  <si>
+    <t>EGRZZVVQ4-65B-R8</t>
+  </si>
+  <si>
+    <t>22-port sector antenna, 2 x 694-862 MHz (R1), 2 x 880-960 MHz (R2), 2 x 694-960 MHz (R3), 4 x 1427-2690 MHz (Y2, Y4) and 4 x 1695-2690 MHz (Y1, Y3) 65° HPBW, and 8 x 2300-3800 MHz (P1), 90° HPBW, 8 x RET</t>
+  </si>
+  <si>
+    <t>RRV4Q4-65D-R7</t>
+  </si>
+  <si>
+    <t>20-port sector antenna,4 x 694-960 MHz (R1-R2), and 8 x 1695-2690 MHz (Y1-Y4) 65° HPBW, 8 x 2300-3800 MHz (P1), 90° HPBW, 7 x RET</t>
+  </si>
+  <si>
+    <t>RRZZV4S4-65D-R9N43</t>
+  </si>
+  <si>
+    <t>24-port sector antenna, 4x 694-960, 4x 1427-2690, 8x 1695-2690 MHz, 65° HPBW and 8x 3300-3800 MHz, 90° HPBW, 9x RET.</t>
+  </si>
+  <si>
+    <t>V4SS-360S-F2</t>
+  </si>
+  <si>
+    <t>12-port small cell antenna, 8x 1695–2690, 4x 3100-
+4200 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>VVSSP-180HS-F2</t>
+  </si>
+  <si>
+    <t>10-port small cell antenna, 4x 1695–2690, 4x 3100-4200 MHz, 2x 5150-5925 MHz, heart shape pattern, fixed tilt.</t>
+  </si>
+  <si>
+    <t>FFVV-65C-R2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 617-894 and 4x 1695-2690 MHz, 65° HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>NNH4SS-45C-R3BT8</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 698–896, 8x 1695–2360 and 4x 3550- 3700 MHz, 45° HPBW, 3x RETs and 3x SBTs.</t>
+  </si>
+  <si>
+    <t>FFV4S4-65B-R7-V2</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x 617-894, 8x 1695-2690 MHz 65° HPBW and 8x 3100-4000 MHz, Beamformer, 7x RET</t>
+  </si>
+  <si>
+    <t>RRZZVV-65D-R6N43V2</t>
+  </si>
+  <si>
+    <t>RRV4-65A-R6N43</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–960 and 8x 1695-2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RR-65A-R2VB</t>
   </si>
   <si>
     <t>4-port sector antenna, 4x 694–960 MHz, 65° HPBW, 2x RET</t>
   </si>
   <si>
-    <t>RRZZVVQ4Q4-65BR8V4</t>
-[...2 lines deleted...]
-    <t>28-port sector antenna,4 x 694-960 MHz (R1,R2), 4 x 1695-2690 MHz (Y1,Y4) and 4 x 1427-2690 MHz (Y2,Y3) , 65° HPBW, 16 x 2300-3800 MHz (P1,P2), 90° HPBW, 8 x RET</t>
+    <t>NHHS4-45A-R3B</t>
+  </si>
+  <si>
+    <t>14 Port Sector Antenna, 2x 698-896 MHz, 4x 1695-2360 MHz 45° HPBW, and 8x 3400-3550/3700-4000 MHz Beamformer, 3x RETs and 3x SBTs</t>
+  </si>
+  <si>
+    <t>JAVV-33C-R3</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 2x 698–803, 2x 824-894 and 4x 1695–2690MHz, 33° HPBW, low bands each have a RET and high bands share a RET</t>
+  </si>
+  <si>
+    <t>VVSS-65PS-F2</t>
+  </si>
+  <si>
+    <t>8-port small cell antenna, 4x 1695–2690, 4x 3100-4200 MHz, bi-directional pattern, fixed tilt.</t>
+  </si>
+  <si>
+    <t>Small cell antenna</t>
+  </si>
+  <si>
+    <t>RRZZVV-65BR6NV1</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694-960,4x 1427–2690 and 4x 1695- 2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>FVV-65B-R3-V1</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 617-894 and 4x 1695–2690 MHz, 65° HPBW, 3x RET, 600 MHz-Ready Antenna Technology</t>
+  </si>
+  <si>
+    <t>RRV4-6585B-R6H4</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–960MHz, 65° HPBW and 8x 1695–2690 MHz, 85° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>V4-65A-R4VB</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 8x 1695–2690 MHz, 65° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>RRZZT4S4-65B-R6V4</t>
+  </si>
+  <si>
+    <t>24-port sector antenna, 4x 694–960 and 4x 1427-2690 MHz 65° HPBW, 8x 2300–2690 and 8x 3300-3800MHz, 90° HPBW, 6x RET with MQ4 /MQ5 cluster connectors.</t>
+  </si>
+  <si>
+    <t>KKZZV4-65B-R8</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 617-960 (R1,R2), 4x 1427-2690 (Y3,Y4) &amp; 8x 1695-2690 (Y1,Y2,Y5,Y6) MHz, 65° HPBW, 8x RET. All Internal RET actuators are connected in “Cascaded SRET” configuration</t>
+  </si>
+  <si>
+    <t>RRZZV4-65D-R8NV1</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 694-960, 4x 1427-2690, and 8x 1695-2690 MHz 65° HPBW, 8 x RET</t>
+  </si>
+  <si>
+    <t>NHH-55C-R2B</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698–896,and 4x 1695–2200  55° HPBW, 2x RETs.</t>
+  </si>
+  <si>
+    <t>NHH-55B-R2B</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698–896,and 4x 1695–2200 55° HPBW, 2x RETs.</t>
+  </si>
+  <si>
+    <t>NHH-55A-R2B</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698–896, 4x 1695–2200, 55° HPBW, 2x RETs</t>
+  </si>
+  <si>
+    <t>NHHSS-55C-R2BT4</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3100-4000 MHz, 55° HPBW, 2x RETs.</t>
+  </si>
+  <si>
+    <t>NHHSS-55A-R2BT4</t>
+  </si>
+  <si>
+    <t>V4S4-360S-BF2</t>
+  </si>
+  <si>
+    <t>16-port small cell antenna, 8x 1695-2690, 8x 3300-4000 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>Beamforming antenna | Omnidirectional antenna | Small cell antenna</t>
+  </si>
+  <si>
+    <t>RRZZ-65D-R4N43V2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 694-960, 4x 1427-2690 MHz 65° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>RRZZHHTTVV65CR10V3</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x 694–960 , 4x 1427–2690, 4x 1695-2180,  4x 2490-2690 and 4x 1695-2690MHz, 65° HPBW, 10x RET</t>
+  </si>
+  <si>
+    <t>RRZZV4T4S4-6590DR7</t>
+  </si>
+  <si>
+    <t>32-port sector antenna, 4x 694-960 and 4x 1427-2690 MHz 65° HPBW, 8x 1695-2690, 8x 2300-2690 and 8x 3300-3800MHz, 90° HPBW, 7x RET</t>
+  </si>
+  <si>
+    <t>R-85A-R1VB</t>
+  </si>
+  <si>
+    <t>2-port sector antenna, 2x 694–960 MHz, 85° HPBW, 1x RET</t>
+  </si>
+  <si>
+    <t>RRV4-65D-R6VB-V6</t>
+  </si>
+  <si>
+    <t>RRZZ-65B-R4N43V2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4 x 694–960 and 4 x 1427–2690 MHz, 65° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>R3V6-65B-R9V2</t>
+  </si>
+  <si>
+    <t>18-port sector antenna, 6x 694-960, 12x 1695-2690 MHz, 65° HPBW, 9xRET</t>
+  </si>
+  <si>
+    <t>RRV4-65B-R6VB</t>
+  </si>
+  <si>
+    <t>B-65B-R1VB</t>
+  </si>
+  <si>
+    <t>2-port sector antenna, 2x 380-470MHz, 65° HPBW, 1xRET</t>
+  </si>
+  <si>
+    <t>RRV4-65A-R6VB</t>
+  </si>
+  <si>
+    <t>FFV4-65B-R3-HG</t>
+  </si>
+  <si>
+    <t>12-Port antenna, 4 x 617-894 MHz, 8 x 1695-2690 MHz, 65° HPBW, 3 x RET</t>
+  </si>
+  <si>
+    <t>V4-360S-F2</t>
+  </si>
+  <si>
+    <t>8-port small cell antenna, 8x 1695–2690MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>R-85B-R1VB</t>
+  </si>
+  <si>
+    <t>2UPX210B-T2-V2</t>
+  </si>
+  <si>
+    <t>4-port multibeam antenna, 4x 694–896 MHz, 2x 37° HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>RRV4-65A-R6N39</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–960 and 8x 1695-2690 MHz, 65°HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>2NN2H4-33C-R6B</t>
+  </si>
+  <si>
+    <t>24-Port antenna, 8 x 698-896 MHz, 16 x 1710-2400 MHz, 33° HPBW, 6 x RETs, 4x SBTs, 8ft Length</t>
+  </si>
+  <si>
+    <t>NHHSS-65C-HG-R3B</t>
+  </si>
+  <si>
+    <t>10-port Next Generation PerforMax™ sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3300-4000 MHz, 65° HPBW, 3x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>3X-KVV-65A-R6</t>
+  </si>
+  <si>
+    <t>18-ports tri-sector antenna, 6x 617-960 and 12x 1695-2690 MHz, 65° HPBW, 6x RETs.</t>
+  </si>
+  <si>
+    <t>Tri-sector antenna</t>
+  </si>
+  <si>
+    <t>NHH-65A-HG-R2B</t>
+  </si>
+  <si>
+    <t>6-port Next Generation PerforMax™ sector antenna, 2x 698–896 and 4x 1695–2200 MHz, 65° HPBW, 2x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>NNH4-65B-R6H4-V3</t>
+  </si>
+  <si>
+    <t>12-Port sector antenna, 4x 698-896 and 8x 1695-2360 MHz, 65° HPBW, 6x RET.</t>
+  </si>
+  <si>
+    <t>NHH-55C-HG-R2B</t>
+  </si>
+  <si>
+    <t>6-port Next Generation PerforMax™ Sector Antenna, 2x 698–896 and 4x 1695–2200 MHz, 55° HPBW, 2x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>RRV4-65A-R6VB-V2</t>
+  </si>
+  <si>
+    <t>R2VV-6533C-R5-V4</t>
+  </si>
+  <si>
+    <t>10-port sector/multibeam antenna, 2x 694-960 and 8x 1695–2690
+MHz, 65°|4x 33° HPBW, 5x RET</t>
+  </si>
+  <si>
+    <t>NNVVS4-360S-BF2</t>
+  </si>
+  <si>
+    <t>16-port small cell antenna, 4x 698-896, 4x 1695–2690 and 8x Beamforming 3300- 4000, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>RRZZVVT4S4-65DR8EC</t>
+  </si>
+  <si>
+    <t>28-port sector antenna, 4x 694–960, 4x 1427-2690 and 4x 1695-2690 MHz 65° HPBW, 8x 2300–2690 and 8x 3300-3800MHz,  90° HPBW, 8x RET</t>
+  </si>
+  <si>
+    <t>RV3T4-65D-R5VB-V2</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 2x 698–960, 6x 1710-2690MHz, 65° HPBW, and 8x 2300-2690MHz, 80° HPBW, 5x RET</t>
   </si>
   <si>
     <t>Beamforming antenna</t>
   </si>
   <si>
-    <t>R-65B-R1VB01</t>
-[...2 lines deleted...]
-    <t>2-port sector antenna, 2x 694–960 MHz, 65° HPBW, 1x RET</t>
+    <t>KVV-65A-R2-V1</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 617-960, 4x 1695-2690 MHz and 65° HPBW, 2XRET</t>
+  </si>
+  <si>
+    <t>NN-65B-HG-R1B</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4x 698–896, 65° HPBW, 6 ft, 1x RET</t>
+  </si>
+  <si>
+    <t>NN-45A-HG-R1B-V1</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ sector antenna, 4x 698–896 MHz, 45°
+HPBW, 1x RET and 1x SBT</t>
+  </si>
+  <si>
+    <t>RRZZ-33B-R4</t>
+  </si>
+  <si>
+    <t>8-port multiband sector antenna, 4x 694-960 and 4 x 1427-2690 MHz, 33° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>NHH-45A-HG-R2B</t>
+  </si>
+  <si>
+    <t>6-port Next Generation PerforMax™ sector antenna, 2x 698–896 and 4x 1695–2200 MHz, 45°
+HPBW, 2x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>NN-65C-HG-R1B</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4x 698–896 MHz, 65° HPBW, 8 ft, 1x RET</t>
+  </si>
+  <si>
+    <t>NHHSS-65B-HGT-R3B</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 2x 698–896, 4x 1695–2360 and 4x 3300-4000 MHz, 65° HPBW, 6.6 ft, 3x RET</t>
+  </si>
+  <si>
+    <t>NHH-55B-HG-R2B</t>
+  </si>
+  <si>
+    <t>6-port Next Generation PerforMax™ sector antenna, 2x 698–896 and 4x 1695–2200 MHz, 55° HPBW, 2x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>NHH-45C-HG-R2B</t>
+  </si>
+  <si>
+    <t>6-port Next Generation PerforMax™ Superior Coverage and capacity sector antenna, 2x 698–896 MHz and 4x 1695–2360 MHz, 45° HPBW, 8ft, 2x RET</t>
+  </si>
+  <si>
+    <t>NNSS-65C-HG-R2B</t>
+  </si>
+  <si>
+    <t>8-port Next Generation PerforMax™ sector antenna, 4x 698–896 and 4x 3300-4000 MHz, 65° HPBW, 2x RET, 1x SBT</t>
+  </si>
+  <si>
+    <t>6VV6SS-10B-R2B</t>
+  </si>
+  <si>
+    <t>48 Port multibeam ultra-high capacity antenna, 6 beams for 1695-2690 MHz, 6 beams for 3300-4000 MHz, 4 ports for each beam,1 RET per band</t>
+  </si>
+  <si>
+    <t>V17-001-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port Venue Antenna, 3300-4000 MHz, 17° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>Sector antenna | Stadium antenna</t>
+  </si>
+  <si>
+    <t>3FF6VV6SS-B-R3B</t>
+  </si>
+  <si>
+    <t>60 port multibeam ultra-high capacity antenna, 3 beams for 617-894 MHz, 6 beams for 1695-2690 MHz, 6 beams for 3300-4000 MHz, 4 ports for each beam, 1 RET per band.</t>
+  </si>
+  <si>
+    <t>NNH4-65C-HG-R3B</t>
+  </si>
+  <si>
+    <t>12-port Next Generation PerforMax™ sector antenna, 4x 698-896 and 8x 1695–2200 MHz, 65° HPBW, 3x RET, 3x SBT</t>
+  </si>
+  <si>
+    <t>NN-65C-HG-R1B-V2</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4x 698–896, 65° HPBW, 8 ft, 1x RET</t>
+  </si>
+  <si>
+    <t>NN-65C-HG-R2BD-V2</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4 x 698-894 MHz, 65° HPBW, 8 ft, 2x RETs</t>
+  </si>
+  <si>
+    <t>NN-45C-HG-R1B</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ sector antenna, 4x 698–896 MHz, 45° HPBW, 1x RET and 1x SBT</t>
+  </si>
+  <si>
+    <t>NHH-45B-HG-R2B</t>
+  </si>
+  <si>
+    <t>6-port Next Generation PerforMax™ sector antenna, 2x 698–896 and 4x 1695–2200 MHz, 45° HPBW, 2x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>3X-NV4SS-65S-F2</t>
+  </si>
+  <si>
+    <t>42-port Tri-sector antenna, 6x 698-896MHz, 24x 1695–2690MHz and 12x 3300- 4000MHz, 65° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>Small cell antenna | Tri-sector antenna</t>
+  </si>
+  <si>
+    <t>RRV4-65D-R6VB-V601</t>
+  </si>
+  <si>
+    <t>FFH4-65C-R6-HG</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4X 617-894 and 8X 1695-2200 MHz, 65°HPBW, 6X RETs</t>
+  </si>
+  <si>
+    <t>RRVV-65A-R4VB01</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 698–960 and 4x 1710–2690 MHz, 65°HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>V54-001-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port Venue Antenna, 3300-4000 MHz, 54° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>Stadium antenna</t>
+  </si>
+  <si>
+    <t>V4SS-360S-HG-F2</t>
+  </si>
+  <si>
+    <t>12-port small cell antenna, 8x 1695–2690,  4x 3300–4000,360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>NNH4-65B-HG-R3B</t>
+  </si>
+  <si>
+    <t>NNV4-65S-HG-R3B</t>
+  </si>
+  <si>
+    <t>12-port Next Generation PerforMax™ Superior Coverage and Capacity antenna, 4x 698-896 and 8x 1695–2690 MHz, 65° HPBW, 2 ft, 3x RET</t>
+  </si>
+  <si>
+    <t>NNH4-65D-R6-V2</t>
+  </si>
+  <si>
+    <t>12-Port Next Generation PerforMax™ sector antenna, 4x 698-896 and 8x 1695-2360 MHz, 65° HPBW, 6x RET.</t>
+  </si>
+  <si>
+    <t>N-65C-HG-R1</t>
+  </si>
+  <si>
+    <t>2-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 2x 698–896 MHz, 65° HPBW, 8 ft, 1x RET</t>
+  </si>
+  <si>
+    <t>VVSS-360S-F6</t>
+  </si>
+  <si>
+    <t>8-port small cell antenna, 4x 1695-2690, 4x 3100-4200 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>APXVAALL12M-C-I20</t>
+  </si>
+  <si>
+    <t>V17-010-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port Venue Antenna, 1695-2690 MHz, 17º HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>4P-4M-A2-V5</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 1695–2690 MHz, 65°HPBW, 2x RET</t>
   </si>
   <si>
     <t>RRZZ-65A-R4N47V6</t>
   </si>
   <si>
     <t>8-port sector antenna, 4x 694-960 and 4x 1427- 2690 MHz, 65° HPBW, 4x RET</t>
   </si>
   <si>
     <t>RRZZ-65D-R4N47V6</t>
   </si>
   <si>
     <t>KKVV-65B-R2VB</t>
   </si>
   <si>
     <t>8-port sector antenna, 4x 612–960 and 4x 1695–2690 MHz, 65°HPBW, 2x RET</t>
   </si>
   <si>
     <t>FFV4Q4-65D-R7-BG</t>
   </si>
   <si>
     <t>20-port sector antenna, 4x 617-894, 8x 1695-2690 MHz 65° HPBW and 8x 2500-4000 MHz, Beamformer, 7x RET</t>
   </si>
   <si>
     <t>NN-65A-HG-R1B-V1</t>
   </si>
   <si>
     <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4x 698–896 MHz, 65° HPBW, 4 ft, 1x RET</t>
   </si>
   <si>
     <t>NN-85C-HG-R1B</t>
   </si>
   <si>
     <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4 x 698-896 MHz, 85° HPBW, 8 ft, 1x RET</t>
   </si>
   <si>
     <t>NN-85C-HG-R2BD</t>
   </si>
   <si>
     <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4 x 698-894 MHz, 85° HPBW, 8 ft, 2x RETs</t>
   </si>
   <si>
     <t>GHH-33B-R3</t>
   </si>
   <si>
     <t>6-port sector antenna, 2x 873–925 and 4x 1900–1910 MHz, 33° HPBW, 3x RET</t>
   </si>
   <si>
-    <t>ACCURET-E</t>
-[...44 lines deleted...]
-    <t>Bottom Smart Bias Tee</t>
+    <t>RRZZVV-65B-R6N47G</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4 x 694–960, 4 x 1427–2690 and 4 x 1695-2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRZZ-65D-R4N47G</t>
+  </si>
+  <si>
+    <t>RRZZVV-65D-R6N47G</t>
+  </si>
+  <si>
+    <t>6V-10M-R6</t>
+  </si>
+  <si>
+    <t>12-port multibeam antenna, 12x 1695–2690 MHz, 6x 10-14° HPBW</t>
+  </si>
+  <si>
+    <t>RRZZVV-65A-R6NV3</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–960, 4x 1427-2690 and 4x 1695-2690 MHz, 65° HPBW, 6x RET</t>
   </si>
   <si>
     <t>VV-33A-R2VB-V2</t>
   </si>
   <si>
     <t>4-port sector antenna, 4x 1695–2690 MHz, 33°HPBW, 2x RETs</t>
   </si>
   <si>
     <t>6VV6SS-10B-F6</t>
   </si>
   <si>
     <t>48-port multibeam antenna, 6 beams for 1695-2690 MHz, 6 beams for 3300-4000 MHz, 4 ports for each beam, Fixed Electrical Tilt</t>
   </si>
   <si>
     <t>RZZ-65B-R3V6</t>
   </si>
   <si>
     <t>6-port sector antenna, 2x 694-960 and 4x 1427- 2690 MHz, 65° HPBW, 3x RET</t>
   </si>
   <si>
     <t>RRVV3VV-6520B-R7</t>
   </si>
   <si>
     <t>20-port sector/multibeam antenna, 4x 694–960 MHz 2x 65° HPBW,4x 1695–2690 MHz 2x 65° HPBW and 12x 1695–2690 MHz 6x 20°
 HPBW, 7x RET</t>
   </si>
   <si>
     <t>EEGGHHTTV4Q465DR10</t>
   </si>
   <si>
     <t>32-port sector antenna, 4 x 694-862 MHz, 4 x 880-960 MHz,  4 x 1695-2180 MHz,  4 x 2490-2690 MHz, and 8 x 1695-2690 MHz, 65° HPBW, 8 x 2300-3800 MHz, 90° HPBW, 10 x RET.</t>
   </si>
   <si>
-    <t>Beamforming antenna | Sector antenna</t>
-[...533 lines deleted...]
-    <t>BSAMNT-B92-05</t>
+    <t>RR2VV-6533D-R6VBV2</t>
+  </si>
+  <si>
+    <t>12-port sector/multibeam antenna, 4x 698–960 MHz 65° HPBW and 8x 1710–2690 MHz 4x 33° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRV4-65D-R6H4VB-V3</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698–960 and 8x 1710–2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>10P-4L6M-D5-V2</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 4x 698–960 and 6x 1710–2690 MHz, 65° HPBW, 5x RET</t>
+  </si>
+  <si>
+    <t>V-65A-R1VB01</t>
+  </si>
+  <si>
+    <t>2-port sector antenna, 2x 1695–2690 MHz, 65° HPBW, 1x RET</t>
+  </si>
+  <si>
+    <t>RR-65C-R2VB-V201</t>
+  </si>
+  <si>
+    <t>RRZZVVQ4Q4-65BR8V4</t>
+  </si>
+  <si>
+    <t>28-port sector antenna,4 x 694-960 MHz (R1,R2), 4 x 1695-2690 MHz (Y1,Y4) and 4 x 1427-2690 MHz (Y2,Y3) , 65° HPBW, 16 x 2300-3800 MHz (P1,P2), 90° HPBW, 8 x RET</t>
+  </si>
+  <si>
+    <t>R-65B-R1VB01</t>
+  </si>
+  <si>
+    <t>2-port sector antenna, 2x 694–960 MHz, 65° HPBW, 1x RET</t>
+  </si>
+  <si>
+    <t>V6S6P3-360S-F4</t>
+  </si>
+  <si>
+    <t>30-port small cell antenna, 12x 1695–2690, 12x 3400-3800 and  6x 5150-5925 MHz. 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>VV-65A-R1</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 1695–2690 MHz, 65° HPBW, 1x RET，The two high band arrays utilize a common tilt.</t>
+  </si>
+  <si>
+    <t>VV-65A-R1B</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 1695–2690 MHz, 65° HPBW, 1x RET and 1x SBT, the two highband arrays utilize a common tilt.</t>
+  </si>
+  <si>
+    <t>VVSSP-65S-R1BV2</t>
+  </si>
+  <si>
+    <t>10-port small cell antenna, 4x 1695–2690, 4x 3400-3800 and  2x 5150-5925 MHz. 65° HPBW, Internal RET and SBT</t>
+  </si>
+  <si>
+    <t>VVSSP-360S-D</t>
+  </si>
+  <si>
+    <t>10-port small cell antenna, 4x 1695–2690, 4x 3300-4200 and  2x 5150-5925 MHz. 360° Horizontal Beamwidth, fix tilt</t>
+  </si>
+  <si>
+    <t>VV-65A-R2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 1695–2690 MHz, 65° HPBW, 2x RET with manual override and tilt scales.</t>
+  </si>
+  <si>
+    <t>VV-65T-F-V2</t>
+  </si>
+  <si>
+    <t>4-port small cell antenna, 1695-2690 MHz, 65° HPBW, fixed electrical tilt, 0.5m pigtails, no mount provided</t>
+  </si>
+  <si>
+    <t>VVPX310R-V5</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 1710–2690 MHz, 65° HPBW, 2x RET with manual override</t>
+  </si>
+  <si>
+    <t>2CPX208R-V3</t>
+  </si>
+  <si>
+    <t>4-port multibeam antenna, 4x 790–960 MHz, 2x 38° HPBW, 2x RET with manual override.</t>
+  </si>
+  <si>
+    <t>2NN2HH-33C-R4</t>
+  </si>
+  <si>
+    <t>2P-2L-C1</t>
+  </si>
+  <si>
+    <t>2UNPX206.12R2</t>
+  </si>
+  <si>
+    <t>8-port multibeam antenna, 4x 698–894 and 4x 1710-2180 MHz, 4x 35° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>3X-S4-90M-R3</t>
+  </si>
+  <si>
+    <t>24-port tri-sector Antenna, 3 planar arrays pointing 0-120-240 degrees, 3300–4000 MHz, 90° HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>Beamforming antenna | Tri-sector antenna</t>
+  </si>
+  <si>
+    <t>3X-V65A-3XR</t>
+  </si>
+  <si>
+    <t>6-port tri-sector antenna, 6x 1710–2690 MHz, 65° HPBW, 3x RET.</t>
+  </si>
+  <si>
+    <t>5NPX1006F</t>
+  </si>
+  <si>
+    <t>10-port multibeam antenna, 10x 1710–2180 MHz, 5x 10-14° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>AEKT-E1</t>
+  </si>
+  <si>
+    <t>ASP705K</t>
+  </si>
+  <si>
+    <t>1-port omni antenna, 450–470 MHz, 360° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>Omnidirectional antenna</t>
+  </si>
+  <si>
+    <t>CCVVPX308.11R-C3</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 790–960 and 4x 1695–2690 MHz, 65° HPBW, 4x RET with manual override. Bands cascaded SRET.</t>
+  </si>
+  <si>
+    <t>CNNPX310R-6P</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 824–960 and 4x 1710–2170 MHz, 65° HPBW, 3x RET with manual override.</t>
+  </si>
+  <si>
+    <t>CV65BSX-M</t>
+  </si>
+  <si>
+    <t>CV65BSX-2X2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 2x 790–960 and 2x 1710–2690 MHz, 65° HPBW, RET compatible</t>
+  </si>
+  <si>
+    <t>CV65CSX-M</t>
+  </si>
+  <si>
+    <t>CV65CSX-2X2</t>
+  </si>
+  <si>
+    <t>CVV2NPX308.208R</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 790–960 MHz 65° HPBW,  4x 1695-2690 MHz 65° HPBW and 4x 1695-2180 MHz 2x 33° HPBW, 5x RET with manual override. Bands cascaded SRET</t>
+  </si>
+  <si>
+    <t>CVV65BSX-M</t>
+  </si>
+  <si>
+    <t>CVV65BSX-3X2</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 790–960 and 4x 1710–2690 MHz, 65° HPBW, RET compatible</t>
+  </si>
+  <si>
+    <t>DB224-B</t>
+  </si>
+  <si>
+    <t>1-port omni exposed dipole antenna, 155–165 MHz, 360° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DB224-C</t>
+  </si>
+  <si>
+    <t>1-port omni exposed dipole antenna, 164–174 MHz, 360° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DB222-A</t>
+  </si>
+  <si>
+    <t>1-port omni exposed dipole antenna, 150–158 MHz, 360° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DB224-A</t>
+  </si>
+  <si>
+    <t>1-port omni exposed dipole antenna, 150–160 MHz, 360° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DB411-B</t>
+  </si>
+  <si>
+    <t>1-port quasi-omni exposed dipole antenna, 450–470 MHz, 360° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DB630-C</t>
+  </si>
+  <si>
+    <t>1-port omni antenna, 450–482 MHz, 360° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DB589-Y</t>
+  </si>
+  <si>
+    <t>1-port omni antenna, 890–960 MHz, 360° HPBW, fixed electrical tilt, fits on 38–60 mm (1-1/2 to 2 3/8 in) OD pipe</t>
+  </si>
+  <si>
+    <t>DB633-C</t>
+  </si>
+  <si>
+    <t>DB583-Y</t>
+  </si>
+  <si>
+    <t>DB586-Y</t>
+  </si>
+  <si>
+    <t>DB499-K</t>
+  </si>
+  <si>
+    <t>1-port sector (yagi) antenna, 890–960 MHz, 60° HPBW, fixed electrical tilt. Mounting pipe diameter, max. 3".</t>
+  </si>
+  <si>
+    <t>DB809KE-XT</t>
+  </si>
+  <si>
+    <t>1-port omni antenna, 806–869 MHz, 360° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DB992HG28N-B</t>
+  </si>
+  <si>
+    <t>1-port small cell antenna, 1710–2490 MHz, 30° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DBXLH-6565B-VTM</t>
+  </si>
+  <si>
+    <t>DBXLH-6565B-A2M</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 2x 824–960 and 2x 1710–2180 MHz, 65° HPBW, RET compatible</t>
+  </si>
+  <si>
+    <t>DBXNH-6565B-VTM</t>
+  </si>
+  <si>
+    <t>DBXNH-6565B-A2M</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 2x 698–896 and 2x 1710–2180 MHz, 65° HPBW, RET compatible</t>
+  </si>
+  <si>
+    <t>EGRZZH4T4VV65DR8V2</t>
+  </si>
+  <si>
+    <t>30-port sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 694-960 (R3), 4x 1427-2690 (Y4/Y6), 8x 1695-2180 (B1-B4), 8x 2490-2690 (Y1/Y3/Y5/Y7) &amp; 4x 1695-2690 (Y2&amp;Y8) MHz, 65° HPBW, 8x RET.</t>
+  </si>
+  <si>
+    <t>EGRZZV4-65D-R8V2</t>
+  </si>
+  <si>
+    <t>18-port sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 694-960 (R3), 4x 1427-2690 (Y2&amp;Y4) &amp; 8x 1695-2690 (Y1/Y3/Y5/Y6) MHz, 65° HPBW, 8x RET.</t>
+  </si>
+  <si>
+    <t>EGVV65D-FL-C3-4XR</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 2x 694–862, 2x 880–960 and 4x 1695–2690 MHz, 65° HPBW, 4x RET. Low band arrays are diplexed at the element level.</t>
+  </si>
+  <si>
+    <t>EGRZZH4T4VV-65D-R8</t>
+  </si>
+  <si>
+    <t>30-port sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 694-960 (R3), 4x 1427-2690 (Y4&amp;Y6), 8x 1695-1880 (B1-B4), 8x 2300-2690 (Y1/Y3/Y5/Y7) &amp; 4x 1695-2690 (Y2&amp;Y8) MHz, 65° HPBW, 8x RET.</t>
+  </si>
+  <si>
+    <t>EGYHHTT-65A-R6</t>
+  </si>
+  <si>
+    <t>14-port, 1.5m, multiband antenna, RF port assignments are as follows: R1 = 694–862, R2 = 880–960, G1 = 1427-1518, B1 &amp; B2 = 1695–2180 and Y1 &amp; Y2 = 2490-2690 MHz, 65° HPBW, 6x RET. Y1 &amp; Y2 share a common RET</t>
+  </si>
+  <si>
+    <t>EGV4-65D-R6</t>
+  </si>
+  <si>
+    <t>12-port multiband antenna, 2x 694–862, 2x 880–960 and 8x 1695–2690 MHz, 65° horizontal beamwidth, 6x Internal RET. Low band arrays are diplexed at the element level.</t>
+  </si>
+  <si>
+    <t>EGYHHTT-65B-R6</t>
+  </si>
+  <si>
+    <t>14-port, 1.8m, multiband antenna, RF port assignments are as follows: R1 = 694–862, R2 = 880–960, G1 = 1427-1518, B1 &amp; B2 = 1695–2180 and Y1 &amp; Y2 = 2490-2690 MHz, 65° horizontal beamwidth, 6x Internal RET. Y1 &amp; Y2 share a common RET</t>
+  </si>
+  <si>
+    <t>EGVV65A-FL-C3-4XR</t>
+  </si>
+  <si>
+    <t>EGZHHTTS4-65B-R7</t>
+  </si>
+  <si>
+    <t>NHH-45A-R2B</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698–896 and 4x 1695–2360 MHz, 45°
+HPBW, 2x RETs and 2x SBTs. Both high bands share the same
+electrical tilt.</t>
+  </si>
+  <si>
+    <t>NHH-85B-R2B</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698–896 and 4x 1695–2360 MHz, 85°
+HPBW, 2x RET. Both high bands share the same electrical tilt.</t>
+  </si>
+  <si>
+    <t>NHH-45B-R2B</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698–896 and 4x 1695–2360 MHz, 45°
+HPBW, 2x RETs and 2x SBTs. Both high bands share the same electrical
+tilt.</t>
+  </si>
+  <si>
+    <t>NHH-85C-R2B</t>
+  </si>
+  <si>
+    <t>NNH4-65C-R6N17</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698–896 and 8x 1695–2360 MHz, 65° HPBW, 6x RET.</t>
+  </si>
+  <si>
+    <t>NNH4-65A-R6H4-V1</t>
+  </si>
+  <si>
+    <t>NHH-45C-R2B</t>
+  </si>
+  <si>
+    <t>NNHH-65A-R4-V1</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 698–896 and 4x 1695–2360 MHz, 65° HPBW, 4x RETs</t>
+  </si>
+  <si>
+    <t>NNH4-65C-R6</t>
+  </si>
+  <si>
+    <t>NNH4-65B-R6</t>
+  </si>
+  <si>
+    <t>NHH-65A-R2B</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698–896 and 4x 1695–2360 MHz, 65° 
+HPBW, 2x RET. Both high bands share the same electrical tilt.</t>
+  </si>
+  <si>
+    <t>NNHH-65B-R4-V1</t>
+  </si>
+  <si>
+    <t>NNH4-65C-R6-V3</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698–896 and 8x 1695–2360 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>NNH4-65C-R6-V4</t>
+  </si>
+  <si>
+    <t>NNHH-65C-R4-V1</t>
+  </si>
+  <si>
+    <t>NNHH-45B-R4</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 698–896 and 4x 1695–2360 MHz, 45° HPBW,  4x RET</t>
+  </si>
+  <si>
+    <t>NNV4S4PP-65S-F4</t>
+  </si>
+  <si>
+    <t>24-port, 4x 698-896MHz, 8x 1695-2690MHz, 8x CBRS, 4x LAA, 65°, 2 ft, 4deg fixed tilt for 698-896MHz and 1695-2690MHz, 0deg fixed tilt for 3300-4200MHz and 5150-5925MHz</t>
+  </si>
+  <si>
+    <t>NNHH-65A-R4</t>
+  </si>
+  <si>
+    <t>NNV4SSP-360S-F4</t>
+  </si>
+  <si>
+    <t>18-port small cell antenna, 4x 698-896, 8x 1695–2690, 4x 3400-3800 and  2x 5150-5925 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>QD-2402</t>
+  </si>
+  <si>
+    <t>1-port small cell antenna, 2400–2500 MHz, 27° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>R2HH-6533A-R5</t>
+  </si>
+  <si>
+    <t>10-port sector/multibeam antenna, 2x 694–960 MHz 65° HPBW and 8x 1710–2180 MHz 4x 33°HPBW, 5x RET with tilt indicators</t>
+  </si>
+  <si>
+    <t>R2V4PX306R-V2</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698–960 and 8x 1710–2690 MHz, 65° HPBW, 6x RET with manual override. Bands cascaded SRET (Antenna 1 and Antenna 2).</t>
+  </si>
+  <si>
+    <t>R2HH-6533D-R5</t>
+  </si>
+  <si>
+    <t>10-port sector/multibeam antenna, 2x 694–960 MHz 65° HPBW and 8x 1695–2180 MHz 4x 33°HPBW, 5x RET with tilt indicators</t>
+  </si>
+  <si>
+    <t>R2VV-6533B-R5</t>
+  </si>
+  <si>
+    <t>10-port sector/multi beam antenna, 2x 698-960 sector and 8x 1710-2690 multi beam, 65° sector and 33° 4x multi beam, 5x RET with tilt indicators</t>
+  </si>
+  <si>
+    <t>RHTV65A-FH-C3-4XR</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 2x 694–960, 2x 1695–2180, 2x 2490-2690 and 2x 1695-2690 MHz, 65° HPBW, 4x RET. High bands (H1 and H2) arrays are diplexed at the element level.</t>
+  </si>
+  <si>
+    <t>RR-65B-R2</t>
+  </si>
+  <si>
+    <t>RPX310B-T2</t>
+  </si>
+  <si>
+    <t>2-port sector antenna, 2x 694–960 MHz, 65° HPBW, 1x RET with manual override. Internal Bias-Tee on both RF ports.</t>
+  </si>
+  <si>
+    <t>RR2VV-6533D-R6</t>
+  </si>
+  <si>
+    <t>12-port sector/multibeam antenna, 4x 698–960 MHz 65° HPBW and 8x 1710–2690 MHz 4x 33°
+HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRV3-65D-R5</t>
+  </si>
+  <si>
+    <t>RRVV-65D-R4-V2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 694–960 and 4x 1695–2690 MHz, 65° HPBW, 4x RET, includes retractable tilt rods</t>
+  </si>
+  <si>
+    <t>RRVV2HH-6533B-R6</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 694–960, 4x 1695-2690 MHz 65° HPBW and 8x 1695-2400 MHz 2x 2-beam 33° HPBW, 6x RET. Bands cascaded SRET</t>
+  </si>
+  <si>
+    <t>RRV4-85B-R6</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–960 and 8x 1695–2690 MHz, 85° HPBW, 6x RETs</t>
+  </si>
+  <si>
+    <t>RRV4-65A-R6</t>
+  </si>
+  <si>
+    <t>RRVV-65B-R4-V2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 694–960 and 4x 1695–2690 MHz, 65° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>RRV4-65A-R6-V2</t>
+  </si>
+  <si>
+    <t>RRVVHHTT-65D-R6</t>
+  </si>
+  <si>
+    <t>1. 16-port, sector antenna, RF port assignments are as follows: R1+R2 = 694–960, Y2+Y4 = 1695-2690MHz, B1+B2 = 1695–2180 and Y1+Y3 = 2490-2690 MHz, 65° horizontal beamwidth, 6x Internal RET. B1+B2 and Y1+Y3 share common RET, 2.7m</t>
+  </si>
+  <si>
+    <t>RRV4-65B-R6H4</t>
+  </si>
+  <si>
+    <t>RRVV-65D-R4</t>
+  </si>
+  <si>
+    <t>RRZZHHTT-65B-R7N43</t>
+  </si>
+  <si>
+    <t>RRYYHHTTT4S4-65BR8</t>
+  </si>
+  <si>
+    <t>32-port sector antenna, 4x 694–960, 4x 1427-1518, 4x 1695-2180 &amp; 4x 2490-2690  MHz 65° HPBW; 8x 2300–2690 and 8x 3300-3800MHz,  90° HPBW, 8x RET</t>
+  </si>
+  <si>
+    <t>RRVVT4S4-65D-R6</t>
+  </si>
+  <si>
+    <t>24-port sector antenna, 4x 694–960 and 4x 1695-2690 MHz 65° HPBW, 8x 2300–2690 and 8x 3300-3800MHz,  90° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRZZHHTT65AR6MR</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 694–960, 4x 1427–2690, 4x 1695-2180 and 4x 2490-2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRZZ-65A-R4-V2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 694–960 and 4x 1427–2690 MHz, 65° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>RRZZT4-65A-R5</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 694–960, 4x 1427-2690 MHz 65° HPBW and 8x 2300–2690 MHz, 90° HPBW, 5x RET</t>
+  </si>
+  <si>
+    <t>RV3-65D-R4-V3</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 2x 694–960 and 6x 1695–2690 MHz, 65° HPBW, 4x IntRET. Antenna rear wind loading 506N @ 150km/h</t>
   </si>
   <si>
     <t>FVV-65C-R3</t>
   </si>
   <si>
-    <t>6-port sector antenna, 2x 617-894 and 4x 1695–2690 MHz, 65° HPBW, 3x RET, 600 MHz-Ready Antenna Technology</t>
-[...1 lines deleted...]
-  <si>
     <t>HBX-6516DS-VTM</t>
   </si>
   <si>
     <t>HBX-6516DS-A1M</t>
   </si>
   <si>
     <t>2-port sector antenna, 2x 1710–2180 MHz, 65° HPBW, RET compatible</t>
   </si>
   <si>
     <t>HBXX-6517DS-VTM</t>
   </si>
   <si>
     <t>HBXX-6517DS-A2M</t>
   </si>
   <si>
     <t>4-port sector antenna, 4x 1710–2180 MHz, 65° HPBW, RET compatible</t>
   </si>
   <si>
     <t>HBXX-3817TB1-VTM</t>
   </si>
   <si>
     <t>HBXX-3817TB1-A2M</t>
   </si>
   <si>
     <t>4-port multibeam antenna, 4x 1710–2180 MHz, 2x 38° HPBW, RET compatible</t>
@@ -843,56 +1730,50 @@
     <t>HBX-9016DS-A1M</t>
   </si>
   <si>
     <t>2-port sector antenna, 2x 1710–2180 MHz, 90° HPBW, RET compatible</t>
   </si>
   <si>
     <t>HBX-6513DS-VTM</t>
   </si>
   <si>
     <t>HBXX-3319DS-VTM</t>
   </si>
   <si>
     <t>HBXX-3319DS-A2M</t>
   </si>
   <si>
     <t>4-port sector antenna, 4x 1710–2180 MHz, 33° HPBW, RET compatible</t>
   </si>
   <si>
     <t>HWXX-6516DS1-VTM</t>
   </si>
   <si>
     <t>HWXX-6516DS1-A2M</t>
   </si>
   <si>
     <t>4-port sector antenna, 4x 1710–2690 MHz, 65° HPBW, RET compatible</t>
-  </si>
-[...4 lines deleted...]
-    <t>8-port sector antenna, 8x 1710–2690 MHz, 65° HPBW, RET compatible</t>
   </si>
   <si>
     <t>HWX-6516DS1-VTM</t>
   </si>
   <si>
     <t>2-port sector antenna, 2x 1710–2690 MHz, 65° HPBW, RET compatible</t>
   </si>
   <si>
     <t>JAHH-45A-R3B</t>
   </si>
   <si>
     <t>8-port sector antenna, 2x 698–798, 2x 824-894 and 4x 1695–2360 MHz, 45° HPBW, low bands each have a RET and the high bands share a RET. Two internal SBTs.</t>
   </si>
   <si>
     <t>JAH4-65B-R4</t>
   </si>
   <si>
     <t>12-port sector antenna, 2x 698-803, 2x 824-894 and 8x 1695–2360 MHz, 65° HPBW, 4x RETs and low bands have diplexers.</t>
   </si>
   <si>
     <t>JAHH-65A-R3B</t>
   </si>
   <si>
     <t>8-port sector antenna, 2x 698–803, 2x 824-894 and 4x 1695–2360
 MHz, 65° HPBW, 3x RETs, low bands have diplexers. Internal SBT's on
@@ -963,2773 +1844,2282 @@
   <si>
     <t>LNX-6514DS-A1M</t>
   </si>
   <si>
     <t>2-port sector antenna, 2x 698–896 MHz, 65° HPBW, 1x RET</t>
   </si>
   <si>
     <t>LNX-6513DS-A1M</t>
   </si>
   <si>
     <t>2-port sector antenna, 2x 698–896 MHz, 65° HPBW, factory attached actuator</t>
   </si>
   <si>
     <t>LNX-8514DS-A1M</t>
   </si>
   <si>
     <t>2-port sector antenna, 698–896 MHz, 85° HPBW, ATM200</t>
   </si>
   <si>
     <t>NH360QM-D-2XR</t>
   </si>
   <si>
     <t>2-port small cell antenna, 2x (698-896 and 1695–2200 MHz), 360° HPBW, 2x RET with manual override, internal diplexer</t>
   </si>
   <si>
-    <t>Omnidirectional antenna | Small cell antenna</t>
+    <t>SBNHH-1D65B</t>
+  </si>
+  <si>
+    <t>6-port sector  antenna, 2x 698–896 and 4x 1695–2360 MHz, 65° HPBW, 2x RET. Both high bands share the same electrical tilt.</t>
+  </si>
+  <si>
+    <t>NHH-33B-R2B</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698–896 and 4x 1695–2360 MHz, 33° HPBW, 2x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>SSP-65T-F</t>
+  </si>
+  <si>
+    <t>6-port small cell antenna, 4X 3300-3800 MHz, 2X 5150-5925 MHz, 65° HPBW, fixed electrical tilt, 0.5m pigtails</t>
+  </si>
+  <si>
+    <t>SSPX310R-V2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 3300–3800 MHz, 65° HPBW, 2x RET with manual override</t>
+  </si>
+  <si>
+    <t>T4S4-90A-R2</t>
+  </si>
+  <si>
+    <t>16-port Planar Array Antenna, 8x 2300–2690 and 8x 3300-3800 MHz, 90° HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>T4S4-90A-R2-V3</t>
+  </si>
+  <si>
+    <t>16-port Planar Array Antenna, 8x 2300–2690 and 8x 3300-3800MHz, 90° HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>T4-90A-R1-V2</t>
+  </si>
+  <si>
+    <t>Planar Array Antenna, 2300–2690 MHz, 90° HPBW, 1xIntRET</t>
+  </si>
+  <si>
+    <t>UNA008R-V2</t>
+  </si>
+  <si>
+    <t>1-port omni antenna, 694–896 MHz, 360° HPBW, 1x RET with manual override. Ships with F-129-S4 mounting kit.</t>
+  </si>
+  <si>
+    <t>UNNPX206R3</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698–894 and 4x 1710–2180 MHz, 33° HPBW, 3x RET.</t>
+  </si>
+  <si>
+    <t>UNA010FI-0-V2</t>
+  </si>
+  <si>
+    <t>1-port inverted omni antenna, 694–896 MHz, 360° HPBW, fixed tilt</t>
+  </si>
+  <si>
+    <t>V4-65D-R4-V2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 8x 1710–2690 MHz, 65° HPBW, 4x RET with manual override. Antenna rear wind loading 445N @ 150km/h</t>
+  </si>
+  <si>
+    <t>DB380-5083</t>
+  </si>
+  <si>
+    <t>Standard two point mounting system to secure BSA panels to pipes with an OD measuring 2.4-4.5" (60-115mm). Includes locking downtilt brackets and heavy guage pipe brackets to provide superior windload performance.</t>
+  </si>
+  <si>
+    <t>Downtilt and uptilt mounting kit</t>
+  </si>
+  <si>
+    <t>DB365-SP5</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit  that consists of two clamps for mounting antennas to round members 5 in (127.0 mm) OD round members</t>
+  </si>
+  <si>
+    <t>Pipe mounting kit</t>
+  </si>
+  <si>
+    <t>DB380-OFFSET</t>
+  </si>
+  <si>
+    <t>Forward Offset Pipe Mounting Kit for 4.5 in (114.3 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB380-5083-C4M</t>
+  </si>
+  <si>
+    <t>Heavy duty single point mount to secure the center bracket of BSA panels to pipes with an OD measuring 2.4-4.5" (60-115mm).</t>
+  </si>
+  <si>
+    <t>Downtilt mounting kit</t>
+  </si>
+  <si>
+    <t>DB380-SINGLE</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 2.4"-4.5" (60-115mm) OD round members on wide panel antennas. Includes only one clamp set and uses double nuts.</t>
+  </si>
+  <si>
+    <t>DB380-9-ADFD1820</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 8 in (203.2 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB5083</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4"-4.5" (60 - 115 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>DB390-3</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Use for narrow panel antennas. Includes three pipe mounts.</t>
+  </si>
+  <si>
+    <t>DB5001</t>
+  </si>
+  <si>
+    <t>VHF Side Mounting Kit for 3 in (76.2 mm) OD round members. Includes top sway brace.</t>
+  </si>
+  <si>
+    <t>Side mounting kit</t>
+  </si>
+  <si>
+    <t>ATBTK-FM</t>
+  </si>
+  <si>
+    <t>Bias Tee Kit, AISG Compatible 698 - 2170 MHz</t>
+  </si>
+  <si>
+    <t>RET bias tee</t>
+  </si>
+  <si>
+    <t>ATBTK-MF</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-FF-4G</t>
+  </si>
+  <si>
+    <t>Top Smart Bias Tee</t>
+  </si>
+  <si>
+    <t>ATSBT-BOTTOM-FF-4G</t>
+  </si>
+  <si>
+    <t>Bottom Smart Bias Tee</t>
+  </si>
+  <si>
+    <t>BSAMNT-6</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 4.53 - 5.51 in (115 - 140 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>BSAMNT-AEKT</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Fixed Tilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>Fixed tilt mounting kit</t>
+  </si>
+  <si>
+    <t>BSAMNT-4-F3</t>
+  </si>
+  <si>
+    <t>BSAMNT-2F</t>
+  </si>
+  <si>
+    <t>Mounting bracket for cylindrical pipe installations (60-115mm pipe diameter) for fix mechanical tilt applications.</t>
+  </si>
+  <si>
+    <t>BSAMNT-3F</t>
+  </si>
+  <si>
+    <t>ATCB-B01-050</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 50 m</t>
+  </si>
+  <si>
+    <t>AISG standard cable</t>
+  </si>
+  <si>
+    <t>ATCB-B01-007</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 7 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-060</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 60 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-070</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 70 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-010</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 10 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-007</t>
+  </si>
+  <si>
+    <t>RET control cable with male DB9 which has 4-40 screws and female AISG connector</t>
+  </si>
+  <si>
+    <t>AISG DB9 cable</t>
+  </si>
+  <si>
+    <t>ATCB-B01-090</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 90 m</t>
+  </si>
+  <si>
+    <t>BSAMNT-F2</t>
+  </si>
+  <si>
+    <t>BSAMNT-B92-05</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-003-A</t>
+  </si>
+  <si>
+    <t>RET control cable 3m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>RRZZHHTT-65B-R6H4</t>
+  </si>
+  <si>
+    <t>RRZZVV-65A-R6H4</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–960, 4x1427-2690 and 4x 1695–2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RV4-65B-R5-V2</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 694–960 and 8x 1695–2690 MHz, 65° HPBW, 5x RET</t>
+  </si>
+  <si>
+    <t>RV-65A-R2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 2x 694–960 and 2x 1695–2690 MHz, 65° HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>RRZZT4-65A-R5-V2</t>
+  </si>
+  <si>
+    <t>6V-10M-F6</t>
+  </si>
+  <si>
+    <t>12-port multibeam antenna, 12x 1695–2690 MHz, 6x 10-14° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>RVV-65M-R3VB</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698-960, 4x1710-2690 MHz, 65° HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>RV4-65D-R5-V2</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 694–960 and 8x 1695–2690 MHz, 65° HPBW, 5x RET with manual override</t>
+  </si>
+  <si>
+    <t>RV3-65D-R4-V2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 2x 694–960 and 6x 1695–2690 MHz, 65° HPBW, 4x IntRET</t>
+  </si>
+  <si>
+    <t>RV4PX306R</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–960 and 8x 1710–2690 MHz, 65° HPBW, 5x RET with manual override.</t>
+  </si>
+  <si>
+    <t>RV4-65D-R5-V6</t>
+  </si>
+  <si>
+    <t>RV4-65D-M-V2</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 694–960 and 8x 1695–2690 MHz, 65° HPBW, AccuRET capable</t>
+  </si>
+  <si>
+    <t>RV4PX308R-V2</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 694–960 and 8x 1695–2690 MHz, 65° HPBW, 5x RET with manual override. Bands cascaded SRET.</t>
+  </si>
+  <si>
+    <t>RV4-65D-R5-V9</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 694–960 and 8x 1695–2690 MHz, 65° HPBW, 5x RET with tilt indicators</t>
+  </si>
+  <si>
+    <t>RVV-33B-R3</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694–960 and 4x 1695–2690 MHz, 33° 
+HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>RVV-65D-M</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694–960 and 4x 1695–2690 MHz, 65° HPBW, RET compatible</t>
+  </si>
+  <si>
+    <t>RVV65B-C3-3XR</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694–960 and 4x 1695–2690 MHz, 65°
+HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>RVV-65D-R3</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2 x 694-960 and 4x 1695–2690 MHz, 65° HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>RVV-45A-R3</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694–960 and 4x 1695–2690 MHz, 45°
+HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>RVV-65A-R3</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694–960 and 4x 1695–2690 MHz, 65° HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>RVVPX306.11R-V2</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698–960 and 4x 1710–2690 MHz, 65° HPBW, 3x RET with manual override.</t>
+  </si>
+  <si>
+    <t>RVV2H-6533B-R5</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 694–960 and 4x 1695-2690 MHz 65° HPBW and 4x 1710-2400 MHz 2x 33° HPBW, 5x RET.</t>
+  </si>
+  <si>
+    <t>RVVPX306.11B-T2</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694–960 and 4x 1695–2690 MHz, 65° HPBW, 3x RET with manual override and SBT on every RF port</t>
+  </si>
+  <si>
+    <t>RVV65A-M</t>
+  </si>
+  <si>
+    <t>HW4X-6516DS1-VTM</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 8x 1710–2690 MHz, 65° HPBW, RET compatible</t>
+  </si>
+  <si>
+    <t>RVVPX310.11B-T2</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694–960 and 4x 1695–2690 MHz, 65° HPBW, 3x RET with manual override and internal Bias-Tee's.</t>
+  </si>
+  <si>
+    <t>RVVPX308.11R-V3</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694–960 and 4x 1695–2690 MHz, 65° HPBW, 3x RET with manual override.</t>
+  </si>
+  <si>
+    <t>RVVPX310.11R-V3</t>
+  </si>
+  <si>
+    <t>RZV-65B-R3</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694–960, 2x 1427-2690 and 2x 1695–2690 MHz, 65° HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>RYVV-65A-R4</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 2x 694–960, 2x 1427-1518 and 4x 1695–2690 MHz, 65° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>RZVV-65B-R4-V4</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 2x 694–960, 2x 1427-2690 and 4x 1695–2690 MHz, 65° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>RZVV-65A-R4-V4</t>
+  </si>
+  <si>
+    <t>S4-90M-R1-V3</t>
+  </si>
+  <si>
+    <t>8-port Planar Array Antenna, 3300–3800 MHz, 90° HPBW, 1x RET, with M-LOC connectors</t>
+  </si>
+  <si>
+    <t>S4-90M-R1-V5</t>
+  </si>
+  <si>
+    <t>8-Port Beamforming Antenna, 3300-4200 MHz, 1x RET</t>
+  </si>
+  <si>
+    <t>SBJAHH-1D65C-DL</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 2x 698–787, 2x 824-894 and 4x 1695–2360 MHz, 65°HPBW,  3x RET and low bands have diplexers</t>
+  </si>
+  <si>
+    <t>SBNHH-1D45C</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698–896 and 4x 1695–2360 MHz, 45° HPBW,  3x RET</t>
+  </si>
+  <si>
+    <t>SBNHH-1D65C</t>
+  </si>
+  <si>
+    <t>SBNHH-1D45C-SR</t>
+  </si>
+  <si>
+    <t>SBNHH-1D65A</t>
+  </si>
+  <si>
+    <t>SBNHH-1D85A</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 698–896 and 4x 1695–2360 MHz, 85° HPBW, 3x RET</t>
   </si>
   <si>
     <t>NH360QM-DG-2XR</t>
   </si>
   <si>
     <t>2-port small cell antenna, 2x (698-896 and 1695–2200 MHz), 360° HPBW, 2x RET with manual override, internal diplexer and active GPS L1 band antenna</t>
   </si>
   <si>
-    <t>NHH-33B-R2B</t>
-[...2 lines deleted...]
-    <t>6-port sector antenna, 2x 698–896 and 4x 1695–2360 MHz, 33° HPBW, 2x RETs and 2x SBTs</t>
+    <t>SBNHH-1D85B</t>
   </si>
   <si>
     <t>NHH-33C-R2B</t>
   </si>
   <si>
-    <t>FFV4-65B-R6-V2</t>
-[...60 lines deleted...]
-    <t>10-port sector antenna, 4x 824–960 and 6x 1710–2180 MHz, 65° HPBW, 5x attached RETs</t>
+    <t>FF-45C-R1</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 617–894 MHz, 45° HPBW, 1x RET</t>
+  </si>
+  <si>
+    <t>RZZ-65D-R3</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694-960, 4x 1427-2690 MHz 65° HPBW, 3x RET</t>
   </si>
   <si>
     <t>RRZZ-65B-R4N39</t>
   </si>
   <si>
-    <t>8-port sector antenna, 4x 694–960 and 4x 1427–2690, 65° HPBW, 4x RET</t>
-[...1 lines deleted...]
-  <si>
     <t>RRZZ-33D-R4</t>
   </si>
   <si>
     <t>8-port multiband sector antenna, 4x 694-960 and 4 x  1427-2690 MHz, 33° HPBW, 4x RET</t>
   </si>
   <si>
-    <t>VVSSP-65S-R1BV2-V4</t>
-[...5 lines deleted...]
-    <t>Sector antenna | Small cell antenna</t>
+    <t>RRV4Q4-65D-R7V2</t>
   </si>
   <si>
     <t>NNH4SS-45A-R3BT8</t>
   </si>
   <si>
-    <t>16-port sector antenna, 4x 698–896, 8x 1695–2360 and 4x 3550- 3700 MHz, 45° HPBW, 3x RETs and 3x SBTs.</t>
-[...1 lines deleted...]
-  <si>
     <t>NNHH-45C-R4</t>
   </si>
   <si>
     <t>8-port sector antenna, 4x 698–896 and 4x 1695–2360 MHz, 45° HPBW, 4x RET</t>
   </si>
   <si>
-    <t>RRZZ-65A-R4N43</t>
-[...16 lines deleted...]
-share the same electrical tilt.</t>
+    <t>SS-65T-F</t>
+  </si>
+  <si>
+    <t>4-port small cell antenna, 4x 3300–4200 MHz, 65° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>NNV4S6-65S-F4</t>
+  </si>
+  <si>
+    <t>24-port, 4x 698-896MHz, 8x 1695-2690MHz, 12x 3300-4200MHz, 65°, 2 ft, 4deg fixed tilt for 698-896MHz and 1695-2690MHz, 0deg fixed tilt for 3300-4200MHz</t>
+  </si>
+  <si>
+    <t>NNH4SS-45B-R3BT8</t>
   </si>
   <si>
     <t>JJAAH4-65B-R6</t>
   </si>
   <si>
     <t>6 ft, 16-port, low band diplexed antenna, 4 x 698-798 MHz, 4 x 824-894 MHz and 8 x 1695-2360 MHz, 65° HPBW, 6 x RET</t>
   </si>
   <si>
-    <t>NHHSS-45A-R2BT4</t>
-[...14 lines deleted...]
-    <t>6-port sector antenna, 2x 694-862, 2x 880-960, 2x 694-960, 65° HPBW, 3 x RET</t>
+    <t>NNV4-45A-R6</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698–896 and 8x 1695–2690 MHz, 45° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>FFV4Q4-65B-R7-V2</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x 617-894, 8x 1695-2690 MHz 65° HPBW and 8x 2300-4200 MHz, Beamformer, 7x RET</t>
+  </si>
+  <si>
+    <t>RRV4-65B-R6-PS</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698–960 and 8x 1695–2690 MHz, 65° HPBW, 6x IntRET. Bands cascaded SRET.</t>
   </si>
   <si>
     <t>KZZVV-65D-R5</t>
   </si>
   <si>
     <t>10-port sector antenna, 2x 617–960, 4x 1427–2690 MHz and 4x 1695–2690 MHz, 65° HPBW, 5x RET with tilt indicators</t>
   </si>
   <si>
-    <t>NNV4SSP-360S-F4-V4</t>
-[...255 lines deleted...]
-  <si>
     <t>NNVVSS-360M-F3</t>
   </si>
   <si>
     <t>12-port quasi-omni antenna, 4x 698-896, 4x1695-2690 and 4x 3100-4000MHz, 360° horizontal beamwidth, Fixed tilt.</t>
   </si>
   <si>
-    <t>V4S4P-360S-F2</t>
-[...3 lines deleted...]
-4200,2x 5150-5925 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+    <t>NNVVSS-360M-M</t>
+  </si>
+  <si>
+    <t>12-port quasi-omni antenna, 4x 698-896, 4x1695-2690 and 4x 3100-4000MHz, 360° horizontal beamwidth.</t>
   </si>
   <si>
     <t>NNH4-65A-R6D</t>
   </si>
   <si>
     <t>12-port sector antenna, 4x 698-894 and 8x 1695-2360 MHz, 65° HPBW, 6x RET.</t>
   </si>
   <si>
-    <t>RRZZ2VV-6533B-R8</t>
-[...119 lines deleted...]
-    <t>12-port multibeam antenna, 12x 1695–2690 MHz, 6x 10-14° HPBW, fixed electrical tilt</t>
+    <t>3X-RRZZHHTTS4-BR24</t>
+  </si>
+  <si>
+    <t>72-port sector antenna, 12x 694-960, 12x 1427-2690, 12x 1695-2180, 12x 2490-2690MHz 65° HPBW and 24x 3300-3800 MHz, 90° HPBW, 24x RET</t>
   </si>
   <si>
     <t>NNHH-45B-R4-V1</t>
   </si>
   <si>
     <t>8-port sector antenna, 4x 698–896 and 4x 1695–2360 MHz, 45°
 HPBW, 4x RET</t>
   </si>
   <si>
     <t>RRV4-65B-R6H4VB-V2</t>
   </si>
   <si>
     <t>12-port sector antenna, 4x 694–960 and 8x 1695–2690 MHz, 65° HPBW, 6x RET.</t>
   </si>
   <si>
-    <t>NHH-55C-R2B</t>
-[...1179 lines deleted...]
-    <t>RRV4-65D-R6VB-V4</t>
+    <t>RRZZHHTT-65AR7N43F</t>
+  </si>
+  <si>
+    <t>FVV-65B-3XKIT</t>
+  </si>
+  <si>
+    <t>Tri-sector solution that includes 3 FVV-65B-R3-V1 antennas and mounting kit to install them on a pipe</t>
+  </si>
+  <si>
+    <t>Sector antenna | Tri-sector antenna</t>
+  </si>
+  <si>
+    <t>FVV-65A-3XKIT</t>
+  </si>
+  <si>
+    <t>Tri-sector solution that includes 3 FVV-65A-R3-V1 antennas and  mounting kit to install them on a pipe</t>
+  </si>
+  <si>
+    <t>RRZZV6-65D-R10F</t>
+  </si>
+  <si>
+    <t>RRZZVVQ4Q4-65DR8V4</t>
+  </si>
+  <si>
+    <t>EEGGV4Q4Q465DR10</t>
+  </si>
+  <si>
+    <t>32-port sector antenna, 4 x 694-862 MHz (R1,R3), 4 x 880-960 MHz (R2,R4), and 8 x 1695-2690 MHz (Y1-Y4) 65° HPBW, 16 x 2300-3800 MHz (P1,P2), 90° HPBW, 10 x RET</t>
+  </si>
+  <si>
+    <t>RRV4-65B-R6H4-V3</t>
+  </si>
+  <si>
+    <t>RRV4Q4-65A-R7</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x 694-960 (R1-R2), 8x 1695-2690 MHz (Y1-Y4) 65° HPBW and 8x 2300-3800 MHz (P1), 90° HPBW Beamformer, 7x RET</t>
+  </si>
+  <si>
+    <t>KKSS-65A-R2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 617-960MHz, 4x 3100-4000 MHz, 65deg HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>RRVV-85D-R4N43</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 694–960 and 4x 1695–2690 MHz, 85° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>RRZZVVT4S4-65BR8V4</t>
+  </si>
+  <si>
+    <t>28-port sector antenna, 4x 694-960, 4x 1427-2690 and 4x 1695-2690 MHz 65° HPBW, 8x 2300-2690 and 8x 3300-3800MHz, 90° HPBW, 8x RET</t>
+  </si>
+  <si>
+    <t>RRVV-65B-R4-V4</t>
+  </si>
+  <si>
+    <t>NNH4-65C-R3</t>
+  </si>
+  <si>
+    <t>12-Port sector antenna, 4x 698-896 and 8x 1695-2360 MHz, 65° HPBW, 3xRET</t>
+  </si>
+  <si>
+    <t>RRZZVVQ4Q4-65DR8</t>
+  </si>
+  <si>
+    <t>NNH4-65A-R3B-V1</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698–896 and 8x 1695–2360 MHz, 65° HPBW, 3x RET, 3x SBT.</t>
+  </si>
+  <si>
+    <t>J3AH4-65C-R6</t>
+  </si>
+  <si>
+    <t>16-port, low band diplexed antenna, 2 x 698-728 MHz, 2 x 758-798 MHz, 2 x 698-798 MHz, 2 x 824-894 MHz and 8 x 1695-2360 MHz, 65° HPBW, 6 x RETs</t>
+  </si>
+  <si>
+    <t>6VV-10A-F6</t>
+  </si>
+  <si>
+    <t>24-port multibeam antenna, 24x 1695–2690 MHz, 6x 10-14° HPBW, fixed electrical tilt, 1.3m length</t>
+  </si>
+  <si>
+    <t>S4-90M-R1B-V1</t>
+  </si>
+  <si>
+    <t>8-Port Beamforming Antenna, 3700-4200 MHz, 1x RET</t>
+  </si>
+  <si>
+    <t>KKVVSS-65C-T-R3B</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 617–960, 4x 1695–2690 and 4x 3300-4000 MHz, 65° HPBW, 3x RETs and 1x SBT</t>
+  </si>
+  <si>
+    <t>6VV-10A-R6</t>
+  </si>
+  <si>
+    <t>24-port multibeam antenna, 24x 1695–2690 MHz, 6x 10-14° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>Multibeam antenna | Stadium antenna</t>
+  </si>
+  <si>
+    <t>R-33D-R1VB01</t>
+  </si>
+  <si>
+    <t>2-port sector antenna, 2x 694–960, 33° HPBW, 1x RET</t>
+  </si>
+  <si>
+    <t>4P-2L2M-B2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 2x 694-960 and 2x 1695–2690 MHz, 65° HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>RZZ-65D-R3V6</t>
+  </si>
+  <si>
+    <t>3X-KVVQ4-65B-R12</t>
+  </si>
+  <si>
+    <t>42-port tri-sector antenna, 6x617-960, 12x1695-2690MHz, 65°HPBW, 24x2300-3800MHz Beamformer, 12x RET</t>
+  </si>
+  <si>
+    <t>RRVV-65A-R4VB02</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 698–960 and 4x 1710–2690 MHz, 65°HPBW, 4x RET.</t>
+  </si>
+  <si>
+    <t>ACCURET-A11</t>
+  </si>
+  <si>
+    <t>Actuator, AISG 1.1 default protocol</t>
+  </si>
+  <si>
+    <t>RET actuator</t>
+  </si>
+  <si>
+    <t>ACCURET-E</t>
+  </si>
+  <si>
+    <t>Actuator, Ericsson default protocol</t>
+  </si>
+  <si>
+    <t>ANT-SHARING-HUB-6</t>
+  </si>
+  <si>
+    <t>Base station antenna sharing hub with configurable band assignments supporting up to six independent operators</t>
+  </si>
+  <si>
+    <t>APS-XT</t>
+  </si>
+  <si>
+    <t>Antenna Orientation and Location Sensing System</t>
+  </si>
+  <si>
+    <t>DB5001-SP5</t>
+  </si>
+  <si>
+    <t>VHF Side Mounting Kit for 5 in (127.0 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB5091-3</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 3.5 in (88.9 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB5002</t>
+  </si>
+  <si>
+    <t>Side Mounting Kit for 3 in (76.2 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB5098-3</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB5098-WM</t>
+  </si>
+  <si>
+    <t>F-042-GL-E</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>F-009-S4</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for omni antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-FM-4G</t>
+  </si>
+  <si>
+    <t>ATSBT-BOTTOM-MF-4G</t>
+  </si>
+  <si>
+    <t>BSAMNT-9</t>
+  </si>
+  <si>
+    <t>TRX58-35-O</t>
+  </si>
+  <si>
+    <t>35cm shroud extension for use with tri-sector antennas (58cm diameter, max length 277cm) to add additional height to the antenna installation.</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>TS-MNT-TOP-370</t>
+  </si>
+  <si>
+    <t>Pipe Mounting KIT with shroud, capability of mounting 37cm diameter round antennas (with trident mounting bracket, max length 2.1m, max weight 56kg)  on the top of a pole with diameter from Ø150 to Ø273mm</t>
+  </si>
+  <si>
+    <t>MC-MNT-SIDE-370</t>
+  </si>
+  <si>
+    <t>Mounting systems for cylindrical pipe installations (50-250mm pipe diameter) .Suitable for small cell cylindrical antennas with a weight less than 20KG and dimensions less than diameter*height: 370*610mm.</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP-370</t>
+  </si>
+  <si>
+    <t>Heavyweight Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of 14.6 inch canister small cell antennas on top of poles with diameter from 165 to 216mm (6.5” to 8.5”)</t>
+  </si>
+  <si>
+    <t>Pole mount kit</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP-3</t>
+  </si>
+  <si>
+    <t>Heavyweight Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of 12 inch canister small cell antennas on top of poles with diameter from 160 to 216mm (6.3” to 8.5”)</t>
+  </si>
+  <si>
+    <t>BSAMNT-B89-01</t>
+  </si>
+  <si>
+    <t>APM40-VEN</t>
+  </si>
+  <si>
+    <t>Elevation Tilt Mounting Kit for 2.0-4.3 in (50-110 mm) OD round members</t>
+  </si>
+  <si>
+    <t>BSAMNT-B92-08</t>
+  </si>
+  <si>
+    <t>10052511-1</t>
+  </si>
+  <si>
+    <t>APM40-2 mechanical downtilt bracket and. APM40-E10 mounting kit for BSA up to 2.6 meters length</t>
+  </si>
+  <si>
+    <t>ATCB-B01-015</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 15 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-001</t>
+  </si>
+  <si>
+    <t>ATCB-B01-020</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 20 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-016</t>
+  </si>
+  <si>
+    <t>RET control cable 16m with male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-002</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-003</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-020</t>
+  </si>
+  <si>
+    <t>RET control cable 20m with  male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-025-A</t>
+  </si>
+  <si>
+    <t>RET control cable 25m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-005-A</t>
+  </si>
+  <si>
+    <t>RET control cable 5m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-060</t>
+  </si>
+  <si>
+    <t>ATCB-B01-002</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 2 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-003</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 3 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-RM50</t>
+  </si>
+  <si>
+    <t>RET control cable with Straight Female AISG connector and Right Angle Male  AISG connector key at nine o'clock position</t>
+  </si>
+  <si>
+    <t>AISG right angle</t>
+  </si>
+  <si>
+    <t>ATCB-B01-V1-RM50</t>
+  </si>
+  <si>
+    <t>RET control cable with Straight Female AISG connector and Right Angle Male AISG connector key at six o'clock position</t>
+  </si>
+  <si>
+    <t>RET-MASTER</t>
+  </si>
+  <si>
+    <t>Portable Battery Operated Controller for North America Applications</t>
+  </si>
+  <si>
+    <t>RET controller</t>
+  </si>
+  <si>
+    <t>ATC300-1000</t>
+  </si>
+  <si>
+    <t>Rack Mount Controller</t>
+  </si>
+  <si>
+    <t>ATC200-LITE-USB</t>
+  </si>
+  <si>
+    <t>Portable Controller</t>
+  </si>
+  <si>
+    <t>ATC200-LITE-USB-EU</t>
+  </si>
+  <si>
+    <t>Portable Controller for EU &amp; UK</t>
+  </si>
+  <si>
+    <t>ATGK-CABLE</t>
+  </si>
+  <si>
+    <t>RET Control Cable Grounding Kit</t>
+  </si>
+  <si>
+    <t>RET grounding kit</t>
+  </si>
+  <si>
+    <t>ATJB200-A01-004</t>
+  </si>
+  <si>
+    <t>Four-way Junction Box</t>
+  </si>
+  <si>
+    <t>RET junction box</t>
+  </si>
+  <si>
+    <t>ATLP200-001</t>
+  </si>
+  <si>
+    <t>Lightning Protection Unit</t>
+  </si>
+  <si>
+    <t>Protection unit</t>
+  </si>
+  <si>
+    <t>ASB-3</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable Two-way Splitter; AISG Cable Outdoor Termination Unit; AISG RET Two-way Splitter; AISG Cable Termination Panel</t>
+  </si>
+  <si>
+    <t>RET splitter</t>
+  </si>
+  <si>
+    <t>HB65-OFFSET-MNT</t>
+  </si>
+  <si>
+    <t>Special Mount for HBX Antennas to Offset Antenna from Mounting Pipe</t>
+  </si>
+  <si>
+    <t>HC-10-S</t>
+  </si>
+  <si>
+    <t>Head Frame 800 / 900MHz</t>
+  </si>
+  <si>
+    <t>Head frame</t>
+  </si>
+  <si>
+    <t>HC-06-S</t>
+  </si>
+  <si>
+    <t>Argus® Head Frame 800 / 900MHz</t>
+  </si>
+  <si>
+    <t>HC-08-S</t>
+  </si>
+  <si>
+    <t>HCN-10-S</t>
+  </si>
+  <si>
+    <t>Head Frame - Multi-Band</t>
+  </si>
+  <si>
+    <t>HCN-06-S</t>
+  </si>
+  <si>
+    <t>Head Frame Multi-Band</t>
+  </si>
+  <si>
+    <t>HN-10-SP</t>
+  </si>
+  <si>
+    <t>Head Frame - 1710 - 2170MHz Antennas with TMA Enclosure</t>
+  </si>
+  <si>
+    <t>LNXX-MNT</t>
+  </si>
+  <si>
+    <t>Side-By-Side Mounting Kit for 2.4- 4.5 inch (60 – 115 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>MC-MNT-TS1</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit. Capability of mounting round antenna types on top of a pole, on the side of a pole and on the side of a building.</t>
+  </si>
+  <si>
+    <t>MC-MNT-3XV-TS1</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit . Capability of mounting round antenna types on the top or side of a pole or on the side of a building.</t>
+  </si>
+  <si>
+    <t>MC-MNT-SIDE</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the side of a pole or on the side of a building.</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on top of a pole. For installations of 12 inch canister small cell antennas on top of poles with diameter from 86 to 168 mm (3.4” to 6.6”)</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP-2</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of 12 inch canister small cell antennas on top of poles with diameter from 160 to 216mm (6.3” to 8.5”)</t>
+  </si>
+  <si>
+    <t>T-075-S4</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>Adjustable tilt mounting kit</t>
+  </si>
+  <si>
+    <t>T-085-S4</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-3.94" (50-100mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>T-095-GL-E</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (60-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>T-029-GL-E</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.362"-4.5" (60-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>T-126-GL</t>
+  </si>
+  <si>
+    <t>UMWD-TREEKIT</t>
+  </si>
+  <si>
+    <t>AcCELLerator™ Antenna Concealment Mounting Kit for 4 in (101.6 mm) OD round members. Used to mount narrow high band antennas to a single pole or stand. One kit mounts up to three antennas. See concealment brochure.</t>
+  </si>
+  <si>
+    <t>UPK010SP</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas.</t>
+  </si>
+  <si>
+    <t>602030A</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 114 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>602030WM</t>
+  </si>
+  <si>
+    <t>800TREEKIT</t>
+  </si>
+  <si>
+    <t>AcCELLerator™ Antenna Concealment Mounting Kit for 4 in (101.6 mm) OD round members. Optional kit for mounting multiple wide panel antennas to a single pole or stand. Order one kit for each antenna.</t>
+  </si>
+  <si>
+    <t>AEKTBKT-E1</t>
+  </si>
+  <si>
+    <t>Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>Mounting bracket</t>
+  </si>
+  <si>
+    <t>ASP617</t>
+  </si>
+  <si>
+    <t>Universal Crossover Clamp for 1 - 2.9 in (25.4 - 73.0 mm) OD round members</t>
+  </si>
+  <si>
+    <t>Mounting clamp kit</t>
+  </si>
+  <si>
+    <t>ASPR616</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 1.25 - 3.5 in (35 - 89.0 mm) OD round members</t>
+  </si>
+  <si>
+    <t>BSAMNT-1</t>
   </si>
   <si>
     <t>BSAMNT-4</t>
   </si>
   <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set. Mount Kit Weight is 6.5kg | 14.3 lb</t>
+  </si>
+  <si>
     <t>BSAMNT-SBS-2-2</t>
   </si>
   <si>
     <t>Side-By-Side Mounting Kit to mount two antennas on a pipe with 2.375 - 4.5 inch (60 – 115 mm) diameter</t>
   </si>
   <si>
     <t>BSAMNT-F</t>
   </si>
   <si>
     <t>DB375</t>
   </si>
   <si>
     <t>Pipe Mounting Kit for 3 in (76.2 mm) OD round members. Mounting Clamps are used to mount horizontal members to vertical members. Set of two.</t>
   </si>
   <si>
     <t>DB380-3</t>
   </si>
   <si>
     <t>Pipe Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Used for wide panel antennas. Includes three clamp sets.</t>
   </si>
   <si>
-    <t>DB380-5083</t>
-[...270 lines deleted...]
-    <t>12- ports antenna ,4x 694-960 and 8x 1695-2690 MHz, 65° HPBW, 4x RET</t>
+    <t>RRZZVVQ4-65B-R7G</t>
+  </si>
+  <si>
+    <t>20-port sector antenna,4 x 694-960 MHz (R1,R2), 4 x 1695-2690 MHz (Y1,Y4) and 4 x 1427-2690 MHz (Y2,Y3) , 65° HPBW, 8 x 2300-3800 MHz (P1), 90° HPBW, 7 x RET</t>
+  </si>
+  <si>
+    <t>RRV4-65M-R6N43</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–960 and 8x 1695–2690 MHz, 65°HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>ACCURET-A20</t>
+  </si>
+  <si>
+    <t>Actuator, AISG 2.0 default protocol</t>
+  </si>
+  <si>
+    <t>ATM200-A20</t>
+  </si>
+  <si>
+    <t>E-ATM300</t>
+  </si>
+  <si>
+    <t>Actuator, Ericsson proprietary protocol</t>
+  </si>
+  <si>
+    <t>APS-XT-GPS</t>
+  </si>
+  <si>
+    <t>ATBTK-MF-4G</t>
+  </si>
+  <si>
+    <t>Bias Tee Kit, AISG Compatible 698 - 2700 MHz</t>
+  </si>
+  <si>
+    <t>ATSBT-BOTTOM-FM-4G</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-FMC3</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-MF-4G</t>
+  </si>
+  <si>
+    <t>DB365-SP9</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 9 in (228.6 mm) OD round members</t>
+  </si>
+  <si>
+    <t>ATSBT-BOTTOM-FF-5G</t>
+  </si>
+  <si>
+    <t>D85E01P87</t>
+  </si>
+  <si>
+    <t>Bottom Smart Bias Tee, 600-4200 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>ATSBT-TOP-FM-5G</t>
+  </si>
+  <si>
+    <t>D85E01P86</t>
+  </si>
+  <si>
+    <t>Top Smart Bias Tee 600-4200 MHz</t>
+  </si>
+  <si>
+    <t>ATCB-B01-040</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 40 m</t>
+  </si>
+  <si>
+    <t>DB5004S-MTD</t>
+  </si>
+  <si>
+    <t>Fiberglass Outrigger Assembly for 3 in (76.2 mm) OD round members. This can be used on large side-mounted omni antennas. It is 123" (3.1m) long and attachable to the tower legs via one set of  included DB375 clamps.</t>
+  </si>
+  <si>
+    <t>Outrigger assembly</t>
+  </si>
+  <si>
+    <t>DB800TREE</t>
+  </si>
+  <si>
+    <t>AcCELLerator™ Mounting Stand. Universal telescoping stand used for mounting multiple antennas in a three sector arrangement. Adjusts in increments of  6" (15.4mm)m ranging from 75.3" to 135". See concealment brochure.</t>
+  </si>
+  <si>
+    <t>Mounting stand</t>
+  </si>
+  <si>
+    <t>DB5007</t>
+  </si>
+  <si>
+    <t>UHF Side Mounting Kit for 3 in (76.2 mm) OD round members. Bottom brace only.</t>
+  </si>
+  <si>
+    <t>DB5012</t>
+  </si>
+  <si>
+    <t>UHF Side Mounting Kit for 3 in (76.2 mm) OD round members. Includes top sway brace.</t>
+  </si>
+  <si>
+    <t>DB5098E</t>
+  </si>
+  <si>
+    <t>F-019-S6</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 3.0"-4.5" (75-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>F-074-S4</t>
+  </si>
+  <si>
+    <t>F-118-GL-E</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas. Includes 3 clamp sets.</t>
+  </si>
+  <si>
+    <t>ATCB-B01-009</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 9 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-080</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 80 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-005</t>
+  </si>
+  <si>
+    <t>RET control cable 5m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>AISG DB15 cable</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-006</t>
+  </si>
+  <si>
+    <t>TRX58-80-O</t>
+  </si>
+  <si>
+    <t>80cm shroud extension for use with tri-sector antennas (58cm diameter, max length 277cm) to enable TMAs / filters to be housed below the antenna or to add additional height to the antenna installation.</t>
+  </si>
+  <si>
+    <t>BSA-DT-34</t>
+  </si>
+  <si>
+    <t>BSA-DT-34 is a kit to be used with BSAMNT-F/-2F/-3F to give down tilt provision. Kit contains one scissor bracket set and applicable hardware's.</t>
+  </si>
+  <si>
+    <t>Mounting hardware</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-3-3</t>
+  </si>
+  <si>
+    <t>Side-By-Side Mounting Kit to mount two 498mm (19.6inch) or 498mm (19.6inch) with 457mm (18inch) platform antennas on a pipe with 60 – 115 mm (2.375 - 4.5 inch) diameter Ensures consistent distance of 2.4 inches/</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-3-2</t>
+  </si>
+  <si>
+    <t>Side-By-Side Mounting Kit to mount two 498mm (19.6inch) or 498mm (19.6inch) with 457mm (18inch) platform antennas on a pipe with 60 – 115 mm (2.375 - 4.5 inch) diameter</t>
+  </si>
+  <si>
+    <t>BSA-DT-34-H</t>
+  </si>
+  <si>
+    <t>BSA-DT-34-H is a high-strength tilt bracket assembly, which can be assembled on an antenna with BSAMNT-2F to achieve adjustable mechanical down tilt application. Kit contains one scissor bracket set and applicable hardware's.</t>
+  </si>
+  <si>
+    <t>BSAMNT-M9</t>
+  </si>
+  <si>
+    <t>Middle Downtilt Mounting Kit for Long Antennas for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor bracket set.</t>
+  </si>
+  <si>
+    <t>BSAMNT-8</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Down tilt Mounting Kit for 3.0 - 4.5 in (75 - 115mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>BSAMNT-B95-04A</t>
+  </si>
+  <si>
+    <t>BSAMNT-B95-01A</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-005</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-030</t>
+  </si>
+  <si>
+    <t>RET control cable 30m with male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-045</t>
+  </si>
+  <si>
+    <t>RET control cable 45m with male DB9 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-B01-004</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 4 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-005</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 5 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-006-A</t>
+  </si>
+  <si>
+    <t>RET control cable 6m with overmolded male DB9 and female AISG connectors</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-020</t>
+  </si>
+  <si>
+    <t>RET control cable 20m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-B01-025</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 25 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-006</t>
+  </si>
+  <si>
+    <t>RET control cable 6m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>RET-MASTER-INTL</t>
+  </si>
+  <si>
+    <t>Portable Battery Operated Controller for International Applications</t>
+  </si>
+  <si>
+    <t>ATJB200-A01-007</t>
+  </si>
+  <si>
+    <t>Seven-way Junction Box</t>
+  </si>
+  <si>
+    <t>AISG-T</t>
+  </si>
+  <si>
+    <t>AISG Three-way Tee</t>
+  </si>
+  <si>
+    <t>ATCB-B01-Y-C30</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable Two-way Splitter</t>
+  </si>
+  <si>
+    <t>HCN-08-S</t>
   </si>
   <si>
     <t>LNXX-MNT-M</t>
   </si>
   <si>
     <t>Side-By-Side Mounting Kit for 2.4 - 4.5 inch (60 – 115 mm) OD round members. The kit is used with the LNXX-MNT and is the middle mounting bracket when the antennas have three mounting points.</t>
   </si>
   <si>
     <t>MC-MNT-3XV-SIDE</t>
   </si>
   <si>
     <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the side of a pole or building.</t>
   </si>
   <si>
     <t>MC-MNT-3XV-TOP</t>
   </si>
   <si>
     <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of  7.9 inch canister small cell antennas on top of poles with a diameter from 61 to 91 mm (2.4" to 3.6")</t>
   </si>
   <si>
     <t>SBM-U3D3</t>
   </si>
   <si>
     <t>Downtilt Mounting Kit for 4.5 in (114.3 mm) OD round members. Provides the capability of uptilting the antenna 3° or downtilting the antenna 3°.</t>
   </si>
   <si>
     <t>T-045-GL-E</t>
   </si>
   <si>
     <t>T-095-S4</t>
   </si>
   <si>
     <t>T-041-GL-E</t>
   </si>
   <si>
     <t>T-108-GL-E</t>
   </si>
   <si>
     <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (60-115mm) OD round members for panel antennas.</t>
   </si>
   <si>
     <t>T-125-GL</t>
   </si>
   <si>
     <t>UPK008SP</t>
   </si>
   <si>
     <t>Omni Antenna Steering Pole</t>
   </si>
   <si>
-    <t>RRZZVV-65A-R6N47V6</t>
-[...23 lines deleted...]
-    <t>B-65B-R1VB01</t>
+    <t>018279-001</t>
+  </si>
+  <si>
+    <t>Side Mounting Brace for DB228 Series Antennas</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653</t>
+  </si>
+  <si>
+    <t>11653</t>
+  </si>
+  <si>
+    <t>V-Bolt Mounting Kit for 3 in (76.2 mm) max OD round members. Set of two V-bolts clamp sets.</t>
+  </si>
+  <si>
+    <t>V-bolt mounting kit</t>
+  </si>
+  <si>
+    <t>11653-4-IN</t>
+  </si>
+  <si>
+    <t>V-Bolt Mounting Kit for 4 in (101.6 mm) max OD round members. Set of two V-bolts clamp sets.</t>
+  </si>
+  <si>
+    <t>600899F</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.95 - 4.5 in (75 - 115 mm) OD round members. Kit contains top and bottom mount brackets.</t>
+  </si>
+  <si>
+    <t>600899A-2</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>624054-1</t>
+  </si>
+  <si>
+    <t>Mounting Clamp  Kit for 4.0 inch OD round members</t>
+  </si>
+  <si>
+    <t>800PIPEKIT-X</t>
+  </si>
+  <si>
+    <t>Cluster Mounting Kit. Use for mounting multiple wide panel antennas to a single pole or stand. One kit mounts up to three antennas. Removeable spacers allow this kit to fit on poles measuring 3.5, 4.5  or 5.5 in. OD.</t>
+  </si>
+  <si>
+    <t>800PIPEKIT-XL</t>
+  </si>
+  <si>
+    <t>Cluster Mounting Kit. Use for mounting multiple 498mm wide panel antennas to a single pole or stand. One kit mounts up to three antennas. Removeable spacers allow this kit to fit on poles measuring 89mm (3.5"), 115mm (4.5") or 140mm (5.5") OD</t>
+  </si>
+  <si>
+    <t>AEKTMNT-E1</t>
+  </si>
+  <si>
+    <t>ASPA320</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 1 - 2.8 in (25.4 - 73 mm) OD round members</t>
+  </si>
+  <si>
+    <t>BSAMNT-M</t>
+  </si>
+  <si>
+    <t>BSAMNT-M4</t>
+  </si>
+  <si>
+    <t>Middle Downtilt Mounting Kit for Long Antennas for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor bracket set. Mount Kit Weight is 4.6kg | 10.2 lb.</t>
+  </si>
+  <si>
+    <t>BSAMNT-3</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set. Mount Kit Weight is 6.2kg | 13.7 lb.</t>
+  </si>
+  <si>
+    <t>BSAMNT-MH</t>
+  </si>
+  <si>
+    <t>BSAMNT-OFFSET</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-1-2</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-2-3</t>
+  </si>
+  <si>
+    <t>BSAMNT-U</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt and Uptilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
   </si>
   <si>
     <t>BSAMNT-LW</t>
   </si>
   <si>
     <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 2.8 in (60 - 70 mm) OD round members. Kit contains one tilt top bracket set and one bottom bracket set.</t>
   </si>
   <si>
     <t>DB380</t>
   </si>
   <si>
     <t>Pipe Mounting Kit for 2.4"-4.5" (60-115mm) OD round members on wide panel antennas. Includes 2 clamp sets and double nuts.</t>
   </si>
   <si>
-    <t>DB365-OS</t>
-[...329 lines deleted...]
-    <t>12-port sector antenna, 4x 694–960, 4x 1427–2690 and 4x 1695-2690 MHz, 65° HPBW, 8x RET</t>
+    <t>FF-65B-R2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 617–894 MHz, 65° HPBW, 2x RET, 600MHzReady Antenna Technology</t>
+  </si>
+  <si>
+    <t>FF-65C-R2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 617–894 MHz, 65° HPBW, 2x RET, 600MHz-Ready Antenna Technology</t>
+  </si>
+  <si>
+    <t>FFHH-65A-R3</t>
+  </si>
+  <si>
+    <t>FFHH-65B-R3</t>
+  </si>
+  <si>
+    <t>FFV4-65C-R6</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 617-894 and 8x 1695–2690 MHz, 65°HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>FFVV-65C-R3-V1</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 617-894 and 4x 1695–2690 MHz, 65° HPBW, 
+3x RET</t>
+  </si>
+  <si>
+    <t>FFV4-65A-R6</t>
+  </si>
+  <si>
+    <t>FFV4S4-65B-R7</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x 617-894, 8x 1695-2690 MHz 65° HPBW and 8x 3300-3800 MHz, 90° HPBW, 7x RET</t>
+  </si>
+  <si>
+    <t>FFV4-65A-R3-V1</t>
+  </si>
+  <si>
+    <t>RRZZV4-65D-R8H4</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 694–960, 4x 1427-2690 and 8x 1695–2690 MHz, 65° HPBW, 8x RET.</t>
+  </si>
+  <si>
+    <t>10P-2L8M-B5-V2</t>
+  </si>
+  <si>
+    <t>EGRZV4-65D-R8N43</t>
+  </si>
+  <si>
+    <t>16-ports sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 694-960 (R3), 2x 1427-2690 (Y3), 8x 1695-2690 (Y1,Y2,Y4,Y5) MHz ,65° HPBW, 8x RET</t>
+  </si>
+  <si>
+    <t>EGRZV4S4-65D-R9N43</t>
+  </si>
+  <si>
+    <t>24-port sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 694-960 (R3), 8x 1695-2690 (Y1-Y2/Y4-Y5) &amp; 2x 1427-2690 (Y3) MHz, 65° HPBW and 8x 3300-3800 (P1) MHz, 90° HPBW, 9x RET.</t>
+  </si>
+  <si>
+    <t>RRV42H-6533D-R8</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 694–960 and 8x 1695-2690 MHz 65° HPBW and 4x 1695-2400 MHz 2x 33° HPBW, 8x RET.</t>
+  </si>
+  <si>
+    <t>2VV-33C-R4-V6</t>
+  </si>
+  <si>
+    <t>8-port multibeam antenna, 8x 1695–2690 MHz, 4x 33° HPBW, 4x RET, has tilt scales</t>
+  </si>
+  <si>
+    <t>S4-90M-R1-V4</t>
+  </si>
+  <si>
+    <t>8-port Planar Array Antenna, 3300–3800 MHz, 90° HPBW, 1x RET, with MQ4/MQ5 connectors</t>
+  </si>
+  <si>
+    <t>NNHH-45A-R4</t>
+  </si>
+  <si>
+    <t>NHHSS-65B-R2BT4</t>
+  </si>
+  <si>
+    <t>NHHSS-65A-R2BT2</t>
+  </si>
+  <si>
+    <t>NHHSS-65B-R2BT2</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3100-4200 MHz, 65° HPBW, 2x RETs and 2x SBTs. Both high bandsshare the same electrical tilt.</t>
+  </si>
+  <si>
+    <t>NHHSS-65C-R2BT2</t>
+  </si>
+  <si>
+    <t>O2P-2L-B1</t>
+  </si>
+  <si>
+    <t>2 Port omni antenna, 2x 694–960 MHz, 360° HPBW, 1x RET</t>
+  </si>
+  <si>
+    <t>EGRZZH4T4VV65DR10</t>
+  </si>
+  <si>
+    <t>30-port sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 694-960 (R3), 4x 1427-2690 (Y4/Y6), 8x 1695-2180 (B1-B4), 8x 2490-2690 (Y1/Y3/Y5/Y7) &amp; 4x 1695-2690 (Y2&amp;Y8) MHz, 65° HPBW, 10x RET.</t>
+  </si>
+  <si>
+    <t>RRZZ-65B-R4N43</t>
+  </si>
+  <si>
+    <t>JAHHSS-65C-R3BT4</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 2x 698-803, 2x 824-894, 4x 1695–2200 and 4x 3550-3700 MHz, 65° HPBW, 3x RETs and 2x SBTs.</t>
+  </si>
+  <si>
+    <t>RRZZV4-65B-R8H4</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x694-960 (R1 &amp; R2), 4x1427-2690 (Y3 &amp; Y4) and 8 x 1695-2690 MHz (Y1/Y2/Y5/Y6), 65° HPBW, 8xRET</t>
+  </si>
+  <si>
+    <t>RR-65D-R2N43</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 694-960MHz, 65° HPBW, 2 x RET</t>
+  </si>
+  <si>
+    <t>FFVV-65A-R2-V1</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 617-894 and 4x 1695–2690 MHz, 65° HPBW, 2x RET.</t>
+  </si>
+  <si>
+    <t>RRZZHHTT-S4-B8V2</t>
+  </si>
+  <si>
+    <t>24-port sector antenna, 4x 694-960, 4x 1427-2690, 4x 1695-2180, 4x 2490-2690  and 8x 3300-3800 MHz, 65° HPBW, 8x RET</t>
+  </si>
+  <si>
+    <t>RVVPX310.11B-T2H</t>
+  </si>
+  <si>
+    <t>RVVPX308.11B-T2H</t>
+  </si>
+  <si>
+    <t>RRZZV4-65D-R8N43</t>
+  </si>
+  <si>
+    <t>RVV2VV-6533D-R7</t>
+  </si>
+  <si>
+    <t>14-port sector antenna, 2x 694–960 and 4x 1695-2690 MHz 65° HPBW and 8x 1710-2690 MHz 4x 33° HPBW, 7x RET.</t>
+  </si>
+  <si>
+    <t>VV-65T-F-V3</t>
+  </si>
+  <si>
+    <t>4-port small cell antenna, 4x 1695–2690 MHz, 65° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>RRZZHHTTS4-65BR8V2</t>
+  </si>
+  <si>
+    <t>24-port sector antenna, 4x 694-960, 4x 1427-2690, 4x 1695-2180, 4x 2490-2690 and 8x 3300-3800 MHz, 65° HPBW, 8x RET</t>
+  </si>
+  <si>
+    <t>RRZZVV-65D-R6N43</t>
+  </si>
+  <si>
+    <t>NNHH-65B-R4N17</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 694–896 and 4x 1695–2360 MHz, 65° HPBW, 4x RETs</t>
+  </si>
+  <si>
+    <t>EGRZVS4-65D-R6N43</t>
+  </si>
+  <si>
+    <t>18-port sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 694- 960 (R3), 2x 1427-2690 (Y2) &amp; 2x 1695-2690 (Y1) MHz, 65° HPBW and 8x 3300-3800 (P1) MHz, 90° HPBW, 6x RET.</t>
+  </si>
+  <si>
+    <t>RV4PX310R-V2H</t>
+  </si>
+  <si>
+    <t>SS-65M-R2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 3100-4200 MHz, 65°HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>10P-4L6M-D5</t>
+  </si>
+  <si>
+    <t>NHHS4-65A-R3B</t>
+  </si>
+  <si>
+    <t>14 Port Sector Antenna, 2x698-896 MHz, 4x1695-2200 MHz  65° HPBW, and 8x3700-4000 MHz  Beamformer, 3XRET</t>
+  </si>
+  <si>
+    <t>NHHS4-65C-R3B</t>
+  </si>
+  <si>
+    <t>14 Port Sector Antenna, 2x698-896 MHz, 4x1695-2200 MHz 65 deg HPBW, and 8x3700-4000 MHz Beamformer, 3XRET</t>
+  </si>
+  <si>
+    <t>RRV4S4-65D-R5</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x 694–960, 8x 1695–2690 MHz, 65° HPBW and 8x 3300-3800 MHz, 90° HPBW, 5x RET</t>
+  </si>
+  <si>
+    <t>S4-90M-R1B</t>
+  </si>
+  <si>
+    <t>FGKZZV4-65D-R9</t>
+  </si>
+  <si>
+    <t>18-port sector antenna, 2x 617-862 (R1), 2x 880-960 (R2), 2x 617-960 (R3), 4x 1427-2690 (Y3,Y4) &amp; 8x 1695-2690 (Y1,Y2,Y5,Y6) MHz, 65° HPBW, 9x RET. All Internal RET actuators are connected in “Cascaded SRET” configuration</t>
+  </si>
+  <si>
+    <t>R2VV-6533B-R5-V2</t>
+  </si>
+  <si>
+    <t>AEKT-430</t>
+  </si>
+  <si>
+    <t>AEKT-430-E1</t>
+  </si>
+  <si>
+    <t>RRVV-65D-R4-V3</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 694–960 and 4x 1695–2690 MHz, 65°
+HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>NHHSS-45C-R2BT10</t>
   </si>
   <si>
     <t>NNHHS4-65A-R5</t>
   </si>
   <si>
     <t>16-port sector antenna, 4x 698-896 MHz and 4x 1695-2360 MHz, 65° HPBW, and 8 x 3400-4000 MHz, 90° HPBW, 5 x RETs</t>
   </si>
   <si>
     <t>T4-90A-R1-V5</t>
   </si>
   <si>
     <t>RVVSS-50M-F</t>
   </si>
   <si>
     <t>10-port stadium sector antenna, 2x 694–960, 4x 1695–2690 MHz &amp; 4x 3300-3800 MHz, 50° HPBW.</t>
   </si>
   <si>
     <t>EGRV4-65B-R7H4</t>
   </si>
   <si>
     <t>14-port sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 694-960 (R3), 8x 1695-2690 (Y1/Y2/Y3/Y4) MHz, 65° HPBW, 7x RET.</t>
   </si>
   <si>
     <t>FFV4S4-65C-R7</t>
   </si>
   <si>
     <t>20-port sector antenna, 4x 617-894, 8x 1695-2690 MHz, 65° HPBW and 8x 3300-4200 MHz, 90° HPBW, 7x RET.</t>
   </si>
   <si>
     <t>LNX-6514DS-R1</t>
   </si>
   <si>
     <t>NNHHS4-65B-R5</t>
   </si>
   <si>
     <t>NNH4S4-65C-R4B-V1</t>
   </si>
   <si>
     <t>20 Port Sector Antenna &amp; Beamforming , 4x698-896 MHz, 8x1695-2360 MHz, 65° HPBW and 8x3400-3550/3700-4000 MHz Beamformer, 4XRET</t>
   </si>
   <si>
-    <t>10P-2L8M-B5-V2</t>
+    <t>NNH4S4-65C-R7</t>
+  </si>
+  <si>
+    <t>20 Port Sector Antenna &amp; Beamforming , 4x698-896 MHz, 8x1695-2360 MHz, 65° HPBW and 8x3400-4000 MHz Beamformer, 7XRET</t>
   </si>
   <si>
     <t>NNH4SS-65C-R3BT8</t>
   </si>
   <si>
     <t>16- Port sector antenna, 4x 698-896, 8x 1695-2360 and 4x 3550-3700MHz, 65° HPBW, 3x RETs and 3x SBTs</t>
   </si>
   <si>
-    <t>EGRZV4S4-65D-R9N43</t>
-[...8 lines deleted...]
-    <t>16-port sector antenna, 4x 694–960 and 8x 1695-2690 MHz 65° HPBW and 4x 1695-2400 MHz 2x 33° HPBW, 8x RET.</t>
+    <t>NHHSS-65A-R3B</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3100-4000 MHz, 65° HPBW, 3x RETs and 2x SBTs, active RET on C-Band, 1.4m Length</t>
+  </si>
+  <si>
+    <t>EGRZZHHTT-65BR8N43</t>
+  </si>
+  <si>
+    <t>18-port sector antenna, 2x 694–862, 2x 880-960, 2x 694–960, 4x 1427–2690, 4x 1695-2200
+and 4x 2490-2690 MHz, 65° HPBW, 8x RET</t>
   </si>
   <si>
     <t>FFHHTTVV-65A-R8</t>
   </si>
   <si>
     <t>16-port sector antenna, 4x 617-894, 4x1695-2200, 4x2490-2690 and 4x1695-2690 MHz, 65° HPBW, 8x RET</t>
   </si>
   <si>
-    <t>S4-90M-R1-V4</t>
-[...11 lines deleted...]
-    <t>NHHSS-65A-R2BT2</t>
+    <t>RRZZVVS4-65DR7NV4</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x 694-960, 4x 1427-2690, 4x 1695-2690 MHz, 65° HPBW  and 8x 3300-3800 MHz, 90° HPBW, 7x RET.</t>
+  </si>
+  <si>
+    <t>NHHSS-65B-R3B</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–896, 4x 1695–2360 and 4x 3100-4000 MHz, 65° HPBW, 3x RETs and 2x SBTs, active RET on C-Band, 1.8m Length</t>
+  </si>
+  <si>
+    <t>RRZZVVS4-65B-R7N43</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x 694-960, 4x 1427-2690, 4x 1695-2690 MHz, 65° HPBW and 8x 3300-3800 MHz, 90° HPBW, 7x RET.</t>
+  </si>
+  <si>
+    <t>NHHSS-65B-R2BT8-V2</t>
+  </si>
+  <si>
+    <t>10-port sector antenna 2x 698-896, 4x 1695-2200  and  4x 3550-3700 MHz, 65° HPBW, 2x RETs and 2x SBTs.</t>
   </si>
   <si>
     <t>2P-2L-C1-V2</t>
   </si>
   <si>
     <t>2-port sector antenna, 2x 694–960MHz, 65°HPBW, 1x RET</t>
   </si>
   <si>
     <t>V4S4-360S-F2</t>
   </si>
   <si>
     <t>16-port small cell antenna, 8x 1695-2690, 8x 3100-4200 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
   </si>
   <si>
     <t>RRZZV4S4-65DR9NV4</t>
   </si>
   <si>
     <t>24-port sector antenna, 4x 694-960, 4x 1427-2690, 8x 1695-2690 MHz, 65° HPBW  and 8x 3300-3800 MHz, 90° HPBW, 9x RET.</t>
   </si>
   <si>
     <t>RRYYHHTTS4-65AR7V4</t>
   </si>
   <si>
     <t>24-port sector antenna, 4x 694–960, 4x 1427–1518, 4x 1695-2180, 4x 2490-2690 65° HPBW and 8x 3300-3800 MHz, 7x RET</t>
   </si>
   <si>
     <t>EGRZZH4T4VV-DR10V1</t>
   </si>
   <si>
     <t>30-port sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 694-960 (R3), 4x 1427-2690 (Y4/Y6), 8x 1695-1880 (B1-B4), 8x 2300-2690 (Y1/Y3/Y5/Y7) &amp; 4x 1695-2690 (Y2&amp;Y8) MHz, 65° HPBW, 10x RET.</t>
   </si>
   <si>
     <t>NNV4SSP-360S-F2</t>
   </si>
   <si>
     <t>T4S4-90A-R2-V4</t>
   </si>
   <si>
     <t>RRZZVVS4-65BR7NV4</t>
-  </si>
-[...1 lines deleted...]
-    <t>20-port sector antenna, 4x 694-960, 4x 1427-2690, 4x 1695-2690 MHz, 65° HPBW and 8x 3300-3800 MHz, 90° HPBW, 7x RET.</t>
   </si>
   <si>
     <t>VVSSP-65PS-F2</t>
   </si>
   <si>
     <t>10-port small cell antenna, 4x 1695-2690, 4x 3100-4200,2x 5150-5925 MHz, bi-directional pattern, fixed tilt.</t>
   </si>
   <si>
     <t>Bidirectional antenna | Small cell antenna</t>
   </si>
   <si>
     <t>VVSS-360S-F2</t>
   </si>
   <si>
     <t>NHHS4-45C-R3B</t>
   </si>
   <si>
     <t>RRZZVV-65B-R6NV2</t>
   </si>
   <si>
     <t>NVVS4-65A-R3B</t>
   </si>
   <si>
     <t>14 Port Sector Antenna, 2x698-896 MHz, 4x1695-2690 MHz  65° HPBW, and 8x3700-4000 MHz  Beamformer, 3XRET and 3x SBTs</t>
   </si>
   <si>
     <t>NNH4-65B-R6H4-V2</t>
   </si>
   <si>
     <t>12-port sector antenna, 4x 698–896 and 8x 1695–2360 MHz, 65°
 HPBW, 6x RET</t>
   </si>
   <si>
-    <t>RRZZV4-65D-R8N43</t>
+    <t>FFV4Q4-65B-R7</t>
   </si>
   <si>
     <t>NHHSS-65A-R2BT8-V2</t>
   </si>
   <si>
-    <t>VV-65T-F-V3</t>
-[...8 lines deleted...]
-    <t>24-port sector antenna, 4x 694-960, 4x 1427-2690, 4x 1695-2180, 4x 2490-2690 and 8x 3300-3800 MHz, 65° HPBW, 8x RET</t>
+    <t>R-360B-R1VB</t>
+  </si>
+  <si>
+    <t>RR-85D-R2N43</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 694–960 MHz, 85° HPBW, 2x RET</t>
   </si>
   <si>
     <t>NNH4-65B-R8D</t>
   </si>
   <si>
     <t>6 ft, 12-port, low band diplexed antenna, 4x 698–894 and 8x 1695–2360 MHz, 65° HPBW, 8x RET</t>
   </si>
   <si>
-    <t>NNHH-65B-R4N17</t>
-[...59 lines deleted...]
-    <t>AEKT-430-E1</t>
+    <t>RR-65B-R2VB</t>
+  </si>
+  <si>
+    <t>KVVSS-65A-R3</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 617-960, 4x 1695-2690 and 4x 3100-4200 MHz, 65° HPBW, 3x RETs. Both high bands share the same electrical tilt.</t>
+  </si>
+  <si>
+    <t>VV-65A-R2VB-V2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 1695–2690 MHz, 65° HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>NNV4-65C-R6-HG</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698-896 and 8x 1695–2690 MHz, 65° HPBW, 6x RET.</t>
+  </si>
+  <si>
+    <t>HHTTP-65T-F-V2</t>
+  </si>
+  <si>
+    <t>T4-90A-R1-V6</t>
+  </si>
+  <si>
+    <t>JJAAH4-65C-R6</t>
+  </si>
+  <si>
+    <t>8 ft, 16-port, low band diplexed antenna, 4 x 698-798 MHz, 4 x 824-894 MHz and 8 x 1695-2360 MHz, 65° HPBW, 6 x RET</t>
+  </si>
+  <si>
+    <t>RR-65C-R2VB-V2</t>
+  </si>
+  <si>
+    <t>RRVVSS-360M-M</t>
+  </si>
+  <si>
+    <t>12-port quasi-omni antenna, 4x 694-960, 4x1695-2690 and 4x 3100-4000MHz, 360° horizontal beamwidth.</t>
+  </si>
+  <si>
+    <t>R-65C-R1VB</t>
+  </si>
+  <si>
+    <t>NHHSS-65B-R2BT4-V1</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3100-
+4000 MHz, 65° HPBW, 2x RETs and 2x SBTs. Both high bands
+share the same electrical tilt.</t>
+  </si>
+  <si>
+    <t>RVV-65D-R3VB</t>
+  </si>
+  <si>
+    <t>RRV4-65D-R6-V5</t>
+  </si>
+  <si>
+    <t>FFVV-65C-R2-HG</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4X 617-894 and 4X 1695-2690 MHz, 65°HPBW, 2X RET</t>
+  </si>
+  <si>
+    <t>NNVVSS-360M-F6</t>
+  </si>
+  <si>
+    <t>3X-RRV4-65B-R12</t>
+  </si>
+  <si>
+    <t>36- ports tri-sector antenna ,12x 694-960 and 24x 1695-2690 MHz, 65° HPBW, 12x RET</t>
+  </si>
+  <si>
+    <t>RRZZHHTT-65BR7N43F</t>
+  </si>
+  <si>
+    <t>R2HH-6533C-R3</t>
+  </si>
+  <si>
+    <t>10-port sector/multibeam antenna, 2x 694–960 sector and 8x 1695–2400 multibeam, 65° sector and 33° 4x multibeam, 3x RET</t>
+  </si>
+  <si>
+    <t>RRZZVVQ4-65B-R7</t>
+  </si>
+  <si>
+    <t>20-port sector antenna, 4x 694-960 MHz (R1-R2), 4x 1427-2690 MHz (Y2-Y4) and 4x 1695-2690 (Y1-Y3) MHz 65° HPBW, 8x 2300-3800 MHz (P1),  90° HPBW, 7x RET</t>
+  </si>
+  <si>
+    <t>NHHSS-55B-R2BT4</t>
+  </si>
+  <si>
+    <t>3X-KVVS4-65B-R12</t>
+  </si>
+  <si>
+    <t>42-port tri-sector antenna, 6x617-960, 12x1695-2690MHz, 65°HPBW, 24x3300-3800MHz Beamformer, 12x RET</t>
+  </si>
+  <si>
+    <t>KVVSS-65A-R3-V1</t>
+  </si>
+  <si>
+    <t>NHHSS-65BT4-3XKIT</t>
+  </si>
+  <si>
+    <t>Tri-sector solution that includes 3 NHHSS-65B-R2BT4-V1 antennas and mounting kit to install them on a pipe</t>
+  </si>
+  <si>
+    <t>JJAAH4-65A-R6</t>
+  </si>
+  <si>
+    <t>16-port, low band diplexed antenna, 4 x 698-798 MHz, 4 x 824-894 MHz and 8 x 1695-2360 MHz, 65° HPBW, 6 x RET</t>
+  </si>
+  <si>
+    <t>FVV-65A-R3-V1</t>
+  </si>
+  <si>
+    <t>RV2V-6533D-R4</t>
+  </si>
+  <si>
+    <t>8-port sector/multibeam antenna, 2x 694–960 MHz 65° HPBW,2x1695-2690MHZ 65° and 4x 1710–2690 MHz 4x 33°HPBW, 4x RET with tilt indicators</t>
+  </si>
+  <si>
+    <t>RRZZV4-6590D-R5V4</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 694-960, 4x 1427-2690 MHz, 65° HPBW and 8x 1695-2690 MHz, 90° HPBW, 5x RET</t>
+  </si>
+  <si>
+    <t>RRVV-65B-R4VB-V2</t>
+  </si>
+  <si>
+    <t>RV-65C-R2VB</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 2x 694–960 and 2x 1695–2690 MHz, 65°HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>J3AH4-65B-R6</t>
+  </si>
+  <si>
+    <t>16-port, low band diplexed antenna, 2x 698-728 MHz, 2x758-798 MHz, 2 x 698-798 MHz, 2 x 824-894 MHz and 8 x 1695-2360 MHz, 65° HPBW, 6 x RET</t>
+  </si>
+  <si>
+    <t>J4H4-65A-R6</t>
+  </si>
+  <si>
+    <t>16-port, low band diplexed antenna, 4x 698-728 MHz, 4x758-798 MHz and 8 x 1695-2360 MHz, 65° HPBW, 6 x RET</t>
+  </si>
+  <si>
+    <t>NNHH-65B-R2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 698–896 and 4x 1695–2360 MHz, 65° HPBW, 2x RETs</t>
+  </si>
+  <si>
+    <t>NNHH-65C-R2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 4x 698–896 and 4x 1695–2360 MHz, 65°
+HPBW, 2x RETs</t>
+  </si>
+  <si>
+    <t>S4-90M-R1-P8</t>
+  </si>
+  <si>
+    <t>8-Port Beamforming Antenna, 3300–3800 MHz, 1xRET</t>
+  </si>
+  <si>
+    <t>NNSS-65B-R1BT4</t>
+  </si>
+  <si>
+    <t>8- Port sector antenna, 4x 698-896 and 4x 3100-4200MHz,  65° HPBW, 1x RET  and 1x SBT</t>
+  </si>
+  <si>
+    <t>2RR2VV-33C-R4</t>
+  </si>
+  <si>
+    <t>16-port multibeam antenna, 8x 694–960 MHz, 2x 2-beam 33°  HPBW and 8x 1695–2690 MHz, 2x 2-beam 33° HPBW, 4x RET</t>
   </si>
   <si>
     <t>R-33D-R1VB</t>
   </si>
   <si>
-    <t>NHHSS-45C-R2BT10</t>
+    <t>NNSS-45B-R1BT4</t>
+  </si>
+  <si>
+    <t>8-Port sector antenna, 4x698-896 and 4x3300-4000MHz, 45° HPBW,1xRET and 1xSBT</t>
   </si>
   <si>
     <t>RVV-65D-R3VB-V2</t>
   </si>
   <si>
     <t>FFVV-65B-R2N23</t>
   </si>
   <si>
     <t>8-port sector antenna, 4x 617-894 and 4x 1695–2690 MHz, 65° HPBW,
 2x RET</t>
   </si>
   <si>
     <t>FFVV-65C-R2N23</t>
   </si>
   <si>
     <t>R3V6-65B-R9</t>
   </si>
   <si>
     <t>RRVV2VVQ4-6533D-R9</t>
   </si>
   <si>
     <t>24-port sector/multibeam antenna, 4x 694–960, 4x 1695-2690MHz 65° HPBW, 8x 1710-2690MHz 4x33° HPBW and 8x 2300-3800MHz, 90° HPBW 9x RET</t>
   </si>
   <si>
     <t>Beamforming antenna | Multibeam antenna | Sector antenna</t>
@@ -3749,192 +4139,417 @@
   <si>
     <t>8-port multibeam antenna, 8x 1710–2690 MHz, 4x 15-17° HPBW, 4x RET with tilt indicators</t>
   </si>
   <si>
     <t>RRV4-65B-R6H4VB</t>
   </si>
   <si>
     <t>NNH4-65B-R3B-V1</t>
   </si>
   <si>
     <t>12-port sector antenna, 4x 698–896 and 8x 1695–2360 MHz, 65° HPBW, 3x RET, 3x SBT</t>
   </si>
   <si>
     <t>J4H4-65C-R6</t>
   </si>
   <si>
     <t>16-port, low band diplexed antenna, 4 x 698-728 MHz, 4 x 758-798 MHz and 8 x 1695-2360 MHz, 65° HPBW, 6 x RET</t>
   </si>
   <si>
     <t>S4-90M-R1B-3XKIT</t>
   </si>
   <si>
     <t>Tri-sector solution that includes 3 S4-90M-R1B-V1 antennas and a lightweight mounting kit to install them on a pipe</t>
   </si>
   <si>
+    <t>DB365-OS</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit that consists of two clamps for mounting antennas to round members 1.25 - 3.5 in (35 - 89 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>DB380-E-5083</t>
+  </si>
+  <si>
+    <t>DB365-SP7</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 7 in (177.8 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB390</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Use for narrow panel antennas. Includes two pipe mounts.</t>
+  </si>
+  <si>
+    <t>DB380-CTSDG</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Adapter Kit for 4.5 in (114.3 mm) OD round members. Use as an adapter to enable LBX/LDX style antennas to be compatible with the  DB380 pipe mount.</t>
+  </si>
+  <si>
+    <t>DB365W</t>
+  </si>
+  <si>
+    <t>Pipe/Wall Mounting kit for 2.8 in (69.9 mm) OD round members. For mounting antennas to a wood pole or masonry all up to 10 inches in thickness.</t>
+  </si>
+  <si>
+    <t>DB370</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 3.5 in (88.9 mm) OD round members (Similar to DB365-OS except center straps are not welded.)</t>
+  </si>
+  <si>
+    <t>DB5083D</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4"-4.5" (60-115 mm) OD round members. Consists of two DB5083 heavy-duty, galvanized steel downtilt mounting brackets. This kit is compatible with the DB380-3 pipe mount for panel antennas with three mounting points.</t>
+  </si>
+  <si>
+    <t>DB5087-3</t>
+  </si>
+  <si>
+    <t>DB5004</t>
+  </si>
+  <si>
+    <t>Adjustable Side Mounting Kit for 3 in (76.2 mm) OD round members. Use to mount all metal mast antennas away from side of tower measuring  2 to  8 feet (0.61 to 2.44 m) across the face.  Two 10 foot sections of pipe and six clamp assemblies are included.</t>
+  </si>
+  <si>
+    <t>DB5098</t>
+  </si>
+  <si>
+    <t>ATCB-B01-006</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 6 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-C150</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 1.5 m</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-003</t>
+  </si>
+  <si>
+    <t>RET control cable 3m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-B01-001</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 1 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-C50</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 0.5 m</t>
+  </si>
+  <si>
+    <t>F-122-GL</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.9"-4.5" (75-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>F-129-S4</t>
+  </si>
+  <si>
+    <t>AEKTMNT-N1</t>
+  </si>
+  <si>
+    <t>AEKTMNT</t>
+  </si>
+  <si>
+    <t>Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members</t>
+  </si>
+  <si>
+    <t>AEKTBKT</t>
+  </si>
+  <si>
+    <t>Mounting Kit for AEKT Type Antenna Enclosure Kits</t>
+  </si>
+  <si>
+    <t>BSAMNT-S</t>
+  </si>
+  <si>
+    <t>Mounting kit for ANDREW strand mount antennas</t>
+  </si>
+  <si>
+    <t>Strand mounting kit</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP-305M</t>
+  </si>
+  <si>
+    <t>Heavyweight Small Cell mounting kit with shroud. Capability of mounting 2.0m (6.56ft) long canister antennas with 305mm (12”) diameter on the top of a pole.</t>
+  </si>
+  <si>
+    <t>TRX58-80-C</t>
+  </si>
+  <si>
+    <t>ATCB-DB15-010</t>
+  </si>
+  <si>
+    <t>RET control cable 10m with male DB15 and female AISG connector</t>
+  </si>
+  <si>
+    <t>ATCB-DB9-010</t>
+  </si>
+  <si>
+    <t>ATCB-B01-100</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 100 m</t>
+  </si>
+  <si>
+    <t>ATCB-B01-030</t>
+  </si>
+  <si>
+    <t>AISG RET Control Cable, 30 m</t>
+  </si>
+  <si>
+    <t>3X-RVV-65A-R9</t>
+  </si>
+  <si>
+    <t>18-port sector antenna, 6x694-960 and 12x1695–2690 MHz, 65° HPBW, 9xRET.</t>
+  </si>
+  <si>
+    <t>RRZZ-65D-R4N43V1</t>
+  </si>
+  <si>
+    <t>RZZ-65B-R3</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694-960, 4x 1427-2690 MHz, 65° HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>LNX-6514DS-A1M-KT</t>
+  </si>
+  <si>
+    <t>Kit with one 2-port sector antenna model LNX-6514DS-R1 (2x 698–896 MHz, 65° HPBW, 1x RET)</t>
+  </si>
+  <si>
+    <t>VV-65A-R1B-KTE</t>
+  </si>
+  <si>
+    <t>Kit with one 4-port sector antenna model VV-65A-R1 (4x 1695–2690 MHz, 65° HPBW, 1x RET，The two high band arrays utilize a common tilt.)</t>
+  </si>
+  <si>
+    <t>RVV-65B-R3VB</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694-960 and 4x 1695–2690 MHz, 65° HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>NNH4SS-65A-R3BT8</t>
+  </si>
+  <si>
+    <t>FFV4Q4-65D-R7</t>
+  </si>
+  <si>
+    <t>T4-90B-R1-V4</t>
+  </si>
+  <si>
+    <t>8-Port Beamforming Antenna, 2300–2690 MHz, 1xRET</t>
+  </si>
+  <si>
+    <t>RRVVQ4-65D-R5</t>
+  </si>
+  <si>
+    <t>16-port sector antenna,4 x 694-960 MHz (R1-R2), and 4 x 1695-2690 MHz (Y1-Y2) 65° HPBW, 8 x 2300-3800 MHz (P1), 90° HPBW, 5 x RET</t>
+  </si>
+  <si>
+    <t>FFVV-65B-R2-V3</t>
+  </si>
+  <si>
+    <t>NHHS4-45B-R3B</t>
+  </si>
+  <si>
+    <t>RRV4Q4-65D-R7V4</t>
+  </si>
+  <si>
+    <t>20-port sector antenna,4 x 694-960 MHz (R1-R2), and 8 x 1695-2690 MHz (Y1-Y4), 65° HPBW, 8 x 2300-3800 MHz (P1), 90° HPBW, 7 x RET</t>
+  </si>
+  <si>
+    <t>FFV4Q4-65A-R7</t>
+  </si>
+  <si>
+    <t>8P-2L6M-D4-V5</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 2x 694–960 and 6x 1695–2690 MHz, 65° HPBW, 4x RET with tilt indicators</t>
+  </si>
+  <si>
     <t>3X-KVVSS-65A-R9</t>
   </si>
   <si>
     <t>30-ports tri-sector antenna, 6x 617-960, 12x 1695-2690 and 12x 3300-4000 MHz, 65° HPBW, 9x RETs.</t>
   </si>
   <si>
     <t>RRZZ2VV-6533D-R8</t>
   </si>
   <si>
     <t>16-port sector/multibeam antenna 4x 694–960 MHz, 4x 1427-2690 MHz 65° HPBW and 8x 1695–2690 MHz 2x 2-Beam 33°HPBW, 8x RET</t>
   </si>
   <si>
     <t>RRZZ-65B-R4N39-V1</t>
   </si>
   <si>
     <t>NNV4S4-360S-F2</t>
   </si>
   <si>
     <t>20-port small cell antenna, 4x 698-896, 8x 1695–2690, 8x 3300- 4200, 360° Horizontal Beamwidth, fixed tilt.</t>
   </si>
   <si>
     <t>NNH4-85B-R6-V1</t>
   </si>
   <si>
     <t>12-port sector antenna, 4x 694–894 and 8x 1695–2360 MHz, 85° HPBW, 6x RETs</t>
   </si>
   <si>
     <t>NHHSS-65C-R3BDT4</t>
   </si>
   <si>
     <t>10-port sector antenna, 2x 698-894, 4x 1695–2360 and 4x 3100-4200 MHz, 65° HPBW, 3x RETs and 2x SBTs</t>
   </si>
   <si>
     <t>NHH-65C-R3BD</t>
   </si>
   <si>
     <t>6-port sector antenna, 2x 698-894 and 4x 1695–2360 MHz, 65° HPBW, 3x RETs and 2x SBTs.</t>
   </si>
   <si>
     <t>FFVV-65B-R2-HG</t>
   </si>
   <si>
-    <t>NHHSS-55B-R2BT4</t>
-[...5 lines deleted...]
-    <t>42-port tri-sector antenna, 6x617-960, 12x1695-2690MHz, 65°HPBW, 24x3300-3800MHz Beamformer, 12x RET</t>
+    <t>RRVVQ4-65D-R5V4</t>
+  </si>
+  <si>
+    <t>EGRZZHHTT-65A-R8</t>
+  </si>
+  <si>
+    <t>18-port sector antenna, 2x 694–862, 2x 880-960, 2x 694–960, 4x 1427–2690, 4x 1695-2180 and 4x 2490-2690 MHz, 65° HPBW, 8x RET</t>
   </si>
   <si>
     <t>RVV-65D-R3VB-V3</t>
   </si>
   <si>
     <t>RRVV-65A-R4VB</t>
   </si>
   <si>
     <t>R3ZZV4-65B-R9</t>
   </si>
   <si>
     <t>18-port sector antenna, 6x 694-960, 4x 1427-2690 and 8x 1695-2690 MHz, 65° HPBW, 9xRET</t>
   </si>
   <si>
     <t>RV-65S-FVB</t>
   </si>
   <si>
     <t>4-port sector antenna, 2x 698-960 and 2x 1710–2690 MHz, 65° HPBW, fixed tilt</t>
   </si>
   <si>
-    <t>RV2V-6533D-R4</t>
-[...17 lines deleted...]
-    <t>4-port sector antenna, 2x 694–960 and 2x 1695–2690 MHz, 65°HPBW, 2x RET</t>
+    <t>R2HH-6533C-R3-V1</t>
+  </si>
+  <si>
+    <t>RRCZV4-65B-R8</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 694-960, 2x 790-960,2x 1427-2690 and 8x 1695-2690 MHz, 65° HPBW, 8xRET</t>
+  </si>
+  <si>
+    <t>RRZZVV-65B-R6NV3</t>
+  </si>
+  <si>
+    <t>KVVSS-65A-3XKIT</t>
+  </si>
+  <si>
+    <t>Tri-sector solution that includes 3 KVVSS-65A-R3-V1 antennas and  mounting kit to install them on a pipe</t>
+  </si>
+  <si>
+    <t>J3AH4-65A-R6</t>
   </si>
   <si>
     <t>R-65B-R1VB</t>
   </si>
   <si>
     <t>2-port sector antenna, 2x 694–960 MHz, 65° HPBW, 1x RET.</t>
   </si>
   <si>
     <t>NHHSS-65C-R4BD</t>
   </si>
   <si>
     <t>10-port sector antenna, 2x 698-894, 4x 1695–2360 and 4x 3100-4000 MHz, 65° HPBW, 4x RETs and 2x SBTs.</t>
   </si>
   <si>
     <t>RVVS4-65S-R3</t>
   </si>
   <si>
     <t>3X-KKV4S4-65B-R15</t>
   </si>
   <si>
     <t>60-port sector antenna, 12x 617-960MHz, 24x 1695-2690MHz 65° HPBW and 24x 3300-4000 MHz, 90° HPBW, 15x RET</t>
   </si>
   <si>
     <t>J4H4-65B-R6</t>
   </si>
   <si>
     <t>16-port, low band diplexed antenna, 4x 698-728 MHz, 4x758-798 MHz, and 8 x 1695-2360 MHz, 65° HPBW, 6 x RET</t>
   </si>
   <si>
     <t>3X-NHHSS-65A-R9B</t>
   </si>
   <si>
     <t>30-ports tri-sector antenna, 6x 698-896, 12x 1695-2200 and 12x 3300-4000 MHz, 65° HPBW, 9x RETs, 6x SBTs.</t>
   </si>
   <si>
     <t>KKV4S4SS-360A-BF</t>
   </si>
   <si>
     <t>24-port small cell antenna, 4x 617-960, 8x 1695-2690, 8x 3400-4000 MHz beamformer, 4x 3100-4200 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
   </si>
   <si>
     <t>2VV-33B-R4VB</t>
   </si>
   <si>
     <t>8-port multibeam antenna, 8x 1695–2690 MHz, 33° HPBW, 4xRET</t>
   </si>
   <si>
     <t>RRZZVV-65D-R8N43D</t>
   </si>
   <si>
+    <t>12-port sector antenna, 4x 694–960, 4x 1427–2690 and 4x 1695-2690 MHz, 65° HPBW, 8x RET</t>
+  </si>
+  <si>
     <t>RVV-65B-R3VB-V2</t>
   </si>
   <si>
-    <t>6-port sector antenna, 2x 694-960 and 4x 1695–2690 MHz, 65° HPBW, 3x RET</t>
+    <t>RRZZVV-65D-R6NV3</t>
   </si>
   <si>
     <t>RRZZVV-65B-R6NV4</t>
   </si>
   <si>
     <t>NHH-65C-HG-R2B</t>
   </si>
   <si>
     <t>6-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 2x 698–896 MHz and 4x 1695–2200 MHz, 65° HPBW,8 ft, 2x RETs</t>
   </si>
   <si>
     <t>RR2VVT4-6533D-R7V4</t>
   </si>
   <si>
     <t>20-port sector/multibeam antenna, 4x 694–960 MHz 65° HPBW and 8x 1710-2690MHz 4x33° HPBW, 8x 2300-2690MHz, 90° HPBW 7x RET</t>
   </si>
   <si>
     <t>NHH-65B-HG-R2B</t>
   </si>
   <si>
     <t>RR2V4-6533D-R10</t>
   </si>
   <si>
     <t>20-port Sector/Multi beam antenna, 4x 698–960 MHz 65° HPBW and 16x 1710-2690MHz 8x33° HPBW, 10x RET</t>
   </si>
@@ -3942,53 +4557,50 @@
     <t>2NN2H4-33B-R6B</t>
   </si>
   <si>
     <t>24-Port antenna, 8 x 698-896 MHz, 16 x 1710-2400 MHz, 33° HPBW, 6 x RETs, 4x SBTs, 6ft Length</t>
   </si>
   <si>
     <t>VVSS-180HS-F2</t>
   </si>
   <si>
     <t>8-port small cell antenna, 4x 1695–2690, 4x 3100-4200 MHz, heart shape pattern, fixed tilt.</t>
   </si>
   <si>
     <t>NHHSS-65B-HG-R3B</t>
   </si>
   <si>
     <t>10-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3300-4000 MHz, 65° HPBW, 6 ft , 3x RET</t>
   </si>
   <si>
     <t>RRV4-65S-R4N43</t>
   </si>
   <si>
     <t>12-port sector antenna, 4x 694–960MHz 8deg fixed tilt and 8x 1695-2690 MHz, 65° HPBW, 4x RET</t>
   </si>
   <si>
     <t>4P-4M-B2</t>
-  </si>
-[...1 lines deleted...]
-    <t>4-port sector antenna, 4x 1695–2690 MHz, 65° HPBW, 2x RET</t>
   </si>
   <si>
     <t>NHHSS-55C-HG-R3B</t>
   </si>
   <si>
     <t>10-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3100-4000 MHz, 55° HPBW, 8 ft, 3x RET</t>
   </si>
   <si>
     <t>RRVV-65B-R2N43</t>
   </si>
   <si>
     <t>8-port sector antenna, 4 x 694–960 and 4 x 1695–2690 MHz, 65° HPBW, 2x RET</t>
   </si>
   <si>
     <t>RRVV-65D-R6D</t>
   </si>
   <si>
     <t>8-port sector antenna, 4x 694–960, 4x 1695–2180/ 2490–2690 MHz, 65° HPBW , 6x RET</t>
   </si>
   <si>
     <t>RRVV-65B-R2VB-V2</t>
   </si>
   <si>
     <t>8-port sector antenna, 4x 694–960 and 4x 1695–2690 MHz, 65° HPBW, 2x RET</t>
   </si>
@@ -4029,408 +4641,780 @@
   <si>
     <t>KVV-65A-R2</t>
   </si>
   <si>
     <t>NNH4-45A-HG-R3B</t>
   </si>
   <si>
     <t>12-port Next Generation PerforMax™ Superior coverage and capacity sector antenna, 4x 698-896 MHz and 8x 1695-2200 MHz, 45° HPBW, 4ft, 3X RET</t>
   </si>
   <si>
     <t>1X-RRZZHHTTS4-BR8</t>
   </si>
   <si>
     <t>24-port sector antenna, 4x 694-960, 4x 1427-2690, 4x 1695-2180, 4x 2490-2690MHz 65° HPBW and 8x 3300-3800 MHz, 90° HPBW, 24x RET</t>
   </si>
   <si>
     <t>2X-RRZZHHTTS4-BR16</t>
   </si>
   <si>
     <t>48-port Dual-sector antenna, 8x 694-960, 8x 1427-2690, 8x 1695-2180, 8x 2490-2690MHz 65° HPBW and 16x 3300-3800 MHz, 90° HPBW, 16x RET</t>
   </si>
   <si>
     <t>NHH-65B-HG-R3BD</t>
   </si>
   <si>
-    <t>RET-MASTER-INTL</t>
-[...14 lines deleted...]
-    <t>AISG Three-way Tee</t>
+    <t>NHHSS-45C-HG-R3B</t>
+  </si>
+  <si>
+    <t>10-port Next Generation PerforMax™ sector antenna, 2x 698–896, 4x 1695–2200 MHz and 4x 3100-4000, 45° HPBW, 3x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>NN-65C-HG-R2BD</t>
+  </si>
+  <si>
+    <t>NN-45B-HG-R1B</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4x 698–896 MHz, 45° HPBW, 6 ft, 1x RET</t>
+  </si>
+  <si>
+    <t>NHHSS-65C-HGT-R3B</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3300-4000 MHz, 65° HPBW, 3x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>NNSS-65B-HG-R2B</t>
+  </si>
+  <si>
+    <t>8-port Next Generation PerforMax™ sector antenna, 4x 698–896 and 4x 3300-4000 MHz, 65° HPBW, 2x RETs</t>
+  </si>
+  <si>
+    <t>3FF6VV-2010B-R2B</t>
+  </si>
+  <si>
+    <t>36 port multibeam ultra-high capacity antenna, 3 beams for 617-894 MHz, 6 beams for 1695-2690 MHz, 4 ports for each beam,1x RET per band</t>
+  </si>
+  <si>
+    <t>NN-65A-HG-R1B-V2</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4x 698–896 MHz, 65° HPBW, 4 ft, 1x RET</t>
+  </si>
+  <si>
+    <t>NN-45C-HG-R2BD</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4 x 698-894 MHz, 45° HPBW, 8 ft, 2x RETs</t>
+  </si>
+  <si>
+    <t>NHH-85C-HG-R2B</t>
+  </si>
+  <si>
+    <t>6-port Next Generation PerforMax™ sector antenna, 2x 698–896 and 4x 1695–2200 MHz, 85° HPBW, 2x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>NHHSS-55B-HG-R3B</t>
+  </si>
+  <si>
+    <t>10-port Next Generation PerforMax™ sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3100-4000 MHz, 55° HPBW, 3x RETs and 2x SBTs</t>
+  </si>
+  <si>
+    <t>NN-33C-HG-R1B</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ sector antenna, 4x 698–896 MHz, 33° HPBW, 1x RET</t>
+  </si>
+  <si>
+    <t>O2P-2L-MT2</t>
+  </si>
+  <si>
+    <t>2 Port omni antenna, 2x 694–960 MHz, 360° HPBW, fixed tilt</t>
+  </si>
+  <si>
+    <t>V37-001-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port Venue Antenna, 3300-4000 MHz, 37° HPBW, Fixed Tilt</t>
+  </si>
+  <si>
+    <t>NN-55C-HG-R2BD</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ sector antenna, 4x 698–894, 55° HPBW, 2x RETs</t>
+  </si>
+  <si>
+    <t>NN-55C-HG-R1B</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ sector antenna, 4x 698–896 MHz, 55° HPBW, 1x RET and 1x SBT</t>
+  </si>
+  <si>
+    <t>NNV4-360S-HG-F2</t>
+  </si>
+  <si>
+    <t>12-port small cell antenna, 4x 698-896, 8x 1695–2690, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>V4-360S-HG-F2</t>
+  </si>
+  <si>
+    <t>8-port small cell antenna, 8x 1695–2690, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>NN-65B-HG-R1B-V2</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4x 698–896 MHz, 65° HPBW, 6 ft, 1x RET</t>
+  </si>
+  <si>
+    <t>2NN-33C-HG-R2B</t>
+  </si>
+  <si>
+    <t>8-port Next Generation PerforMax™ Superior Coverage and Capacity multibeam antenna, 8x 698–894 MHz, 33° HPBW, 8ft, 2x RET</t>
+  </si>
+  <si>
+    <t>NN-65B-HG-R2BD-V2</t>
+  </si>
+  <si>
+    <t>4-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4x 698–894MHz, 65° HPBW, 6 ft,  2x RET</t>
+  </si>
+  <si>
+    <t>V40-010-01-A0-E</t>
+  </si>
+  <si>
+    <t>2-port Venue Antenna, 2x 1710-2690 MHz, 40° HPBW, Fixed Tilt</t>
   </si>
   <si>
     <t>VVSS-360S-F4</t>
   </si>
   <si>
     <t>RRZ4V4-65D-R10V3</t>
   </si>
   <si>
     <t>20-port sector antenna, 4x694-960 (R1 &amp; R2), 8x1427-2690 (Y3-Y6) and 8 x 1695-2690 MHz (Y1/Y2/Y7/Y8), 65° HPBW, 10xRET</t>
   </si>
   <si>
     <t>UU-65M-R2</t>
   </si>
   <si>
     <t>4-port sector antenna, 4x 4400-5000 MHz, 65°HPBW, 2x RET</t>
   </si>
   <si>
+    <t>NNH4-45C-R6</t>
+  </si>
+  <si>
+    <t>12-port Next Generation PerforMax™ Superior Coverage and Capacity sector antenna, 4x 698-896 MHz and 8x 1695-2360 MHz, 45° HPBW, 8ft, 6X RET</t>
+  </si>
+  <si>
+    <t>NNH4SS-65C-R4</t>
+  </si>
+  <si>
+    <t>16-Port sector antenna, 4x 698-896, 8x 1695-2360 and 4x 3400-4000MHz, 65° HPBW, 8 ft, 4x RETs</t>
+  </si>
+  <si>
+    <t>RRZZVV-65A-R6N47V6</t>
+  </si>
+  <si>
+    <t>RRZZVV-65D-R6N47V6</t>
+  </si>
+  <si>
+    <t>RRV4-65B-R6N47V6</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4 x 694–960,  8 x 1695-2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRZZ-65B-R4N47V6</t>
+  </si>
+  <si>
+    <t>RRZZVV-65BR6N47V6P</t>
+  </si>
+  <si>
+    <t>RRZZVV-65A-R6N47G</t>
+  </si>
+  <si>
+    <t>RRZZ-65A-R4N47G</t>
+  </si>
+  <si>
+    <t>B-65B-R1VB01</t>
+  </si>
+  <si>
+    <t>RR3VV-6520B-R5</t>
+  </si>
+  <si>
+    <t>RRV4-65A-R6NV3</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–960, 8x 1695-2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRZZ-65B-R4N39V3</t>
+  </si>
+  <si>
+    <t>RRZZVV-65B-R6N47V6</t>
+  </si>
+  <si>
+    <t>RRZZ-65B-R4N47G</t>
+  </si>
+  <si>
+    <t>RZZ-65D-R3V6G</t>
+  </si>
+  <si>
+    <t>RZZ-65B-R3V6G</t>
+  </si>
+  <si>
+    <t>RRZZHHTT-65B-R8NV3</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 694–960, 4x 1427–2690, 4x 1695-2180 and 4x 2490-2690 MHz, 65° HPBW, 8x RET</t>
+  </si>
+  <si>
+    <t>R-33D-R1VB-V2</t>
+  </si>
+  <si>
+    <t>RRZZVV-65B-R8NV3D</t>
+  </si>
+  <si>
+    <t>RVV-65D-R3VB01</t>
+  </si>
+  <si>
+    <t>RRZZV4-65D-R8NV3</t>
+  </si>
+  <si>
+    <t>1X-RRV4-65B-R4</t>
+  </si>
+  <si>
+    <t>12- ports antenna ,4x 694-960 and 8x 1695-2690 MHz, 65° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>VV-33A-R2VB</t>
+  </si>
+  <si>
+    <t>2P-2L-C101</t>
+  </si>
+  <si>
     <t>R-65C-R1VB-V401</t>
   </si>
   <si>
-    <t>NNH4SS-65C-R4</t>
-[...5 lines deleted...]
-    <t>RRV4-65B-R6H4-V5</t>
+    <t>VV-65A-R2VB-V201</t>
+  </si>
+  <si>
+    <t>RR-65B-R2VB01</t>
   </si>
   <si>
     <t>RRZZ-65A-R4N39F</t>
   </si>
   <si>
-    <t>BSAMNT-SBS-1-2</t>
-[...308 lines deleted...]
-    <t>BSAMNT-M9</t>
+    <t>4P-4L-C2-V8</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 698–960 MHz, 65° HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>5V-12A-R5</t>
+  </si>
+  <si>
+    <t>10-port multibeam antenna, 10x 1710–2690 MHz, 5x 10-14° HPBW, 5x RET</t>
+  </si>
+  <si>
+    <t>V4SSPP-360S-F</t>
+  </si>
+  <si>
+    <t>16-port small cell antenna, 8 x 1695-2690, 
+4 x 3300-4000, 4 x 5150-5925 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>V65S-C3-1XR</t>
+  </si>
+  <si>
+    <t>2-port small cell antenna, 2x 1695–2690 MHz, 65° HPBW, 1x RET with manual override.</t>
+  </si>
+  <si>
+    <t>VV-65B-R2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 1695–2690 MHz, 65° HPBW, 2x RET. Two pairs of AISG Input and Output  ports to separately and independently control the RET on each array for operator sharing applications.</t>
+  </si>
+  <si>
+    <t>VVSSP-65S-R1B</t>
+  </si>
+  <si>
+    <t>VVSSP-360S-F</t>
+  </si>
+  <si>
+    <t>10-port small cell antenna, 4x 1695-2690, 4x 3300-4000, 2x 5150-5925 MHz, 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>VV-65A-R2-V2</t>
+  </si>
+  <si>
+    <t>VVSSP-360S-M</t>
+  </si>
+  <si>
+    <t>10-port small cell antenna, 4x 1695–2690, 4x 3400-3800 and  2x 5150-5925 MHz. 360° Horizontal Beamwidth, MANUAL ELECTRICAL TILT</t>
+  </si>
+  <si>
+    <t>VVSSP-45S-R1BV2</t>
+  </si>
+  <si>
+    <t>10-port small cell antenna, 4x 1695–2690, 4x 3300-4200 and 2x 5150-5925 MHz. 45° HPBW, Internal RET and SBT</t>
+  </si>
+  <si>
+    <t>VV-65B-R1B-V2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 1695–2690 MHz, 65° HPBW, 1x RET and internal Bias-T on first highband port. The two highband arrays utilize a common tilt.</t>
+  </si>
+  <si>
+    <t>2HH-38A-R4-V2</t>
+  </si>
+  <si>
+    <t>8-port multibeam antenna, 8x 1695–2200 MHz, 4x 38° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>2H-33A-R2</t>
+  </si>
+  <si>
+    <t>4-port multibeam antenna, 4x 1695–2400 MHz, 2x 38° HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>2X9NPA2010F</t>
+  </si>
+  <si>
+    <t>18-port multibeam antenna, 18x 1710–2170 MHz, 2x9 Beam Panel Antenna for Event Coverage.</t>
+  </si>
+  <si>
+    <t>2HH-33A-R4</t>
+  </si>
+  <si>
+    <t>8-port multibeam antenna, 8x 1695–2400 MHz, 4x 38° HPBW, 4x RET with retractable tilt rods</t>
+  </si>
+  <si>
+    <t>2VV-33C-R4</t>
+  </si>
+  <si>
+    <t>8-port multibeam antenna, 8x 1695–2690 MHz, 4x 33° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>2UNPX203.6R2</t>
+  </si>
+  <si>
+    <t>8-port multibeam antenna, 4x 698–894 and 4x 1710-2170 MHz, 4x 37° HPBW, 4x RET</t>
+  </si>
+  <si>
+    <t>2VV-33C-R4-V5</t>
+  </si>
+  <si>
+    <t>2UPX210B-T2</t>
+  </si>
+  <si>
+    <t>4-port multibeam antenna, 4x 694–896 MHz, 2x 37° HPBW, 2x RET with manual override.</t>
+  </si>
+  <si>
+    <t>3X-V65S-C3-3XR</t>
+  </si>
+  <si>
+    <t>6-port small cell antenna, 6x 1695–2690 MHz, 65° HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>5NPX1006F-V2</t>
+  </si>
+  <si>
+    <t>5UPX0805F</t>
+  </si>
+  <si>
+    <t>10-port multibeam antenna, 10x 698–894 MHz, 5 x 13.5° HPBW, fixed electrical tilt. Ships with two T-041-GL-E mounting kits.</t>
+  </si>
+  <si>
+    <t>6P-6M-A3</t>
+  </si>
+  <si>
+    <t>V3-65A-R3</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 6x 1695–2690 MHz, 65° HPBW, 3x RET</t>
+  </si>
+  <si>
+    <t>AEKT</t>
+  </si>
+  <si>
+    <t>AEKT-N1</t>
+  </si>
+  <si>
+    <t>ASPJ810</t>
+  </si>
+  <si>
+    <t>1-port sector antenna, 870–960 MHz, 60° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>CNLPX3055F</t>
+  </si>
+  <si>
+    <t>2-port stadium sector antenna, 2x (790–960, 1710–2170, &amp; 2300–2690 MHz), 50° HPBW.</t>
+  </si>
+  <si>
+    <t>CVV65CSX-M</t>
+  </si>
+  <si>
+    <t>CVV65CSX-3X2</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 790–960 and 4 x 1710–2690 MHz, 65° HPBW, RET compatible</t>
+  </si>
+  <si>
+    <t>CVVPX303F1</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 790–960 and 4x 1710–2690 MHz, 65° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DB201-P</t>
+  </si>
+  <si>
+    <t>1-port omni ground plane antenna, 450–470 MHz, 360° HPBW, fixed electrical tilt. Bandwidth: 2% of frequency.</t>
+  </si>
+  <si>
+    <t>DB224-E</t>
+  </si>
+  <si>
+    <t>1-port omni exposed dipole antenna, 138–150 MHz, 360° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DB408-B</t>
+  </si>
+  <si>
+    <t>1-port omni exposed dipole antenna, 450–470 MHz, 360° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DB436-C</t>
+  </si>
+  <si>
+    <t>1-port sector (yagi) antenna, 450–470 MHz, 60° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DB420-B</t>
+  </si>
+  <si>
+    <t>DB404-B</t>
+  </si>
+  <si>
+    <t>DB636-C</t>
+  </si>
+  <si>
+    <t>DB810E-PS</t>
+  </si>
+  <si>
+    <t>1-port omni antenna, 746–869 MHz, 360° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DB654DG65A-C</t>
+  </si>
+  <si>
+    <t>2-port sector antenna, 2x 410–512 MHz, 65° HPBW, fixed electrical tilt</t>
+  </si>
+  <si>
+    <t>DBXDH-6565B-VTM</t>
+  </si>
+  <si>
+    <t>DBXDH-6565B-A2M</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 2x 790–960 and 2x 1710–2180 MHz, 65° HPBW, RET compatible</t>
+  </si>
+  <si>
+    <t>DBXLH-6565C-VTM</t>
+  </si>
+  <si>
+    <t>EGHTV65B-F-C3-5XR</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 694–862, 2x 880–960, 2x 1695-2180, 2x 2490-2690 and 2x 1695–2690 MHz, 65° HPBW, 5x RET. Low band (LB) and one high (HB1/HB2) band arrays are diplexed at the element level.</t>
+  </si>
+  <si>
+    <t>EGRV4-65D-R6</t>
+  </si>
+  <si>
+    <t>14-port sector antenna, 2x 694–862, 2x 880-960, 2x 694-960 and 8x 1695–2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>EGRZZHHTTV4-65D-R8</t>
+  </si>
+  <si>
+    <t>26-port sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 694-960 (R3), 4x 1427-2690 (Y3/Y5), 4x 1695-1880 (B1-B2), 4x 2300-2690 (Y1&amp;Y7) &amp; 8x 1695-2690 (Y2/Y4/Y6/Y8) MHz, 65° HPBW, 8x RET.</t>
+  </si>
+  <si>
+    <t>EGZV4-65D-R6</t>
+  </si>
+  <si>
+    <t>14-port sector antenna, 2x 694–862, 2x 880-960,  2x 1427-2690 and 8x 1695–2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>EGZHHTT-65A-R6</t>
+  </si>
+  <si>
+    <t>14-port sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 1427-2690 (Y2), 4x 1695-2180 (B1-B2), 4x 2490-2690 (Y1 &amp; Y3) MHz, 65° HPBW, 6x RET. Y1 &amp; Y3 share a common RET</t>
+  </si>
+  <si>
+    <t>EGZV5-65D-R6</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 2x 694–862, 2x 880-960,  2x 1427-2690 and 10x 1695–2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>EGVV65B-FL-C3-4XR</t>
+  </si>
+  <si>
+    <t>EGZHHTT-65B-R6</t>
+  </si>
+  <si>
+    <t>14-port sector antenna, 2x 694-862 (R1), 2x 880-960 (R2), 2x 1427-
+2690 (Y2), 4x 1695-2180 (B1-B2), 4x 2490-2690 (Y1 &amp; Y3) MHz, 65°
+HPBW, 6x RET. Y1 &amp; Y3 share a common RET</t>
+  </si>
+  <si>
+    <t>NHHSS-65C-R2B</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 698–896, 4x 1695–2200 and 4x 3100-4200 MHz, 65° HPBW, 2x RETs and 2x SBTs. Both high bands share the same electrical tilt</t>
+  </si>
+  <si>
+    <t>NNH4-45B-R6</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698–896 and 8x 1695–2360 MHz, 45° HPBW,  6x RET</t>
+  </si>
+  <si>
+    <t>NNH4-45B-R6-V1</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698–896 and 8x 1695–2360MHz, 45° HPBW,  6x RET</t>
+  </si>
+  <si>
+    <t>NNH4-65A-R6</t>
+  </si>
+  <si>
+    <t>NH65S-DG-F0M</t>
+  </si>
+  <si>
+    <t>2-port small cell antenna, 2x (698-896 and 1710–2180 MHz), 65° HPBW with fixed tilt in the low band and manual tilt in the high band. Contains internal diplexer and active GPS L1 band antenna.</t>
+  </si>
+  <si>
+    <t>NNH4-65B-R6H4</t>
+  </si>
+  <si>
+    <t>NNH4-65A-R6H4</t>
+  </si>
+  <si>
+    <t>NNH4-65B-R6H4-V1</t>
+  </si>
+  <si>
+    <t>NHH-33A-R2B</t>
+  </si>
+  <si>
+    <t>NNH4-65B-R6N17</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–896 and 8x 1695–2360 MHz, 65° HPBW, 6x RETs</t>
+  </si>
+  <si>
+    <t>NNHH-65A-R4-V2</t>
+  </si>
+  <si>
+    <t>NN-65B-R2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 4x 698–896 MHz, 65° HPBW, 2x RET</t>
+  </si>
+  <si>
+    <t>NNH4-65C-R6-HG</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698-896 and 8x 1695–2360 MHz, 65° HPBW, 6x RET.</t>
+  </si>
+  <si>
+    <t>NNH4-65D-R6</t>
+  </si>
+  <si>
+    <t>NHHSS-65A-R2B</t>
+  </si>
+  <si>
+    <t>NNHH-65B-R4</t>
+  </si>
+  <si>
+    <t>8-Port sector antenna, 4x 698-896 and 4x 1695-2360 MHz, 65°  HPBW, 4x  RETs</t>
+  </si>
+  <si>
+    <t>NNH4-65C-R6-V1</t>
+  </si>
+  <si>
+    <t>NNH4-85B-R6</t>
+  </si>
+  <si>
+    <t>NNV4-65B-R6</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–896 and 8x 1695–2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>NNH4-45A-R3B-V1</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698–896 and 8x 1695–2360 MHz, 45° HPBW,  3x RET</t>
+  </si>
+  <si>
+    <t>NNHH-65C-R4</t>
+  </si>
+  <si>
+    <t>NNH4-65C-R6H4</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 698–896 and 8x 1695–2360 MHz, 65°
+HPBW, 6x RET.</t>
+  </si>
+  <si>
+    <t>NT-360M-F</t>
+  </si>
+  <si>
+    <t>3-port omni antenna, 1x 825-896 and 2x 2490–2690 MHz, low band vertical polarization and high band horizontal/vertical polarization, 360° horizontal beamwidth</t>
+  </si>
+  <si>
+    <t>NNVVSSP-360S-FM</t>
+  </si>
+  <si>
+    <t>14-port quasi-omni antenna, 4x 698–896, 4x 1695–2690, 4x 3400-
+3900 and 2x 5150-5925 MHz, 360° horizontal beamwidth. Fixed and
+manual tilt.</t>
+  </si>
+  <si>
+    <t>R2VV-6533C-R5-V3</t>
+  </si>
+  <si>
+    <t>R2HH-6533C-R5</t>
+  </si>
+  <si>
+    <t>10-port sector/multibeam antenna, 2x 694–960 sector and 8x 1695–2400 multibeam, 65°  sector and 33° 4x multibeam, 5x RET with</t>
+  </si>
+  <si>
+    <t>RHHTT-65A-R4-V2</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 694–960, 4x 1695–2180 and 4x 2490-2690 MHz, 65° HPBW, 4x RET. High bands (H1/H2) arrays are diplexed at the element level.</t>
+  </si>
+  <si>
+    <t>RPX310B-T2H</t>
+  </si>
+  <si>
+    <t>RR2VV-6533B-R6</t>
+  </si>
+  <si>
+    <t>12-port sector/multibeam antenna, 4x 698–960 MHz 65° HPBW and 8x 1710–2690 MHz 4x 33°HPBW, 6x RET with tilt indicators</t>
+  </si>
+  <si>
+    <t>RR2HH-6533D-R6</t>
+  </si>
+  <si>
+    <t>12-port sector/multibeam antenna, 4x 694–960 MHz 65° HPBW and 8x 1695–2400 MHz 4x 33°HPBW, 6x RET with tilt indicators</t>
+  </si>
+  <si>
+    <t>RRV4-65D-R6</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 4x 694–960 and 8x 1695–2690 MHz, 65° HPBW, 6x RET. Antenna rear wind loading 880N @ 150km/h</t>
+  </si>
+  <si>
+    <t>RRV4-65D-R6-V2</t>
+  </si>
+  <si>
+    <t>RRV4-65B-R6</t>
+  </si>
+  <si>
+    <t>RRVV2VV-6533B-R8</t>
+  </si>
+  <si>
+    <t>16-port sector/multibeam antenna 4x 694–960 MHz, 4x 1695-2690 MHz 65° HPBW and 8x 1710–2690 MHz 2x 2-Beam 33°HPBW, 8x RET</t>
+  </si>
+  <si>
+    <t>RRYYHHTTS4-65A-R7</t>
+  </si>
+  <si>
+    <t>RRV4-65C-R6</t>
+  </si>
+  <si>
+    <t>RRZZHHTT-65D-R6</t>
+  </si>
+  <si>
+    <t>16-port, sector antenna, RF port assignments are as follows: R1+R2 = 694–960, Y2+Y4 = 1427-2690MHz, B1+B2 = 1695–2180 and Y1+Y3 = 2490-2690 MHz, 65° horizontal beamwidth, 6x Internal RET. B1+B2 and Y1+Y3 share common RET, 2.7m</t>
+  </si>
+  <si>
+    <t>RRZZT4S4-65B-R6</t>
+  </si>
+  <si>
+    <t>24-port sector antenna, 4x 694–960 and 4x 1427-2690 MHz 65° HPBW, 8x 2300–2690 and 8x 3300-3800MHz,  90° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRZZ-65A-R4</t>
+  </si>
+  <si>
+    <t>RRZZS4-65D-R5</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 694–960, 4x 1427–2690 MHz, 65° HPBW and 8x 3300-3800 MHz, 90° HPBW, 5x RET</t>
+  </si>
+  <si>
+    <t>RRZZVV-65A-R6N43</t>
+  </si>
+  <si>
+    <t>RRZZHHTT65BR6MR</t>
+  </si>
+  <si>
+    <t>RRZZ-65B-R4</t>
+  </si>
+  <si>
+    <t>RV4-65B-R5-V3</t>
+  </si>
+  <si>
+    <t>RRZZHHTT65DR6MR</t>
+  </si>
+  <si>
+    <t>RV365D-M-V2</t>
+  </si>
+  <si>
+    <t>8-port sector antenna, 2x 694–960 and 6x 1695–2690 MHz, 65° HPBW, RET compatible.</t>
+  </si>
+  <si>
+    <t>RRZZHHTTS4-65B-R7</t>
+  </si>
+  <si>
+    <t>24-port sector antenna, 4x 694–960, 4x 1427–2690, 4x 1695-2180, 4x 2490-2690 MHz 65° HPBW and 8x 3300-3800 MHz, 90° HPBW, 7x RET</t>
+  </si>
+  <si>
+    <t>RRZZVV-65B-R6N43</t>
+  </si>
+  <si>
+    <t>RRZZHHTT-65A-R6H4</t>
   </si>
   <si>
     <t>FVV-65A-R3</t>
   </si>
   <si>
     <t>FVV-65B-R3</t>
   </si>
   <si>
     <t>HBX-3319DS-VTM</t>
   </si>
   <si>
     <t>HBX-3319DS-A1M</t>
   </si>
   <si>
     <t>2-port sector antenna, 2x 1710–2180 MHz, 33° HPBW, RET compatible</t>
   </si>
   <si>
     <t>HBXXX-6516DS-VTM</t>
   </si>
   <si>
     <t>HBXXX-6516DS-A3M</t>
   </si>
   <si>
     <t>6-port sector antenna, 6x 1710–2180 MHz, 65° HPBW, RET compatible</t>
   </si>
@@ -4464,1234 +5448,292 @@
     <t>JAHH-45B-R3B</t>
   </si>
   <si>
     <t>8-port sector antenna, 2x 698–798, 2x 824-894 and 4x 1695–2360
 MHz, 45° HPBW, low bands each have a RET and the high bands share a
 RET. Two internal SBTs.</t>
   </si>
   <si>
     <t>JAHH-45C-R3B</t>
   </si>
   <si>
     <t>JAHH-65C-R3B-V2</t>
   </si>
   <si>
     <t>JAHH-65B-R3B</t>
   </si>
   <si>
     <t>8-port sector antenna, 2x 698–803, 2x 824-894 and 4x 1695–2360 MHz, 65° HPBW,
 3x RET and low bands have diplexers. Internal SBT's on first LB(Port 1) and first HB
 (Port 5).</t>
   </si>
   <si>
     <t>JAHH-65B-R3B-V3</t>
   </si>
   <si>
+    <t>RYVV-65B-R4</t>
+  </si>
+  <si>
+    <t>JAHH-65C-R3B</t>
+  </si>
+  <si>
+    <t>RZV4-65D-R6</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 2x 694–960,  2x 1427-2690 and 8x 1695–2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>LNX-6515DS-VTM</t>
+  </si>
+  <si>
+    <t>2-port sector antenna, 2x 698–896 MHz, 65° HPBW, RET compatible</t>
+  </si>
+  <si>
+    <t>S4-90T-F-V2</t>
+  </si>
+  <si>
+    <t>8-port Planar Array Antenna, 3400–4200 MHz, 90° HPBW</t>
+  </si>
+  <si>
+    <t>S4-90M-R1-V2</t>
+  </si>
+  <si>
+    <t>8-port Planar Array Antenna, 3300–3800 MHz, 90° HPBW, 1x RET</t>
+  </si>
+  <si>
+    <t>SBJAH4-1D65B-DL</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 2x 698–798, 2x 824-896 and 8x 1695–2360 MHz, 65° HPBW, 3x RET and low bands have diplexers</t>
+  </si>
+  <si>
+    <t>SBJAH4-1D65C-DL</t>
+  </si>
+  <si>
+    <t>SBNHH-1D45B</t>
+  </si>
+  <si>
+    <t>SBNHH-1D45A</t>
+  </si>
+  <si>
+    <t>SBNHH-1D85C</t>
+  </si>
+  <si>
+    <t>UNA010F-0-V2</t>
+  </si>
+  <si>
+    <t>1-port omni antenna, 694–896 MHz, 360° HPBW, fixed tilt</t>
+  </si>
+  <si>
+    <t>UNX001U-2P</t>
+  </si>
+  <si>
+    <t>2-port omni antenna, 2x 713-803 MHz, 360° horizontal beamwidth.</t>
+  </si>
+  <si>
+    <t>V360QS-C3-3XR</t>
+  </si>
+  <si>
+    <t>2-port small cell antenna, 2x 1695–2690 MHz, 360° HPBW, 1x RET</t>
+  </si>
+  <si>
+    <t>UU-360S-F</t>
+  </si>
+  <si>
+    <t>4-port small cell antenna, 4x 3300-5000 MHz. 360° Horizontal Beamwidth, fixed tilt.</t>
+  </si>
+  <si>
+    <t>RRZZVVS4-65D-R7N43</t>
+  </si>
+  <si>
+    <t>RRZZV4-65D-R6H4</t>
+  </si>
+  <si>
+    <t>16-port sector antenna, 4x 694–960, 4x 1427-2690 and 8x 1695–2690 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRZZVVT4S4-65B-R8</t>
+  </si>
+  <si>
+    <t>RRZZVVT4S4-65D-R8</t>
+  </si>
+  <si>
+    <t>RRZZVV-65B-R6</t>
+  </si>
+  <si>
+    <t>RV4S4-65A-R6</t>
+  </si>
+  <si>
+    <t>18-port sector antenna, 2x 698–960, 8x 1695-2690 and 8x 3300–3800 MHz, 65° HPBW, 6x RET</t>
+  </si>
+  <si>
+    <t>RRZZVV-65B-R6H4</t>
+  </si>
+  <si>
+    <t>RV65A-2X2</t>
+  </si>
+  <si>
+    <t>4-port sector antenna, 2x 694–960 and 2x 1695–2690 MHz, 65° HPBW, RET compatible</t>
+  </si>
+  <si>
+    <t>RV4PX310R-V2</t>
+  </si>
+  <si>
+    <t>RVHHTT-65A-R5</t>
+  </si>
+  <si>
+    <t>12-port sector antenna, 2x 694-960 (R1), 2x 1695-2690 (Y2), 4x 1695-2180 (B1-B2), 4x 2490-2690 (Y1&amp;Y3) MHz, 65° HPBW, 5x RET. Y2 &amp; Y3 share a common RET</t>
+  </si>
+  <si>
+    <t>RVV2NPX310.211R</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 694–960 MHz 65° HPBW,  4x 1695-2690 MHz 65° HPBW and 2x 1695-2180 MHz 2x 33° HPBW, 5x RET with manual override. Bands cascaded SRET</t>
+  </si>
+  <si>
+    <t>RVVPX303.6F12R2</t>
+  </si>
+  <si>
+    <t>6-port sector antenna, 2x 694–960 and 4x 1710–2690 MHz, 65° HPBW, fixed electrical tilt (12°) low band, 2x RET on both high band arrays with a separate pair of AISG Input and Output ports per array.</t>
+  </si>
+  <si>
+    <t>RVV65D-C3-3XR</t>
+  </si>
+  <si>
+    <t>RVV2H-6533D-R5</t>
+  </si>
+  <si>
+    <t>10-port sector antenna, 2x 694–960 and 4x 1695-2690 MHz 65° HPBW and 4x 1695-2180 MHz 2x 33° HPBW, 5x RET.</t>
+  </si>
+  <si>
+    <t>RVV65A-R3-J</t>
+  </si>
+  <si>
+    <t>RVV2HH-6533D-R7</t>
+  </si>
+  <si>
+    <t>14-port sector antenna, 2x 694–960 and 4x 1695-2690 MHz 65° HPBW and 8x 1695-2400 MHz 4x 33° HPBW, 7x RET.</t>
+  </si>
+  <si>
+    <t>RVVT4-65D-R4</t>
+  </si>
+  <si>
+    <t>14-port sector antenna, 2x 694–960, 4x 1695-2690 and 8x 2300–2690 MHz, 65° HPBW, 4x RET</t>
+  </si>
+  <si>
     <t>JCVHHTT-65B-R6</t>
   </si>
   <si>
     <t>14-port sector antenna, 2x 698-803 (R1), 2x 824-960 (R2), 2x 1695-2690 (Y2), 4x 1695-2180 (B1-B2), 4x 2490-2690 (Y1 &amp; Y3) MHz, 65° HPBW, 6x RET. Y1 &amp; Y3 share a common RET</t>
   </si>
   <si>
-    <t>JAHH-65C-R3B</t>
+    <t>RZVV-65B-R4</t>
   </si>
   <si>
     <t>LDX-9013DS-VTM</t>
   </si>
   <si>
     <t>2-port sector antenna, 2x 790–960 MHz, 90° HPBW, RET compatible</t>
   </si>
   <si>
     <t>LDX-3319DS-VTM</t>
   </si>
   <si>
     <t>LDX-3319DS-A1M</t>
   </si>
   <si>
     <t>2-port sector antenna, 2x 790–960 MHz, 33° HPBW, RET compatible</t>
   </si>
   <si>
     <t>LLPX310R-V1</t>
   </si>
   <si>
     <t>4-port sector antenna, 4x 2300–2700 MHz, 65° HPBW, 2x RET with manual override</t>
   </si>
   <si>
     <t>LDX-6513DS-VTM</t>
   </si>
   <si>
     <t>LDX-6513DS-A1M</t>
   </si>
   <si>
     <t>LDXX-6516DS-VTM</t>
   </si>
   <si>
     <t>LDX-6515DS-VTM</t>
   </si>
   <si>
-    <t>LNX-6515DS-VTM</t>
-[...2 lines deleted...]
-    <t>2-port sector antenna, 2x 698–896 MHz, 65° HPBW, RET compatible</t>
+    <t>RZVV-65A-R4</t>
   </si>
   <si>
     <t>LNX003U-V2</t>
   </si>
   <si>
     <t>H\V Pol Omni Antenna, 2490–2690 MHz, 360° horizontal beamwidth</t>
   </si>
   <si>
     <t>LRX-8512DS-VTM</t>
   </si>
   <si>
     <t>2-port sector antenna, 2x 698–960 MHz, 85° HPBW, RET compatible</t>
   </si>
   <si>
     <t>LNX-6515DS-A1M</t>
   </si>
   <si>
     <t>N45C-1XB1</t>
   </si>
   <si>
     <t>2-port sector antenna, 2x 698–896 MHz, 45° HPBW, 1x RET, internal SBT</t>
   </si>
   <si>
     <t>NH180QS-DG-F0M</t>
   </si>
   <si>
     <t>2-port small cell antenna, 2x (698-896 and 1710–2180 MHz), 180° HPBW with fixed tilt in the low band and manual tilt in the high band. Contains internal diplexer and active GPS L1 band antenna</t>
   </si>
   <si>
     <t>NH360QS-DG-F0M</t>
   </si>
   <si>
     <t>2-port small cell antenna, 2x (698-896 and 1710–2180 MHz), 360° HPBW with fixed tilt in the low band and manual tilt in the high band. Contains internal diplexer and active GPS L1 band antenna</t>
   </si>
   <si>
     <t>NHH-65B-R2B</t>
   </si>
   <si>
     <t>6-port sector antenna, 2x 698–896 and 4x 1695–2360 MHz, 65°
 HPBW, 2x RET. Both high bands share the same electrical tilt.</t>
   </si>
   <si>
     <t>NH360QS-F0M</t>
   </si>
   <si>
     <t>4-port small cell antenna, 2x 698-896 and 2x 1710–2180 MHz, 360° HPBW with fixed tilt in the low band and manual tilt in the high band.</t>
   </si>
   <si>
     <t>NHH-65C-R2B</t>
-  </si>
-[...1087 lines deleted...]
-    <t>RRZZVV-65D-R6NV3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -5795,83 +5837,83 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J1034" totalsRowShown="0">
-  <autoFilter ref="A1:J1034"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J1039" totalsRowShown="0">
+  <autoFilter ref="A1:J1039"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2vv-6533d-r6vbv2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6h4vb-v3" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item10p-4l6m-d5-v2" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv-65a-r1vb01" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65c-r2vb-v201" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvq4q4-65br8v4" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-65b-r1vb01" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4n47v6" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65d-r4n47v6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkkvv-65b-r2vb" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4q4-65d-r7-bg" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65a-hg-r1b-v1" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-85c-hg-r1b" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-85c-hg-r2bd" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemghh-33b-r3" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-e" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemant-sharing-hub-6" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-fm" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-ff-4g" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-4g" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-33a-r2vb-v2" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6vv6ss-10b-f6" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzz-65b-r3v6" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv3vv-6520b-r7" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemeegghhttv4q465dr10" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc300-1000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb-eu" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematgk-cable" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-004" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematlp200-001" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemasb-3" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhb65-offset-mnt" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-10-s" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-06-s" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-08-s" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-10-s" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-06-s" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhn-10-sp" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-ts1" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-ts1" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-2" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-075-s4" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-085-s4" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-gl-e" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-029-gl-e" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-126-gl" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemumwd-treekit" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk010sp" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030a" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030wm" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800treekit" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt-e1" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemasp617" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspr616" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-1" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a11" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6n47g" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65d-r4n47g" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65d-r6n47g" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6v-10m-r6" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65a-r6nv3" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-4g" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-mf-4g" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-050" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-007" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-060" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-070" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-010" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-007" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-090" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-015" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-001" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-020" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-016" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-002" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-020" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003-a" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-025-a" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005-a" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-060" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-002" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-003" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-rm50" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-v1-rm50" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001-sp5" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5091-3" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5002" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-3" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-wm" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-042-gl-e" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-009-s4" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-6" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-aekt" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4-f3" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-2f" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3f" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-9" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-35-o" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemts-mnt-top-370" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side-370" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-370" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-3" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b89-01" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-08" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item10052511-1" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f2" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-05" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65c-r3" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbx-6516ds-vtm" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxx-6517ds-vtm" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxx-3817tb1-vtm" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxx-6513ds-vtm" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxx-9014ds-vtm" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxx-6516ds-vtm" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbx-9016ds-vtm" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbx-6513ds-vtm" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxx-3319ds-vtm" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhwxx-6516ds1-vtm" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhw4x-6516ds1-vtm" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhwx-6516ds1-vtm" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-45a-r3b" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjah4-65b-r4" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-65a-r3b" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-65c-r3b-v3" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjah4-65c-r4" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjchhtt-65b-r5" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjavv-65c-r3b" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjcvv-65a-r4" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldx-6516ds-vtm" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldxx-9013ds-vtm" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemllpx210r-v1" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldxx-6515ds-vtm" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-6514ds-a1m" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-6513ds-a1m" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-8514ds-a1m" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnh360qm-d-2xr" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnh360qm-dg-2xr" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-33b-r2b" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-33c-r2b" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65b-r6-v2" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65c-r3-v1" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65b-r3-v1" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffhh-65c-r3" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65c-r6-v2" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65b-r3-v1" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65b-r6" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfhh-65c-r3" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtts4-65b-r8n" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzhhtt-65a-r6n39" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemmbllhhh-65c-a5m" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n39" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-33d-r4" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-65s-r1bv2-v4" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-45a-r3bt8" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-45c-r4" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4n43" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzv5-65d-r7" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-r2bt10" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjjaah4-65b-r6" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-45a-r2bt4" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4ssp-65s-f4" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegr-65d-r3n43" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkzzvv-65d-r5" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4ssp-360s-f4-v4" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r3b-v1" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65d-r4n43" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzv-65d-r5n43" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff2hh-6533a-r5" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2ss-33a-r1" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvq4q4-65dr8v4" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemeeggv4q4q465dr10" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6h4-v3" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4q4-65a-r7" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkkss-65a-r2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-85d-r4n43" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvt4s4-65br8v4" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvss-65ps-f2" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvq4q4-65dr8" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaekt-430-n1" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4s4ssp-360s-f2" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1b-v1" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6n43" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvs4-65m-r4" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r2bt6" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4s4-65b-r7" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65b-r1" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkkzzv4-65d-r8" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4s4-65d-r7" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6n39" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4s4-65b-r4b-v1" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhhs4-65c-r5" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65d-r4n39" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv2vv-6533d-r8" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvs4ssp-360s-f2" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-65b-r3bt8" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4n39" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4q4-65d-r7v2" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrv4q4-65d-r8" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r2bt8-v2" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemss-65t-f" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4s6-65s-f4" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-45b-r3bt8" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv6-65d-r10" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4-45a-r6" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4q4-65b-r7-v2" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6-ps" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-360s-m-v4" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnvvss-360m-f3" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4s4p-360s-f2" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65a-r6d" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz2vv-6533b-r8" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65m-r3vb" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-65d-r8nv1" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65ar7n43f" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65b-3xkit" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65a-3xkit" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv6-65d-r10f" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemss-65m-m" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65a-r7n43" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff2hh-6533c-r5" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r8d" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhs4-65b-r3b" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-45a-r6" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65b-r4-v4" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r3" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65br6nv1" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65b-r3-v1" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemj3ah4-65c-r6" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6vv-10a-f6" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r2bt10" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkkzzv4-65b-r8" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff-45c-r1" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6v-10m-f6" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-45b-r4-v1" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6h4vb-v2" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-55c-r2b" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-55b-r2b" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-55a-r2b" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-55c-r2bt4" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-55a-r2bt4" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4s4-360s-bf2" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65d-r4n43v2" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhttvv65cr10v3" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4t4s4-6590dr7" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-85a-r1vb" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6vb-v6" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n43v2" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr3v6-65b-r9v2" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6vb" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemb-65b-r1vb" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6vb" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65b-r3-hg" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4-360s-f2" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-85b-r1vb" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2upx210b-t2-v2" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6n39" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2nn2h4-33c-r6b" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-hg-r3b" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-kvv-65a-r6" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65a-hg-r2b" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r6h4-v3" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-55c-hg-r2b" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6vb-v2" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2vv-6533c-r5-v4" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnvvs4-360s-bf2" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvt4s4-65dr8ec" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv3t4-65d-r5vb-v2" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkvv-65a-r2-v1" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65b-hg-r1b" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-45a-hg-r1b-v1" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-33b-r4" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r1" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r1b" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-65s-r1bv2" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-360s-d" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r2" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65t-f-v2" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvpx310r-v5" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2cpx208r-v3" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2nn2hh-33c-r4" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2p-2l-c1" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2unpx206-12r2" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-s4-90m-r3" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-v65a-3xr" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item5npx1006f" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaekt-e1" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemasp705k" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemccvvpx308-11r-c3" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcnnpx310r-6p" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcv65bsx-m" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcv65csx-m" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcvv2npx308-208r" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcvv65bsx-m" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb224-b" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb224-c" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb222-a" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb224-a" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb411-b" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb630-c" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb589-y" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb633-c" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb583-y" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb586-y" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb499-k" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb809ke-xt" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb992hg28n-b" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv3-65d-r4-v2" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4px306r" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv3-65d-r4-v3" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4-65d-r5-v6" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4-65d-m-v2" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4px308r-v2" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4-65d-r5-v9" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-33b-r3" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65d-m" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv65b-c3-3xr" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegvv65a-fl-c3-4xr" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-45a-r3" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegzhhtts4-65b-r7" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff-65b-r1" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4ssp-360s-f4" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv2h-6533b-r5" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx306-11b-t2" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv65a-m" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx310-11b-t2" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx308-11r-v3" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx310-11r-v3" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzv-65b-r3" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemryvv-65a-r4" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzvv-65b-r4-v4" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzvv-65a-r4-v4" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1-v3" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1-v5" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbjahh-1d65c-dl" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d45c" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d65c" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65d-r4" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65b-r7n43" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d85a" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d65b" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d85b" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4-v2" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzt4-65a-r5" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzt4-65a-r5-v2" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65b-r6h4" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65a-r6h4" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4-65d-r5-v2" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4-65b-r5-v2" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv-65a-r2" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdbxlh-6565b-vtm" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-85b-r2b" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-45b-r2b" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-85c-r2b" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6n17" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65a-r6h4-v1" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-45c-r2b" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65a-r4-v1" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r6" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65a-r2b" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65b-r4-v1" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6-v3" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegyhhtt-65b-r6" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65d-r3" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-45b-r4" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4s4pp-65s-f4" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65a-r4" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx306-11r-v2" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemqd-2402" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2hh-6533a-r5" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2v4px306r-v2" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2hh-6533d-r5" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2vv-6533b-r5" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrhtv65a-fh-c3-4xr" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65b-r2" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrpx310b-t2" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2vv-6533d-r6" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv3-65d-r5" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65d-r4-v2" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv2hh-6533b-r6" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-85b-r6" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65b-r4-v2" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6-v2" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvvhhtt-65d-r6" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6h4" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d45c-sr" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d65a" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrryyhhttt4s4-65br8" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvvt4s4-65d-r6" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt65ar6mr" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemssp-65t-f" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsspx310r-v2" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4s4-90a-r2" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4s4-90a-r2-v3" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4-90a-r1-v2" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemuna008r-v2" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemunnpx206r3" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemuna010fi-0-v2" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4-65d-r4-v2" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv6s6p3-360s-f4" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-45a-r2b" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdbxnh-6565b-vtm" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzh4t4vv65dr8v2" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzv4-65d-r8v2" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegvv65d-fl-c3-4xr" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzh4t4vv-65d-r8" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegyhhtt-65a-r6" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegv4-65d-r6" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6-v4" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65c-r4-v1" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65a-r3" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff-65c-r1" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-45a-hg-r2b" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65c-hg-r1b" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-hgt-r3b" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-55b-hg-r2b" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-45c-hg-r2b" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnss-65c-hg-r2b" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6vv6ss-10b-r2b" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv17-001-01-a0-e" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3ff6vv6ss-b-r3b" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-hg-r3b" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65c-hg-r1b-v2" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65c-hg-r2bd-v2" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-45c-hg-r1b" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-45b-hg-r2b" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-nv4ss-65s-f2" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6vb-v601" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffh4-65c-r6-hg" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65a-r4vb01" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv54-001-01-a0-e" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4ss-360s-hg-f2" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-hg-r3b" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4-65s-hg-r3b" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65d-r6-v2" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemn-65c-hg-r1" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvss-360s-f6" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemapxvaall12m-c-i20" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv17-010-01-a0-e" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6h4-v6" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2vv-6533br6vb-v4" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2vv-6533br6vb-v5" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item4p-4m-a2-v5" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65b-r4vb-v8" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6vb-v4" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-2" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb375" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-3" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp5" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-offset" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083-c4m" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-single" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-9-adfd1820" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390-3" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzz-65d-r3" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemtbxlha-6565c-a3m" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-45c-r2bt4" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65b-r6-v3" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6-v3" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv6-65b-r10h4" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2nn2hh-33b-r4" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65a-r2bt4" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r2bt4" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-45b-r2bt4" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegzhhtts4-65b-r7v2" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemssp-65t-f-v3" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r3b" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhhttp-65t-f" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65ar6nv1" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv3-65d-r5-v2" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65b-r2" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv42vv-6533d-r10" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnvvss-360m-m" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvs4p-360s-f2" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-rrzzhhtts4-br24" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzvvq4-65b-r8" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4q4-65d-r7" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4s4-65d-r9n43" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4ss-360s-f2" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-180hs-f2" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65c-r2" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-45c-r3bt8" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4s4-65b-r7-v2" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65d-r6n43v2" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6n43" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65a-r2vb" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhs4-45a-r3b" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjavv-33c-r3" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvt4s4-65dr8v2" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65a-r3b-v1" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-6585b-r6h4" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4-65a-r4vb" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzt4s4-65b-r6v4" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-45c-r2bt2" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-ven" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6h4vb-v5" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65d-r3vb01" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-65d-r8nv3" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item1x-rrv4-65b-r4" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt-m" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-side" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-top" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemsbm-u3d3" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-045-gl-e" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-s4" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-041-gl-e" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-108-gl-e" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-125-gl" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk008sp" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65a-r6n47v6" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65d-r6n47v6" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6n47v6" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n47v6" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65br6n47v6p" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65a-r6n47g" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4n47g" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemb-65b-r1vb01" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-lw" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-os" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-e-5083" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp7" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf-4g" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-ctsdg" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365w" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb370" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-45c-hg-r3b" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65c-hg-r2bd" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-45b-hg-r1b" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-hgt-r3b" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnss-65b-hg-r2b" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3ff6vv-2010b-r2b" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65a-hg-r1b-v2" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-85c-hg-r2b" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-55b-hg-r3b" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-33c-hg-r1b" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv37-001-01-a0-e" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-55c-hg-r2bd" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-55c-hg-r1b" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4-360s-hg-f2" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4-360s-hg-f2" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65b-hg-r1b-v2" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2nn-33c-hg-r2b" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65b-hg-r2bd-v2" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv40-010-01-a0-e" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-y-c30" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-08-s" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-33a-r2vb" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2p-2l-c101" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-45c-r6" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r2vb-v201" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65b-r2vb01" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item018279-001" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653-4-in" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899f" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899a-2" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item624054-1" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-x" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-xl" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-e1" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspa320" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m4" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-mh" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-offset" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a20" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematm200-a20" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/iteme-atm300" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt-gps" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp9" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-fm-4g" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fmc3" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-mf-4g" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-5g" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzz-65d-r3v6g" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzz-65b-r3v6g" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65b-r8nv3" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-33d-r1vb-v2" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r8nv3d" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhhs4-65a-r5" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4-90a-r1-v5" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvss-50m-f" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrv4-65b-r7h4" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4s4-65c-r7" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-6514ds-r1" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhhs4-65b-r5" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4s4-65c-r4b-v1" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item10p-2l8m-b5-v2" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-65c-r3bt8" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzv4s4-65d-r9n43" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv42h-6533d-r8" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffhhttvv-65a-r8" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1-v4" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-45a-r4" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-r2bt4" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65a-r2bt2" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2p-2l-c1-v2" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4s4-360s-f2" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4s4-65dr9nv4" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrryyhhtts4-65ar7v4" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzh4t4vv-dr10v1" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4ssp-360s-f2" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4s4-90a-r2-v4" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvs4-65br7nv4" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-65ps-f2" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvss-360s-f2" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhs4-45c-r3b" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6nv2" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnvvs4-65a-r3b" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r6h4-v2" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-65d-r8n43" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65a-r2bt8-v2" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65t-f-v3" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtts4-65br8v2" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r8d" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65b-r4n17" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4q4-65d-r7" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4-90b-r1-v4" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvvq4-65d-r5" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65b-r2-v3" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhs4-45b-r3b" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhs4-65a-r3b" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhs4-65c-r3b" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4s4-65d-r5" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1b" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfgkzzv4-65d-r9" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2vv-6533b-r5-v2" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaekt-430" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaekt-430-e1" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-33d-r1vb" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-45c-r2bt10" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65d-r3vb-v2" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65b-r2n23" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65c-r2n23" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr3v6-65b-r9" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv2vvq4-6533d-r9" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-65c-r1vb-v4" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65d-r4vb" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item4v-15a-r4" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6h4vb" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r3b-v1" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemj4h4-65c-r6" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1b-3xkit" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-kvvss-65a-r9" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz2vv-6533d-r8" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n39-v1" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4s4-360s-f2" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-85b-r6-v1" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r3bdt4" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65c-r3bd" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65b-r2-hg" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-55b-r2bt4" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-kvvs4-65b-r12" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65d-r3vb-v3" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65a-r4vb" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr3zzv4-65b-r9" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv-65s-fvb" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv2v-6533d-r4" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-6590d-r5v4" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65b-r4vb-v2" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv-65c-r2vb" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-65b-r1vb" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r4bd" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvs4-65s-r3" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-kkv4s4-65b-r15" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemj4h4-65b-r6" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-nhhss-65a-r9b" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkkv4s4ss-360a-bf" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2vv-33b-r4vb" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65d-r8n43d" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65b-r3vb-v2" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6nv4" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65c-hg-r2b" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2vvt4-6533d-r7v4" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65b-hg-r2b" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2v4-6533d-r10" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2nn2h4-33b-r6b" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvss-180hs-f2" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-hg-r3b" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65s-r4n43" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item4p-4m-b2" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-55c-hg-r3b" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65b-r2n43" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65d-r6d" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65b-r2vb-v2" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65a-r2n43" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkvv-65a-3xkit" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemmb12p4l8m6533b6-v2" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr3vv-6520d-r5" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-33b-r2" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65c-hg-r3bd" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkvv-65a-r2" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-45a-hg-r3b" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item1x-rrzzhhtts4-br8" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2x-rrzzhhtts4-br16" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65b-hg-r3bd" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master-intl" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-007" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaisg-t" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvss-360s-f4" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrz4v4-65d-r10v3" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemuu-65m-r2" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-65c-r1vb-v401" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-65c-r4" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6h4-v5" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4n39f" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-1-2" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-3" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-u" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr3vv-6520b-r5" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6nv3" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n39v3" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6n47v6" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n47g" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-5g" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-040" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-006" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c150" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-003" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-001" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c50" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-009" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-080" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-005" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-010" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-010" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-100" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-030" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-030" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-045" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-004" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-005" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006-a" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-020" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-025" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-006" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083d" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5087-3" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004s-mtd" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb800tree" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5007" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5012" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098e" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-019-s6" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-074-s4" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-118-gl-e" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-122-gl" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-129-s4" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-n1" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-s" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-305m" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-c" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-o" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-3" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-2" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34-h" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m9" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65a-r3" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65b-r3" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbx-3319ds-vtm" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxxx-6516ds-vtm" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhhttv-65a-r3" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhwxx-6516ds1-vtmv2" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhwxxx-6516ds-vtm" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-33c-r3b" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-45b-r3b" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-45c-r3b" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-65c-r3b-v2" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-65b-r3b" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-65b-r3b-v3" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjcvhhtt-65b-r6" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-65c-r3b" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldx-9013ds-vtm" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldx-3319ds-vtm" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemllpx310r-v1" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldx-6513ds-vtm" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldxx-6516ds-vtm" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldx-6515ds-vtm" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-6515ds-vtm" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx003u-v2" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlrx-8512ds-vtm" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-6515ds-a1m" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemn45c-1xb1" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnh180qs-dg-f0m" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnh360qs-dg-f0m" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65b-r2b" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnh360qs-f0m" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65c-r2b" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r2b" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-45b-r6" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-45b-r6-v1" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff-65c-r2" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffhh-65a-r3" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffhh-65b-r3" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65c-r6" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65c-r3-v1" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65a-r6" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4s4-65b-r7" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65a-r3-v1" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-65d-r8h4" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4s4-65c-r7" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzv4-65d-r8n43" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65a-r3b" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzhhtt-65br8n43" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2vv-33c-r4-v6" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvs4-65dr7nv4" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-r3b" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvs4-65b-r7n43" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-r2bt8-v2" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-r2bt2" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhhttp-65t-f-v2" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4-90a-r1-v6" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjjaah4-65c-r6" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65c-r2vb-v2" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n43" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahhss-65c-r3bt4" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-65b-r8h4" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65d-r2n43" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65a-r2-v1" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-s4-b8v2" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx310-11b-t2h" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx308-11b-t2h" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4q4-65b-r7" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv2vv-6533d-r7" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-6514ds-a1m-kt" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r1b-kte" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65d-r6n43" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-65a-r3bt8" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzvs4-65d-r6n43" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4px310r-v2h" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemss-65m-r2" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item10p-4l6m-d5" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4q4-65d-r7v4" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4q4-65a-r7" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item8p-2l6m-d4-v5" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-rvv-65a-r9" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65d-r4n43v1" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-65d-r6h4" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb224-e" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb408-b" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb436-c" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb420-b" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb404-b" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb636-c" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb810e-ps" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb654dg65a-c" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdbxdh-6565b-vtm" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdbxlh-6565c-vtm" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv2npx310-211r" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemeghtv65b-f-c3-5xr" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrv4-65d-r6" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzhhttv4-65d-r8" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegzv4-65d-r6" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegzhhtt-65a-r6" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvt4-65d-r4" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegzhhtt-65b-r6" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzvv-65b-r4" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzv4-65d-r6" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzvv-65a-r4" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90t-f-v2" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1-v2" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbjah4-1d65b-dl" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbjah4-1d65c-dl" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d45b" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d45a" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d85c" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6-v2" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv2vv-6533b-r8" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrryyhhtts4-65a-r7" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65c-r6" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65d-r6" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzt4s4-65b-r6" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzs4-65d-r5" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65a-r6n43" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt65br6mr" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt65dr6mr" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6h4" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtts4-65b-r7" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6n43" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65a-r6h4" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvs4-65d-r7n43" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65b-r2" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-65s-r1b" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-360s-f" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r2-v2" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-360s-m" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-45s-r1bv2" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65b-r1b-v2" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2hh-38a-r4-v2" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2h-33a-r2" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2x9npa2010f" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2hh-33a-r4" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2vv-33c-r4" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2unpx203-6r2" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2vv-33c-r4-v5" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2upx210b-t2" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-v65s-c3-3xr" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item5npx1006f-v2" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item5upx0805f" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6p-6m-a3" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaekt" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaekt-n1" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaspj810" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcnlpx3055f" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcvv65csx-m" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcvvpx303f1" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb201-p" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvt4s4-65b-r8" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvt4s4-65d-r8" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4-65b-r5-v3" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4s4-65a-r6" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv365d-m-v2" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv65a-2x2" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4px310r-v2" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvhhtt-65a-r5" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx303-6f12r2" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv65d-c3-3xr" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv2h-6533d-r5" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv65a-r3-j" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv2hh-6533d-r7" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegzv5-65d-r6" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegvv65b-fl-c3-4xr" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemryvv-65b-r4" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff-65b-r2" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzz-65b-r3" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-360b-r1vb" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-85d-r2n43" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65b-r3vb" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65b-r2vb" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkvvss-65a-r3" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r2vb-v2" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4-65c-r6-hg" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r2bt2" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemo2p-2l-b1" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzh4t4vv65dr10" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvvss-360m-m" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-65c-r1vb" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-r2bt4-v1" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65d-r3vb" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6-v5" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65c-r2-hg" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnvvss-360m-f6" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-rrv4-65b-r12" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65br7n43f" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2hh-6533c-r3" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvq4-65b-r7" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvvq4-65d-r5v4" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzhhtt-65a-r8" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkvvss-65a-r3-v1" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65bt4-3xkit" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjjaah4-65a-r6" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65a-r3-v1" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2hh-6533c-r3-v1" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrczv4-65b-r8" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6nv3" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkvvss-65a-3xkit" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemj3ah4-65a-r6" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemj3ah4-65b-r6" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemj4h4-65a-r6" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65b-r2" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65c-r2" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1-p8" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnss-65b-r1bt4" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2rr2vv-33c-r4" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65d-r4-v3" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnss-45b-r1bt4" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65a-r6" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnh65s-dg-f0m" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r6h4" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65a-r6h4" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r6h4-v1" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-33a-r2b" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r6n17" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65a-r4-v2" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65b-r2" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6-hg" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65d-r6" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65a-r2b" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65b-r4" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6-v1" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-85b-r6" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4-65b-r6" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-45a-r3b-v1" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65c-r4" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6h4" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnt-360m-f" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnvvssp-360s-fm" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2vv-6533c-r5-v3" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2hh-6533c-r5" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrhhtt-65a-r4-v2" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrpx310b-t2h" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2vv-6533b-r6" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2hh-6533d-r6" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemuna010f-0-v2" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemunx001u-2p" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv360qs-c3-3xr" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemuu-360s-f" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4sspp-360s-f" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv65s-c3-1xr" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-45c-hg-r2bd" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item4p-4l-c2-v8" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv3-65b-r5vb" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item5v-12a-r5" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65d-r6nv3" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff-65b-r1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff-65c-r1" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65b-r6-v2" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65c-r3-v1" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65b-r3-v1" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffhh-65c-r3" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65c-r6-v2" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65b-r3-v1" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65b-r6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfhh-65c-r3" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtts4-65b-r8n" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzhhtt-65a-r6n39" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemmbllhhh-65c-a5m" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemtbxlha-6565c-a3m" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-45c-r2bt4" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65b-r6-v3" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6-v3" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv6-65b-r10h4" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2nn2hh-33b-r4" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65a-r2bt4" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r2bt4" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-45b-r2bt4" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegzhhtts4-65b-r7v2" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemssp-65t-f-v3" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv6-65d-r10" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-45a-r2bt4" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4ssp-65s-f4" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegr-65d-r3n43" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-360s-m-v4" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4ssp-360s-f4-v4" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r3b-v1" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65d-r4n43" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzv-65d-r5n43" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff2hh-6533a-r5" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2ss-33a-r1" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemss-65m-m" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65a-r7n43" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff2hh-6533c-r5" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r8d" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhs4-65b-r3b" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-45a-r6" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvt4s4-65dr8v2" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaekt-430-n1" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4s4ssp-360s-f2" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r2bt10" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-45c-r2bt2" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6n43" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvs4-65m-r4" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r2bt6" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4s4-65b-r7" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65b-r1" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkkzzv4-65d-r8" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4s4-65d-r7" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6n39" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4s4-65b-r4b-v1" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhhs4-65c-r5" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65d-r4n39" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv2vv-6533d-r8" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvs4ssp-360s-f2" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-65b-r3bt8" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4n39" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-65s-r1bv2-v4" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrv4q4-65d-r8" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r2bt8-v2" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4n43" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzv5-65d-r7" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-r2bt10" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r3b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhhttp-65t-f" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65ar6nv1" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv3-65d-r5-v2" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65b-r2" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv42vv-6533d-r10" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4s4p-360s-f2" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvs4p-360s-f2" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz2vv-6533b-r8" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzvvq4-65b-r8" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4q4-65d-r7" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4s4-65d-r9n43" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4ss-360s-f2" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-180hs-f2" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65c-r2" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-45c-r3bt8" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4s4-65b-r7-v2" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65d-r6n43v2" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6n43" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65a-r2vb" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhs4-45a-r3b" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjavv-33c-r3" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvss-65ps-f2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65br6nv1" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65b-r3-v1" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-6585b-r6h4" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4-65a-r4vb" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzt4s4-65b-r6v4" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkkzzv4-65b-r8" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-65d-r8nv1" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-55c-r2b" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-55b-r2b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-55a-r2b" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-55c-r2bt4" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-55a-r2bt4" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4s4-360s-bf2" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65d-r4n43v2" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhttvv65cr10v3" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4t4s4-6590dr7" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-85a-r1vb" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6vb-v6" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n43v2" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr3v6-65b-r9v2" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6vb" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemb-65b-r1vb" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6vb" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65b-r3-hg" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4-360s-f2" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-85b-r1vb" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2upx210b-t2-v2" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6n39" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2nn2h4-33c-r6b" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-hg-r3b" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-kvv-65a-r6" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65a-hg-r2b" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r6h4-v3" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-55c-hg-r2b" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6vb-v2" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2vv-6533c-r5-v4" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnvvs4-360s-bf2" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvt4s4-65dr8ec" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv3t4-65d-r5vb-v2" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkvv-65a-r2-v1" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65b-hg-r1b" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-45a-hg-r1b-v1" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-33b-r4" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-45a-hg-r2b" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65c-hg-r1b" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-hgt-r3b" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-55b-hg-r2b" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-45c-hg-r2b" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnss-65c-hg-r2b" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6vv6ss-10b-r2b" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv17-001-01-a0-e" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3ff6vv6ss-b-r3b" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-hg-r3b" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65c-hg-r1b-v2" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65c-hg-r2bd-v2" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-45c-hg-r1b" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-45b-hg-r2b" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-nv4ss-65s-f2" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6vb-v601" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffh4-65c-r6-hg" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65a-r4vb01" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv54-001-01-a0-e" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4ss-360s-hg-f2" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-hg-r3b" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4-65s-hg-r3b" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65d-r6-v2" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemn-65c-hg-r1" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvss-360s-f6" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemapxvaall12m-c-i20" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv17-010-01-a0-e" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item4p-4m-a2-v5" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4n47v6" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65d-r4n47v6" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkkvv-65b-r2vb" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4q4-65d-r7-bg" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65a-hg-r1b-v1" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-85c-hg-r1b" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-85c-hg-r2bd" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemghh-33b-r3" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6n47g" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65d-r4n47g" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65d-r6n47g" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6v-10m-r6" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65a-r6nv3" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-33a-r2vb-v2" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6vv6ss-10b-f6" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzz-65b-r3v6" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv3vv-6520b-r7" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemeegghhttv4q465dr10" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2vv-6533d-r6vbv2" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6h4vb-v3" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item10p-4l6m-d5-v2" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv-65a-r1vb01" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65c-r2vb-v201" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvq4q4-65br8v4" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-65b-r1vb01" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv6s6p3-360s-f4" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r1" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r1b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-65s-r1bv2" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-360s-d" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r2" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65t-f-v2" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvpx310r-v5" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2cpx208r-v3" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2nn2hh-33c-r4" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2p-2l-c1" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2unpx206-12r2" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-s4-90m-r3" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-v65a-3xr" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item5npx1006f" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaekt-e1" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemasp705k" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemccvvpx308-11r-c3" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcnnpx310r-6p" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcv65bsx-m" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcv65csx-m" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcvv2npx308-208r" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcvv65bsx-m" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb224-b" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb224-c" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb222-a" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb224-a" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb411-b" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb630-c" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb589-y" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb633-c" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb583-y" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb586-y" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb499-k" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb809ke-xt" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb992hg28n-b" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdbxlh-6565b-vtm" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdbxnh-6565b-vtm" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzh4t4vv65dr8v2" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzv4-65d-r8v2" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegvv65d-fl-c3-4xr" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzh4t4vv-65d-r8" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegyhhtt-65a-r6" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegv4-65d-r6" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegyhhtt-65b-r6" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegvv65a-fl-c3-4xr" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegzhhtts4-65b-r7" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-45a-r2b" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-85b-r2b" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-45b-r2b" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-85c-r2b" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6n17" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65a-r6h4-v1" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-45c-r2b" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65a-r4-v1" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r6" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65a-r2b" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65b-r4-v1" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6-v3" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6-v4" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65c-r4-v1" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-45b-r4" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4s4pp-65s-f4" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65a-r4" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4ssp-360s-f4" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemqd-2402" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2hh-6533a-r5" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2v4px306r-v2" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2hh-6533d-r5" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2vv-6533b-r5" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrhtv65a-fh-c3-4xr" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65b-r2" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrpx310b-t2" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2vv-6533d-r6" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv3-65d-r5" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65d-r4-v2" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv2hh-6533b-r6" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-85b-r6" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65b-r4-v2" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6-v2" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvvhhtt-65d-r6" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6h4" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65d-r4" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65b-r7n43" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrryyhhttt4s4-65br8" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvvt4s4-65d-r6" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt65ar6mr" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4-v2" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzt4-65a-r5" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv3-65d-r4-v3" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65c-r3" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbx-6516ds-vtm" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxx-6517ds-vtm" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxx-3817tb1-vtm" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxx-6513ds-vtm" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxx-9014ds-vtm" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxx-6516ds-vtm" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbx-9016ds-vtm" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbx-6513ds-vtm" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxx-3319ds-vtm" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhwxx-6516ds1-vtm" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhwx-6516ds1-vtm" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-45a-r3b" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjah4-65b-r4" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-65a-r3b" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-65c-r3b-v3" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjah4-65c-r4" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjchhtt-65b-r5" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjavv-65c-r3b" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjcvv-65a-r4" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldx-6516ds-vtm" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldxx-9013ds-vtm" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemllpx210r-v1" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldxx-6515ds-vtm" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-6514ds-a1m" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-6513ds-a1m" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-8514ds-a1m" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnh360qm-d-2xr" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d65b" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-33b-r2b" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemssp-65t-f" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsspx310r-v2" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4s4-90a-r2" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4s4-90a-r2-v3" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4-90a-r1-v2" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemuna008r-v2" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemunnpx206r3" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemuna010fi-0-v2" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4-65d-r4-v2" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp5" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-offset" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083-c4m" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-single" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-9-adfd1820" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390-3" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-fm" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-ff-4g" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-4g" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-6" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-aekt" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4-f3" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-2f" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3f" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-050" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-007" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-060" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-070" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-010" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-007" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-090" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f2" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-05" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003-a" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65b-r6h4" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65a-r6h4" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4-65b-r5-v2" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv-65a-r2" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzt4-65a-r5-v2" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6v-10m-f6" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65m-r3vb" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4-65d-r5-v2" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv3-65d-r4-v2" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4px306r" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4-65d-r5-v6" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4-65d-m-v2" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4px308r-v2" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4-65d-r5-v9" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-33b-r3" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65d-m" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv65b-c3-3xr" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65d-r3" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-45a-r3" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65a-r3" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx306-11r-v2" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv2h-6533b-r5" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx306-11b-t2" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv65a-m" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhw4x-6516ds1-vtm" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx310-11b-t2" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx308-11r-v3" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx310-11r-v3" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzv-65b-r3" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemryvv-65a-r4" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzvv-65b-r4-v4" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzvv-65a-r4-v4" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1-v3" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1-v5" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbjahh-1d65c-dl" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d45c" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d65c" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d45c-sr" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d65a" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d85a" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnh360qm-dg-2xr" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d85b" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-33c-r2b" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff-45c-r1" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzz-65d-r3" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n39" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-33d-r4" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4q4-65d-r7v2" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-45a-r3bt8" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-45c-r4" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemss-65t-f" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4s6-65s-f4" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-45b-r3bt8" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjjaah4-65b-r6" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4-45a-r6" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4q4-65b-r7-v2" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6-ps" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkzzvv-65d-r5" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnvvss-360m-f3" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnvvss-360m-m" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65a-r6d" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-rrzzhhtts4-br24" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-45b-r4-v1" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6h4vb-v2" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65ar7n43f" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65b-3xkit" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65a-3xkit" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv6-65d-r10f" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvq4q4-65dr8v4" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemeeggv4q4q465dr10" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6h4-v3" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4q4-65a-r7" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkkss-65a-r2" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-85d-r4n43" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvt4s4-65br8v4" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65b-r4-v4" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r3" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvq4q4-65dr8" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65a-r3b-v1" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemj3ah4-65c-r6" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6vv-10a-f6" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1b-v1" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkkvvss-65c-t-r3b" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6vv-10a-r6" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-33d-r1vb01" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item4p-2l2m-b2" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzz-65d-r3v6" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-kvvq4-65b-r12" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65a-r4vb02" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a11" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-e" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemant-sharing-hub-6" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001-sp5" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5091-3" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5002" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-3" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-wm" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-042-gl-e" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-009-s4" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-4g" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-mf-4g" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-9" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-35-o" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemts-mnt-top-370" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side-370" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-370" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-3" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b89-01" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-ven" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-08" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item10052511-1" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-015" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-001" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-020" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-016" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-002" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-003" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-020" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-025-a" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005-a" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-060" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-002" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-003" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-rm50" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-v1-rm50" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc300-1000" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematc200-lite-usb-eu" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematgk-cable" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-004" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematlp200-001" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemasb-3" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhb65-offset-mnt" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-10-s" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-06-s" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-08-s" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-10-s" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-06-s" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhn-10-sp" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-ts1" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-ts1" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-2" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-075-s4" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-085-s4" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-gl-e" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-029-gl-e" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-126-gl" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemumwd-treekit" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk010sp" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030a" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030wm" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800treekit" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt-e1" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemasp617" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspr616" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-1" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-2" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb375" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-3" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvq4-65b-r7g" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65m-r6n43" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaccuret-a20" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematm200-a20" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/iteme-atm300" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaps-xt-gps" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematbtk-mf-4g" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-fm-4g" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fmc3" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-mf-4g" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp9" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-bottom-ff-5g" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematsbt-top-fm-5g" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-040" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004s-mtd" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb800tree" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5007" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5012" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098e" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-019-s6" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-074-s4" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-118-gl-e" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-009" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-080" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-005" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-o" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-3" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-2" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34-h" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m9" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-8" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b95-04a" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b95-01a" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-005" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-030" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-045" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-004" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-005" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-006-a" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-020" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-025" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-006" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemret-master-intl" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematjb200-a01-007" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itemaisg-t" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-y-c30" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-08-s" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt-m" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-side" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-top" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemsbm-u3d3" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-045-gl-e" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-s4" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-041-gl-e" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-108-gl-e" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-125-gl" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk008sp" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item018279-001" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653-4-in" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899f" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899a-2" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item624054-1" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-x" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-xl" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-e1" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspa320" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m4" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-mh" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-offset" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-1-2" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-3" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-u" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-lw" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff-65b-r2" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemff-65c-r2" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffhh-65a-r3" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffhh-65b-r3" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65c-r6" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65c-r3-v1" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65a-r6" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4s4-65b-r7" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4-65a-r3-v1" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-65d-r8h4" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item10p-2l8m-b5-v2" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzv4-65d-r8n43" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzv4s4-65d-r9n43" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv42h-6533d-r8" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2vv-33c-r4-v6" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1-v4" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-45a-r4" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-r2bt4" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65a-r2bt2" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-r2bt2" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r2bt2" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemo2p-2l-b1" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzh4t4vv65dr10" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n43" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahhss-65c-r3bt4" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-65b-r8h4" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65d-r2n43" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65a-r2-v1" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-s4-b8v2" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx310-11b-t2h" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx308-11b-t2h" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-65d-r8n43" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv2vv-6533d-r7" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65t-f-v3" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtts4-65br8v2" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65d-r6n43" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65b-r4n17" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzvs4-65d-r6n43" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4px310r-v2h" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemss-65m-r2" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item10p-4l6m-d5" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhs4-65a-r3b" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhs4-65c-r3b" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4s4-65d-r5" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1b" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfgkzzv4-65d-r9" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2vv-6533b-r5-v2" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaekt-430" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaekt-430-e1" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65d-r4-v3" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-45c-r2bt10" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhhs4-65a-r5" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4-90a-r1-v5" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvss-50m-f" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrv4-65b-r7h4" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4s4-65c-r7" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-6514ds-r1" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhhs4-65b-r5" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4s4-65c-r4b-v1" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4s4-65c-r7" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-65c-r3bt8" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65a-r3b" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzhhtt-65br8n43" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffhhttvv-65a-r8" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvs4-65dr7nv4" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-r3b" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvs4-65b-r7n43" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-r2bt8-v2" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2p-2l-c1-v2" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4s4-360s-f2" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4s4-65dr9nv4" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrryyhhtts4-65ar7v4" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzh4t4vv-dr10v1" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4ssp-360s-f2" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4s4-90a-r2-v4" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvs4-65br7nv4" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-65ps-f2" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvss-360s-f2" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhs4-45c-r3b" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6nv2" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnvvs4-65a-r3b" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r6h4-v2" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4q4-65b-r7" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65a-r2bt8-v2" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-360b-r1vb" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-85d-r2n43" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r8d" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65b-r2vb" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkvvss-65a-r3" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r2vb-v2" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4-65c-r6-hg" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhhttp-65t-f-v2" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4-90a-r1-v6" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjjaah4-65c-r6" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65c-r2vb-v2" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvvss-360m-m" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-65c-r1vb" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-r2bt4-v1" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65d-r3vb" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6-v5" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65c-r2-hg" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnvvss-360m-f6" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-rrv4-65b-r12" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65br7n43f" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2hh-6533c-r3" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvq4-65b-r7" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-55b-r2bt4" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-kvvs4-65b-r12" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkvvss-65a-r3-v1" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65bt4-3xkit" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjjaah4-65a-r6" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65a-r3-v1" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv2v-6533d-r4" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-6590d-r5v4" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65b-r4vb-v2" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv-65c-r2vb" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemj3ah4-65b-r6" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemj4h4-65a-r6" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65b-r2" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65c-r2" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1-p8" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnss-65b-r1bt4" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2rr2vv-33c-r4" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-33d-r1vb" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnss-45b-r1bt4" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65d-r3vb-v2" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65b-r2n23" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65c-r2n23" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr3v6-65b-r9" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv2vvq4-6533d-r9" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-65c-r1vb-v4" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65d-r4vb" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item4v-15a-r4" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6h4vb" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r3b-v1" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemj4h4-65c-r6" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1b-3xkit" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-os" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-e-5083" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp7" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-ctsdg" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365w" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb370" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083d" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5087-3" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-006" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c150" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-003" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-001" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-c50" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-122-gl" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-129-s4" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-n1" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-s" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-305m" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-c" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db15-010" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-db9-010" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-100" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/remote-electrical-tilt-ret/itematcb-b01-030" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-rvv-65a-r9" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65d-r4n43v1" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzz-65b-r3" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-6514ds-a1m-kt" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r1b-kte" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65b-r3vb" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-65a-r3bt8" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4q4-65d-r7" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemt4-90b-r1-v4" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvvq4-65d-r5" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65b-r2-v3" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhs4-45b-r3b" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4q4-65d-r7v4" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffv4q4-65a-r7" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item8p-2l6m-d4-v5" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-kvvss-65a-r9" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz2vv-6533d-r8" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n39-v1" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4s4-360s-f2" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-85b-r6-v1" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r3bdt4" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65c-r3bd" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemffvv-65b-r2-hg" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvvq4-65d-r5v4" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzhhtt-65a-r8" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65d-r3vb-v3" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65a-r4vb" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr3zzv4-65b-r9" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv-65s-fvb" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2hh-6533c-r3-v1" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrczv4-65b-r8" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6nv3" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkvvss-65a-3xkit" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemj3ah4-65a-r6" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-65b-r1vb" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r4bd" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvs4-65s-r3" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-kkv4s4-65b-r15" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemj4h4-65b-r6" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-nhhss-65a-r9b" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkkv4s4ss-360a-bf" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2vv-33b-r4vb" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65d-r8n43d" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65b-r3vb-v2" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65d-r6nv3" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6nv4" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65c-hg-r2b" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2vvt4-6533d-r7v4" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65b-hg-r2b" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2v4-6533d-r10" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2nn2h4-33b-r6b" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvss-180hs-f2" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65b-hg-r3b" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65s-r4n43" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item4p-4m-b2" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-55c-hg-r3b" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65b-r2n43" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65d-r6d" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65b-r2vb-v2" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-65a-r2n43" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkvv-65a-3xkit" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemmb12p4l8m6533b6-v2" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr3vv-6520d-r5" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv-33b-r2" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65c-hg-r3bd" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemkvv-65a-r2" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-45a-hg-r3b" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item1x-rrzzhhtts4-br8" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2x-rrzzhhtts4-br16" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65b-hg-r3bd" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-45c-hg-r3b" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65c-hg-r2bd" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-45b-hg-r1b" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-hgt-r3b" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnss-65b-hg-r2b" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3ff6vv-2010b-r2b" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65a-hg-r1b-v2" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-45c-hg-r2bd" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-85c-hg-r2b" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-55b-hg-r3b" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-33c-hg-r1b" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemo2p-2l-mt2" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv37-001-01-a0-e" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-55c-hg-r2bd" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-55c-hg-r1b" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4-360s-hg-f2" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4-360s-hg-f2" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65b-hg-r1b-v2" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2nn-33c-hg-r2b" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65b-hg-r2bd-v2" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv40-010-01-a0-e" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvss-360s-f4" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrz4v4-65d-r10v3" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemuu-65m-r2" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-45c-r6" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4ss-65c-r4" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65a-r6n47v6" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65d-r6n47v6" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6n47v6" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n47v6" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65br6n47v6p" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65a-r6n47g" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4n47g" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemb-65b-r1vb01" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr3vv-6520b-r5" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65a-r6nv3" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n39v3" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6n47v6" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4n47g" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzz-65d-r3v6g" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzz-65b-r3v6g" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65b-r8nv3" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-33d-r1vb-v2" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r8nv3d" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv-65d-r3vb01" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-65d-r8nv3" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item1x-rrv4-65b-r4" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-33a-r2vb" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2p-2l-c101" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr-65c-r1vb-v401" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r2vb-v201" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr-65b-r2vb01" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4n39f" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item4p-4l-c2-v8" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item5v-12a-r5" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv4sspp-360s-f" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv65s-c3-1xr" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65b-r2" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-65s-r1b" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-360s-f" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65a-r2-v2" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-360s-m" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvvssp-45s-r1bv2" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemvv-65b-r1b-v2" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2hh-38a-r4-v2" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2h-33a-r2" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2x9npa2010f" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2hh-33a-r4" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2vv-33c-r4" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2unpx203-6r2" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2vv-33c-r4-v5" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item2upx210b-t2" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item3x-v65s-c3-3xr" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item5npx1006f-v2" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item5upx0805f" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/item6p-6m-a3" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaekt" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaekt-n1" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemaspj810" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcnlpx3055f" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcvv65csx-m" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemcvvpx303f1" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb201-p" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb224-e" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb408-b" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb436-c" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb420-b" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb404-b" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb636-c" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb810e-ps" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdb654dg65a-c" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdbxdh-6565b-vtm" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemdbxlh-6565c-vtm" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemeghtv65b-f-c3-5xr" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrv4-65d-r6" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegrzzhhttv4-65d-r8" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegzv4-65d-r6" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegzhhtt-65a-r6" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegzv5-65d-r6" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegvv65b-fl-c3-4xr" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemegzhhtt-65b-r6" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65c-r2b" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-45b-r6" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-45b-r6-v1" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65a-r6" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnh65s-dg-f0m" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r6h4" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65a-r6h4" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r6h4-v1" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-33a-r2b" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65b-r6n17" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65a-r4-v2" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnn-65b-r2" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6-hg" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65d-r6" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhhss-65a-r2b" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65b-r4" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6-v1" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-85b-r6" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnv4-65b-r6" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-45a-r3b-v1" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnhh-65c-r4" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnh4-65c-r6h4" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnt-360m-f" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnnvvssp-360s-fm" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2vv-6533c-r5-v3" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemr2hh-6533c-r5" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrhhtt-65a-r4-v2" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrpx310b-t2h" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2vv-6533b-r6" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrr2hh-6533d-r6" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65d-r6-v2" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65b-r6" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrvv2vv-6533b-r8" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrryyhhtts4-65a-r7" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrv4-65c-r6" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65d-r6" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzt4s4-65b-r6" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65a-r4" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzs4-65d-r5" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65a-r6n43" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt65br6mr" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzz-65b-r4" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4-65b-r5-v3" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt65dr6mr" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv365d-m-v2" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtts4-65b-r7" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6n43" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzhhtt-65a-r6h4" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65a-r3" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemfvv-65b-r3" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbx-3319ds-vtm" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhbxxx-6516ds-vtm" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhhttv-65a-r3" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhwxx-6516ds1-vtmv2" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemhwxxx-6516ds-vtm" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-33c-r3b" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-45b-r3b" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-45c-r3b" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-65c-r3b-v2" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-65b-r3b" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-65b-r3b-v3" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemryvv-65b-r4" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjahh-65c-r3b" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzv4-65d-r6" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-6515ds-vtm" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90t-f-v2" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/items4-90m-r1-v2" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbjah4-1d65b-dl" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbjah4-1d65c-dl" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d45b" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d45a" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemsbnhh-1d85c" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemuna010f-0-v2" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemunx001u-2p" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemv360qs-c3-3xr" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemuu-360s-f" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvs4-65d-r7n43" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzv4-65d-r6h4" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvt4s4-65b-r8" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvvt4s4-65d-r8" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4s4-65a-r6" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrrzzvv-65b-r6h4" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv65a-2x2" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrv4px310r-v2" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvhhtt-65a-r5" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv2npx310-211r" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvpx303-6f12r2" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv65d-c3-3xr" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv2h-6533d-r5" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv65a-r3-j" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvv2hh-6533d-r7" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrvvt4-65d-r4" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemjcvhhtt-65b-r6" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzvv-65b-r4" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldx-9013ds-vtm" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldx-3319ds-vtm" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemllpx310r-v1" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldx-6513ds-vtm" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldxx-6516ds-vtm" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemldx-6515ds-vtm" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemrzvv-65a-r4" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx003u-v2" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlrx-8512ds-vtm" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemlnx-6515ds-a1m" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemn45c-1xb1" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnh180qs-dg-f0m" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnh360qs-dg-f0m" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65b-r2b" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnh360qs-f0m" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/antennas/itemnhh-65c-r2b" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J1034"/>
+  <dimension ref="A1:J1039"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="218.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="60.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -5893,16416 +5935,16488 @@
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
+      <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="H6" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>13</v>
+      </c>
+      <c r="J7" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H8" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="24">
+      <c r="A10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="H10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12.75">
+      <c r="A11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="H9" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="H11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12.75">
+      <c r="A12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>32</v>
       </c>
-      <c r="H11" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="H12" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="H13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="12.75">
+      <c r="A14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="H13" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
         <v>37</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="H14" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
+      <c r="A15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="H14" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
         <v>39</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J15" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
         <v>41</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
+      <c r="A17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="H16" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.75">
+      <c r="A18" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>44</v>
       </c>
-      <c r="H17" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>45</v>
+        <v>13</v>
+      </c>
+      <c r="J18" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
+        <v>46</v>
+      </c>
+      <c r="H19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12.75">
+      <c r="A20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
+        <v>48</v>
+      </c>
+      <c r="H20" t="s">
         <v>49</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+    </row>
+    <row r="21" spans="1:8" ht="12.75">
+      <c r="A21" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="H19" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
         <v>51</v>
       </c>
-      <c r="C20" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="H22" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
+      <c r="A23" s="1" t="s">
         <v>53</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="H23" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
+        <v>56</v>
+      </c>
+      <c r="H24" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
+      <c r="A25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
+        <v>58</v>
+      </c>
+      <c r="H25" t="s">
         <v>59</v>
       </c>
-      <c r="C24" t="s">
-[...20 lines deleted...]
-        <v>13</v>
+      <c r="J25" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
+        <v>61</v>
+      </c>
+      <c r="H26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
+      <c r="A27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
+        <v>41</v>
+      </c>
+      <c r="H27" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>64</v>
       </c>
-      <c r="H26" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>69</v>
+        <v>59</v>
+      </c>
+      <c r="J28" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="H29" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="J29" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="H30" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="J30" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="H31" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
+        <v>73</v>
+      </c>
+      <c r="H32" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
+        <v>75</v>
+      </c>
+      <c r="H33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J33" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
         <v>77</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="H34" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
+      <c r="A35" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="H32" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
         <v>79</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="H35" t="s">
         <v>80</v>
       </c>
-      <c r="H33" t="s">
+    </row>
+    <row r="36" spans="1:8" ht="12.75">
+      <c r="A36" s="1" t="s">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
         <v>82</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="H36" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
+      <c r="A37" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="H34" t="s">
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
         <v>84</v>
       </c>
-      <c r="J34" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="1" t="s">
+      <c r="H37" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
+      <c r="A38" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
         <v>86</v>
       </c>
-      <c r="H35" t="s">
+      <c r="H38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
+      <c r="A39" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="J35" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="1" t="s">
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
+        <v>79</v>
+      </c>
+      <c r="H39" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
+      <c r="A40" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="C40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" t="s">
         <v>89</v>
       </c>
-      <c r="H36" t="s">
+      <c r="H40" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
+      <c r="A41" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="J36" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="1" t="s">
+      <c r="C41" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" t="s">
         <v>91</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="H41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
+      <c r="A42" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="H37" t="s">
+      <c r="C42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
         <v>93</v>
       </c>
-      <c r="J37" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="1" t="s">
+      <c r="H42" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="36">
+      <c r="A43" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="H38" t="s">
+      <c r="H43" t="s">
+        <v>33</v>
+      </c>
+      <c r="J43" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
+      <c r="A44" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="J38" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="1" t="s">
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
         <v>97</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="H44" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="24">
+      <c r="A45" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="H39" t="s">
-[...7 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="C40" t="s">
-[...13 lines deleted...]
-      <c r="A41" s="1" t="s">
+      <c r="H45" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="12.75">
+      <c r="A46" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C41" t="s">
-[...80 lines deleted...]
-      </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="H46" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="J46" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>114</v>
+        <v>41</v>
       </c>
       <c r="H47" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="J47" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="H48" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="H49" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>121</v>
+        <v>51</v>
       </c>
       <c r="H50" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="J50" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="H51" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="H52" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="H53" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="H54" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:10" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>131</v>
+        <v>44</v>
       </c>
       <c r="H55" t="s">
+        <v>13</v>
+      </c>
+      <c r="J55" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12.75">
+      <c r="A56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C56" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" t="s">
         <v>117</v>
       </c>
-      <c r="J55" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-    <row r="57" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="H57" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-    <row r="58" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="H58" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="H59" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-    <row r="60" spans="1:8" ht="12.75">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="24">
       <c r="A60" s="1" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
-      <c r="D60" t="s">
-        <v>141</v>
+      <c r="D60" s="2" t="s">
+        <v>125</v>
       </c>
       <c r="H60" t="s">
-        <v>142</v>
+        <v>69</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="H61" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>147</v>
+        <v>121</v>
       </c>
       <c r="H62" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>148</v>
+        <v>129</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="H63" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
     </row>
     <row r="64" spans="1:10" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="H64" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="J64" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="H65" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="H66" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="H67" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="36">
       <c r="A68" s="1" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
-      <c r="D68" t="s">
-        <v>158</v>
+      <c r="D68" s="2" t="s">
+        <v>140</v>
       </c>
       <c r="H68" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="69" spans="1:8" ht="12.75">
+    <row r="69" spans="1:10" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="H69" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J69" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>161</v>
+        <v>143</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>56</v>
+        <v>144</v>
       </c>
       <c r="H70" t="s">
-        <v>53</v>
+        <v>59</v>
+      </c>
+      <c r="J70" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>58</v>
+        <v>146</v>
       </c>
       <c r="H71" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="H72" t="s">
-        <v>165</v>
+        <v>13</v>
+      </c>
+      <c r="J72" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
       <c r="H73" t="s">
-        <v>165</v>
+        <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>168</v>
+        <v>151</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="H74" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:10" ht="12.75">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="24">
       <c r="A75" s="1" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
-      <c r="D75" t="s">
-        <v>171</v>
+      <c r="D75" s="2" t="s">
+        <v>154</v>
       </c>
       <c r="H75" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-    <row r="76" spans="1:8" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="24">
       <c r="A76" s="1" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
-      <c r="D76" t="s">
-        <v>173</v>
+      <c r="D76" s="2" t="s">
+        <v>156</v>
       </c>
       <c r="H76" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="H77" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-    <row r="78" spans="1:10" ht="12.75">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>178</v>
+        <v>160</v>
       </c>
       <c r="H78" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="H79" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="12.75">
+      <c r="A80" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" t="s">
+        <v>164</v>
+      </c>
+      <c r="H80" t="s">
+        <v>33</v>
+      </c>
+      <c r="J80" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="24">
+      <c r="A81" s="1" t="s">
         <v>165</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
-      <c r="D81" t="s">
-        <v>183</v>
+      <c r="D81" s="2" t="s">
+        <v>166</v>
       </c>
       <c r="H81" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+      <c r="J81" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="H82" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>59</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>186</v>
+        <v>169</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="H83" t="s">
-        <v>176</v>
+        <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="H84" t="s">
-        <v>176</v>
+        <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="H85" t="s">
-        <v>176</v>
+        <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>191</v>
+        <v>146</v>
       </c>
       <c r="H86" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
+      <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="H87" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-    <row r="88" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="H88" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H89" t="s">
-        <v>176</v>
+        <v>33</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="H90" t="s">
-        <v>165</v>
+        <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="H91" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:10" ht="12.75">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="H92" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-    <row r="93" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>204</v>
+        <v>189</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="H93" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="H94" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="H95" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="H96" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="H97" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="98" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="H98" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-    <row r="99" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="H99" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-    <row r="100" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="H100" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-    <row r="101" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="H101" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="H102" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="H103" t="s">
-        <v>225</v>
+        <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="H104" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="H105" t="s">
-        <v>225</v>
+        <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="H106" t="s">
-        <v>225</v>
+        <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>149</v>
+        <v>218</v>
       </c>
       <c r="H107" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="H108" t="s">
-        <v>233</v>
+        <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>235</v>
+        <v>44</v>
       </c>
       <c r="H109" t="s">
-        <v>233</v>
+        <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="H110" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="H111" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>241</v>
+        <v>44</v>
       </c>
       <c r="H112" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>149</v>
+        <v>228</v>
       </c>
       <c r="H113" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>149</v>
+        <v>44</v>
       </c>
       <c r="H114" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="H115" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="H116" t="s">
-        <v>225</v>
+        <v>69</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>149</v>
+        <v>220</v>
       </c>
       <c r="H117" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="H118" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:10" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="H119" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="120" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>239</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="H120" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C121" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" t="s">
+        <v>242</v>
+      </c>
+      <c r="H121" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12.75">
+      <c r="A122" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C122" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" t="s">
+        <v>244</v>
+      </c>
+      <c r="H122" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="12.75">
+      <c r="A123" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C123" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" t="s">
+        <v>247</v>
+      </c>
+      <c r="H123" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
+      <c r="A124" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C124" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" t="s">
+        <v>249</v>
+      </c>
+      <c r="H124" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="12.75">
+      <c r="A125" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C125" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" t="s">
+        <v>251</v>
+      </c>
+      <c r="H125" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="12.75">
+      <c r="A126" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C126" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" t="s">
+        <v>44</v>
+      </c>
+      <c r="H126" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="24">
+      <c r="A127" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C127" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="H127" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="12.75">
+      <c r="A128" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C128" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" t="s">
         <v>256</v>
       </c>
-      <c r="B121" t="s">
+      <c r="H128" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12.75">
+      <c r="A129" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C121" t="s">
-[...2 lines deleted...]
-      <c r="D121" t="s">
+      <c r="C129" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" t="s">
         <v>258</v>
       </c>
-      <c r="H121" t="s">
-[...4 lines deleted...]
-      <c r="A122" s="1" t="s">
+      <c r="H129" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="12.75">
+      <c r="A130" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C130" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" t="s">
         <v>260</v>
       </c>
-      <c r="C122" t="s">
-[...2 lines deleted...]
-      <c r="D122" t="s">
+      <c r="H130" t="s">
         <v>261</v>
-      </c>
-[...152 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="H131" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>284</v>
+        <v>265</v>
       </c>
       <c r="H132" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:8" ht="36">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="24">
       <c r="A133" s="1" t="s">
-        <v>285</v>
+        <v>266</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>286</v>
+        <v>267</v>
       </c>
       <c r="H133" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:8" ht="36">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>287</v>
+        <v>268</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
-      <c r="D134" s="2" t="s">
-        <v>288</v>
+      <c r="D134" t="s">
+        <v>269</v>
       </c>
       <c r="H134" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="24">
       <c r="A135" s="1" t="s">
-        <v>289</v>
+        <v>270</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
-      <c r="D135" t="s">
-        <v>290</v>
+      <c r="D135" s="2" t="s">
+        <v>271</v>
       </c>
       <c r="H135" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>291</v>
+        <v>272</v>
       </c>
       <c r="C136" t="s">
         <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>292</v>
+        <v>273</v>
       </c>
       <c r="H136" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="137" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>293</v>
+        <v>274</v>
       </c>
       <c r="C137" t="s">
         <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>294</v>
+        <v>275</v>
       </c>
       <c r="H137" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="138" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>295</v>
+        <v>276</v>
       </c>
       <c r="C138" t="s">
         <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>296</v>
+        <v>277</v>
       </c>
       <c r="H138" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="139" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>278</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>299</v>
+        <v>279</v>
       </c>
       <c r="H139" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="140" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>300</v>
+        <v>280</v>
       </c>
       <c r="C140" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>301</v>
+        <v>281</v>
       </c>
       <c r="H140" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>302</v>
+        <v>282</v>
       </c>
       <c r="C141" t="s">
         <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>303</v>
+        <v>283</v>
       </c>
       <c r="H141" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:10" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>284</v>
       </c>
       <c r="C142" t="s">
         <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>306</v>
+        <v>285</v>
       </c>
       <c r="H142" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="143" spans="1:10" ht="12.75">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>307</v>
+        <v>287</v>
       </c>
       <c r="C143" t="s">
         <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="H143" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="144" spans="1:10" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>309</v>
+        <v>289</v>
       </c>
       <c r="C144" t="s">
         <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="H144" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="145" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>311</v>
+        <v>291</v>
       </c>
       <c r="C145" t="s">
         <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>312</v>
+        <v>292</v>
       </c>
       <c r="H145" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="146" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>313</v>
+        <v>293</v>
       </c>
       <c r="C146" t="s">
         <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>314</v>
+        <v>294</v>
       </c>
       <c r="H146" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-    <row r="147" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>316</v>
+        <v>295</v>
       </c>
       <c r="C147" t="s">
         <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>317</v>
+        <v>296</v>
       </c>
       <c r="H147" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>318</v>
+        <v>297</v>
       </c>
       <c r="C148" t="s">
         <v>11</v>
       </c>
       <c r="D148" t="s">
-        <v>319</v>
+        <v>298</v>
       </c>
       <c r="H148" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>320</v>
+        <v>299</v>
       </c>
       <c r="C149" t="s">
         <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>319</v>
+        <v>300</v>
       </c>
       <c r="H149" t="s">
-        <v>16</v>
+        <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="C150" t="s">
         <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>322</v>
+        <v>44</v>
       </c>
       <c r="H150" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>323</v>
+        <v>303</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>324</v>
+        <v>304</v>
       </c>
       <c r="H151" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="C152" t="s">
         <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
       <c r="H152" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>327</v>
+        <v>307</v>
       </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>328</v>
+        <v>308</v>
       </c>
       <c r="H153" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>309</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>329</v>
+        <v>310</v>
       </c>
       <c r="C154" t="s">
         <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>330</v>
+        <v>311</v>
       </c>
       <c r="H154" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>331</v>
+        <v>312</v>
       </c>
       <c r="C155" t="s">
         <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>324</v>
+        <v>290</v>
       </c>
       <c r="H155" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>332</v>
+        <v>313</v>
       </c>
       <c r="C156" t="s">
         <v>11</v>
       </c>
-      <c r="D156" s="2" t="s">
-        <v>333</v>
+      <c r="D156" t="s">
+        <v>314</v>
       </c>
       <c r="H156" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:10" ht="12.75">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>334</v>
+        <v>315</v>
       </c>
       <c r="C157" t="s">
         <v>11</v>
       </c>
       <c r="D157" t="s">
-        <v>335</v>
+        <v>316</v>
       </c>
       <c r="H157" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>336</v>
+        <v>317</v>
       </c>
       <c r="C158" t="s">
         <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>337</v>
+        <v>318</v>
       </c>
       <c r="H158" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>338</v>
+        <v>319</v>
       </c>
       <c r="C159" t="s">
         <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="H159" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>340</v>
+        <v>321</v>
       </c>
       <c r="C160" t="s">
         <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>341</v>
+        <v>170</v>
       </c>
       <c r="H160" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>342</v>
+        <v>322</v>
       </c>
       <c r="C161" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>343</v>
+        <v>323</v>
       </c>
       <c r="H161" t="s">
-        <v>16</v>
+        <v>309</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>344</v>
+        <v>324</v>
       </c>
       <c r="C162" t="s">
         <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>345</v>
+        <v>325</v>
       </c>
       <c r="H162" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>346</v>
+        <v>326</v>
       </c>
       <c r="C163" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>347</v>
+        <v>327</v>
       </c>
       <c r="H163" t="s">
-        <v>348</v>
+        <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>349</v>
+        <v>328</v>
       </c>
       <c r="C164" t="s">
         <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>350</v>
+        <v>327</v>
       </c>
       <c r="H164" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>351</v>
+        <v>329</v>
       </c>
       <c r="C165" t="s">
         <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>352</v>
+        <v>330</v>
       </c>
       <c r="H165" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>353</v>
+        <v>331</v>
       </c>
       <c r="C166" t="s">
         <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>332</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>355</v>
+        <v>333</v>
       </c>
       <c r="C167" t="s">
         <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>356</v>
+        <v>334</v>
       </c>
       <c r="H167" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:8" ht="36">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>357</v>
+        <v>335</v>
       </c>
       <c r="C168" t="s">
         <v>11</v>
       </c>
-      <c r="D168" s="2" t="s">
-        <v>358</v>
+      <c r="D168" t="s">
+        <v>336</v>
       </c>
       <c r="H168" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>359</v>
+        <v>337</v>
       </c>
       <c r="C169" t="s">
         <v>11</v>
       </c>
       <c r="D169" t="s">
-        <v>360</v>
+        <v>338</v>
       </c>
       <c r="H169" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>361</v>
+        <v>339</v>
       </c>
       <c r="C170" t="s">
         <v>11</v>
       </c>
       <c r="D170" t="s">
-        <v>362</v>
+        <v>340</v>
       </c>
       <c r="H170" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>363</v>
+        <v>341</v>
       </c>
       <c r="C171" t="s">
         <v>11</v>
       </c>
       <c r="D171" t="s">
-        <v>364</v>
+        <v>342</v>
       </c>
       <c r="H171" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-    <row r="172" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>365</v>
+        <v>343</v>
       </c>
       <c r="C172" t="s">
         <v>11</v>
       </c>
       <c r="D172" t="s">
-        <v>366</v>
+        <v>327</v>
       </c>
       <c r="H172" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>367</v>
+        <v>344</v>
       </c>
       <c r="C173" t="s">
         <v>11</v>
       </c>
       <c r="D173" t="s">
-        <v>368</v>
+        <v>188</v>
       </c>
       <c r="H173" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>369</v>
+        <v>345</v>
       </c>
       <c r="C174" t="s">
         <v>11</v>
       </c>
       <c r="D174" t="s">
-        <v>370</v>
+        <v>346</v>
       </c>
       <c r="H174" t="s">
-        <v>315</v>
+        <v>49</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>371</v>
+        <v>347</v>
       </c>
       <c r="C175" t="s">
         <v>11</v>
       </c>
       <c r="D175" t="s">
-        <v>372</v>
+        <v>348</v>
       </c>
       <c r="H175" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="C176" t="s">
         <v>11</v>
       </c>
       <c r="D176" t="s">
-        <v>374</v>
+        <v>350</v>
       </c>
       <c r="H176" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>375</v>
+        <v>351</v>
       </c>
       <c r="C177" t="s">
         <v>11</v>
       </c>
       <c r="D177" t="s">
-        <v>376</v>
+        <v>352</v>
       </c>
       <c r="H177" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>377</v>
+        <v>353</v>
       </c>
       <c r="C178" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>378</v>
+        <v>354</v>
       </c>
       <c r="H178" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="24">
       <c r="A179" s="1" t="s">
-        <v>380</v>
+        <v>355</v>
       </c>
       <c r="C179" t="s">
         <v>11</v>
       </c>
-      <c r="D179" t="s">
-        <v>381</v>
+      <c r="D179" s="2" t="s">
+        <v>356</v>
       </c>
       <c r="H179" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>382</v>
+        <v>357</v>
       </c>
       <c r="C180" t="s">
         <v>11</v>
       </c>
       <c r="D180" t="s">
-        <v>24</v>
+        <v>358</v>
       </c>
       <c r="H180" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>383</v>
+        <v>359</v>
       </c>
       <c r="C181" t="s">
         <v>11</v>
       </c>
       <c r="D181" t="s">
-        <v>384</v>
+        <v>360</v>
       </c>
       <c r="H181" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>385</v>
+        <v>361</v>
       </c>
       <c r="C182" t="s">
         <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>386</v>
+        <v>362</v>
       </c>
       <c r="H182" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>387</v>
+        <v>363</v>
       </c>
       <c r="C183" t="s">
         <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>388</v>
+        <v>364</v>
       </c>
       <c r="H183" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>389</v>
+        <v>365</v>
       </c>
       <c r="C184" t="s">
         <v>11</v>
       </c>
       <c r="D184" t="s">
-        <v>390</v>
+        <v>366</v>
       </c>
       <c r="H184" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>391</v>
+        <v>367</v>
       </c>
       <c r="C185" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>392</v>
+        <v>179</v>
       </c>
       <c r="H185" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>393</v>
+        <v>368</v>
       </c>
       <c r="C186" t="s">
         <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>394</v>
+        <v>369</v>
       </c>
       <c r="H186" t="s">
-        <v>69</v>
+        <v>261</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>395</v>
+        <v>370</v>
       </c>
       <c r="C187" t="s">
         <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>396</v>
+        <v>371</v>
       </c>
       <c r="H187" t="s">
-        <v>397</v>
+        <v>13</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>398</v>
+        <v>372</v>
       </c>
       <c r="C188" t="s">
         <v>11</v>
       </c>
       <c r="D188" t="s">
-        <v>24</v>
+        <v>373</v>
       </c>
       <c r="H188" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>399</v>
+        <v>374</v>
       </c>
       <c r="C189" t="s">
         <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>400</v>
+        <v>375</v>
       </c>
       <c r="H189" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>401</v>
+        <v>376</v>
       </c>
       <c r="C190" t="s">
         <v>11</v>
       </c>
-      <c r="D190" s="2" t="s">
-        <v>402</v>
+      <c r="D190" t="s">
+        <v>377</v>
       </c>
       <c r="H190" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="C191" t="s">
         <v>11</v>
       </c>
       <c r="D191" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="H191" t="s">
-        <v>25</v>
+        <v>59</v>
+      </c>
+      <c r="J191" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>405</v>
+        <v>380</v>
       </c>
       <c r="C192" t="s">
         <v>11</v>
       </c>
       <c r="D192" t="s">
-        <v>406</v>
+        <v>381</v>
       </c>
       <c r="H192" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>407</v>
+        <v>382</v>
       </c>
       <c r="C193" t="s">
         <v>11</v>
       </c>
       <c r="D193" t="s">
-        <v>408</v>
+        <v>383</v>
       </c>
       <c r="H193" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="194" spans="1:10" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>409</v>
+        <v>384</v>
       </c>
       <c r="C194" t="s">
         <v>11</v>
       </c>
       <c r="D194" t="s">
-        <v>410</v>
+        <v>385</v>
       </c>
       <c r="H194" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="J194" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>411</v>
+        <v>386</v>
       </c>
       <c r="C195" t="s">
         <v>11</v>
       </c>
       <c r="D195" t="s">
-        <v>412</v>
+        <v>387</v>
       </c>
       <c r="H195" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>413</v>
+        <v>388</v>
       </c>
       <c r="C196" t="s">
         <v>11</v>
       </c>
       <c r="D196" t="s">
-        <v>414</v>
+        <v>389</v>
       </c>
       <c r="H196" t="s">
-        <v>16</v>
+        <v>49</v>
+      </c>
+      <c r="J196" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>415</v>
+        <v>390</v>
       </c>
       <c r="C197" t="s">
         <v>11</v>
       </c>
       <c r="D197" t="s">
-        <v>416</v>
+        <v>48</v>
       </c>
       <c r="H197" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>417</v>
+        <v>391</v>
       </c>
       <c r="C198" t="s">
         <v>11</v>
       </c>
       <c r="D198" t="s">
-        <v>418</v>
+        <v>371</v>
       </c>
       <c r="H198" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="199" spans="1:10" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>419</v>
+        <v>392</v>
       </c>
       <c r="C199" t="s">
         <v>11</v>
       </c>
       <c r="D199" t="s">
-        <v>420</v>
+        <v>393</v>
       </c>
       <c r="H199" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="J199" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>421</v>
+        <v>394</v>
       </c>
       <c r="C200" t="s">
         <v>11</v>
       </c>
       <c r="D200" t="s">
-        <v>422</v>
+        <v>395</v>
       </c>
       <c r="H200" t="s">
-        <v>69</v>
+        <v>396</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>423</v>
+        <v>397</v>
       </c>
       <c r="C201" t="s">
         <v>11</v>
       </c>
       <c r="D201" t="s">
-        <v>424</v>
+        <v>398</v>
       </c>
       <c r="H201" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:8" ht="12.75">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>425</v>
+        <v>399</v>
       </c>
       <c r="C202" t="s">
         <v>11</v>
       </c>
       <c r="D202" t="s">
-        <v>343</v>
+        <v>400</v>
       </c>
       <c r="H202" t="s">
-        <v>16</v>
+        <v>49</v>
+      </c>
+      <c r="J202" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>426</v>
+        <v>401</v>
       </c>
       <c r="C203" t="s">
         <v>11</v>
       </c>
       <c r="D203" t="s">
-        <v>427</v>
+        <v>97</v>
       </c>
       <c r="H203" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:8" ht="24">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>428</v>
+        <v>402</v>
       </c>
       <c r="C204" t="s">
         <v>11</v>
       </c>
-      <c r="D204" s="2" t="s">
-        <v>429</v>
+      <c r="D204" t="s">
+        <v>403</v>
       </c>
       <c r="H204" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:8" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>430</v>
+        <v>405</v>
       </c>
       <c r="C205" t="s">
         <v>11</v>
       </c>
       <c r="D205" t="s">
-        <v>431</v>
+        <v>406</v>
       </c>
       <c r="H205" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J205" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>432</v>
+        <v>407</v>
       </c>
       <c r="C206" t="s">
         <v>11</v>
       </c>
       <c r="D206" t="s">
-        <v>343</v>
+        <v>408</v>
       </c>
       <c r="H206" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J206" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>433</v>
+        <v>409</v>
+      </c>
+      <c r="B207" t="s">
+        <v>410</v>
       </c>
       <c r="C207" t="s">
         <v>11</v>
       </c>
       <c r="D207" t="s">
-        <v>434</v>
+        <v>411</v>
       </c>
       <c r="H207" t="s">
-        <v>69</v>
+        <v>13</v>
+      </c>
+      <c r="J207" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="208" spans="1:10" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>435</v>
+        <v>412</v>
+      </c>
+      <c r="B208" t="s">
+        <v>413</v>
       </c>
       <c r="C208" t="s">
         <v>11</v>
       </c>
       <c r="D208" t="s">
-        <v>436</v>
+        <v>411</v>
       </c>
       <c r="H208" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="J208" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>437</v>
+        <v>414</v>
       </c>
       <c r="C209" t="s">
         <v>11</v>
       </c>
       <c r="D209" t="s">
-        <v>438</v>
+        <v>415</v>
       </c>
       <c r="H209" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:8" ht="12.75">
+        <v>80</v>
+      </c>
+      <c r="J209" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>439</v>
+        <v>416</v>
+      </c>
+      <c r="B210" t="s">
+        <v>417</v>
       </c>
       <c r="C210" t="s">
         <v>11</v>
       </c>
       <c r="D210" t="s">
-        <v>440</v>
+        <v>418</v>
       </c>
       <c r="H210" t="s">
-        <v>348</v>
+        <v>13</v>
+      </c>
+      <c r="J210" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>441</v>
+        <v>419</v>
       </c>
       <c r="C211" t="s">
         <v>11</v>
       </c>
       <c r="D211" t="s">
-        <v>442</v>
+        <v>420</v>
       </c>
       <c r="H211" t="s">
-        <v>348</v>
+        <v>404</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>443</v>
+        <v>421</v>
       </c>
       <c r="C212" t="s">
         <v>11</v>
       </c>
       <c r="D212" t="s">
-        <v>350</v>
+        <v>422</v>
       </c>
       <c r="H212" t="s">
-        <v>16</v>
+        <v>404</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>444</v>
+        <v>423</v>
       </c>
       <c r="C213" t="s">
         <v>11</v>
       </c>
       <c r="D213" t="s">
-        <v>445</v>
+        <v>424</v>
       </c>
       <c r="H213" t="s">
-        <v>16</v>
+        <v>404</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>446</v>
+        <v>425</v>
       </c>
       <c r="C214" t="s">
         <v>11</v>
       </c>
       <c r="D214" t="s">
-        <v>447</v>
+        <v>426</v>
       </c>
       <c r="H214" t="s">
-        <v>16</v>
+        <v>404</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>448</v>
+        <v>427</v>
       </c>
       <c r="C215" t="s">
         <v>11</v>
       </c>
       <c r="D215" t="s">
-        <v>449</v>
+        <v>428</v>
       </c>
       <c r="H215" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:10" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>450</v>
+        <v>429</v>
       </c>
       <c r="C216" t="s">
         <v>11</v>
       </c>
       <c r="D216" t="s">
-        <v>451</v>
+        <v>430</v>
       </c>
       <c r="H216" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="217" spans="1:10" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>452</v>
+        <v>431</v>
       </c>
       <c r="C217" t="s">
         <v>11</v>
       </c>
       <c r="D217" t="s">
-        <v>453</v>
+        <v>432</v>
       </c>
       <c r="H217" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>404</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>454</v>
+        <v>433</v>
       </c>
       <c r="C218" t="s">
         <v>11</v>
       </c>
       <c r="D218" t="s">
-        <v>455</v>
+        <v>430</v>
       </c>
       <c r="H218" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:8" ht="24">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>456</v>
+        <v>434</v>
       </c>
       <c r="C219" t="s">
         <v>11</v>
       </c>
-      <c r="D219" s="2" t="s">
-        <v>457</v>
+      <c r="D219" t="s">
+        <v>432</v>
       </c>
       <c r="H219" t="s">
-        <v>315</v>
+        <v>404</v>
+      </c>
+      <c r="J219" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>458</v>
+        <v>435</v>
       </c>
       <c r="C220" t="s">
         <v>11</v>
       </c>
       <c r="D220" t="s">
-        <v>459</v>
+        <v>432</v>
       </c>
       <c r="H220" t="s">
-        <v>16</v>
+        <v>404</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>460</v>
+        <v>436</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221" t="s">
-        <v>461</v>
+        <v>437</v>
       </c>
       <c r="H221" t="s">
-        <v>379</v>
+        <v>13</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>462</v>
+        <v>438</v>
       </c>
       <c r="C222" t="s">
         <v>11</v>
       </c>
       <c r="D222" t="s">
-        <v>463</v>
+        <v>439</v>
       </c>
       <c r="H222" t="s">
-        <v>16</v>
+        <v>404</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>464</v>
+        <v>440</v>
       </c>
       <c r="C223" t="s">
         <v>11</v>
       </c>
       <c r="D223" t="s">
-        <v>465</v>
+        <v>441</v>
       </c>
       <c r="H223" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="224" spans="1:10" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>466</v>
+        <v>442</v>
+      </c>
+      <c r="B224" t="s">
+        <v>443</v>
       </c>
       <c r="C224" t="s">
         <v>11</v>
       </c>
       <c r="D224" t="s">
-        <v>467</v>
+        <v>444</v>
       </c>
       <c r="H224" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J224" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>468</v>
+        <v>445</v>
+      </c>
+      <c r="B225" t="s">
+        <v>446</v>
       </c>
       <c r="C225" t="s">
         <v>11</v>
       </c>
       <c r="D225" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="H225" t="s">
-        <v>470</v>
+        <v>13</v>
+      </c>
+      <c r="J225" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>471</v>
+        <v>448</v>
       </c>
       <c r="C226" t="s">
         <v>11</v>
       </c>
       <c r="D226" t="s">
-        <v>472</v>
+        <v>449</v>
       </c>
       <c r="H226" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>473</v>
+        <v>450</v>
       </c>
       <c r="C227" t="s">
         <v>11</v>
       </c>
       <c r="D227" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="H227" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J227" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>474</v>
+        <v>452</v>
       </c>
       <c r="C228" t="s">
         <v>11</v>
       </c>
       <c r="D228" t="s">
-        <v>475</v>
+        <v>453</v>
       </c>
       <c r="H228" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J228" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>476</v>
+        <v>454</v>
       </c>
       <c r="C229" t="s">
         <v>11</v>
       </c>
       <c r="D229" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="H229" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J229" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>477</v>
+        <v>456</v>
       </c>
       <c r="C230" t="s">
         <v>11</v>
       </c>
       <c r="D230" t="s">
-        <v>378</v>
+        <v>457</v>
       </c>
       <c r="H230" t="s">
-        <v>379</v>
+        <v>13</v>
+      </c>
+      <c r="J230" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>478</v>
+        <v>458</v>
       </c>
       <c r="C231" t="s">
         <v>11</v>
       </c>
       <c r="D231" t="s">
-        <v>479</v>
+        <v>459</v>
       </c>
       <c r="H231" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>480</v>
+        <v>460</v>
       </c>
       <c r="C232" t="s">
         <v>11</v>
       </c>
       <c r="D232" t="s">
-        <v>481</v>
+        <v>461</v>
       </c>
       <c r="H232" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>482</v>
+        <v>462</v>
       </c>
       <c r="C233" t="s">
         <v>11</v>
       </c>
       <c r="D233" t="s">
-        <v>483</v>
+        <v>453</v>
       </c>
       <c r="H233" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>484</v>
+        <v>463</v>
       </c>
       <c r="C234" t="s">
         <v>11</v>
       </c>
       <c r="D234" t="s">
-        <v>485</v>
+        <v>56</v>
       </c>
       <c r="H234" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="36">
       <c r="A235" s="1" t="s">
-        <v>486</v>
+        <v>464</v>
       </c>
       <c r="C235" t="s">
         <v>11</v>
       </c>
-      <c r="D235" t="s">
-        <v>487</v>
+      <c r="D235" s="2" t="s">
+        <v>465</v>
       </c>
       <c r="H235" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="24">
       <c r="A236" s="1" t="s">
-        <v>488</v>
+        <v>466</v>
       </c>
       <c r="C236" t="s">
         <v>11</v>
       </c>
-      <c r="D236" t="s">
-        <v>156</v>
+      <c r="D236" s="2" t="s">
+        <v>467</v>
       </c>
       <c r="H236" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="36">
       <c r="A237" s="1" t="s">
-        <v>489</v>
+        <v>468</v>
       </c>
       <c r="C237" t="s">
         <v>11</v>
       </c>
-      <c r="D237" t="s">
-        <v>249</v>
+      <c r="D237" s="2" t="s">
+        <v>469</v>
       </c>
       <c r="H237" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="24">
       <c r="A238" s="1" t="s">
-        <v>490</v>
+        <v>470</v>
       </c>
       <c r="C238" t="s">
         <v>11</v>
       </c>
-      <c r="D238" t="s">
-        <v>491</v>
+      <c r="D238" s="2" t="s">
+        <v>467</v>
       </c>
       <c r="H238" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>492</v>
+        <v>471</v>
       </c>
       <c r="C239" t="s">
         <v>11</v>
       </c>
       <c r="D239" t="s">
-        <v>493</v>
+        <v>472</v>
       </c>
       <c r="H239" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="240" spans="1:10" ht="12.75">
+    <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>494</v>
+        <v>473</v>
       </c>
       <c r="C240" t="s">
         <v>11</v>
       </c>
       <c r="D240" t="s">
-        <v>410</v>
+        <v>472</v>
       </c>
       <c r="H240" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="241" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="36">
       <c r="A241" s="1" t="s">
-        <v>495</v>
+        <v>474</v>
       </c>
       <c r="C241" t="s">
         <v>11</v>
       </c>
-      <c r="D241" t="s">
-        <v>496</v>
+      <c r="D241" s="2" t="s">
+        <v>469</v>
       </c>
       <c r="H241" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="C242" t="s">
         <v>11</v>
       </c>
       <c r="D242" t="s">
-        <v>498</v>
+        <v>476</v>
       </c>
       <c r="H242" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>499</v>
+        <v>477</v>
       </c>
       <c r="C243" t="s">
         <v>11</v>
       </c>
       <c r="D243" t="s">
-        <v>500</v>
+        <v>472</v>
       </c>
       <c r="H243" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="244" spans="1:8" ht="24">
+    <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>501</v>
+        <v>478</v>
       </c>
       <c r="C244" t="s">
         <v>11</v>
       </c>
-      <c r="D244" s="2" t="s">
-        <v>502</v>
+      <c r="D244" t="s">
+        <v>472</v>
       </c>
       <c r="H244" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" ht="24">
       <c r="A245" s="1" t="s">
-        <v>503</v>
+        <v>479</v>
       </c>
       <c r="C245" t="s">
         <v>11</v>
       </c>
-      <c r="D245" t="s">
-        <v>504</v>
+      <c r="D245" s="2" t="s">
+        <v>480</v>
       </c>
       <c r="H245" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>505</v>
+        <v>481</v>
       </c>
       <c r="C246" t="s">
         <v>11</v>
       </c>
       <c r="D246" t="s">
-        <v>506</v>
+        <v>476</v>
       </c>
       <c r="H246" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>507</v>
+        <v>482</v>
       </c>
       <c r="C247" t="s">
         <v>11</v>
       </c>
       <c r="D247" t="s">
-        <v>508</v>
+        <v>483</v>
       </c>
       <c r="H247" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>509</v>
+        <v>484</v>
       </c>
       <c r="C248" t="s">
         <v>11</v>
       </c>
       <c r="D248" t="s">
-        <v>510</v>
+        <v>249</v>
       </c>
       <c r="H248" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>511</v>
+        <v>485</v>
       </c>
       <c r="C249" t="s">
         <v>11</v>
       </c>
       <c r="D249" t="s">
-        <v>512</v>
+        <v>476</v>
       </c>
       <c r="H249" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>513</v>
+        <v>486</v>
       </c>
       <c r="C250" t="s">
         <v>11</v>
       </c>
       <c r="D250" t="s">
-        <v>512</v>
+        <v>487</v>
       </c>
       <c r="H250" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>514</v>
+        <v>488</v>
       </c>
       <c r="C251" t="s">
         <v>11</v>
       </c>
       <c r="D251" t="s">
-        <v>515</v>
+        <v>489</v>
       </c>
       <c r="H251" t="s">
-        <v>516</v>
+        <v>59</v>
+      </c>
+      <c r="J251" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>517</v>
+        <v>490</v>
       </c>
       <c r="C252" t="s">
         <v>11</v>
       </c>
       <c r="D252" t="s">
-        <v>518</v>
+        <v>476</v>
       </c>
       <c r="H252" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>519</v>
+        <v>491</v>
       </c>
       <c r="C253" t="s">
         <v>11</v>
       </c>
       <c r="D253" t="s">
-        <v>520</v>
+        <v>492</v>
       </c>
       <c r="H253" t="s">
-        <v>16</v>
+        <v>69</v>
+      </c>
+      <c r="J253" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>521</v>
+        <v>493</v>
       </c>
       <c r="C254" t="s">
         <v>11</v>
       </c>
       <c r="D254" t="s">
-        <v>522</v>
+        <v>494</v>
       </c>
       <c r="H254" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>523</v>
+        <v>495</v>
       </c>
       <c r="C255" t="s">
         <v>11</v>
       </c>
       <c r="D255" t="s">
-        <v>524</v>
+        <v>496</v>
       </c>
       <c r="H255" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:8" ht="12.75">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>525</v>
+        <v>497</v>
       </c>
       <c r="C256" t="s">
         <v>11</v>
       </c>
       <c r="D256" t="s">
-        <v>420</v>
+        <v>498</v>
       </c>
       <c r="H256" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J256" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>526</v>
+        <v>499</v>
       </c>
       <c r="C257" t="s">
         <v>11</v>
       </c>
       <c r="D257" t="s">
-        <v>527</v>
+        <v>500</v>
       </c>
       <c r="H257" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:8" ht="12.75">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>528</v>
+        <v>501</v>
       </c>
       <c r="C258" t="s">
         <v>11</v>
       </c>
       <c r="D258" t="s">
-        <v>529</v>
+        <v>502</v>
       </c>
       <c r="H258" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:8" ht="12.75">
+        <v>49</v>
+      </c>
+      <c r="J258" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>530</v>
+        <v>503</v>
       </c>
       <c r="C259" t="s">
         <v>11</v>
       </c>
       <c r="D259" t="s">
-        <v>420</v>
+        <v>504</v>
       </c>
       <c r="H259" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J259" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>531</v>
+        <v>505</v>
       </c>
       <c r="C260" t="s">
         <v>11</v>
       </c>
       <c r="D260" t="s">
-        <v>532</v>
+        <v>179</v>
       </c>
       <c r="H260" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>533</v>
+        <v>506</v>
       </c>
       <c r="C261" t="s">
         <v>11</v>
       </c>
       <c r="D261" t="s">
-        <v>420</v>
+        <v>507</v>
       </c>
       <c r="H261" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J261" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" ht="24">
       <c r="A262" s="1" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
       <c r="C262" t="s">
         <v>11</v>
       </c>
-      <c r="D262" t="s">
-        <v>535</v>
+      <c r="D262" s="2" t="s">
+        <v>509</v>
       </c>
       <c r="H262" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:8" ht="12.75">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>536</v>
+        <v>510</v>
       </c>
       <c r="C263" t="s">
         <v>11</v>
       </c>
       <c r="D263" t="s">
-        <v>537</v>
+        <v>148</v>
       </c>
       <c r="H263" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J263" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>538</v>
+        <v>511</v>
       </c>
       <c r="C264" t="s">
         <v>11</v>
       </c>
       <c r="D264" t="s">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="H264" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J264" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>539</v>
+        <v>513</v>
       </c>
       <c r="C265" t="s">
         <v>11</v>
       </c>
       <c r="D265" t="s">
-        <v>540</v>
+        <v>514</v>
       </c>
       <c r="H265" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>541</v>
+        <v>515</v>
       </c>
       <c r="C266" t="s">
         <v>11</v>
       </c>
       <c r="D266" t="s">
-        <v>386</v>
+        <v>516</v>
       </c>
       <c r="H266" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>542</v>
+        <v>517</v>
       </c>
       <c r="C267" t="s">
         <v>11</v>
       </c>
       <c r="D267" t="s">
-        <v>543</v>
+        <v>44</v>
       </c>
       <c r="H267" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>544</v>
+        <v>518</v>
       </c>
       <c r="C268" t="s">
         <v>11</v>
       </c>
       <c r="D268" t="s">
-        <v>545</v>
+        <v>519</v>
       </c>
       <c r="H268" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>546</v>
+        <v>520</v>
       </c>
       <c r="C269" t="s">
         <v>11</v>
       </c>
       <c r="D269" t="s">
-        <v>547</v>
+        <v>44</v>
       </c>
       <c r="H269" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>549</v>
+        <v>521</v>
       </c>
       <c r="C270" t="s">
         <v>11</v>
       </c>
       <c r="D270" t="s">
-        <v>550</v>
+        <v>522</v>
       </c>
       <c r="H270" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J270" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>551</v>
+        <v>523</v>
       </c>
       <c r="C271" t="s">
         <v>11</v>
       </c>
       <c r="D271" t="s">
-        <v>552</v>
+        <v>177</v>
       </c>
       <c r="H271" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>553</v>
+        <v>524</v>
       </c>
       <c r="C272" t="s">
         <v>11</v>
       </c>
       <c r="D272" t="s">
-        <v>554</v>
+        <v>519</v>
       </c>
       <c r="H272" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>555</v>
+        <v>525</v>
       </c>
       <c r="C273" t="s">
         <v>11</v>
       </c>
       <c r="D273" t="s">
-        <v>420</v>
+        <v>86</v>
       </c>
       <c r="H273" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>556</v>
+        <v>526</v>
       </c>
       <c r="C274" t="s">
         <v>11</v>
       </c>
-      <c r="D274" s="2" t="s">
-        <v>557</v>
+      <c r="D274" t="s">
+        <v>527</v>
       </c>
       <c r="H274" t="s">
-        <v>13</v>
+        <v>33</v>
+      </c>
+      <c r="J274" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>558</v>
+        <v>528</v>
       </c>
       <c r="C275" t="s">
         <v>11</v>
       </c>
       <c r="D275" t="s">
-        <v>559</v>
+        <v>529</v>
       </c>
       <c r="H275" t="s">
-        <v>315</v>
+        <v>33</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>560</v>
+        <v>530</v>
       </c>
       <c r="C276" t="s">
         <v>11</v>
       </c>
       <c r="D276" t="s">
-        <v>561</v>
+        <v>531</v>
       </c>
       <c r="H276" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>562</v>
+        <v>532</v>
       </c>
       <c r="C277" t="s">
         <v>11</v>
       </c>
       <c r="D277" t="s">
-        <v>563</v>
+        <v>533</v>
       </c>
       <c r="H277" t="s">
-        <v>25</v>
+        <v>13</v>
+      </c>
+      <c r="J277" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>564</v>
+        <v>534</v>
       </c>
       <c r="C278" t="s">
         <v>11</v>
       </c>
       <c r="D278" t="s">
-        <v>565</v>
+        <v>535</v>
       </c>
       <c r="H278" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>566</v>
+        <v>536</v>
       </c>
       <c r="C279" t="s">
         <v>11</v>
       </c>
       <c r="D279" t="s">
-        <v>567</v>
+        <v>537</v>
       </c>
       <c r="H279" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>568</v>
+        <v>538</v>
       </c>
       <c r="C280" t="s">
         <v>11</v>
       </c>
-      <c r="D280" s="2" t="s">
-        <v>569</v>
+      <c r="D280" t="s">
+        <v>190</v>
       </c>
       <c r="H280" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>570</v>
+        <v>539</v>
+      </c>
+      <c r="B281" t="s">
+        <v>540</v>
       </c>
       <c r="C281" t="s">
         <v>11</v>
       </c>
       <c r="D281" t="s">
-        <v>571</v>
+        <v>541</v>
       </c>
       <c r="H281" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J281" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>572</v>
+        <v>542</v>
+      </c>
+      <c r="B282" t="s">
+        <v>543</v>
       </c>
       <c r="C282" t="s">
         <v>11</v>
       </c>
       <c r="D282" t="s">
-        <v>573</v>
+        <v>544</v>
       </c>
       <c r="H282" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J282" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>574</v>
+        <v>545</v>
+      </c>
+      <c r="B283" t="s">
+        <v>546</v>
       </c>
       <c r="C283" t="s">
         <v>11</v>
       </c>
       <c r="D283" t="s">
-        <v>575</v>
+        <v>547</v>
       </c>
       <c r="H283" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="284" spans="1:10" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>576</v>
+        <v>548</v>
+      </c>
+      <c r="B284" t="s">
+        <v>549</v>
       </c>
       <c r="C284" t="s">
         <v>11</v>
       </c>
       <c r="D284" t="s">
-        <v>577</v>
+        <v>550</v>
       </c>
       <c r="H284" t="s">
-        <v>348</v>
+        <v>13</v>
       </c>
       <c r="J284" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>578</v>
+        <v>551</v>
+      </c>
+      <c r="B285" t="s">
+        <v>552</v>
       </c>
       <c r="C285" t="s">
         <v>11</v>
       </c>
       <c r="D285" t="s">
-        <v>579</v>
+        <v>553</v>
       </c>
       <c r="H285" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J285" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>580</v>
+        <v>554</v>
+      </c>
+      <c r="B286" t="s">
+        <v>555</v>
       </c>
       <c r="C286" t="s">
         <v>11</v>
       </c>
       <c r="D286" t="s">
-        <v>581</v>
+        <v>544</v>
       </c>
       <c r="H286" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J286" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="287" spans="1:10" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>582</v>
+        <v>556</v>
+      </c>
+      <c r="B287" t="s">
+        <v>557</v>
       </c>
       <c r="C287" t="s">
         <v>11</v>
       </c>
       <c r="D287" t="s">
-        <v>583</v>
+        <v>558</v>
       </c>
       <c r="H287" t="s">
-        <v>348</v>
+        <v>13</v>
       </c>
       <c r="J287" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>584</v>
+        <v>559</v>
       </c>
       <c r="C288" t="s">
         <v>11</v>
       </c>
       <c r="D288" t="s">
-        <v>585</v>
+        <v>541</v>
       </c>
       <c r="H288" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J288" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>586</v>
+        <v>560</v>
+      </c>
+      <c r="B289" t="s">
+        <v>561</v>
       </c>
       <c r="C289" t="s">
         <v>11</v>
       </c>
       <c r="D289" t="s">
-        <v>587</v>
+        <v>562</v>
       </c>
       <c r="H289" t="s">
         <v>13</v>
       </c>
-      <c r="J289" t="s">
-[...3 lines deleted...]
-    <row r="290" spans="1:8" ht="12.75">
+    </row>
+    <row r="290" spans="1:10" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>588</v>
+        <v>563</v>
+      </c>
+      <c r="B290" t="s">
+        <v>564</v>
       </c>
       <c r="C290" t="s">
         <v>11</v>
       </c>
       <c r="D290" t="s">
-        <v>589</v>
+        <v>565</v>
       </c>
       <c r="H290" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="291" spans="1:8" ht="12.75">
+      <c r="J290" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>590</v>
+        <v>566</v>
       </c>
       <c r="C291" t="s">
         <v>11</v>
       </c>
       <c r="D291" t="s">
-        <v>27</v>
+        <v>567</v>
       </c>
       <c r="H291" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J291" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>591</v>
+        <v>568</v>
       </c>
       <c r="C292" t="s">
         <v>11</v>
       </c>
       <c r="D292" t="s">
-        <v>592</v>
+        <v>569</v>
       </c>
       <c r="H292" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>593</v>
+        <v>570</v>
       </c>
       <c r="C293" t="s">
         <v>11</v>
       </c>
       <c r="D293" t="s">
-        <v>594</v>
+        <v>571</v>
       </c>
       <c r="H293" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" ht="36">
       <c r="A294" s="1" t="s">
-        <v>596</v>
+        <v>572</v>
       </c>
       <c r="C294" t="s">
         <v>11</v>
       </c>
-      <c r="D294" t="s">
-        <v>597</v>
+      <c r="D294" s="2" t="s">
+        <v>573</v>
       </c>
       <c r="H294" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" ht="36">
       <c r="A295" s="1" t="s">
-        <v>598</v>
+        <v>574</v>
       </c>
       <c r="C295" t="s">
         <v>11</v>
       </c>
-      <c r="D295" t="s">
-        <v>599</v>
+      <c r="D295" s="2" t="s">
+        <v>575</v>
       </c>
       <c r="H295" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>600</v>
+        <v>576</v>
       </c>
       <c r="C296" t="s">
         <v>11</v>
       </c>
       <c r="D296" t="s">
-        <v>400</v>
+        <v>577</v>
       </c>
       <c r="H296" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>601</v>
+        <v>578</v>
       </c>
       <c r="C297" t="s">
         <v>11</v>
       </c>
       <c r="D297" t="s">
-        <v>602</v>
+        <v>579</v>
       </c>
       <c r="H297" t="s">
-        <v>603</v>
+        <v>13</v>
+      </c>
+      <c r="J297" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="298" spans="1:10" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>604</v>
+        <v>580</v>
       </c>
       <c r="C298" t="s">
         <v>11</v>
       </c>
       <c r="D298" t="s">
-        <v>605</v>
+        <v>581</v>
       </c>
       <c r="H298" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J298" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="299" spans="1:10" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>606</v>
+        <v>582</v>
       </c>
       <c r="C299" t="s">
         <v>11</v>
       </c>
       <c r="D299" t="s">
-        <v>607</v>
+        <v>583</v>
       </c>
       <c r="H299" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J299" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="300" spans="1:10" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>608</v>
+        <v>584</v>
       </c>
       <c r="B300" t="s">
-        <v>609</v>
+        <v>585</v>
       </c>
       <c r="C300" t="s">
         <v>11</v>
       </c>
       <c r="D300" t="s">
-        <v>610</v>
+        <v>586</v>
       </c>
       <c r="H300" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J300" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="301" spans="1:10" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>587</v>
       </c>
       <c r="C301" t="s">
         <v>11</v>
       </c>
       <c r="D301" t="s">
-        <v>610</v>
+        <v>588</v>
       </c>
       <c r="H301" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J301" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>613</v>
+        <v>589</v>
       </c>
       <c r="C302" t="s">
         <v>11</v>
       </c>
       <c r="D302" t="s">
-        <v>614</v>
+        <v>590</v>
       </c>
       <c r="H302" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="303" spans="1:10" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>615</v>
+        <v>591</v>
       </c>
       <c r="B303" t="s">
-        <v>616</v>
+        <v>592</v>
       </c>
       <c r="C303" t="s">
         <v>11</v>
       </c>
       <c r="D303" t="s">
-        <v>617</v>
+        <v>593</v>
       </c>
       <c r="H303" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J303" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>618</v>
+        <v>594</v>
       </c>
       <c r="C304" t="s">
         <v>11</v>
       </c>
       <c r="D304" t="s">
-        <v>619</v>
+        <v>595</v>
       </c>
       <c r="H304" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J304" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>620</v>
+        <v>596</v>
       </c>
       <c r="C305" t="s">
         <v>11</v>
       </c>
       <c r="D305" t="s">
-        <v>621</v>
+        <v>597</v>
       </c>
       <c r="H305" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J305" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>622</v>
+        <v>598</v>
       </c>
       <c r="C306" t="s">
         <v>11</v>
       </c>
       <c r="D306" t="s">
-        <v>623</v>
+        <v>599</v>
       </c>
       <c r="H306" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J306" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>624</v>
+        <v>600</v>
       </c>
       <c r="C307" t="s">
         <v>11</v>
       </c>
       <c r="D307" t="s">
-        <v>625</v>
+        <v>601</v>
       </c>
       <c r="H307" t="s">
-        <v>603</v>
+        <v>69</v>
+      </c>
+      <c r="J307" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>626</v>
+        <v>602</v>
       </c>
       <c r="C308" t="s">
         <v>11</v>
       </c>
       <c r="D308" t="s">
-        <v>627</v>
+        <v>603</v>
       </c>
       <c r="H308" t="s">
-        <v>603</v>
+        <v>13</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>628</v>
+        <v>604</v>
       </c>
       <c r="C309" t="s">
         <v>11</v>
       </c>
       <c r="D309" t="s">
-        <v>629</v>
+        <v>605</v>
       </c>
       <c r="H309" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>630</v>
+        <v>606</v>
       </c>
       <c r="C310" t="s">
         <v>11</v>
       </c>
       <c r="D310" t="s">
-        <v>631</v>
+        <v>607</v>
       </c>
       <c r="H310" t="s">
-        <v>603</v>
+        <v>59</v>
+      </c>
+      <c r="J310" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>632</v>
+        <v>608</v>
       </c>
       <c r="C311" t="s">
         <v>11</v>
       </c>
       <c r="D311" t="s">
-        <v>629</v>
+        <v>609</v>
       </c>
       <c r="H311" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="C312" t="s">
         <v>11</v>
       </c>
       <c r="D312" t="s">
-        <v>631</v>
+        <v>611</v>
       </c>
       <c r="H312" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>261</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>634</v>
+        <v>612</v>
       </c>
       <c r="C313" t="s">
         <v>11</v>
       </c>
       <c r="D313" t="s">
-        <v>631</v>
+        <v>613</v>
       </c>
       <c r="H313" t="s">
-        <v>603</v>
+        <v>261</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>635</v>
+        <v>614</v>
       </c>
       <c r="C314" t="s">
         <v>11</v>
       </c>
       <c r="D314" t="s">
-        <v>636</v>
+        <v>615</v>
       </c>
       <c r="H314" t="s">
-        <v>16</v>
+        <v>261</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>637</v>
+        <v>616</v>
       </c>
       <c r="C315" t="s">
         <v>11</v>
       </c>
       <c r="D315" t="s">
-        <v>638</v>
+        <v>617</v>
       </c>
       <c r="H315" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:8" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>639</v>
+        <v>618</v>
       </c>
       <c r="C316" t="s">
         <v>11</v>
       </c>
       <c r="D316" t="s">
-        <v>640</v>
+        <v>619</v>
       </c>
       <c r="H316" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J316" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>641</v>
+        <v>620</v>
       </c>
       <c r="C317" t="s">
         <v>11</v>
       </c>
       <c r="D317" t="s">
-        <v>642</v>
+        <v>621</v>
       </c>
       <c r="H317" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>404</v>
       </c>
     </row>
     <row r="318" spans="1:10" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>643</v>
+        <v>622</v>
       </c>
       <c r="C318" t="s">
         <v>11</v>
       </c>
       <c r="D318" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
       <c r="H318" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J318" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>645</v>
+        <v>624</v>
       </c>
       <c r="C319" t="s">
         <v>11</v>
       </c>
       <c r="D319" t="s">
-        <v>646</v>
+        <v>625</v>
       </c>
       <c r="H319" t="s">
-        <v>16</v>
+        <v>626</v>
+      </c>
+      <c r="J319" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>647</v>
+        <v>627</v>
       </c>
       <c r="C320" t="s">
         <v>11</v>
       </c>
       <c r="D320" t="s">
-        <v>648</v>
+        <v>628</v>
       </c>
       <c r="H320" t="s">
-        <v>16</v>
+        <v>629</v>
       </c>
     </row>
     <row r="321" spans="1:10" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>649</v>
+        <v>630</v>
       </c>
       <c r="C321" t="s">
         <v>11</v>
       </c>
       <c r="D321" t="s">
-        <v>650</v>
+        <v>631</v>
       </c>
       <c r="H321" t="s">
-        <v>16</v>
+        <v>629</v>
       </c>
       <c r="J321" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="322" spans="1:10" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>651</v>
+        <v>632</v>
       </c>
       <c r="C322" t="s">
         <v>11</v>
       </c>
       <c r="D322" t="s">
-        <v>652</v>
+        <v>633</v>
       </c>
       <c r="H322" t="s">
-        <v>16</v>
+        <v>634</v>
       </c>
       <c r="J322" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>653</v>
+        <v>635</v>
       </c>
       <c r="C323" t="s">
         <v>11</v>
       </c>
       <c r="D323" t="s">
-        <v>654</v>
+        <v>636</v>
       </c>
       <c r="H323" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="324" spans="1:8" ht="24">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>655</v>
+        <v>637</v>
       </c>
       <c r="C324" t="s">
         <v>11</v>
       </c>
-      <c r="D324" s="2" t="s">
-        <v>656</v>
+      <c r="D324" t="s">
+        <v>638</v>
       </c>
       <c r="H324" t="s">
-        <v>16</v>
+        <v>629</v>
       </c>
     </row>
     <row r="325" spans="1:10" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>657</v>
+        <v>639</v>
       </c>
       <c r="C325" t="s">
         <v>11</v>
       </c>
       <c r="D325" t="s">
-        <v>658</v>
+        <v>640</v>
       </c>
       <c r="H325" t="s">
-        <v>16</v>
+        <v>634</v>
       </c>
       <c r="J325" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:8" ht="24">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>659</v>
+        <v>641</v>
       </c>
       <c r="C326" t="s">
         <v>11</v>
       </c>
-      <c r="D326" s="2" t="s">
-        <v>660</v>
+      <c r="D326" t="s">
+        <v>642</v>
       </c>
       <c r="H326" t="s">
-        <v>16</v>
+        <v>629</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>661</v>
+        <v>643</v>
       </c>
       <c r="C327" t="s">
         <v>11</v>
       </c>
       <c r="D327" t="s">
-        <v>662</v>
+        <v>644</v>
       </c>
       <c r="H327" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:8" ht="24">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>663</v>
+        <v>646</v>
       </c>
       <c r="C328" t="s">
         <v>11</v>
       </c>
-      <c r="D328" s="2" t="s">
-        <v>664</v>
+      <c r="D328" t="s">
+        <v>647</v>
       </c>
       <c r="H328" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:8" ht="12.75">
+        <v>648</v>
+      </c>
+      <c r="J328" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>665</v>
+        <v>649</v>
       </c>
       <c r="C329" t="s">
         <v>11</v>
       </c>
       <c r="D329" t="s">
-        <v>666</v>
+        <v>647</v>
       </c>
       <c r="H329" t="s">
-        <v>69</v>
+        <v>648</v>
+      </c>
+      <c r="J329" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>667</v>
+        <v>650</v>
       </c>
       <c r="C330" t="s">
         <v>11</v>
       </c>
       <c r="D330" t="s">
-        <v>668</v>
+        <v>651</v>
       </c>
       <c r="H330" t="s">
-        <v>16</v>
+        <v>648</v>
       </c>
     </row>
     <row r="331" spans="1:10" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>669</v>
+        <v>652</v>
       </c>
       <c r="C331" t="s">
         <v>11</v>
       </c>
       <c r="D331" t="s">
-        <v>670</v>
+        <v>653</v>
       </c>
       <c r="H331" t="s">
-        <v>315</v>
+        <v>648</v>
       </c>
       <c r="J331" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>671</v>
+        <v>654</v>
       </c>
       <c r="C332" t="s">
         <v>11</v>
       </c>
       <c r="D332" t="s">
-        <v>672</v>
+        <v>655</v>
       </c>
       <c r="H332" t="s">
-        <v>379</v>
+        <v>634</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>673</v>
+        <v>656</v>
       </c>
       <c r="C333" t="s">
         <v>11</v>
       </c>
       <c r="D333" t="s">
-        <v>674</v>
+        <v>657</v>
       </c>
       <c r="H333" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:10" ht="12.75">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>675</v>
+        <v>659</v>
       </c>
       <c r="C334" t="s">
         <v>11</v>
       </c>
       <c r="D334" t="s">
+        <v>657</v>
+      </c>
+      <c r="H334" t="s">
         <v>658</v>
       </c>
-      <c r="H334" t="s">
-[...6 lines deleted...]
-    <row r="335" spans="1:10" ht="12.75">
+    </row>
+    <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>676</v>
+        <v>660</v>
       </c>
       <c r="C335" t="s">
         <v>11</v>
       </c>
       <c r="D335" t="s">
-        <v>677</v>
+        <v>661</v>
       </c>
       <c r="H335" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>658</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>678</v>
+        <v>662</v>
       </c>
       <c r="C336" t="s">
         <v>11</v>
       </c>
       <c r="D336" t="s">
-        <v>679</v>
+        <v>661</v>
       </c>
       <c r="H336" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:10" ht="12.75">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>680</v>
+        <v>663</v>
       </c>
       <c r="C337" t="s">
         <v>11</v>
       </c>
       <c r="D337" t="s">
-        <v>679</v>
+        <v>664</v>
       </c>
       <c r="H337" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>665</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="C338" t="s">
         <v>11</v>
       </c>
       <c r="D338" t="s">
-        <v>682</v>
+        <v>667</v>
       </c>
       <c r="H338" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:10" ht="12.75">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>683</v>
+        <v>668</v>
       </c>
       <c r="C339" t="s">
         <v>11</v>
       </c>
       <c r="D339" t="s">
-        <v>684</v>
+        <v>669</v>
       </c>
       <c r="H339" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="340" spans="1:8" ht="12.75">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>685</v>
+        <v>670</v>
       </c>
       <c r="C340" t="s">
         <v>11</v>
       </c>
       <c r="D340" t="s">
-        <v>686</v>
+        <v>671</v>
       </c>
       <c r="H340" t="s">
-        <v>16</v>
+        <v>665</v>
+      </c>
+      <c r="J340" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>687</v>
+        <v>672</v>
       </c>
       <c r="C341" t="s">
         <v>11</v>
       </c>
       <c r="D341" t="s">
-        <v>686</v>
+        <v>673</v>
       </c>
       <c r="H341" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:8" ht="12.75">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>688</v>
+        <v>674</v>
       </c>
       <c r="C342" t="s">
         <v>11</v>
       </c>
       <c r="D342" t="s">
-        <v>689</v>
+        <v>675</v>
       </c>
       <c r="H342" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:8" ht="12.75">
+        <v>676</v>
+      </c>
+      <c r="J342" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>690</v>
+        <v>677</v>
       </c>
       <c r="C343" t="s">
         <v>11</v>
       </c>
       <c r="D343" t="s">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="H343" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:10" ht="12.75">
+        <v>665</v>
+      </c>
+      <c r="J343" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>692</v>
+        <v>679</v>
       </c>
       <c r="C344" t="s">
         <v>11</v>
       </c>
       <c r="D344" t="s">
-        <v>693</v>
+        <v>661</v>
       </c>
       <c r="H344" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>658</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>694</v>
+        <v>680</v>
       </c>
       <c r="C345" t="s">
         <v>11</v>
       </c>
       <c r="D345" t="s">
-        <v>695</v>
+        <v>681</v>
       </c>
       <c r="H345" t="s">
-        <v>16</v>
+        <v>634</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>696</v>
+        <v>682</v>
       </c>
       <c r="C346" t="s">
         <v>11</v>
       </c>
       <c r="D346" t="s">
-        <v>697</v>
+        <v>683</v>
       </c>
       <c r="H346" t="s">
-        <v>16</v>
+        <v>676</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>698</v>
+        <v>684</v>
       </c>
       <c r="C347" t="s">
         <v>11</v>
       </c>
       <c r="D347" t="s">
-        <v>485</v>
+        <v>531</v>
       </c>
       <c r="H347" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>699</v>
+        <v>685</v>
       </c>
       <c r="C348" t="s">
         <v>11</v>
       </c>
       <c r="D348" t="s">
-        <v>467</v>
+        <v>686</v>
       </c>
       <c r="H348" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J348" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>700</v>
+        <v>687</v>
       </c>
       <c r="C349" t="s">
         <v>11</v>
       </c>
       <c r="D349" t="s">
-        <v>701</v>
+        <v>688</v>
       </c>
       <c r="H349" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="350" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>702</v>
+        <v>689</v>
       </c>
       <c r="C350" t="s">
         <v>11</v>
       </c>
       <c r="D350" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="H350" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J350" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="351" spans="1:10" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
       <c r="C351" t="s">
         <v>11</v>
       </c>
       <c r="D351" t="s">
-        <v>701</v>
+        <v>535</v>
       </c>
       <c r="H351" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="J351" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>704</v>
+        <v>692</v>
       </c>
       <c r="C352" t="s">
         <v>11</v>
       </c>
       <c r="D352" t="s">
-        <v>705</v>
+        <v>693</v>
       </c>
       <c r="H352" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>706</v>
+        <v>694</v>
       </c>
       <c r="C353" t="s">
         <v>11</v>
       </c>
       <c r="D353" t="s">
-        <v>707</v>
+        <v>695</v>
       </c>
       <c r="H353" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="354" spans="1:10" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>708</v>
+        <v>696</v>
       </c>
       <c r="C354" t="s">
         <v>11</v>
       </c>
       <c r="D354" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="H354" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="J354" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>709</v>
+        <v>698</v>
       </c>
       <c r="C355" t="s">
         <v>11</v>
       </c>
       <c r="D355" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
       <c r="H355" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J355" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="356" spans="1:10" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
       <c r="C356" t="s">
         <v>11</v>
       </c>
       <c r="D356" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="H356" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J356" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="C357" t="s">
         <v>11</v>
       </c>
       <c r="D357" t="s">
-        <v>714</v>
+        <v>688</v>
       </c>
       <c r="H357" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="358" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>715</v>
+        <v>703</v>
       </c>
       <c r="C358" t="s">
         <v>11</v>
       </c>
       <c r="D358" t="s">
-        <v>648</v>
+        <v>704</v>
       </c>
       <c r="H358" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J358" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="359" spans="1:10" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
       <c r="C359" t="s">
         <v>11</v>
       </c>
       <c r="D359" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="H359" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J359" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="360" spans="1:10" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>707</v>
       </c>
       <c r="C360" t="s">
         <v>11</v>
       </c>
       <c r="D360" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="H360" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J360" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="24">
       <c r="A361" s="1" t="s">
-        <v>721</v>
+        <v>709</v>
       </c>
       <c r="C361" t="s">
         <v>11</v>
       </c>
       <c r="D361" s="2" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
       <c r="H361" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:8" ht="36">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>723</v>
+        <v>711</v>
       </c>
       <c r="C362" t="s">
         <v>11</v>
       </c>
-      <c r="D362" s="2" t="s">
-        <v>724</v>
+      <c r="D362" t="s">
+        <v>712</v>
       </c>
       <c r="H362" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J362" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="24">
       <c r="A363" s="1" t="s">
-        <v>725</v>
+        <v>713</v>
       </c>
       <c r="C363" t="s">
         <v>11</v>
       </c>
       <c r="D363" s="2" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
       <c r="H363" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>726</v>
+        <v>715</v>
       </c>
       <c r="C364" t="s">
         <v>11</v>
       </c>
       <c r="D364" t="s">
-        <v>727</v>
+        <v>716</v>
       </c>
       <c r="H364" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8" ht="24">
       <c r="A365" s="1" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
       <c r="C365" t="s">
         <v>11</v>
       </c>
-      <c r="D365" t="s">
-        <v>727</v>
+      <c r="D365" s="2" t="s">
+        <v>718</v>
       </c>
       <c r="H365" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:8" ht="36">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
       <c r="C366" t="s">
         <v>11</v>
       </c>
-      <c r="D366" s="2" t="s">
-        <v>724</v>
+      <c r="D366" t="s">
+        <v>720</v>
       </c>
       <c r="H366" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>730</v>
+        <v>721</v>
       </c>
       <c r="C367" t="s">
         <v>11</v>
       </c>
       <c r="D367" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
       <c r="H367" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J367" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="C368" t="s">
         <v>11</v>
       </c>
       <c r="D368" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="H368" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>733</v>
+        <v>725</v>
       </c>
       <c r="C369" t="s">
         <v>11</v>
       </c>
       <c r="D369" t="s">
+        <v>726</v>
+      </c>
+      <c r="H369" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" ht="12.75">
+      <c r="A370" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="H369" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="C370" t="s">
         <v>11</v>
       </c>
-      <c r="D370" s="2" t="s">
-        <v>735</v>
+      <c r="D370" t="s">
+        <v>712</v>
       </c>
       <c r="H370" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J370" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>736</v>
+        <v>728</v>
       </c>
       <c r="C371" t="s">
         <v>11</v>
       </c>
       <c r="D371" t="s">
+        <v>729</v>
+      </c>
+      <c r="H371" t="s">
+        <v>13</v>
+      </c>
+      <c r="J371" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" ht="12.75">
+      <c r="A372" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C372" t="s">
+        <v>11</v>
+      </c>
+      <c r="D372" t="s">
         <v>731</v>
       </c>
-      <c r="H371" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H372" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J372" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>739</v>
+        <v>732</v>
       </c>
       <c r="C373" t="s">
         <v>11</v>
       </c>
       <c r="D373" t="s">
-        <v>740</v>
+        <v>733</v>
       </c>
       <c r="H373" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>741</v>
+        <v>734</v>
       </c>
       <c r="C374" t="s">
         <v>11</v>
       </c>
       <c r="D374" t="s">
-        <v>742</v>
+        <v>733</v>
       </c>
       <c r="H374" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J374" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="C375" t="s">
         <v>11</v>
       </c>
       <c r="D375" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="H375" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="376" spans="1:10" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="C376" t="s">
         <v>11</v>
       </c>
       <c r="D376" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
       <c r="H376" t="s">
-        <v>348</v>
+        <v>13</v>
       </c>
       <c r="J376" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="C377" t="s">
         <v>11</v>
       </c>
       <c r="D377" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="H377" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>748</v>
+        <v>741</v>
       </c>
       <c r="C378" t="s">
         <v>11</v>
       </c>
       <c r="D378" t="s">
-        <v>749</v>
+        <v>740</v>
       </c>
       <c r="H378" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
       <c r="C379" t="s">
         <v>11</v>
       </c>
       <c r="D379" t="s">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="H379" t="s">
-        <v>348</v>
+        <v>261</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>752</v>
+        <v>744</v>
       </c>
       <c r="C380" t="s">
         <v>11</v>
       </c>
       <c r="D380" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="H380" t="s">
-        <v>379</v>
+        <v>261</v>
       </c>
     </row>
     <row r="381" spans="1:10" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="C381" t="s">
         <v>11</v>
       </c>
       <c r="D381" t="s">
-        <v>755</v>
+        <v>747</v>
       </c>
       <c r="H381" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J381" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="C382" t="s">
         <v>11</v>
       </c>
       <c r="D382" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="H382" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>758</v>
+        <v>750</v>
       </c>
       <c r="C383" t="s">
         <v>11</v>
       </c>
       <c r="D383" t="s">
-        <v>759</v>
+        <v>603</v>
       </c>
       <c r="H383" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="384" spans="1:10" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>760</v>
+        <v>751</v>
       </c>
       <c r="C384" t="s">
         <v>11</v>
       </c>
       <c r="D384" t="s">
-        <v>761</v>
+        <v>749</v>
       </c>
       <c r="H384" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J384" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="C385" t="s">
         <v>11</v>
       </c>
       <c r="D385" t="s">
-        <v>22</v>
+        <v>603</v>
       </c>
       <c r="H385" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="386" spans="1:10" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="C386" t="s">
         <v>11</v>
       </c>
       <c r="D386" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="H386" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J386" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:8" ht="24">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
       <c r="C387" t="s">
         <v>11</v>
       </c>
-      <c r="D387" s="2" t="s">
-        <v>766</v>
+      <c r="D387" t="s">
+        <v>756</v>
       </c>
       <c r="H387" t="s">
-        <v>379</v>
+        <v>69</v>
+      </c>
+      <c r="J387" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="388" spans="1:10" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="C388" t="s">
         <v>11</v>
       </c>
       <c r="D388" t="s">
-        <v>768</v>
+        <v>754</v>
       </c>
       <c r="H388" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J388" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>769</v>
+        <v>758</v>
       </c>
       <c r="C389" t="s">
         <v>11</v>
       </c>
       <c r="D389" t="s">
-        <v>770</v>
+        <v>605</v>
       </c>
       <c r="H389" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>771</v>
+        <v>759</v>
       </c>
       <c r="C390" t="s">
         <v>11</v>
       </c>
       <c r="D390" t="s">
-        <v>772</v>
+        <v>760</v>
       </c>
       <c r="H390" t="s">
-        <v>379</v>
+        <v>13</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>773</v>
+        <v>761</v>
       </c>
       <c r="C391" t="s">
         <v>11</v>
       </c>
       <c r="D391" t="s">
-        <v>774</v>
+        <v>762</v>
       </c>
       <c r="H391" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>775</v>
+        <v>763</v>
       </c>
       <c r="C392" t="s">
         <v>11</v>
       </c>
       <c r="D392" t="s">
-        <v>420</v>
+        <v>121</v>
       </c>
       <c r="H392" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>776</v>
+        <v>764</v>
       </c>
       <c r="C393" t="s">
         <v>11</v>
       </c>
       <c r="D393" t="s">
-        <v>485</v>
+        <v>765</v>
       </c>
       <c r="H393" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>777</v>
+        <v>766</v>
       </c>
       <c r="C394" t="s">
         <v>11</v>
       </c>
       <c r="D394" t="s">
-        <v>420</v>
+        <v>162</v>
       </c>
       <c r="H394" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>778</v>
+        <v>767</v>
       </c>
       <c r="C395" t="s">
         <v>11</v>
       </c>
       <c r="D395" t="s">
-        <v>779</v>
+        <v>172</v>
       </c>
       <c r="H395" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>780</v>
+        <v>768</v>
       </c>
       <c r="C396" t="s">
         <v>11</v>
       </c>
       <c r="D396" t="s">
-        <v>781</v>
+        <v>769</v>
       </c>
       <c r="H396" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>782</v>
+        <v>770</v>
       </c>
       <c r="C397" t="s">
         <v>11</v>
       </c>
       <c r="D397" t="s">
-        <v>695</v>
+        <v>771</v>
       </c>
       <c r="H397" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>59</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>783</v>
+        <v>772</v>
       </c>
       <c r="C398" t="s">
         <v>11</v>
       </c>
       <c r="D398" t="s">
-        <v>697</v>
+        <v>773</v>
       </c>
       <c r="H398" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:10" ht="12.75">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>784</v>
+        <v>774</v>
       </c>
       <c r="C399" t="s">
         <v>11</v>
       </c>
       <c r="D399" t="s">
-        <v>785</v>
+        <v>172</v>
       </c>
       <c r="H399" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>786</v>
+        <v>775</v>
       </c>
       <c r="C400" t="s">
         <v>11</v>
       </c>
       <c r="D400" t="s">
-        <v>787</v>
+        <v>776</v>
       </c>
       <c r="H400" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>788</v>
+        <v>777</v>
       </c>
       <c r="C401" t="s">
         <v>11</v>
       </c>
       <c r="D401" t="s">
-        <v>710</v>
+        <v>778</v>
       </c>
       <c r="H401" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>789</v>
+        <v>779</v>
       </c>
       <c r="C402" t="s">
         <v>11</v>
       </c>
       <c r="D402" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="H402" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-    <row r="403" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="C403" t="s">
         <v>11</v>
       </c>
       <c r="D403" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="H403" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J403" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="C404" t="s">
         <v>11</v>
       </c>
       <c r="D404" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
       <c r="H404" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>795</v>
+        <v>785</v>
       </c>
       <c r="C405" t="s">
         <v>11</v>
       </c>
       <c r="D405" t="s">
-        <v>796</v>
+        <v>786</v>
       </c>
       <c r="H405" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>797</v>
+        <v>787</v>
       </c>
       <c r="C406" t="s">
         <v>11</v>
       </c>
       <c r="D406" t="s">
-        <v>798</v>
+        <v>788</v>
       </c>
       <c r="H406" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="C407" t="s">
+        <v>11</v>
+      </c>
+      <c r="D407" t="s">
+        <v>790</v>
+      </c>
+      <c r="H407" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8" ht="12.75">
+      <c r="A408" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="C408" t="s">
+        <v>11</v>
+      </c>
+      <c r="D408" t="s">
+        <v>792</v>
+      </c>
+      <c r="H408" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8" ht="24">
+      <c r="A409" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="C409" t="s">
+        <v>11</v>
+      </c>
+      <c r="D409" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="H409" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8" ht="12.75">
+      <c r="A410" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="C410" t="s">
+        <v>11</v>
+      </c>
+      <c r="D410" t="s">
+        <v>796</v>
+      </c>
+      <c r="H410" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" ht="12.75">
+      <c r="A411" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="C411" t="s">
+        <v>11</v>
+      </c>
+      <c r="D411" t="s">
+        <v>86</v>
+      </c>
+      <c r="H411" t="s">
+        <v>13</v>
+      </c>
+      <c r="J411" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8" ht="12.75">
+      <c r="A412" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="C412" t="s">
+        <v>11</v>
+      </c>
+      <c r="D412" t="s">
         <v>799</v>
       </c>
-      <c r="C407" t="s">
-[...2 lines deleted...]
-      <c r="D407" t="s">
+      <c r="H412" t="s">
         <v>800</v>
       </c>
-      <c r="H407" t="s">
-[...4 lines deleted...]
-      <c r="A408" s="1" t="s">
+    </row>
+    <row r="413" spans="1:8" ht="12.75">
+      <c r="A413" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="C408" t="s">
-[...2 lines deleted...]
-      <c r="D408" t="s">
+      <c r="C413" t="s">
+        <v>11</v>
+      </c>
+      <c r="D413" t="s">
         <v>802</v>
       </c>
-      <c r="H408" t="s">
-[...77 lines deleted...]
-      </c>
       <c r="H413" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>800</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>814</v>
+        <v>803</v>
       </c>
       <c r="C414" t="s">
         <v>11</v>
       </c>
       <c r="D414" t="s">
-        <v>815</v>
+        <v>61</v>
       </c>
       <c r="H414" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>816</v>
+        <v>804</v>
       </c>
       <c r="C415" t="s">
         <v>11</v>
       </c>
       <c r="D415" t="s">
-        <v>817</v>
+        <v>369</v>
       </c>
       <c r="H415" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="416" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>818</v>
+        <v>805</v>
       </c>
       <c r="C416" t="s">
         <v>11</v>
       </c>
       <c r="D416" t="s">
-        <v>662</v>
+        <v>806</v>
       </c>
       <c r="H416" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="417" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>819</v>
+        <v>807</v>
       </c>
       <c r="C417" t="s">
         <v>11</v>
       </c>
       <c r="D417" t="s">
-        <v>820</v>
+        <v>238</v>
       </c>
       <c r="H417" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="418" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>821</v>
+        <v>808</v>
       </c>
       <c r="C418" t="s">
         <v>11</v>
       </c>
       <c r="D418" t="s">
-        <v>822</v>
+        <v>809</v>
       </c>
       <c r="H418" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>823</v>
+        <v>810</v>
       </c>
       <c r="C419" t="s">
         <v>11</v>
       </c>
       <c r="D419" t="s">
-        <v>824</v>
+        <v>811</v>
       </c>
       <c r="H419" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>825</v>
+        <v>812</v>
       </c>
       <c r="C420" t="s">
         <v>11</v>
       </c>
       <c r="D420" t="s">
-        <v>552</v>
+        <v>813</v>
       </c>
       <c r="H420" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>826</v>
+        <v>814</v>
       </c>
       <c r="C421" t="s">
         <v>11</v>
       </c>
       <c r="D421" t="s">
-        <v>731</v>
+        <v>815</v>
       </c>
       <c r="H421" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>827</v>
+        <v>816</v>
       </c>
       <c r="C422" t="s">
         <v>11</v>
       </c>
       <c r="D422" t="s">
-        <v>828</v>
+        <v>519</v>
       </c>
       <c r="H422" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>829</v>
+        <v>817</v>
       </c>
       <c r="C423" t="s">
         <v>11</v>
       </c>
       <c r="D423" t="s">
-        <v>668</v>
+        <v>818</v>
       </c>
       <c r="H423" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>830</v>
+        <v>819</v>
       </c>
       <c r="C424" t="s">
         <v>11</v>
       </c>
-      <c r="D424" s="2" t="s">
-        <v>831</v>
+      <c r="D424" t="s">
+        <v>369</v>
       </c>
       <c r="H424" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>832</v>
+        <v>820</v>
       </c>
       <c r="C425" t="s">
         <v>11</v>
       </c>
       <c r="D425" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="H425" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="C426" t="s">
         <v>11</v>
       </c>
       <c r="D426" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
       <c r="H426" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="C427" t="s">
         <v>11</v>
       </c>
       <c r="D427" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="H427" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
       <c r="C428" t="s">
         <v>11</v>
       </c>
       <c r="D428" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="H428" t="s">
-        <v>16</v>
+        <v>261</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="C429" t="s">
         <v>11</v>
       </c>
       <c r="D429" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
       <c r="H429" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="C430" t="s">
         <v>11</v>
       </c>
       <c r="D430" t="s">
-        <v>843</v>
+        <v>831</v>
       </c>
       <c r="H430" t="s">
-        <v>13</v>
+        <v>832</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>844</v>
+        <v>833</v>
       </c>
       <c r="C431" t="s">
         <v>11</v>
       </c>
       <c r="D431" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="H431" t="s">
-        <v>846</v>
+        <v>13</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>847</v>
+        <v>835</v>
       </c>
       <c r="C432" t="s">
         <v>11</v>
       </c>
       <c r="D432" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="H432" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="C433" t="s">
         <v>11</v>
       </c>
       <c r="D433" t="s">
-        <v>850</v>
+        <v>354</v>
       </c>
       <c r="H433" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>851</v>
+        <v>838</v>
       </c>
       <c r="C434" t="s">
         <v>11</v>
       </c>
       <c r="D434" t="s">
-        <v>852</v>
+        <v>839</v>
       </c>
       <c r="H434" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>853</v>
+        <v>840</v>
       </c>
       <c r="C435" t="s">
         <v>11</v>
       </c>
       <c r="D435" t="s">
-        <v>854</v>
+        <v>841</v>
       </c>
       <c r="H435" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>855</v>
+        <v>842</v>
       </c>
       <c r="C436" t="s">
         <v>11</v>
       </c>
       <c r="D436" t="s">
-        <v>856</v>
+        <v>843</v>
       </c>
       <c r="H436" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:8" ht="12.75">
+        <v>844</v>
+      </c>
+      <c r="J436" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>857</v>
+        <v>845</v>
       </c>
       <c r="C437" t="s">
         <v>11</v>
       </c>
       <c r="D437" t="s">
-        <v>858</v>
+        <v>846</v>
       </c>
       <c r="H437" t="s">
-        <v>16</v>
+        <v>844</v>
+      </c>
+      <c r="J437" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>859</v>
+        <v>847</v>
       </c>
       <c r="C438" t="s">
         <v>11</v>
       </c>
       <c r="D438" t="s">
-        <v>860</v>
+        <v>848</v>
       </c>
       <c r="H438" t="s">
-        <v>861</v>
+        <v>844</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>862</v>
+        <v>849</v>
       </c>
       <c r="C439" t="s">
         <v>11</v>
       </c>
       <c r="D439" t="s">
-        <v>420</v>
+        <v>850</v>
       </c>
       <c r="H439" t="s">
-        <v>16</v>
+        <v>844</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>863</v>
+        <v>851</v>
       </c>
       <c r="C440" t="s">
         <v>11</v>
       </c>
       <c r="D440" t="s">
-        <v>864</v>
+        <v>852</v>
       </c>
       <c r="H440" t="s">
-        <v>16</v>
+        <v>645</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>865</v>
+        <v>853</v>
       </c>
       <c r="C441" t="s">
         <v>11</v>
       </c>
       <c r="D441" t="s">
-        <v>866</v>
+        <v>854</v>
       </c>
       <c r="H441" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:8" ht="12.75">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>867</v>
+        <v>855</v>
       </c>
       <c r="C442" t="s">
         <v>11</v>
       </c>
       <c r="D442" t="s">
-        <v>868</v>
+        <v>856</v>
       </c>
       <c r="H442" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:8" ht="12.75">
+        <v>645</v>
+      </c>
+      <c r="J442" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>870</v>
+        <v>857</v>
       </c>
       <c r="C443" t="s">
         <v>11</v>
       </c>
       <c r="D443" t="s">
-        <v>871</v>
+        <v>858</v>
       </c>
       <c r="H443" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:8" ht="12.75">
+        <v>634</v>
+      </c>
+      <c r="J443" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>872</v>
+        <v>859</v>
       </c>
       <c r="C444" t="s">
         <v>11</v>
       </c>
       <c r="D444" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="H444" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:8" ht="12.75">
+        <v>634</v>
+      </c>
+      <c r="J444" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>873</v>
+        <v>860</v>
       </c>
       <c r="C445" t="s">
         <v>11</v>
       </c>
       <c r="D445" t="s">
-        <v>874</v>
+        <v>861</v>
       </c>
       <c r="H445" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:8" ht="12.75">
+        <v>629</v>
+      </c>
+      <c r="J445" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>875</v>
+        <v>862</v>
       </c>
       <c r="C446" t="s">
         <v>11</v>
       </c>
       <c r="D446" t="s">
-        <v>876</v>
+        <v>863</v>
       </c>
       <c r="H446" t="s">
-        <v>16</v>
+        <v>629</v>
+      </c>
+      <c r="J446" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>877</v>
+        <v>864</v>
       </c>
       <c r="C447" t="s">
         <v>11</v>
       </c>
       <c r="D447" t="s">
-        <v>878</v>
+        <v>651</v>
       </c>
       <c r="H447" t="s">
-        <v>16</v>
+        <v>648</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>879</v>
+        <v>865</v>
       </c>
       <c r="C448" t="s">
         <v>11</v>
       </c>
       <c r="D448" t="s">
-        <v>880</v>
+        <v>653</v>
       </c>
       <c r="H448" t="s">
-        <v>315</v>
+        <v>648</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>881</v>
+        <v>866</v>
       </c>
       <c r="C449" t="s">
         <v>11</v>
       </c>
       <c r="D449" t="s">
-        <v>882</v>
+        <v>681</v>
       </c>
       <c r="H449" t="s">
-        <v>16</v>
+        <v>634</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>883</v>
+        <v>867</v>
       </c>
       <c r="C450" t="s">
         <v>11</v>
       </c>
       <c r="D450" t="s">
-        <v>884</v>
+        <v>868</v>
       </c>
       <c r="H450" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>885</v>
+        <v>870</v>
       </c>
       <c r="C451" t="s">
         <v>11</v>
       </c>
       <c r="D451" t="s">
-        <v>886</v>
+        <v>871</v>
       </c>
       <c r="H451" t="s">
-        <v>16</v>
+        <v>869</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>887</v>
+        <v>872</v>
       </c>
       <c r="C452" t="s">
         <v>11</v>
       </c>
       <c r="D452" t="s">
-        <v>888</v>
+        <v>873</v>
       </c>
       <c r="H452" t="s">
-        <v>16</v>
+        <v>645</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>889</v>
+        <v>874</v>
       </c>
       <c r="C453" t="s">
         <v>11</v>
       </c>
       <c r="D453" t="s">
-        <v>888</v>
+        <v>875</v>
       </c>
       <c r="H453" t="s">
-        <v>16</v>
+        <v>876</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>890</v>
+        <v>877</v>
       </c>
       <c r="C454" t="s">
         <v>11</v>
       </c>
       <c r="D454" t="s">
-        <v>891</v>
+        <v>878</v>
       </c>
       <c r="H454" t="s">
-        <v>16</v>
+        <v>876</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>892</v>
+        <v>879</v>
       </c>
       <c r="C455" t="s">
         <v>11</v>
       </c>
       <c r="D455" t="s">
-        <v>893</v>
+        <v>681</v>
       </c>
       <c r="H455" t="s">
-        <v>16</v>
+        <v>634</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>894</v>
+        <v>880</v>
       </c>
       <c r="C456" t="s">
         <v>11</v>
       </c>
       <c r="D456" t="s">
-        <v>15</v>
+        <v>881</v>
       </c>
       <c r="H456" t="s">
-        <v>16</v>
+        <v>626</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>895</v>
+        <v>882</v>
       </c>
       <c r="C457" t="s">
         <v>11</v>
       </c>
       <c r="D457" t="s">
-        <v>149</v>
+        <v>681</v>
       </c>
       <c r="H457" t="s">
-        <v>93</v>
+        <v>634</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>896</v>
+        <v>883</v>
       </c>
       <c r="C458" t="s">
         <v>11</v>
       </c>
       <c r="D458" t="s">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="H458" t="s">
-        <v>108</v>
+        <v>634</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="C459" t="s">
         <v>11</v>
       </c>
       <c r="D459" t="s">
-        <v>224</v>
+        <v>886</v>
       </c>
       <c r="H459" t="s">
-        <v>225</v>
+        <v>665</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>899</v>
+        <v>887</v>
       </c>
       <c r="C460" t="s">
         <v>11</v>
       </c>
       <c r="D460" t="s">
-        <v>900</v>
+        <v>675</v>
       </c>
       <c r="H460" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:10" ht="12.75">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>901</v>
+        <v>888</v>
       </c>
       <c r="C461" t="s">
         <v>11</v>
       </c>
       <c r="D461" t="s">
-        <v>902</v>
+        <v>889</v>
       </c>
       <c r="H461" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>665</v>
       </c>
     </row>
     <row r="462" spans="1:10" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>903</v>
+        <v>890</v>
       </c>
       <c r="C462" t="s">
         <v>11</v>
       </c>
       <c r="D462" t="s">
-        <v>904</v>
+        <v>891</v>
       </c>
       <c r="H462" t="s">
-        <v>905</v>
+        <v>676</v>
       </c>
       <c r="J462" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>906</v>
+        <v>892</v>
       </c>
       <c r="C463" t="s">
         <v>11</v>
       </c>
       <c r="D463" t="s">
-        <v>907</v>
+        <v>675</v>
       </c>
       <c r="H463" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="464" spans="1:10" ht="12.75">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>908</v>
+        <v>893</v>
       </c>
       <c r="C464" t="s">
         <v>11</v>
       </c>
       <c r="D464" t="s">
-        <v>909</v>
+        <v>675</v>
       </c>
       <c r="H464" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-    <row r="465" spans="1:10" ht="12.75">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>910</v>
+        <v>894</v>
       </c>
       <c r="C465" t="s">
         <v>11</v>
       </c>
       <c r="D465" t="s">
-        <v>911</v>
+        <v>895</v>
       </c>
       <c r="H465" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-    <row r="466" spans="1:8" ht="12.75">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>912</v>
+        <v>896</v>
       </c>
       <c r="C466" t="s">
         <v>11</v>
       </c>
       <c r="D466" t="s">
-        <v>913</v>
+        <v>897</v>
       </c>
       <c r="H466" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="467" spans="1:8" ht="12.75">
+        <v>676</v>
+      </c>
+      <c r="J466" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>914</v>
+        <v>898</v>
       </c>
       <c r="C467" t="s">
         <v>11</v>
       </c>
       <c r="D467" t="s">
-        <v>915</v>
+        <v>899</v>
       </c>
       <c r="H467" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:10" ht="12.75">
+        <v>676</v>
+      </c>
+      <c r="J467" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>916</v>
+        <v>900</v>
       </c>
       <c r="C468" t="s">
         <v>11</v>
       </c>
       <c r="D468" t="s">
-        <v>917</v>
+        <v>675</v>
       </c>
       <c r="H468" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>676</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>918</v>
+        <v>901</v>
       </c>
       <c r="C469" t="s">
         <v>11</v>
       </c>
       <c r="D469" t="s">
-        <v>919</v>
+        <v>902</v>
       </c>
       <c r="H469" t="s">
-        <v>134</v>
+        <v>665</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>920</v>
+        <v>903</v>
       </c>
       <c r="C470" t="s">
         <v>11</v>
       </c>
       <c r="D470" t="s">
-        <v>921</v>
+        <v>904</v>
       </c>
       <c r="H470" t="s">
-        <v>16</v>
+        <v>665</v>
       </c>
     </row>
     <row r="471" spans="1:10" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>922</v>
+        <v>905</v>
       </c>
       <c r="C471" t="s">
         <v>11</v>
       </c>
       <c r="D471" t="s">
-        <v>923</v>
+        <v>906</v>
       </c>
       <c r="H471" t="s">
-        <v>16</v>
+        <v>907</v>
       </c>
       <c r="J471" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="472" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>924</v>
+        <v>908</v>
       </c>
       <c r="C472" t="s">
         <v>11</v>
       </c>
       <c r="D472" t="s">
-        <v>362</v>
+        <v>909</v>
       </c>
       <c r="H472" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="473" spans="1:8" ht="12.75">
+        <v>907</v>
+      </c>
+      <c r="J472" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>925</v>
+        <v>910</v>
       </c>
       <c r="C473" t="s">
         <v>11</v>
       </c>
       <c r="D473" t="s">
-        <v>330</v>
+        <v>911</v>
       </c>
       <c r="H473" t="s">
-        <v>16</v>
+        <v>912</v>
+      </c>
+      <c r="J473" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="474" spans="1:10" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>926</v>
+        <v>913</v>
       </c>
       <c r="C474" t="s">
         <v>11</v>
       </c>
       <c r="D474" t="s">
-        <v>420</v>
+        <v>914</v>
       </c>
       <c r="H474" t="s">
-        <v>16</v>
+        <v>912</v>
       </c>
       <c r="J474" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>927</v>
+        <v>915</v>
       </c>
       <c r="C475" t="s">
         <v>11</v>
       </c>
       <c r="D475" t="s">
-        <v>928</v>
+        <v>916</v>
       </c>
       <c r="H475" t="s">
-        <v>16</v>
+        <v>912</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>929</v>
+        <v>917</v>
       </c>
       <c r="C476" t="s">
         <v>11</v>
       </c>
       <c r="D476" t="s">
-        <v>589</v>
+        <v>918</v>
       </c>
       <c r="H476" t="s">
-        <v>13</v>
+        <v>912</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="C477" t="s">
+        <v>11</v>
+      </c>
+      <c r="D477" t="s">
+        <v>920</v>
+      </c>
+      <c r="H477" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10" ht="12.75">
+      <c r="A478" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="C478" t="s">
+        <v>11</v>
+      </c>
+      <c r="D478" t="s">
+        <v>923</v>
+      </c>
+      <c r="H478" t="s">
+        <v>924</v>
+      </c>
+      <c r="J478" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" ht="12.75">
+      <c r="A479" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="C479" t="s">
+        <v>11</v>
+      </c>
+      <c r="D479" t="s">
+        <v>926</v>
+      </c>
+      <c r="H479" t="s">
+        <v>927</v>
+      </c>
+      <c r="J479" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10" ht="12.75">
+      <c r="A480" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="C480" t="s">
+        <v>11</v>
+      </c>
+      <c r="D480" t="s">
+        <v>929</v>
+      </c>
+      <c r="H480" t="s">
         <v>930</v>
       </c>
-      <c r="C477" t="s">
-[...48 lines deleted...]
-        <v>69</v>
+      <c r="J480" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="481" spans="1:10" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="C481" t="s">
         <v>11</v>
       </c>
       <c r="D481" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="H481" t="s">
-        <v>348</v>
+        <v>634</v>
       </c>
       <c r="J481" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="482" spans="1:10" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
       <c r="C482" t="s">
         <v>11</v>
       </c>
       <c r="D482" t="s">
-        <v>938</v>
+        <v>934</v>
       </c>
       <c r="H482" t="s">
-        <v>16</v>
+        <v>935</v>
       </c>
       <c r="J482" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="483" spans="1:10" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="C483" t="s">
         <v>11</v>
       </c>
       <c r="D483" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="H483" t="s">
-        <v>348</v>
+        <v>935</v>
       </c>
       <c r="J483" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="484" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="C484" t="s">
         <v>11</v>
       </c>
       <c r="D484" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="H484" t="s">
-        <v>16</v>
+        <v>935</v>
+      </c>
+      <c r="J484" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="485" spans="1:10" ht="12.75">
       <c r="A485" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C485" t="s">
+        <v>11</v>
+      </c>
+      <c r="D485" t="s">
+        <v>940</v>
+      </c>
+      <c r="H485" t="s">
+        <v>935</v>
+      </c>
+      <c r="J485" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" ht="12.75">
+      <c r="A486" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="C486" t="s">
+        <v>11</v>
+      </c>
+      <c r="D486" t="s">
+        <v>942</v>
+      </c>
+      <c r="H486" t="s">
+        <v>935</v>
+      </c>
+      <c r="J486" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" ht="12.75">
+      <c r="A487" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="C485" t="s">
-[...13 lines deleted...]
-      <c r="A486" s="1" t="s">
+      <c r="C487" t="s">
+        <v>11</v>
+      </c>
+      <c r="D487" t="s">
         <v>944</v>
       </c>
-      <c r="C486" t="s">
-[...2 lines deleted...]
-      <c r="D486" t="s">
+      <c r="H487" t="s">
+        <v>935</v>
+      </c>
+      <c r="J487" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10" ht="12.75">
+      <c r="A488" s="1" t="s">
         <v>945</v>
       </c>
-      <c r="H486" t="s">
-[...4 lines deleted...]
-      <c r="A487" s="1" t="s">
+      <c r="C488" t="s">
+        <v>11</v>
+      </c>
+      <c r="D488" t="s">
         <v>946</v>
       </c>
-      <c r="C487" t="s">
-[...2 lines deleted...]
-      <c r="D487" t="s">
+      <c r="H488" t="s">
+        <v>645</v>
+      </c>
+      <c r="J488" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8" ht="12.75">
+      <c r="A489" s="1" t="s">
         <v>947</v>
       </c>
-      <c r="H487" t="s">
-[...4 lines deleted...]
-      <c r="A488" s="1" t="s">
+      <c r="C489" t="s">
+        <v>11</v>
+      </c>
+      <c r="D489" t="s">
         <v>948</v>
       </c>
-      <c r="C488" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H489" t="s">
-        <v>315</v>
+        <v>645</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="C490" t="s">
+        <v>11</v>
+      </c>
+      <c r="D490" t="s">
+        <v>950</v>
+      </c>
+      <c r="H490" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10" ht="12.75">
+      <c r="A491" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="C491" t="s">
+        <v>11</v>
+      </c>
+      <c r="D491" t="s">
         <v>952</v>
       </c>
-      <c r="C490" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H491" t="s">
-        <v>69</v>
+        <v>645</v>
+      </c>
+      <c r="J491" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="C492" t="s">
+        <v>11</v>
+      </c>
+      <c r="D492" t="s">
+        <v>954</v>
+      </c>
+      <c r="H492" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8" ht="12.75">
+      <c r="A493" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="C493" t="s">
+        <v>11</v>
+      </c>
+      <c r="D493" t="s">
         <v>956</v>
       </c>
-      <c r="C492" t="s">
-[...10 lines deleted...]
-      <c r="A493" s="1" t="s">
+      <c r="H493" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10" ht="12.75">
+      <c r="A494" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="C493" t="s">
-[...2 lines deleted...]
-      <c r="D493" t="s">
+      <c r="C494" t="s">
+        <v>11</v>
+      </c>
+      <c r="D494" t="s">
         <v>958</v>
       </c>
-      <c r="H493" t="s">
-[...7 lines deleted...]
-      <c r="A494" s="1" t="s">
+      <c r="H494" t="s">
         <v>959</v>
       </c>
-      <c r="C494" t="s">
-[...2 lines deleted...]
-      <c r="D494" s="2" t="s">
+      <c r="J494" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10" ht="12.75">
+      <c r="A495" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="H494" t="s">
-[...7 lines deleted...]
-      <c r="A495" s="1" t="s">
+      <c r="C495" t="s">
+        <v>11</v>
+      </c>
+      <c r="D495" t="s">
         <v>961</v>
       </c>
-      <c r="C495" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H495" t="s">
-        <v>348</v>
+        <v>959</v>
+      </c>
+      <c r="J495" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="C496" t="s">
+        <v>11</v>
+      </c>
+      <c r="D496" t="s">
         <v>963</v>
       </c>
-      <c r="C496" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H496" t="s">
-        <v>16</v>
+        <v>959</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
         <v>964</v>
       </c>
       <c r="C497" t="s">
         <v>11</v>
       </c>
       <c r="D497" t="s">
-        <v>350</v>
+        <v>965</v>
       </c>
       <c r="H497" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="498" spans="1:8" ht="12.75">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="C498" t="s">
         <v>11</v>
       </c>
       <c r="D498" t="s">
-        <v>966</v>
+        <v>958</v>
       </c>
       <c r="H498" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="499" spans="1:8" ht="12.75">
+        <v>959</v>
+      </c>
+      <c r="J498" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" ht="12.75">
       <c r="A499" s="1" t="s">
         <v>967</v>
       </c>
       <c r="C499" t="s">
         <v>11</v>
       </c>
       <c r="D499" t="s">
-        <v>942</v>
+        <v>968</v>
       </c>
       <c r="H499" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="500" spans="1:8" ht="12.75">
+        <v>876</v>
+      </c>
+      <c r="J499" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C500" t="s">
         <v>11</v>
       </c>
       <c r="D500" t="s">
-        <v>781</v>
+        <v>970</v>
       </c>
       <c r="H500" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="501" spans="1:8" ht="12.75">
+        <v>629</v>
+      </c>
+      <c r="J500" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="C501" t="s">
         <v>11</v>
       </c>
       <c r="D501" t="s">
-        <v>22</v>
+        <v>972</v>
       </c>
       <c r="H501" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="502" spans="1:8" ht="12.75">
+        <v>634</v>
+      </c>
+      <c r="J501" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="C502" t="s">
         <v>11</v>
       </c>
       <c r="D502" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="H502" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="503" spans="1:8" ht="12.75">
+        <v>634</v>
+      </c>
+      <c r="J502" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="C503" t="s">
         <v>11</v>
       </c>
       <c r="D503" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="H503" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="504" spans="1:10" ht="36">
+        <v>876</v>
+      </c>
+      <c r="J503" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="C504" t="s">
         <v>11</v>
       </c>
-      <c r="D504" s="2" t="s">
-        <v>975</v>
+      <c r="D504" t="s">
+        <v>977</v>
       </c>
       <c r="H504" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>978</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="C505" t="s">
         <v>11</v>
       </c>
       <c r="D505" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="H505" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="506" spans="1:8" ht="12.75">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="C506" t="s">
         <v>11</v>
       </c>
       <c r="D506" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="H506" t="s">
-        <v>16</v>
+        <v>629</v>
+      </c>
+      <c r="J506" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="C507" t="s">
         <v>11</v>
       </c>
       <c r="D507" t="s">
-        <v>981</v>
+        <v>681</v>
       </c>
       <c r="H507" t="s">
-        <v>16</v>
+        <v>634</v>
       </c>
     </row>
     <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="C508" t="s">
         <v>11</v>
       </c>
       <c r="D508" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="H508" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="509" spans="1:10" ht="12.75">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="C509" t="s">
         <v>11</v>
       </c>
       <c r="D509" t="s">
-        <v>362</v>
+        <v>988</v>
       </c>
       <c r="H509" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>645</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="C510" t="s">
         <v>11</v>
       </c>
       <c r="D510" t="s">
-        <v>986</v>
+        <v>657</v>
       </c>
       <c r="H510" t="s">
-        <v>905</v>
+        <v>658</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="C511" t="s">
         <v>11</v>
       </c>
       <c r="D511" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="H511" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="512" spans="1:8" ht="12.75">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="C512" t="s">
         <v>11</v>
       </c>
       <c r="D512" t="s">
-        <v>828</v>
+        <v>993</v>
       </c>
       <c r="H512" t="s">
-        <v>16</v>
+        <v>629</v>
+      </c>
+      <c r="J512" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="C513" t="s">
         <v>11</v>
       </c>
       <c r="D513" t="s">
-        <v>465</v>
+        <v>995</v>
       </c>
       <c r="H513" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="C514" t="s">
         <v>11</v>
       </c>
       <c r="D514" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="H514" t="s">
-        <v>548</v>
+        <v>13</v>
       </c>
     </row>
     <row r="515" spans="1:10" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="C515" t="s">
         <v>11</v>
       </c>
       <c r="D515" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="H515" t="s">
-        <v>108</v>
+        <v>844</v>
       </c>
       <c r="J515" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="C516" t="s">
         <v>11</v>
       </c>
       <c r="D516" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="H516" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="517" spans="1:8" ht="12.75">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="C517" t="s">
         <v>11</v>
       </c>
       <c r="D517" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="H517" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:10" ht="12.75">
+        <v>844</v>
+      </c>
+      <c r="J517" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="C518" t="s">
         <v>11</v>
       </c>
       <c r="D518" t="s">
-        <v>1000</v>
+        <v>850</v>
       </c>
       <c r="H518" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-    <row r="519" spans="1:8" ht="12.75">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="C519" t="s">
         <v>11</v>
       </c>
       <c r="D519" t="s">
-        <v>126</v>
+        <v>1005</v>
       </c>
       <c r="H519" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:10" ht="12.75">
+        <v>648</v>
+      </c>
+      <c r="J519" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C520" t="s">
         <v>11</v>
       </c>
       <c r="D520" t="s">
-        <v>121</v>
+        <v>653</v>
       </c>
       <c r="H520" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>648</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C521" t="s">
         <v>11</v>
       </c>
       <c r="D521" t="s">
-        <v>126</v>
+        <v>651</v>
       </c>
       <c r="H521" t="s">
-        <v>122</v>
+        <v>648</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C522" t="s">
         <v>11</v>
       </c>
       <c r="D522" t="s">
-        <v>1005</v>
+        <v>651</v>
       </c>
       <c r="H522" t="s">
-        <v>122</v>
+        <v>648</v>
       </c>
     </row>
     <row r="523" spans="1:10" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="C523" t="s">
         <v>11</v>
       </c>
       <c r="D523" t="s">
-        <v>133</v>
+        <v>1010</v>
       </c>
       <c r="H523" t="s">
-        <v>122</v>
+        <v>629</v>
       </c>
       <c r="J523" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="524" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1007</v>
+        <v>1011</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1012</v>
       </c>
       <c r="C524" t="s">
         <v>11</v>
       </c>
       <c r="D524" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="H524" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>648</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1009</v>
+        <v>1014</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1015</v>
       </c>
       <c r="C525" t="s">
         <v>11</v>
       </c>
       <c r="D525" t="s">
-        <v>153</v>
+        <v>1016</v>
       </c>
       <c r="H525" t="s">
-        <v>16</v>
+        <v>648</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="C526" t="s">
         <v>11</v>
       </c>
       <c r="D526" t="s">
-        <v>156</v>
+        <v>1018</v>
       </c>
       <c r="H526" t="s">
-        <v>16</v>
+        <v>665</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1011</v>
+        <v>1019</v>
       </c>
       <c r="C527" t="s">
         <v>11</v>
       </c>
       <c r="D527" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="H527" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="528" spans="1:8" ht="12.75">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1013</v>
+        <v>1022</v>
       </c>
       <c r="C528" t="s">
         <v>11</v>
       </c>
       <c r="D528" t="s">
-        <v>29</v>
+        <v>1023</v>
       </c>
       <c r="H528" t="s">
-        <v>16</v>
+        <v>1024</v>
+      </c>
+      <c r="J528" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1014</v>
+        <v>1025</v>
       </c>
       <c r="C529" t="s">
         <v>11</v>
       </c>
       <c r="D529" t="s">
-        <v>153</v>
+        <v>1026</v>
       </c>
       <c r="H529" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:8" ht="12.75">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="C530" t="s">
         <v>11</v>
       </c>
       <c r="D530" t="s">
-        <v>153</v>
+        <v>1028</v>
       </c>
       <c r="H530" t="s">
-        <v>16</v>
+        <v>645</v>
+      </c>
+      <c r="J530" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1016</v>
+        <v>1029</v>
       </c>
       <c r="C531" t="s">
         <v>11</v>
       </c>
       <c r="D531" t="s">
-        <v>29</v>
+        <v>858</v>
       </c>
       <c r="H531" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:8" ht="12.75">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1017</v>
+        <v>1030</v>
       </c>
       <c r="C532" t="s">
         <v>11</v>
       </c>
       <c r="D532" t="s">
-        <v>532</v>
+        <v>1031</v>
       </c>
       <c r="H532" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="533" spans="1:8" ht="12.75">
+        <v>629</v>
+      </c>
+      <c r="J532" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1018</v>
+        <v>1032</v>
       </c>
       <c r="C533" t="s">
         <v>11</v>
       </c>
       <c r="D533" t="s">
-        <v>1019</v>
+        <v>861</v>
       </c>
       <c r="H533" t="s">
-        <v>93</v>
+        <v>629</v>
+      </c>
+      <c r="J533" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="534" spans="1:10" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1020</v>
+        <v>1033</v>
       </c>
       <c r="C534" t="s">
         <v>11</v>
       </c>
       <c r="D534" t="s">
-        <v>1021</v>
+        <v>1034</v>
       </c>
       <c r="H534" t="s">
-        <v>134</v>
+        <v>629</v>
       </c>
       <c r="J534" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1022</v>
+        <v>1035</v>
       </c>
       <c r="C535" t="s">
         <v>11</v>
       </c>
       <c r="D535" t="s">
-        <v>1023</v>
+        <v>1036</v>
       </c>
       <c r="H535" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:10" ht="12.75">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1024</v>
+        <v>1037</v>
       </c>
       <c r="C536" t="s">
         <v>11</v>
       </c>
       <c r="D536" t="s">
-        <v>1025</v>
+        <v>1038</v>
       </c>
       <c r="H536" t="s">
-        <v>905</v>
-[...5 lines deleted...]
-    <row r="537" spans="1:10" ht="12.75">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1026</v>
+        <v>1039</v>
       </c>
       <c r="C537" t="s">
         <v>11</v>
       </c>
       <c r="D537" t="s">
-        <v>1027</v>
+        <v>1040</v>
       </c>
       <c r="H537" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-    <row r="538" spans="1:10" ht="12.75">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1028</v>
+        <v>1042</v>
       </c>
       <c r="C538" t="s">
         <v>11</v>
       </c>
       <c r="D538" t="s">
-        <v>1029</v>
+        <v>675</v>
       </c>
       <c r="H538" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>676</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1030</v>
+        <v>1043</v>
       </c>
       <c r="C539" t="s">
         <v>11</v>
       </c>
       <c r="D539" t="s">
-        <v>1031</v>
+        <v>1044</v>
       </c>
       <c r="H539" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="540" spans="1:10" ht="12.75">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1032</v>
+        <v>1045</v>
       </c>
       <c r="C540" t="s">
         <v>11</v>
       </c>
       <c r="D540" t="s">
-        <v>1033</v>
+        <v>1046</v>
       </c>
       <c r="H540" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1034</v>
+        <v>1048</v>
       </c>
       <c r="C541" t="s">
         <v>11</v>
       </c>
       <c r="D541" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
       <c r="H541" t="s">
-        <v>117</v>
+        <v>645</v>
       </c>
     </row>
     <row r="542" spans="1:8" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1036</v>
+        <v>1050</v>
       </c>
       <c r="C542" t="s">
         <v>11</v>
       </c>
       <c r="D542" t="s">
-        <v>1037</v>
+        <v>1051</v>
       </c>
       <c r="H542" t="s">
-        <v>134</v>
+        <v>645</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1038</v>
+        <v>1052</v>
       </c>
       <c r="C543" t="s">
         <v>11</v>
       </c>
       <c r="D543" t="s">
-        <v>1039</v>
+        <v>1053</v>
       </c>
       <c r="H543" t="s">
-        <v>16</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1040</v>
+        <v>1054</v>
       </c>
       <c r="C544" t="s">
         <v>11</v>
       </c>
       <c r="D544" t="s">
-        <v>854</v>
+        <v>1055</v>
       </c>
       <c r="H544" t="s">
-        <v>16</v>
+        <v>634</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1041</v>
+        <v>1056</v>
       </c>
       <c r="C545" t="s">
         <v>11</v>
       </c>
       <c r="D545" t="s">
-        <v>1042</v>
+        <v>1057</v>
       </c>
       <c r="H545" t="s">
-        <v>16</v>
+        <v>634</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1043</v>
+        <v>1058</v>
       </c>
       <c r="C546" t="s">
         <v>11</v>
       </c>
       <c r="D546" t="s">
-        <v>1044</v>
+        <v>681</v>
       </c>
       <c r="H546" t="s">
-        <v>16</v>
+        <v>634</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1045</v>
+        <v>1059</v>
       </c>
       <c r="C547" t="s">
         <v>11</v>
       </c>
       <c r="D547" t="s">
-        <v>1046</v>
+        <v>1060</v>
       </c>
       <c r="H547" t="s">
-        <v>16</v>
+        <v>634</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1047</v>
+        <v>1061</v>
       </c>
       <c r="C548" t="s">
         <v>11</v>
       </c>
       <c r="D548" t="s">
-        <v>1048</v>
+        <v>675</v>
       </c>
       <c r="H548" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="549" spans="1:8" ht="12.75">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1049</v>
+        <v>1062</v>
       </c>
       <c r="C549" t="s">
         <v>11</v>
       </c>
       <c r="D549" t="s">
-        <v>1050</v>
+        <v>1063</v>
       </c>
       <c r="H549" t="s">
-        <v>16</v>
+        <v>676</v>
+      </c>
+      <c r="J549" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1051</v>
+        <v>1064</v>
       </c>
       <c r="C550" t="s">
         <v>11</v>
       </c>
       <c r="D550" t="s">
-        <v>1052</v>
+        <v>1065</v>
       </c>
       <c r="H550" t="s">
-        <v>16</v>
+        <v>676</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1053</v>
+        <v>1066</v>
       </c>
       <c r="C551" t="s">
         <v>11</v>
       </c>
       <c r="D551" t="s">
-        <v>1054</v>
+        <v>1067</v>
       </c>
       <c r="H551" t="s">
-        <v>16</v>
+        <v>665</v>
       </c>
     </row>
     <row r="552" spans="1:8" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
       <c r="C552" t="s">
         <v>11</v>
       </c>
       <c r="D552" t="s">
-        <v>1056</v>
+        <v>1069</v>
       </c>
       <c r="H552" t="s">
-        <v>16</v>
+        <v>665</v>
       </c>
     </row>
     <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1057</v>
+        <v>1070</v>
       </c>
       <c r="C553" t="s">
         <v>11</v>
       </c>
       <c r="D553" t="s">
-        <v>1058</v>
+        <v>1071</v>
       </c>
       <c r="H553" t="s">
-        <v>869</v>
+        <v>676</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1059</v>
+        <v>1072</v>
       </c>
       <c r="C554" t="s">
         <v>11</v>
       </c>
       <c r="D554" t="s">
-        <v>1060</v>
+        <v>1073</v>
       </c>
       <c r="H554" t="s">
-        <v>16</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1061</v>
+        <v>1074</v>
       </c>
       <c r="C555" t="s">
         <v>11</v>
       </c>
       <c r="D555" t="s">
-        <v>1062</v>
+        <v>1075</v>
       </c>
       <c r="H555" t="s">
-        <v>16</v>
+        <v>665</v>
       </c>
     </row>
     <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1063</v>
+        <v>1076</v>
       </c>
       <c r="C556" t="s">
         <v>11</v>
       </c>
       <c r="D556" t="s">
-        <v>1064</v>
+        <v>1077</v>
       </c>
       <c r="H556" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="557" spans="1:8" ht="12.75">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1065</v>
+        <v>1078</v>
       </c>
       <c r="C557" t="s">
         <v>11</v>
       </c>
       <c r="D557" t="s">
-        <v>1066</v>
+        <v>1079</v>
       </c>
       <c r="H557" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="558" spans="1:8" ht="12.75">
+        <v>912</v>
+      </c>
+      <c r="J557" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1067</v>
+        <v>1080</v>
       </c>
       <c r="C558" t="s">
         <v>11</v>
       </c>
       <c r="D558" t="s">
-        <v>1068</v>
+        <v>1081</v>
       </c>
       <c r="H558" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="559" spans="1:8" ht="12.75">
+        <v>924</v>
+      </c>
+      <c r="J558" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1069</v>
+        <v>1082</v>
       </c>
       <c r="C559" t="s">
         <v>11</v>
       </c>
       <c r="D559" t="s">
-        <v>1070</v>
+        <v>1083</v>
       </c>
       <c r="H559" t="s">
-        <v>13</v>
+        <v>930</v>
+      </c>
+      <c r="J559" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1071</v>
+        <v>1084</v>
       </c>
       <c r="C560" t="s">
         <v>11</v>
       </c>
       <c r="D560" t="s">
-        <v>1072</v>
+        <v>1085</v>
       </c>
       <c r="H560" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="561" spans="1:8" ht="12.75">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1073</v>
+        <v>1086</v>
       </c>
       <c r="C561" t="s">
         <v>11</v>
       </c>
       <c r="D561" t="s">
-        <v>1074</v>
+        <v>942</v>
       </c>
       <c r="H561" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-    <row r="562" spans="1:8" ht="12.75">
+        <v>935</v>
+      </c>
+      <c r="J561" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1075</v>
+        <v>1087</v>
       </c>
       <c r="C562" t="s">
         <v>11</v>
       </c>
       <c r="D562" t="s">
-        <v>1076</v>
+        <v>1088</v>
       </c>
       <c r="H562" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="563" spans="1:10" ht="12.75">
+        <v>645</v>
+      </c>
+      <c r="J562" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1077</v>
+        <v>1089</v>
       </c>
       <c r="C563" t="s">
         <v>11</v>
       </c>
       <c r="D563" t="s">
-        <v>103</v>
+        <v>1090</v>
       </c>
       <c r="H563" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>645</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1078</v>
+        <v>1091</v>
       </c>
       <c r="C564" t="s">
         <v>11</v>
       </c>
       <c r="D564" t="s">
-        <v>60</v>
+        <v>1092</v>
       </c>
       <c r="H564" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="565" spans="1:8" ht="12.75">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1079</v>
+        <v>1093</v>
       </c>
       <c r="C565" t="s">
         <v>11</v>
       </c>
       <c r="D565" t="s">
-        <v>27</v>
+        <v>1094</v>
       </c>
       <c r="H565" t="s">
-        <v>16</v>
+        <v>634</v>
+      </c>
+      <c r="J565" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1080</v>
+        <v>1095</v>
       </c>
       <c r="C566" t="s">
         <v>11</v>
       </c>
       <c r="D566" t="s">
-        <v>1081</v>
+        <v>963</v>
       </c>
       <c r="H566" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="567" spans="1:8" ht="12.75">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1082</v>
+        <v>1096</v>
       </c>
       <c r="C567" t="s">
         <v>11</v>
       </c>
       <c r="D567" t="s">
-        <v>891</v>
+        <v>958</v>
       </c>
       <c r="H567" t="s">
-        <v>16</v>
+        <v>959</v>
+      </c>
+      <c r="J567" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1083</v>
+        <v>1097</v>
       </c>
       <c r="C568" t="s">
         <v>11</v>
       </c>
       <c r="D568" t="s">
-        <v>22</v>
+        <v>963</v>
       </c>
       <c r="H568" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="569" spans="1:10" ht="12.75">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1084</v>
+        <v>1098</v>
       </c>
       <c r="C569" t="s">
         <v>11</v>
       </c>
       <c r="D569" t="s">
-        <v>1085</v>
+        <v>1099</v>
       </c>
       <c r="H569" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="570" spans="1:8" ht="12.75">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1087</v>
+        <v>1100</v>
       </c>
       <c r="C570" t="s">
         <v>11</v>
       </c>
       <c r="D570" t="s">
-        <v>1088</v>
+        <v>970</v>
       </c>
       <c r="H570" t="s">
-        <v>1089</v>
+        <v>959</v>
+      </c>
+      <c r="J570" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="571" spans="1:10" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1090</v>
+        <v>1101</v>
       </c>
       <c r="C571" t="s">
         <v>11</v>
       </c>
       <c r="D571" t="s">
-        <v>1091</v>
+        <v>1102</v>
       </c>
       <c r="H571" t="s">
-        <v>1089</v>
+        <v>876</v>
       </c>
       <c r="J571" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="572" spans="1:10" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1092</v>
+        <v>1103</v>
       </c>
       <c r="C572" t="s">
         <v>11</v>
       </c>
       <c r="D572" t="s">
-        <v>1093</v>
+        <v>1104</v>
       </c>
       <c r="H572" t="s">
-        <v>134</v>
+        <v>645</v>
       </c>
       <c r="J572" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1094</v>
+        <v>1106</v>
       </c>
       <c r="C573" t="s">
         <v>11</v>
       </c>
       <c r="D573" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="H573" t="s">
-        <v>93</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="574" spans="1:10" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1096</v>
+        <v>1109</v>
       </c>
       <c r="C574" t="s">
         <v>11</v>
       </c>
       <c r="D574" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
       <c r="H574" t="s">
-        <v>145</v>
+        <v>1108</v>
       </c>
       <c r="J574" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="575" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1098</v>
+        <v>1111</v>
       </c>
       <c r="C575" t="s">
         <v>11</v>
       </c>
       <c r="D575" t="s">
-        <v>1099</v>
+        <v>1112</v>
       </c>
       <c r="H575" t="s">
-        <v>117</v>
+        <v>629</v>
+      </c>
+      <c r="J575" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1100</v>
+        <v>1113</v>
       </c>
       <c r="C576" t="s">
         <v>11</v>
       </c>
       <c r="D576" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="H576" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="577" spans="1:8" ht="12.75">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="C577" t="s">
         <v>11</v>
       </c>
       <c r="D577" t="s">
-        <v>141</v>
+        <v>1116</v>
       </c>
       <c r="H577" t="s">
-        <v>134</v>
+        <v>981</v>
+      </c>
+      <c r="J577" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1103</v>
+        <v>1117</v>
       </c>
       <c r="C578" t="s">
         <v>11</v>
       </c>
       <c r="D578" t="s">
-        <v>1104</v>
+        <v>1118</v>
       </c>
       <c r="H578" t="s">
-        <v>134</v>
+        <v>876</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1105</v>
+        <v>1119</v>
       </c>
       <c r="C579" t="s">
         <v>11</v>
       </c>
       <c r="D579" t="s">
-        <v>1106</v>
+        <v>1120</v>
       </c>
       <c r="H579" t="s">
-        <v>93</v>
+        <v>629</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1107</v>
+        <v>1121</v>
       </c>
       <c r="C580" t="s">
         <v>11</v>
       </c>
       <c r="D580" t="s">
-        <v>1106</v>
+        <v>977</v>
       </c>
       <c r="H580" t="s">
-        <v>93</v>
+        <v>629</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1108</v>
+        <v>1122</v>
       </c>
       <c r="C581" t="s">
         <v>11</v>
       </c>
       <c r="D581" t="s">
-        <v>149</v>
+        <v>1123</v>
       </c>
       <c r="H581" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="582" spans="1:10" ht="12.75">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1109</v>
+        <v>1124</v>
       </c>
       <c r="C582" t="s">
         <v>11</v>
       </c>
       <c r="D582" t="s">
-        <v>1106</v>
+        <v>1055</v>
       </c>
       <c r="H582" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>634</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1110</v>
+        <v>1125</v>
       </c>
       <c r="C583" t="s">
         <v>11</v>
       </c>
       <c r="D583" t="s">
-        <v>909</v>
+        <v>1126</v>
       </c>
       <c r="H583" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="584" spans="1:10" ht="12.75">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1111</v>
+        <v>1127</v>
       </c>
       <c r="C584" t="s">
         <v>11</v>
       </c>
       <c r="D584" t="s">
-        <v>1112</v>
+        <v>1128</v>
       </c>
       <c r="H584" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-    <row r="585" spans="1:8" ht="12.75">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>1113</v>
+        <v>1129</v>
       </c>
       <c r="C585" t="s">
         <v>11</v>
       </c>
       <c r="D585" t="s">
-        <v>1112</v>
+        <v>1055</v>
       </c>
       <c r="H585" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="586" spans="1:10" ht="12.75">
+        <v>634</v>
+      </c>
+      <c r="J585" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>1114</v>
+        <v>1130</v>
       </c>
       <c r="C586" t="s">
         <v>11</v>
       </c>
       <c r="D586" t="s">
-        <v>1115</v>
+        <v>631</v>
       </c>
       <c r="H586" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>629</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1116</v>
+        <v>1131</v>
       </c>
       <c r="C587" t="s">
         <v>11</v>
       </c>
       <c r="D587" t="s">
-        <v>50</v>
+        <v>988</v>
       </c>
       <c r="H587" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="588" spans="1:10" ht="12.75">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1117</v>
+        <v>1132</v>
       </c>
       <c r="C588" t="s">
         <v>11</v>
       </c>
       <c r="D588" t="s">
-        <v>1118</v>
+        <v>988</v>
       </c>
       <c r="H588" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-    <row r="589" spans="1:8" ht="12.75">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1119</v>
+        <v>1133</v>
       </c>
       <c r="C589" t="s">
         <v>11</v>
       </c>
       <c r="D589" t="s">
-        <v>58</v>
+        <v>1134</v>
       </c>
       <c r="H589" t="s">
-        <v>53</v>
+        <v>626</v>
+      </c>
+      <c r="J589" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1120</v>
+        <v>1135</v>
       </c>
       <c r="C590" t="s">
         <v>11</v>
       </c>
       <c r="D590" t="s">
-        <v>56</v>
+        <v>1136</v>
       </c>
       <c r="H590" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="591" spans="1:8" ht="12.75">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1121</v>
+        <v>1137</v>
       </c>
       <c r="C591" t="s">
         <v>11</v>
       </c>
       <c r="D591" t="s">
-        <v>56</v>
+        <v>1138</v>
       </c>
       <c r="H591" t="s">
-        <v>53</v>
+        <v>629</v>
+      </c>
+      <c r="J591" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1122</v>
-[...2 lines deleted...]
-        <v>1123</v>
+        <v>1139</v>
       </c>
       <c r="C592" t="s">
         <v>11</v>
       </c>
       <c r="D592" t="s">
-        <v>1124</v>
+        <v>1140</v>
       </c>
       <c r="H592" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1125</v>
+        <v>1141</v>
       </c>
       <c r="C593" t="s">
         <v>11</v>
       </c>
       <c r="D593" t="s">
-        <v>64</v>
+        <v>1142</v>
       </c>
       <c r="H593" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="594" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1126</v>
+        <v>1143</v>
       </c>
       <c r="C594" t="s">
         <v>11</v>
       </c>
       <c r="D594" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="H594" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="595" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J594" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1127</v>
+        <v>1144</v>
       </c>
       <c r="C595" t="s">
         <v>11</v>
       </c>
       <c r="D595" t="s">
-        <v>1128</v>
+        <v>22</v>
       </c>
       <c r="H595" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J595" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1129</v>
+        <v>1145</v>
       </c>
       <c r="C596" t="s">
         <v>11</v>
       </c>
       <c r="D596" t="s">
-        <v>1130</v>
+        <v>1146</v>
       </c>
       <c r="H596" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="597" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8" ht="24">
       <c r="A597" s="1" t="s">
-        <v>1131</v>
+        <v>1147</v>
       </c>
       <c r="C597" t="s">
         <v>11</v>
       </c>
-      <c r="D597" t="s">
-        <v>1132</v>
+      <c r="D597" s="2" t="s">
+        <v>1148</v>
       </c>
       <c r="H597" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1133</v>
+        <v>1149</v>
       </c>
       <c r="C598" t="s">
         <v>11</v>
       </c>
       <c r="D598" t="s">
-        <v>1134</v>
+        <v>1146</v>
       </c>
       <c r="H598" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="599" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1135</v>
+        <v>1150</v>
       </c>
       <c r="C599" t="s">
         <v>11</v>
       </c>
       <c r="D599" t="s">
-        <v>798</v>
+        <v>1151</v>
       </c>
       <c r="H599" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1136</v>
+        <v>1152</v>
       </c>
       <c r="C600" t="s">
         <v>11</v>
       </c>
       <c r="D600" t="s">
-        <v>1137</v>
+        <v>18</v>
       </c>
       <c r="H600" t="s">
-        <v>846</v>
+        <v>13</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1138</v>
+        <v>1153</v>
       </c>
       <c r="C601" t="s">
         <v>11</v>
       </c>
       <c r="D601" t="s">
-        <v>1139</v>
+        <v>1154</v>
       </c>
       <c r="H601" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="602" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1140</v>
+        <v>1155</v>
       </c>
       <c r="C602" t="s">
         <v>11</v>
       </c>
       <c r="D602" t="s">
-        <v>1141</v>
+        <v>688</v>
       </c>
       <c r="H602" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="603" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J602" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1142</v>
+        <v>1156</v>
       </c>
       <c r="C603" t="s">
         <v>11</v>
       </c>
       <c r="D603" t="s">
-        <v>308</v>
+        <v>1157</v>
       </c>
       <c r="H603" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="604" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1143</v>
+        <v>1158</v>
       </c>
       <c r="C604" t="s">
         <v>11</v>
       </c>
       <c r="D604" t="s">
-        <v>1134</v>
+        <v>1159</v>
       </c>
       <c r="H604" t="s">
-        <v>69</v>
+        <v>33</v>
+      </c>
+      <c r="J604" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1144</v>
+        <v>1160</v>
       </c>
       <c r="C605" t="s">
         <v>11</v>
       </c>
       <c r="D605" t="s">
-        <v>1145</v>
+        <v>1161</v>
       </c>
       <c r="H605" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="606" spans="1:10" ht="12.75">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="C606" t="s">
         <v>11</v>
       </c>
       <c r="D606" t="s">
-        <v>648</v>
+        <v>1163</v>
       </c>
       <c r="H606" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>1147</v>
+        <v>1164</v>
       </c>
       <c r="C607" t="s">
         <v>11</v>
       </c>
       <c r="D607" t="s">
-        <v>1148</v>
+        <v>1165</v>
       </c>
       <c r="H607" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="608" spans="1:10" ht="12.75">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>1149</v>
+        <v>1166</v>
       </c>
       <c r="C608" t="s">
         <v>11</v>
       </c>
       <c r="D608" t="s">
-        <v>1150</v>
+        <v>769</v>
       </c>
       <c r="H608" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-    <row r="609" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8" ht="36">
       <c r="A609" s="1" t="s">
-        <v>1151</v>
+        <v>1167</v>
       </c>
       <c r="C609" t="s">
         <v>11</v>
       </c>
-      <c r="D609" t="s">
-        <v>1152</v>
+      <c r="D609" s="2" t="s">
+        <v>140</v>
       </c>
       <c r="H609" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="610" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>1153</v>
+        <v>1168</v>
       </c>
       <c r="C610" t="s">
         <v>11</v>
       </c>
       <c r="D610" t="s">
-        <v>1154</v>
+        <v>51</v>
       </c>
       <c r="H610" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="611" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J610" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>1155</v>
+        <v>1169</v>
       </c>
       <c r="C611" t="s">
         <v>11</v>
       </c>
       <c r="D611" t="s">
-        <v>1156</v>
+        <v>1170</v>
       </c>
       <c r="H611" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="612" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J611" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1157</v>
+        <v>1171</v>
       </c>
       <c r="C612" t="s">
         <v>11</v>
       </c>
       <c r="D612" t="s">
-        <v>352</v>
+        <v>51</v>
       </c>
       <c r="H612" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="613" spans="1:8" ht="36">
+        <v>13</v>
+      </c>
+      <c r="J612" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1158</v>
+        <v>1172</v>
       </c>
       <c r="C613" t="s">
         <v>11</v>
       </c>
-      <c r="D613" s="2" t="s">
-        <v>358</v>
+      <c r="D613" t="s">
+        <v>1173</v>
       </c>
       <c r="H613" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="614" spans="1:10" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1159</v>
+        <v>1174</v>
       </c>
       <c r="C614" t="s">
         <v>11</v>
       </c>
       <c r="D614" t="s">
-        <v>410</v>
+        <v>1175</v>
       </c>
       <c r="H614" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="615" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1160</v>
+        <v>1176</v>
       </c>
       <c r="C615" t="s">
         <v>11</v>
       </c>
       <c r="D615" t="s">
-        <v>1161</v>
+        <v>223</v>
       </c>
       <c r="H615" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J615" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1162</v>
+        <v>1177</v>
       </c>
       <c r="C616" t="s">
         <v>11</v>
       </c>
       <c r="D616" t="s">
-        <v>1163</v>
+        <v>1178</v>
       </c>
       <c r="H616" t="s">
-        <v>315</v>
+        <v>13</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1164</v>
+        <v>1179</v>
       </c>
       <c r="C617" t="s">
         <v>11</v>
       </c>
       <c r="D617" t="s">
-        <v>1165</v>
+        <v>1180</v>
       </c>
       <c r="H617" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="618" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>1166</v>
+        <v>1181</v>
       </c>
       <c r="C618" t="s">
         <v>11</v>
       </c>
       <c r="D618" t="s">
-        <v>1167</v>
+        <v>1182</v>
       </c>
       <c r="H618" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="619" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J618" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>1168</v>
+        <v>1183</v>
       </c>
       <c r="C619" t="s">
         <v>11</v>
       </c>
       <c r="D619" t="s">
-        <v>1169</v>
+        <v>1184</v>
       </c>
       <c r="H619" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="620" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>1170</v>
+        <v>1185</v>
       </c>
       <c r="C620" t="s">
         <v>11</v>
       </c>
       <c r="D620" t="s">
-        <v>370</v>
+        <v>1186</v>
       </c>
       <c r="H620" t="s">
-        <v>315</v>
+        <v>33</v>
+      </c>
+      <c r="J620" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>1171</v>
+        <v>1187</v>
       </c>
       <c r="C621" t="s">
         <v>11</v>
       </c>
       <c r="D621" t="s">
-        <v>796</v>
+        <v>731</v>
       </c>
       <c r="H621" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>1172</v>
+        <v>1188</v>
       </c>
       <c r="C622" t="s">
         <v>11</v>
       </c>
       <c r="D622" t="s">
-        <v>1173</v>
+        <v>731</v>
       </c>
       <c r="H622" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>1174</v>
+        <v>1189</v>
       </c>
       <c r="C623" t="s">
         <v>11</v>
       </c>
       <c r="D623" t="s">
-        <v>1175</v>
+        <v>200</v>
       </c>
       <c r="H623" t="s">
-        <v>1176</v>
+        <v>13</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>1177</v>
+        <v>1190</v>
       </c>
       <c r="C624" t="s">
         <v>11</v>
       </c>
       <c r="D624" t="s">
-        <v>880</v>
+        <v>1191</v>
       </c>
       <c r="H624" t="s">
-        <v>315</v>
+        <v>80</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>1178</v>
+        <v>1192</v>
       </c>
       <c r="C625" t="s">
         <v>11</v>
       </c>
       <c r="D625" t="s">
-        <v>971</v>
+        <v>1193</v>
       </c>
       <c r="H625" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="626" spans="1:10" ht="12.75">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>1179</v>
+        <v>1194</v>
       </c>
       <c r="C626" t="s">
         <v>11</v>
       </c>
       <c r="D626" t="s">
-        <v>156</v>
+        <v>1195</v>
       </c>
       <c r="H626" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>1180</v>
+        <v>1196</v>
       </c>
       <c r="C627" t="s">
         <v>11</v>
       </c>
       <c r="D627" t="s">
-        <v>1181</v>
+        <v>146</v>
       </c>
       <c r="H627" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="628" spans="1:10" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>1182</v>
+        <v>1197</v>
       </c>
       <c r="C628" t="s">
         <v>11</v>
       </c>
-      <c r="D628" s="2" t="s">
-        <v>1183</v>
+      <c r="D628" t="s">
+        <v>1198</v>
       </c>
       <c r="H628" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="629" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>1184</v>
+        <v>1199</v>
       </c>
       <c r="C629" t="s">
         <v>11</v>
       </c>
       <c r="D629" t="s">
-        <v>465</v>
+        <v>1200</v>
       </c>
       <c r="H629" t="s">
-        <v>16</v>
+        <v>33</v>
+      </c>
+      <c r="J629" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>1185</v>
+        <v>1201</v>
       </c>
       <c r="C630" t="s">
         <v>11</v>
       </c>
       <c r="D630" t="s">
-        <v>438</v>
+        <v>706</v>
       </c>
       <c r="H630" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>1186</v>
+        <v>1202</v>
       </c>
       <c r="C631" t="s">
         <v>11</v>
       </c>
       <c r="D631" t="s">
-        <v>1187</v>
+        <v>1203</v>
       </c>
       <c r="H631" t="s">
-        <v>348</v>
+        <v>13</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>1188</v>
+        <v>1204</v>
       </c>
       <c r="C632" t="s">
         <v>11</v>
       </c>
       <c r="D632" t="s">
-        <v>1189</v>
+        <v>148</v>
       </c>
       <c r="H632" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>1190</v>
+        <v>1205</v>
       </c>
       <c r="C633" t="s">
         <v>11</v>
       </c>
       <c r="D633" t="s">
-        <v>1191</v>
+        <v>1206</v>
       </c>
       <c r="H633" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>1192</v>
+        <v>1207</v>
       </c>
       <c r="C634" t="s">
         <v>11</v>
       </c>
       <c r="D634" t="s">
-        <v>1193</v>
+        <v>1208</v>
       </c>
       <c r="H634" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>1194</v>
+        <v>1209</v>
       </c>
       <c r="C635" t="s">
         <v>11</v>
       </c>
       <c r="D635" t="s">
-        <v>34</v>
+        <v>1210</v>
       </c>
       <c r="H635" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>1195</v>
+        <v>1211</v>
       </c>
       <c r="C636" t="s">
         <v>11</v>
       </c>
       <c r="D636" t="s">
-        <v>1196</v>
+        <v>827</v>
       </c>
       <c r="H636" t="s">
-        <v>25</v>
+        <v>261</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>1197</v>
+        <v>1212</v>
       </c>
       <c r="C637" t="s">
         <v>11</v>
       </c>
       <c r="D637" t="s">
-        <v>1198</v>
+        <v>1213</v>
       </c>
       <c r="H637" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>1199</v>
+        <v>1214</v>
       </c>
       <c r="C638" t="s">
         <v>11</v>
       </c>
       <c r="D638" t="s">
-        <v>882</v>
+        <v>502</v>
       </c>
       <c r="H638" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>1200</v>
+        <v>1215</v>
       </c>
       <c r="C639" t="s">
         <v>11</v>
       </c>
       <c r="D639" t="s">
-        <v>971</v>
+        <v>97</v>
       </c>
       <c r="H639" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
     </row>
     <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>1201</v>
+        <v>1216</v>
       </c>
       <c r="C640" t="s">
         <v>11</v>
       </c>
       <c r="D640" t="s">
-        <v>1202</v>
+        <v>97</v>
       </c>
       <c r="H640" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="641" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8" ht="24">
       <c r="A641" s="1" t="s">
-        <v>1203</v>
+        <v>1217</v>
       </c>
       <c r="C641" t="s">
         <v>11</v>
       </c>
-      <c r="D641" t="s">
-        <v>1204</v>
+      <c r="D641" s="2" t="s">
+        <v>1218</v>
       </c>
       <c r="H641" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="642" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="642" spans="1:10" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>1205</v>
+        <v>1219</v>
       </c>
       <c r="C642" t="s">
         <v>11</v>
       </c>
       <c r="D642" t="s">
-        <v>1206</v>
+        <v>41</v>
       </c>
       <c r="H642" t="s">
-        <v>69</v>
+        <v>13</v>
+      </c>
+      <c r="J642" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>1207</v>
+        <v>1220</v>
       </c>
       <c r="C643" t="s">
         <v>11</v>
       </c>
       <c r="D643" t="s">
-        <v>404</v>
+        <v>1221</v>
       </c>
       <c r="H643" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="644" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>1208</v>
+        <v>1222</v>
       </c>
       <c r="C644" t="s">
         <v>11</v>
       </c>
       <c r="D644" t="s">
-        <v>1209</v>
+        <v>615</v>
       </c>
       <c r="H644" t="s">
-        <v>16</v>
+        <v>261</v>
+      </c>
+      <c r="J644" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>1210</v>
+        <v>1223</v>
       </c>
       <c r="C645" t="s">
         <v>11</v>
       </c>
       <c r="D645" t="s">
-        <v>759</v>
+        <v>1224</v>
       </c>
       <c r="H645" t="s">
-        <v>379</v>
+        <v>286</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>1211</v>
+        <v>1225</v>
       </c>
       <c r="C646" t="s">
         <v>11</v>
       </c>
       <c r="D646" t="s">
-        <v>400</v>
+        <v>1226</v>
       </c>
       <c r="H646" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>1212</v>
+        <v>1227</v>
       </c>
       <c r="C647" t="s">
         <v>11</v>
       </c>
       <c r="D647" t="s">
-        <v>400</v>
+        <v>1228</v>
       </c>
       <c r="H647" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="648" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>1213</v>
+        <v>1229</v>
       </c>
       <c r="C648" t="s">
         <v>11</v>
       </c>
       <c r="D648" t="s">
-        <v>1130</v>
+        <v>595</v>
       </c>
       <c r="H648" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="649" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J648" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>1214</v>
+        <v>1230</v>
       </c>
       <c r="C649" t="s">
         <v>11</v>
       </c>
       <c r="D649" t="s">
-        <v>362</v>
+        <v>1221</v>
       </c>
       <c r="H649" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>1215</v>
+        <v>1231</v>
       </c>
       <c r="C650" t="s">
         <v>11</v>
       </c>
       <c r="D650" t="s">
-        <v>828</v>
+        <v>1232</v>
       </c>
       <c r="H650" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="651" spans="1:8" ht="24">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>1216</v>
+        <v>1233</v>
       </c>
       <c r="C651" t="s">
         <v>11</v>
       </c>
-      <c r="D651" s="2" t="s">
-        <v>1217</v>
+      <c r="D651" t="s">
+        <v>1234</v>
       </c>
       <c r="H651" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="652" spans="1:8" ht="24">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>1218</v>
+        <v>1235</v>
       </c>
       <c r="C652" t="s">
         <v>11</v>
       </c>
-      <c r="D652" s="2" t="s">
-        <v>1217</v>
+      <c r="D652" t="s">
+        <v>1236</v>
       </c>
       <c r="H652" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="653" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="653" spans="1:10" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>1219</v>
+        <v>1237</v>
       </c>
       <c r="C653" t="s">
         <v>11</v>
       </c>
       <c r="D653" t="s">
-        <v>529</v>
+        <v>1238</v>
       </c>
       <c r="H653" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="654" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J653" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8" ht="24">
       <c r="A654" s="1" t="s">
-        <v>1220</v>
+        <v>1239</v>
       </c>
       <c r="C654" t="s">
         <v>11</v>
       </c>
-      <c r="D654" t="s">
-        <v>1221</v>
+      <c r="D654" s="2" t="s">
+        <v>1240</v>
       </c>
       <c r="H654" t="s">
-        <v>1222</v>
+        <v>13</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>1223</v>
+        <v>1241</v>
       </c>
       <c r="C655" t="s">
         <v>11</v>
       </c>
       <c r="D655" t="s">
-        <v>1161</v>
+        <v>1242</v>
       </c>
       <c r="H655" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>1224</v>
+        <v>1243</v>
       </c>
       <c r="C656" t="s">
         <v>11</v>
       </c>
       <c r="D656" t="s">
-        <v>1225</v>
+        <v>1244</v>
       </c>
       <c r="H656" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>1226</v>
+        <v>1245</v>
       </c>
       <c r="C657" t="s">
         <v>11</v>
       </c>
       <c r="D657" t="s">
-        <v>1227</v>
+        <v>1246</v>
       </c>
       <c r="H657" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
-        <v>1228</v>
+        <v>1247</v>
       </c>
       <c r="C658" t="s">
         <v>11</v>
       </c>
       <c r="D658" t="s">
-        <v>420</v>
+        <v>1248</v>
       </c>
       <c r="H658" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
-        <v>1229</v>
+        <v>1249</v>
       </c>
       <c r="C659" t="s">
         <v>11</v>
       </c>
       <c r="D659" t="s">
-        <v>1230</v>
+        <v>1250</v>
       </c>
       <c r="H659" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
-        <v>1231</v>
+        <v>1251</v>
       </c>
       <c r="C660" t="s">
         <v>11</v>
       </c>
       <c r="D660" t="s">
-        <v>1232</v>
+        <v>1252</v>
       </c>
       <c r="H660" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="661" spans="1:8" ht="12.75">
       <c r="A661" s="1" t="s">
-        <v>1233</v>
+        <v>1253</v>
       </c>
       <c r="C661" t="s">
         <v>11</v>
       </c>
       <c r="D661" t="s">
-        <v>1234</v>
+        <v>1254</v>
       </c>
       <c r="H661" t="s">
-        <v>595</v>
+        <v>69</v>
       </c>
     </row>
     <row r="662" spans="1:8" ht="12.75">
       <c r="A662" s="1" t="s">
-        <v>1235</v>
+        <v>1255</v>
       </c>
       <c r="C662" t="s">
         <v>11</v>
       </c>
       <c r="D662" t="s">
-        <v>1236</v>
+        <v>1256</v>
       </c>
       <c r="H662" t="s">
-        <v>548</v>
+        <v>33</v>
       </c>
     </row>
     <row r="663" spans="1:8" ht="12.75">
       <c r="A663" s="1" t="s">
-        <v>1237</v>
+        <v>1257</v>
       </c>
       <c r="C663" t="s">
         <v>11</v>
       </c>
       <c r="D663" t="s">
-        <v>1238</v>
+        <v>1258</v>
       </c>
       <c r="H663" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="664" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10" ht="12.75">
       <c r="A664" s="1" t="s">
-        <v>1239</v>
+        <v>1259</v>
       </c>
       <c r="C664" t="s">
         <v>11</v>
       </c>
       <c r="D664" t="s">
-        <v>343</v>
+        <v>1260</v>
       </c>
       <c r="H664" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J664" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="665" spans="1:8" ht="12.75">
       <c r="A665" s="1" t="s">
-        <v>1240</v>
+        <v>1261</v>
       </c>
       <c r="C665" t="s">
         <v>11</v>
       </c>
       <c r="D665" t="s">
-        <v>1241</v>
+        <v>71</v>
       </c>
       <c r="H665" t="s">
-        <v>315</v>
+        <v>69</v>
       </c>
     </row>
     <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
-        <v>1242</v>
+        <v>1262</v>
       </c>
       <c r="C666" t="s">
         <v>11</v>
       </c>
       <c r="D666" t="s">
-        <v>1243</v>
+        <v>613</v>
       </c>
       <c r="H666" t="s">
-        <v>16</v>
+        <v>261</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
-        <v>1244</v>
+        <v>1263</v>
       </c>
       <c r="C667" t="s">
         <v>11</v>
       </c>
       <c r="D667" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="H667" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>1246</v>
+        <v>1264</v>
       </c>
       <c r="C668" t="s">
         <v>11</v>
       </c>
       <c r="D668" t="s">
-        <v>1247</v>
+        <v>1265</v>
       </c>
       <c r="H668" t="s">
-        <v>16</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="669" spans="1:8" ht="12.75">
       <c r="A669" s="1" t="s">
-        <v>1248</v>
+        <v>1267</v>
       </c>
       <c r="C669" t="s">
         <v>11</v>
       </c>
       <c r="D669" t="s">
-        <v>882</v>
+        <v>320</v>
       </c>
       <c r="H669" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
     </row>
     <row r="670" spans="1:8" ht="12.75">
       <c r="A670" s="1" t="s">
-        <v>1249</v>
+        <v>1268</v>
       </c>
       <c r="C670" t="s">
         <v>11</v>
       </c>
       <c r="D670" t="s">
-        <v>512</v>
+        <v>181</v>
       </c>
       <c r="H670" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="671" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10" ht="12.75">
       <c r="A671" s="1" t="s">
-        <v>1250</v>
+        <v>1269</v>
       </c>
       <c r="C671" t="s">
         <v>11</v>
       </c>
       <c r="D671" t="s">
-        <v>1251</v>
+        <v>188</v>
       </c>
       <c r="H671" t="s">
-        <v>595</v>
+        <v>13</v>
+      </c>
+      <c r="J671" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
-        <v>1252</v>
+        <v>1270</v>
       </c>
       <c r="C672" t="s">
         <v>11</v>
       </c>
       <c r="D672" t="s">
-        <v>828</v>
+        <v>1271</v>
       </c>
       <c r="H672" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="673" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="673" spans="1:10" ht="24">
       <c r="A673" s="1" t="s">
-        <v>1253</v>
+        <v>1272</v>
       </c>
       <c r="C673" t="s">
         <v>11</v>
       </c>
-      <c r="D673" t="s">
-        <v>866</v>
+      <c r="D673" s="2" t="s">
+        <v>1273</v>
       </c>
       <c r="H673" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J673" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
-        <v>1254</v>
+        <v>1274</v>
       </c>
       <c r="C674" t="s">
         <v>11</v>
       </c>
       <c r="D674" t="s">
-        <v>1255</v>
+        <v>332</v>
       </c>
       <c r="H674" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
-        <v>1256</v>
+        <v>1275</v>
       </c>
       <c r="C675" t="s">
         <v>11</v>
       </c>
       <c r="D675" t="s">
-        <v>1257</v>
+        <v>134</v>
       </c>
       <c r="H675" t="s">
-        <v>348</v>
+        <v>13</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
-        <v>1258</v>
+        <v>1276</v>
       </c>
       <c r="C676" t="s">
         <v>11</v>
       </c>
       <c r="D676" t="s">
-        <v>1259</v>
+        <v>1173</v>
       </c>
       <c r="H676" t="s">
-        <v>13</v>
+        <v>404</v>
       </c>
     </row>
     <row r="677" spans="1:8" ht="12.75">
       <c r="A677" s="1" t="s">
-        <v>1260</v>
+        <v>1277</v>
       </c>
       <c r="C677" t="s">
         <v>11</v>
       </c>
       <c r="D677" t="s">
-        <v>1261</v>
+        <v>1278</v>
       </c>
       <c r="H677" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="678" spans="1:8" ht="12.75">
       <c r="A678" s="1" t="s">
-        <v>1262</v>
+        <v>1279</v>
       </c>
       <c r="C678" t="s">
         <v>11</v>
       </c>
       <c r="D678" t="s">
-        <v>866</v>
+        <v>1280</v>
       </c>
       <c r="H678" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
-        <v>1263</v>
+        <v>1281</v>
       </c>
       <c r="C679" t="s">
         <v>11</v>
       </c>
       <c r="D679" t="s">
-        <v>1264</v>
+        <v>179</v>
       </c>
       <c r="H679" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
-        <v>1265</v>
+        <v>1282</v>
       </c>
       <c r="C680" t="s">
         <v>11</v>
       </c>
       <c r="D680" t="s">
-        <v>1266</v>
+        <v>1283</v>
       </c>
       <c r="H680" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
-        <v>1267</v>
+        <v>1284</v>
       </c>
       <c r="C681" t="s">
         <v>11</v>
       </c>
       <c r="D681" t="s">
-        <v>1268</v>
+        <v>1285</v>
       </c>
       <c r="H681" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
-        <v>1269</v>
+        <v>1286</v>
       </c>
       <c r="C682" t="s">
         <v>11</v>
       </c>
       <c r="D682" t="s">
-        <v>408</v>
+        <v>1287</v>
       </c>
       <c r="H682" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="683" spans="1:8" ht="12.75">
       <c r="A683" s="1" t="s">
-        <v>1270</v>
+        <v>1288</v>
       </c>
       <c r="C683" t="s">
         <v>11</v>
       </c>
       <c r="D683" t="s">
-        <v>1271</v>
+        <v>144</v>
       </c>
       <c r="H683" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-    <row r="684" spans="1:10" ht="12.75">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8" ht="12.75">
       <c r="A684" s="1" t="s">
-        <v>1272</v>
+        <v>1289</v>
       </c>
       <c r="C684" t="s">
         <v>11</v>
       </c>
       <c r="D684" t="s">
-        <v>1273</v>
+        <v>615</v>
       </c>
       <c r="H684" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>261</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
-        <v>1274</v>
+        <v>1290</v>
       </c>
       <c r="C685" t="s">
         <v>11</v>
       </c>
       <c r="D685" t="s">
-        <v>1275</v>
+        <v>1291</v>
       </c>
       <c r="H685" t="s">
-        <v>548</v>
+        <v>13</v>
       </c>
     </row>
     <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
-        <v>1276</v>
+        <v>1292</v>
       </c>
       <c r="C686" t="s">
         <v>11</v>
       </c>
       <c r="D686" t="s">
-        <v>1277</v>
+        <v>179</v>
       </c>
       <c r="H686" t="s">
-        <v>603</v>
+        <v>13</v>
       </c>
     </row>
     <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
-        <v>1278</v>
+        <v>1293</v>
       </c>
       <c r="C687" t="s">
         <v>11</v>
       </c>
       <c r="D687" t="s">
-        <v>1279</v>
+        <v>1294</v>
       </c>
       <c r="H687" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
-        <v>1280</v>
+        <v>1295</v>
       </c>
       <c r="C688" t="s">
         <v>11</v>
       </c>
       <c r="D688" t="s">
-        <v>1132</v>
+        <v>371</v>
       </c>
       <c r="H688" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="689" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8" ht="36">
       <c r="A689" s="1" t="s">
-        <v>1281</v>
+        <v>1296</v>
       </c>
       <c r="C689" t="s">
         <v>11</v>
       </c>
-      <c r="D689" t="s">
-        <v>1282</v>
+      <c r="D689" s="2" t="s">
+        <v>1297</v>
       </c>
       <c r="H689" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
-        <v>1283</v>
+        <v>1298</v>
       </c>
       <c r="C690" t="s">
         <v>11</v>
       </c>
       <c r="D690" t="s">
-        <v>156</v>
+        <v>720</v>
       </c>
       <c r="H690" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
-        <v>1284</v>
+        <v>1299</v>
       </c>
       <c r="C691" t="s">
         <v>11</v>
       </c>
       <c r="D691" t="s">
-        <v>1285</v>
+        <v>44</v>
       </c>
       <c r="H691" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="692" spans="1:8" ht="12.75">
       <c r="A692" s="1" t="s">
-        <v>1286</v>
+        <v>1300</v>
       </c>
       <c r="C692" t="s">
         <v>11</v>
       </c>
       <c r="D692" t="s">
-        <v>1287</v>
+        <v>1301</v>
       </c>
       <c r="H692" t="s">
-        <v>1222</v>
+        <v>13</v>
       </c>
     </row>
     <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
-        <v>1288</v>
+        <v>1302</v>
       </c>
       <c r="C693" t="s">
         <v>11</v>
       </c>
       <c r="D693" t="s">
-        <v>550</v>
+        <v>786</v>
       </c>
       <c r="H693" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
     </row>
     <row r="694" spans="1:8" ht="12.75">
       <c r="A694" s="1" t="s">
-        <v>1289</v>
+        <v>1303</v>
       </c>
       <c r="C694" t="s">
         <v>11</v>
       </c>
       <c r="D694" t="s">
-        <v>1290</v>
+        <v>1304</v>
       </c>
       <c r="H694" t="s">
-        <v>379</v>
+        <v>245</v>
       </c>
     </row>
     <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
-        <v>1291</v>
+        <v>1305</v>
       </c>
       <c r="C695" t="s">
         <v>11</v>
       </c>
       <c r="D695" t="s">
-        <v>1292</v>
+        <v>86</v>
       </c>
       <c r="H695" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
-        <v>1293</v>
+        <v>1306</v>
       </c>
       <c r="C696" t="s">
         <v>11</v>
       </c>
       <c r="D696" t="s">
-        <v>1294</v>
+        <v>1307</v>
       </c>
       <c r="H696" t="s">
-        <v>348</v>
+        <v>80</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
-        <v>1295</v>
+        <v>1308</v>
       </c>
       <c r="C697" t="s">
         <v>11</v>
       </c>
       <c r="D697" t="s">
-        <v>1296</v>
+        <v>1309</v>
       </c>
       <c r="H697" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
-        <v>1297</v>
+        <v>1310</v>
       </c>
       <c r="C698" t="s">
         <v>11</v>
       </c>
       <c r="D698" t="s">
-        <v>1298</v>
+        <v>208</v>
       </c>
       <c r="H698" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
-        <v>1299</v>
+        <v>1311</v>
       </c>
       <c r="C699" t="s">
         <v>11</v>
       </c>
       <c r="D699" t="s">
-        <v>1300</v>
+        <v>1312</v>
       </c>
       <c r="H699" t="s">
-        <v>16</v>
+        <v>396</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="C700" t="s">
         <v>11</v>
       </c>
       <c r="D700" t="s">
-        <v>1302</v>
+        <v>1283</v>
       </c>
       <c r="H700" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="701" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="701" spans="1:10" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>1303</v>
+        <v>1314</v>
       </c>
       <c r="C701" t="s">
         <v>11</v>
       </c>
       <c r="D701" t="s">
-        <v>1304</v>
+        <v>1315</v>
       </c>
       <c r="H701" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="702" spans="1:8" ht="12.75">
+        <v>800</v>
+      </c>
+      <c r="J701" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="702" spans="1:10" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>1305</v>
+        <v>1316</v>
       </c>
       <c r="C702" t="s">
         <v>11</v>
       </c>
       <c r="D702" t="s">
-        <v>1306</v>
+        <v>1317</v>
       </c>
       <c r="H702" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J702" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
-        <v>1307</v>
+        <v>1318</v>
       </c>
       <c r="C703" t="s">
         <v>11</v>
       </c>
       <c r="D703" t="s">
-        <v>1308</v>
+        <v>190</v>
       </c>
       <c r="H703" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="704" spans="1:8" ht="12.75">
       <c r="A704" s="1" t="s">
-        <v>1309</v>
+        <v>1319</v>
       </c>
       <c r="C704" t="s">
         <v>11</v>
       </c>
       <c r="D704" t="s">
-        <v>1304</v>
+        <v>1320</v>
       </c>
       <c r="H704" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
-        <v>1310</v>
+        <v>1321</v>
       </c>
       <c r="C705" t="s">
         <v>11</v>
       </c>
       <c r="D705" t="s">
-        <v>1311</v>
+        <v>1322</v>
       </c>
       <c r="H705" t="s">
-        <v>470</v>
+        <v>33</v>
       </c>
     </row>
     <row r="706" spans="1:8" ht="12.75">
       <c r="A706" s="1" t="s">
-        <v>1312</v>
+        <v>1323</v>
       </c>
       <c r="C706" t="s">
         <v>11</v>
       </c>
       <c r="D706" t="s">
-        <v>1313</v>
+        <v>306</v>
       </c>
       <c r="H706" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="707" spans="1:8" ht="24">
+    <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
-        <v>1314</v>
+        <v>1324</v>
       </c>
       <c r="C707" t="s">
         <v>11</v>
       </c>
-      <c r="D707" s="2" t="s">
-        <v>1315</v>
+      <c r="D707" t="s">
+        <v>1325</v>
       </c>
       <c r="H707" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="708" spans="1:8" ht="12.75">
+    <row r="708" spans="1:10" ht="12.75">
       <c r="A708" s="1" t="s">
-        <v>1316</v>
+        <v>1326</v>
       </c>
       <c r="C708" t="s">
         <v>11</v>
       </c>
       <c r="D708" t="s">
-        <v>1317</v>
+        <v>1327</v>
       </c>
       <c r="H708" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="709" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J708" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="709" spans="1:10" ht="12.75">
       <c r="A709" s="1" t="s">
-        <v>1318</v>
+        <v>1328</v>
       </c>
       <c r="C709" t="s">
         <v>11</v>
       </c>
       <c r="D709" t="s">
-        <v>1319</v>
+        <v>1329</v>
       </c>
       <c r="H709" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="710" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J709" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="710" spans="1:10" ht="12.75">
       <c r="A710" s="1" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="C710" t="s">
         <v>11</v>
       </c>
       <c r="D710" t="s">
-        <v>565</v>
+        <v>1331</v>
       </c>
       <c r="H710" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="711" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J710" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="711" spans="1:10" ht="24">
       <c r="A711" s="1" t="s">
-        <v>1321</v>
+        <v>1332</v>
       </c>
       <c r="C711" t="s">
         <v>11</v>
       </c>
-      <c r="D711" t="s">
-        <v>1322</v>
+      <c r="D711" s="2" t="s">
+        <v>1333</v>
       </c>
       <c r="H711" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J711" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
-        <v>1323</v>
+        <v>1334</v>
       </c>
       <c r="C712" t="s">
         <v>11</v>
       </c>
       <c r="D712" t="s">
-        <v>1324</v>
+        <v>1335</v>
       </c>
       <c r="H712" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="713" spans="1:8" ht="12.75">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="713" spans="1:10" ht="12.75">
       <c r="A713" s="1" t="s">
-        <v>1325</v>
+        <v>1336</v>
       </c>
       <c r="C713" t="s">
         <v>11</v>
       </c>
       <c r="D713" t="s">
-        <v>1326</v>
+        <v>1337</v>
       </c>
       <c r="H713" t="s">
-        <v>548</v>
+        <v>13</v>
+      </c>
+      <c r="J713" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
-        <v>1327</v>
+        <v>1338</v>
       </c>
       <c r="C714" t="s">
         <v>11</v>
       </c>
       <c r="D714" t="s">
-        <v>1319</v>
+        <v>1339</v>
       </c>
       <c r="H714" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="715" spans="1:10" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
-        <v>1328</v>
+        <v>1340</v>
       </c>
       <c r="C715" t="s">
         <v>11</v>
       </c>
       <c r="D715" t="s">
-        <v>1329</v>
+        <v>834</v>
       </c>
       <c r="H715" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="716" spans="1:10" ht="12.75">
       <c r="A716" s="1" t="s">
-        <v>1330</v>
+        <v>1341</v>
       </c>
       <c r="C716" t="s">
         <v>11</v>
       </c>
       <c r="D716" t="s">
-        <v>1331</v>
+        <v>1342</v>
       </c>
       <c r="H716" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="J716" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="717" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
-        <v>1332</v>
+        <v>1343</v>
       </c>
       <c r="C717" t="s">
         <v>11</v>
       </c>
       <c r="D717" t="s">
-        <v>1333</v>
+        <v>720</v>
       </c>
       <c r="H717" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-    <row r="718" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8" ht="24">
       <c r="A718" s="1" t="s">
-        <v>1334</v>
+        <v>1344</v>
       </c>
       <c r="C718" t="s">
         <v>11</v>
       </c>
-      <c r="D718" t="s">
-        <v>880</v>
+      <c r="D718" s="2" t="s">
+        <v>1345</v>
       </c>
       <c r="H718" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-    <row r="719" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8" ht="24">
       <c r="A719" s="1" t="s">
-        <v>1335</v>
+        <v>1346</v>
       </c>
       <c r="C719" t="s">
         <v>11</v>
       </c>
-      <c r="D719" t="s">
-        <v>1336</v>
+      <c r="D719" s="2" t="s">
+        <v>1345</v>
       </c>
       <c r="H719" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
-        <v>1337</v>
+        <v>1347</v>
       </c>
       <c r="C720" t="s">
         <v>11</v>
       </c>
       <c r="D720" t="s">
-        <v>1338</v>
+        <v>225</v>
       </c>
       <c r="H720" t="s">
-        <v>348</v>
+        <v>13</v>
       </c>
     </row>
     <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
-        <v>1339</v>
+        <v>1348</v>
       </c>
       <c r="C721" t="s">
         <v>11</v>
       </c>
       <c r="D721" t="s">
-        <v>1161</v>
+        <v>1349</v>
       </c>
       <c r="H721" t="s">
-        <v>16</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
-        <v>1340</v>
+        <v>1351</v>
       </c>
       <c r="C722" t="s">
         <v>11</v>
       </c>
       <c r="D722" t="s">
-        <v>1341</v>
+        <v>1252</v>
       </c>
       <c r="H722" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
-        <v>1342</v>
+        <v>1352</v>
       </c>
       <c r="C723" t="s">
         <v>11</v>
       </c>
       <c r="D723" t="s">
-        <v>886</v>
+        <v>1353</v>
       </c>
       <c r="H723" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
-        <v>1343</v>
+        <v>1354</v>
       </c>
       <c r="C724" t="s">
         <v>11</v>
       </c>
       <c r="D724" t="s">
-        <v>343</v>
+        <v>1355</v>
       </c>
       <c r="H724" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="725" spans="1:8" ht="12.75">
       <c r="A725" s="1" t="s">
-        <v>1344</v>
+        <v>1356</v>
       </c>
       <c r="C725" t="s">
         <v>11</v>
       </c>
       <c r="D725" t="s">
-        <v>897</v>
+        <v>44</v>
       </c>
       <c r="H725" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="C726" t="s">
         <v>11</v>
       </c>
       <c r="D726" t="s">
-        <v>897</v>
+        <v>1358</v>
       </c>
       <c r="H726" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="727" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
-        <v>1346</v>
+        <v>1359</v>
       </c>
       <c r="C727" t="s">
         <v>11</v>
       </c>
       <c r="D727" t="s">
-        <v>1025</v>
+        <v>1360</v>
       </c>
       <c r="H727" t="s">
-        <v>905</v>
-[...5 lines deleted...]
-    <row r="728" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
-        <v>1347</v>
+        <v>1361</v>
       </c>
       <c r="C728" t="s">
         <v>11</v>
       </c>
-      <c r="D728" s="2" t="s">
-        <v>1315</v>
+      <c r="D728" t="s">
+        <v>1362</v>
       </c>
       <c r="H728" t="s">
-        <v>13</v>
+        <v>396</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
-        <v>1348</v>
+        <v>1363</v>
       </c>
       <c r="C729" t="s">
         <v>11</v>
       </c>
       <c r="D729" t="s">
-        <v>1349</v>
+        <v>1364</v>
       </c>
       <c r="H729" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="730" spans="1:8" ht="12.75">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="730" spans="1:10" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>1350</v>
+        <v>1365</v>
       </c>
       <c r="C730" t="s">
         <v>11</v>
       </c>
       <c r="D730" t="s">
-        <v>343</v>
+        <v>1134</v>
       </c>
       <c r="H730" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="731" spans="1:8" ht="12.75">
+        <v>626</v>
+      </c>
+      <c r="J730" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="731" spans="1:10" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>1351</v>
+        <v>1366</v>
       </c>
       <c r="C731" t="s">
         <v>11</v>
       </c>
       <c r="D731" t="s">
-        <v>156</v>
+        <v>1367</v>
       </c>
       <c r="H731" t="s">
-        <v>16</v>
+        <v>629</v>
+      </c>
+      <c r="J731" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>1352</v>
+        <v>1368</v>
       </c>
       <c r="C732" t="s">
         <v>11</v>
       </c>
       <c r="D732" t="s">
-        <v>29</v>
+        <v>1369</v>
       </c>
       <c r="H732" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="733" spans="1:8" ht="12.75">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="733" spans="1:10" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>1354</v>
+        <v>1370</v>
       </c>
       <c r="C733" t="s">
         <v>11</v>
       </c>
       <c r="D733" t="s">
-        <v>1355</v>
+        <v>1371</v>
       </c>
       <c r="H733" t="s">
-        <v>53</v>
+        <v>629</v>
+      </c>
+      <c r="J733" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="734" spans="1:8" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>1356</v>
+        <v>1372</v>
       </c>
       <c r="C734" t="s">
         <v>11</v>
       </c>
       <c r="D734" t="s">
-        <v>1357</v>
+        <v>1373</v>
       </c>
       <c r="H734" t="s">
-        <v>165</v>
+        <v>876</v>
       </c>
     </row>
     <row r="735" spans="1:8" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>1358</v>
+        <v>1374</v>
       </c>
       <c r="C735" t="s">
         <v>11</v>
       </c>
       <c r="D735" t="s">
-        <v>1359</v>
+        <v>1375</v>
       </c>
       <c r="H735" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="736" spans="1:8" ht="12.75">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="736" spans="1:10" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>1360</v>
+        <v>1376</v>
       </c>
       <c r="C736" t="s">
         <v>11</v>
       </c>
       <c r="D736" t="s">
-        <v>1361</v>
+        <v>1377</v>
       </c>
       <c r="H736" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="737" spans="1:8" ht="12.75">
+        <v>634</v>
+      </c>
+      <c r="J736" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="737" spans="1:10" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>1362</v>
+        <v>1378</v>
       </c>
       <c r="C737" t="s">
         <v>11</v>
       </c>
       <c r="D737" t="s">
-        <v>1363</v>
+        <v>854</v>
       </c>
       <c r="H737" t="s">
-        <v>1364</v>
+        <v>629</v>
+      </c>
+      <c r="J737" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>1365</v>
+        <v>1379</v>
       </c>
       <c r="C738" t="s">
         <v>11</v>
       </c>
       <c r="D738" t="s">
-        <v>1366</v>
+        <v>1380</v>
       </c>
       <c r="H738" t="s">
-        <v>165</v>
+        <v>645</v>
       </c>
     </row>
     <row r="739" spans="1:8" ht="12.75">
       <c r="A739" s="1" t="s">
-        <v>1367</v>
+        <v>1381</v>
       </c>
       <c r="C739" t="s">
         <v>11</v>
       </c>
       <c r="D739" t="s">
-        <v>1368</v>
+        <v>858</v>
       </c>
       <c r="H739" t="s">
-        <v>165</v>
+        <v>634</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>1369</v>
+        <v>1382</v>
       </c>
       <c r="C740" t="s">
         <v>11</v>
       </c>
       <c r="D740" t="s">
-        <v>1370</v>
+        <v>1383</v>
       </c>
       <c r="H740" t="s">
-        <v>165</v>
+        <v>665</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>1371</v>
+        <v>1384</v>
       </c>
       <c r="C741" t="s">
         <v>11</v>
       </c>
       <c r="D741" t="s">
-        <v>1372</v>
+        <v>1385</v>
       </c>
       <c r="H741" t="s">
-        <v>165</v>
+        <v>665</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>1373</v>
+        <v>1386</v>
       </c>
       <c r="C742" t="s">
         <v>11</v>
       </c>
       <c r="D742" t="s">
-        <v>1374</v>
+        <v>1387</v>
       </c>
       <c r="H742" t="s">
-        <v>1364</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>1375</v>
+        <v>1388</v>
       </c>
       <c r="C743" t="s">
         <v>11</v>
       </c>
       <c r="D743" t="s">
-        <v>175</v>
+        <v>1389</v>
       </c>
       <c r="H743" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="744" spans="1:10" ht="12.75">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>1376</v>
+        <v>1390</v>
       </c>
       <c r="C744" t="s">
         <v>11</v>
       </c>
       <c r="D744" t="s">
-        <v>1377</v>
+        <v>1391</v>
       </c>
       <c r="H744" t="s">
-        <v>1364</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>665</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>1378</v>
+        <v>1392</v>
       </c>
       <c r="C745" t="s">
         <v>11</v>
       </c>
       <c r="D745" t="s">
-        <v>175</v>
+        <v>1393</v>
       </c>
       <c r="H745" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="746" spans="1:8" ht="12.75">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="746" spans="1:10" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>1379</v>
+        <v>1394</v>
       </c>
       <c r="C746" t="s">
         <v>11</v>
       </c>
       <c r="D746" t="s">
-        <v>1380</v>
+        <v>863</v>
       </c>
       <c r="H746" t="s">
-        <v>165</v>
+        <v>629</v>
+      </c>
+      <c r="J746" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>1381</v>
+        <v>1395</v>
       </c>
       <c r="C747" t="s">
         <v>11</v>
       </c>
       <c r="D747" t="s">
-        <v>1382</v>
+        <v>977</v>
       </c>
       <c r="H747" t="s">
-        <v>165</v>
+        <v>629</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="12.75">
       <c r="A748" s="1" t="s">
-        <v>1383</v>
+        <v>1396</v>
       </c>
       <c r="C748" t="s">
         <v>11</v>
       </c>
       <c r="D748" t="s">
-        <v>175</v>
+        <v>1397</v>
       </c>
       <c r="H748" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="749" spans="1:10" ht="12.75">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8" ht="12.75">
       <c r="A749" s="1" t="s">
-        <v>1384</v>
+        <v>1398</v>
       </c>
       <c r="C749" t="s">
         <v>11</v>
       </c>
       <c r="D749" t="s">
-        <v>1385</v>
+        <v>1399</v>
       </c>
       <c r="H749" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>978</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>1386</v>
+        <v>1400</v>
       </c>
       <c r="C750" t="s">
         <v>11</v>
       </c>
       <c r="D750" t="s">
-        <v>1387</v>
+        <v>1401</v>
       </c>
       <c r="H750" t="s">
-        <v>176</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>1388</v>
+        <v>1403</v>
       </c>
       <c r="C751" t="s">
         <v>11</v>
       </c>
       <c r="D751" t="s">
-        <v>1389</v>
+        <v>1404</v>
       </c>
       <c r="H751" t="s">
-        <v>165</v>
+        <v>869</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>1390</v>
+        <v>1405</v>
       </c>
       <c r="C752" t="s">
         <v>11</v>
       </c>
       <c r="D752" t="s">
-        <v>1391</v>
+        <v>1044</v>
       </c>
       <c r="H752" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="753" spans="1:8" ht="12.75">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="753" spans="1:10" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>1392</v>
+        <v>1406</v>
       </c>
       <c r="C753" t="s">
         <v>11</v>
       </c>
       <c r="D753" t="s">
-        <v>1393</v>
+        <v>1407</v>
       </c>
       <c r="H753" t="s">
-        <v>176</v>
+        <v>1041</v>
+      </c>
+      <c r="J753" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>1394</v>
+        <v>1408</v>
       </c>
       <c r="C754" t="s">
         <v>11</v>
       </c>
       <c r="D754" t="s">
-        <v>1395</v>
+        <v>675</v>
       </c>
       <c r="H754" t="s">
-        <v>1364</v>
+        <v>676</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>1396</v>
+        <v>1409</v>
       </c>
       <c r="C755" t="s">
         <v>11</v>
       </c>
       <c r="D755" t="s">
-        <v>1397</v>
+        <v>1410</v>
       </c>
       <c r="H755" t="s">
-        <v>165</v>
+        <v>665</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
-        <v>1398</v>
+        <v>1411</v>
       </c>
       <c r="C756" t="s">
         <v>11</v>
       </c>
       <c r="D756" t="s">
-        <v>1399</v>
+        <v>1412</v>
       </c>
       <c r="H756" t="s">
-        <v>1364</v>
-[...2 lines deleted...]
-    <row r="757" spans="1:10" ht="12.75">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
-        <v>1400</v>
+        <v>1413</v>
       </c>
       <c r="C757" t="s">
         <v>11</v>
       </c>
       <c r="D757" t="s">
-        <v>1401</v>
+        <v>1414</v>
       </c>
       <c r="H757" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-    <row r="758" spans="1:10" ht="12.75">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
-        <v>1402</v>
+        <v>1415</v>
       </c>
       <c r="C758" t="s">
         <v>11</v>
       </c>
       <c r="D758" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="H758" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="C759" t="s">
         <v>11</v>
       </c>
       <c r="D759" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="H759" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="760" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="760" spans="1:10" ht="12.75">
       <c r="A760" s="1" t="s">
-        <v>1405</v>
+        <v>1418</v>
       </c>
       <c r="C760" t="s">
         <v>11</v>
       </c>
       <c r="D760" t="s">
-        <v>215</v>
+        <v>1419</v>
       </c>
       <c r="H760" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="761" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J760" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="761" spans="1:10" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>1406</v>
+        <v>1420</v>
       </c>
       <c r="C761" t="s">
         <v>11</v>
       </c>
       <c r="D761" t="s">
-        <v>1407</v>
+        <v>1421</v>
       </c>
       <c r="H761" t="s">
-        <v>1408</v>
-[...2 lines deleted...]
-    <row r="762" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J761" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>1409</v>
+        <v>1422</v>
       </c>
       <c r="C762" t="s">
         <v>11</v>
       </c>
       <c r="D762" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
       <c r="H762" t="s">
-        <v>1411</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>1412</v>
+        <v>1424</v>
       </c>
       <c r="C763" t="s">
         <v>11</v>
       </c>
       <c r="D763" t="s">
-        <v>1413</v>
+        <v>1236</v>
       </c>
       <c r="H763" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="764" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8" ht="12.75">
       <c r="A764" s="1" t="s">
-        <v>1414</v>
+        <v>1425</v>
       </c>
       <c r="C764" t="s">
         <v>11</v>
       </c>
       <c r="D764" t="s">
-        <v>1415</v>
+        <v>332</v>
       </c>
       <c r="H764" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
-        <v>1416</v>
+        <v>1426</v>
       </c>
       <c r="C765" t="s">
         <v>11</v>
       </c>
       <c r="D765" t="s">
-        <v>215</v>
+        <v>1427</v>
       </c>
       <c r="H765" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="766" spans="1:10" ht="12.75">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>1417</v>
+        <v>1428</v>
       </c>
       <c r="C766" t="s">
         <v>11</v>
       </c>
       <c r="D766" t="s">
-        <v>1418</v>
+        <v>1429</v>
       </c>
       <c r="H766" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-    <row r="767" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
-        <v>1419</v>
+        <v>1430</v>
       </c>
       <c r="C767" t="s">
         <v>11</v>
       </c>
       <c r="D767" t="s">
-        <v>218</v>
+        <v>170</v>
       </c>
       <c r="H767" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-    <row r="768" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
-        <v>1420</v>
+        <v>1431</v>
       </c>
       <c r="C768" t="s">
         <v>11</v>
       </c>
       <c r="D768" t="s">
-        <v>1421</v>
+        <v>181</v>
       </c>
       <c r="H768" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
-        <v>1422</v>
+        <v>1432</v>
       </c>
       <c r="C769" t="s">
         <v>11</v>
       </c>
       <c r="D769" t="s">
-        <v>1423</v>
+        <v>1433</v>
       </c>
       <c r="H769" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="770" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
-        <v>1424</v>
+        <v>1434</v>
       </c>
       <c r="C770" t="s">
         <v>11</v>
       </c>
       <c r="D770" t="s">
-        <v>220</v>
+        <v>332</v>
       </c>
       <c r="H770" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
-        <v>1425</v>
+        <v>1435</v>
       </c>
       <c r="C771" t="s">
         <v>11</v>
       </c>
       <c r="D771" t="s">
-        <v>141</v>
+        <v>1436</v>
       </c>
       <c r="H771" t="s">
-        <v>134</v>
+        <v>13</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>1426</v>
+        <v>1437</v>
       </c>
       <c r="C772" t="s">
         <v>11</v>
       </c>
       <c r="D772" t="s">
-        <v>1427</v>
+        <v>1438</v>
       </c>
       <c r="H772" t="s">
-        <v>134</v>
+        <v>245</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>1428</v>
+        <v>1439</v>
       </c>
       <c r="C773" t="s">
         <v>11</v>
       </c>
       <c r="D773" t="s">
-        <v>1429</v>
+        <v>1440</v>
       </c>
       <c r="H773" t="s">
-        <v>142</v>
+        <v>80</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>1430</v>
+        <v>1441</v>
       </c>
       <c r="C774" t="s">
         <v>11</v>
       </c>
       <c r="D774" t="s">
-        <v>1431</v>
+        <v>121</v>
       </c>
       <c r="H774" t="s">
-        <v>1432</v>
+        <v>13</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>1433</v>
+        <v>1442</v>
       </c>
       <c r="C775" t="s">
         <v>11</v>
       </c>
       <c r="D775" t="s">
-        <v>1434</v>
+        <v>1443</v>
       </c>
       <c r="H775" t="s">
-        <v>233</v>
+        <v>69</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
       <c r="C776" t="s">
         <v>11</v>
       </c>
       <c r="D776" t="s">
-        <v>1436</v>
+        <v>1445</v>
       </c>
       <c r="H776" t="s">
-        <v>233</v>
+        <v>13</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>1437</v>
+        <v>1446</v>
       </c>
       <c r="C777" t="s">
         <v>11</v>
       </c>
       <c r="D777" t="s">
-        <v>1436</v>
+        <v>1447</v>
       </c>
       <c r="H777" t="s">
-        <v>233</v>
+        <v>13</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>1438</v>
+        <v>1448</v>
       </c>
       <c r="C778" t="s">
         <v>11</v>
       </c>
       <c r="D778" t="s">
-        <v>1439</v>
+        <v>1449</v>
       </c>
       <c r="H778" t="s">
-        <v>1440</v>
+        <v>13</v>
       </c>
     </row>
     <row r="779" spans="1:8" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>1441</v>
+        <v>1450</v>
       </c>
       <c r="C779" t="s">
         <v>11</v>
       </c>
       <c r="D779" t="s">
-        <v>1442</v>
+        <v>170</v>
       </c>
       <c r="H779" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>1443</v>
+        <v>1451</v>
       </c>
       <c r="C780" t="s">
         <v>11</v>
       </c>
       <c r="D780" t="s">
-        <v>1444</v>
+        <v>1429</v>
       </c>
       <c r="H780" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="781" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="781" spans="1:10" ht="12.75">
       <c r="A781" s="1" t="s">
-        <v>1445</v>
+        <v>1452</v>
       </c>
       <c r="C781" t="s">
         <v>11</v>
       </c>
       <c r="D781" t="s">
-        <v>1446</v>
+        <v>1453</v>
       </c>
       <c r="H781" t="s">
-        <v>1440</v>
+        <v>13</v>
+      </c>
+      <c r="J781" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
-        <v>1447</v>
+        <v>1454</v>
       </c>
       <c r="C782" t="s">
         <v>11</v>
       </c>
       <c r="D782" t="s">
-        <v>1106</v>
+        <v>720</v>
       </c>
       <c r="H782" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
       <c r="C783" t="s">
         <v>11</v>
       </c>
       <c r="D783" t="s">
-        <v>249</v>
+        <v>306</v>
       </c>
       <c r="H783" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
-        <v>1449</v>
+        <v>1456</v>
       </c>
       <c r="C784" t="s">
         <v>11</v>
       </c>
       <c r="D784" t="s">
-        <v>249</v>
+        <v>1457</v>
       </c>
       <c r="H784" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="785" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
-        <v>1450</v>
-[...2 lines deleted...]
-        <v>1451</v>
+        <v>1458</v>
       </c>
       <c r="C785" t="s">
         <v>11</v>
       </c>
       <c r="D785" t="s">
-        <v>1452</v>
+        <v>1459</v>
       </c>
       <c r="H785" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>59</v>
       </c>
     </row>
     <row r="786" spans="1:10" ht="12.75">
       <c r="A786" s="1" t="s">
-        <v>1453</v>
-[...2 lines deleted...]
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="C786" t="s">
         <v>11</v>
       </c>
       <c r="D786" t="s">
-        <v>1455</v>
+        <v>1307</v>
       </c>
       <c r="H786" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="J786" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="787" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="C787" t="s">
         <v>11</v>
       </c>
       <c r="D787" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
       <c r="H787" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="788" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8" ht="12.75">
       <c r="A788" s="1" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="C788" t="s">
         <v>11</v>
       </c>
       <c r="D788" t="s">
-        <v>276</v>
+        <v>188</v>
       </c>
       <c r="H788" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="789" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
-        <v>1459</v>
-[...2 lines deleted...]
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="C789" t="s">
         <v>11</v>
       </c>
       <c r="D789" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="H789" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="790" spans="1:8" ht="36">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="790" spans="1:10" ht="12.75">
       <c r="A790" s="1" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="C790" t="s">
         <v>11</v>
       </c>
-      <c r="D790" s="2" t="s">
-        <v>1463</v>
+      <c r="D790" t="s">
+        <v>1327</v>
       </c>
       <c r="H790" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="791" spans="1:8" ht="36">
+        <v>13</v>
+      </c>
+      <c r="J790" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="C791" t="s">
         <v>11</v>
       </c>
-      <c r="D791" s="2" t="s">
-        <v>1465</v>
+      <c r="D791" t="s">
+        <v>1468</v>
       </c>
       <c r="H791" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="792" spans="1:8" ht="36">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="C792" t="s">
         <v>11</v>
       </c>
-      <c r="D792" s="2" t="s">
-        <v>1465</v>
+      <c r="D792" t="s">
+        <v>1470</v>
       </c>
       <c r="H792" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="793" spans="1:8" ht="36">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="C793" t="s">
         <v>11</v>
       </c>
-      <c r="D793" s="2" t="s">
-        <v>286</v>
+      <c r="D793" t="s">
+        <v>105</v>
       </c>
       <c r="H793" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="794" spans="1:8" ht="36">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="C794" t="s">
         <v>11</v>
       </c>
-      <c r="D794" s="2" t="s">
-        <v>1469</v>
+      <c r="D794" t="s">
+        <v>1473</v>
       </c>
       <c r="H794" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="795" spans="1:8" ht="36">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="795" spans="1:10" ht="12.75">
       <c r="A795" s="1" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="C795" t="s">
         <v>11</v>
       </c>
-      <c r="D795" s="2" t="s">
-        <v>288</v>
+      <c r="D795" t="s">
+        <v>1475</v>
       </c>
       <c r="H795" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="796" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J795" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="C796" t="s">
         <v>11</v>
       </c>
       <c r="D796" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="H796" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="797" spans="1:8" ht="36">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="C797" t="s">
         <v>11</v>
       </c>
-      <c r="D797" s="2" t="s">
-        <v>286</v>
+      <c r="D797" t="s">
+        <v>1479</v>
       </c>
       <c r="H797" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="798" spans="1:10" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="C798" t="s">
         <v>11</v>
       </c>
       <c r="D798" t="s">
-        <v>1475</v>
+        <v>1481</v>
       </c>
       <c r="H798" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>1476</v>
-[...2 lines deleted...]
-        <v>1477</v>
+        <v>1482</v>
       </c>
       <c r="C799" t="s">
         <v>11</v>
       </c>
       <c r="D799" t="s">
-        <v>1478</v>
+        <v>1483</v>
       </c>
       <c r="H799" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="800" spans="1:8" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
       <c r="C800" t="s">
         <v>11</v>
       </c>
       <c r="D800" t="s">
-        <v>1480</v>
+        <v>1423</v>
       </c>
       <c r="H800" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="801" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>1481</v>
-[...2 lines deleted...]
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="C801" t="s">
         <v>11</v>
       </c>
       <c r="D801" t="s">
-        <v>299</v>
+        <v>188</v>
       </c>
       <c r="H801" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="802" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
       <c r="C802" t="s">
         <v>11</v>
       </c>
       <c r="D802" t="s">
-        <v>306</v>
+        <v>188</v>
       </c>
       <c r="H802" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="803" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
       <c r="C803" t="s">
         <v>11</v>
       </c>
       <c r="D803" t="s">
-        <v>299</v>
+        <v>1488</v>
       </c>
       <c r="H803" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="804" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
       <c r="C804" t="s">
         <v>11</v>
       </c>
       <c r="D804" t="s">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="H804" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="805" spans="1:8" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="C805" t="s">
         <v>11</v>
       </c>
       <c r="D805" t="s">
-        <v>1488</v>
+        <v>247</v>
       </c>
       <c r="H805" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="806" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="C806" t="s">
         <v>11</v>
       </c>
       <c r="D806" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="H806" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="807" spans="1:10" ht="12.75">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="C807" t="s">
         <v>11</v>
       </c>
       <c r="D807" t="s">
-        <v>308</v>
+        <v>1495</v>
       </c>
       <c r="H807" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="C808" t="s">
         <v>11</v>
       </c>
       <c r="D808" t="s">
-        <v>1493</v>
+        <v>1497</v>
       </c>
       <c r="H808" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="809" spans="1:10" ht="12.75">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>1494</v>
+        <v>1498</v>
       </c>
       <c r="C809" t="s">
         <v>11</v>
       </c>
       <c r="D809" t="s">
-        <v>1495</v>
+        <v>1499</v>
       </c>
       <c r="H809" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-    <row r="810" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>1496</v>
+        <v>1500</v>
       </c>
       <c r="C810" t="s">
         <v>11</v>
       </c>
       <c r="D810" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
       <c r="H810" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-    <row r="811" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="C811" t="s">
         <v>11</v>
       </c>
-      <c r="D811" s="2" t="s">
-        <v>1499</v>
+      <c r="D811" t="s">
+        <v>1285</v>
       </c>
       <c r="H811" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="812" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="C812" t="s">
         <v>11</v>
       </c>
       <c r="D812" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="H812" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-    <row r="813" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="C813" t="s">
         <v>11</v>
       </c>
-      <c r="D813" s="2" t="s">
-        <v>1499</v>
+      <c r="D813" t="s">
+        <v>1506</v>
       </c>
       <c r="H813" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="814" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>1503</v>
+        <v>1507</v>
       </c>
       <c r="C814" t="s">
         <v>11</v>
       </c>
       <c r="D814" t="s">
-        <v>1504</v>
+        <v>1508</v>
       </c>
       <c r="H814" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
-        <v>1505</v>
+        <v>1509</v>
       </c>
       <c r="C815" t="s">
         <v>11</v>
       </c>
       <c r="D815" t="s">
-        <v>1506</v>
+        <v>1510</v>
       </c>
       <c r="H815" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
-        <v>1507</v>
+        <v>1511</v>
       </c>
       <c r="C816" t="s">
         <v>11</v>
       </c>
       <c r="D816" t="s">
-        <v>1508</v>
+        <v>1506</v>
       </c>
       <c r="H816" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="C817" t="s">
         <v>11</v>
       </c>
       <c r="D817" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="H817" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="818" spans="1:10" ht="12.75">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="C818" t="s">
         <v>11</v>
       </c>
       <c r="D818" t="s">
-        <v>328</v>
+        <v>1515</v>
       </c>
       <c r="H818" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="819" spans="1:10" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8" ht="24">
       <c r="A819" s="1" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
       <c r="C819" t="s">
         <v>11</v>
       </c>
-      <c r="D819" t="s">
-        <v>328</v>
+      <c r="D819" s="2" t="s">
+        <v>1517</v>
       </c>
       <c r="H819" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="C820" t="s">
         <v>11</v>
       </c>
       <c r="D820" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
       <c r="H820" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="821" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="C821" t="s">
         <v>11</v>
       </c>
-      <c r="D821" s="2" t="s">
-        <v>1516</v>
+      <c r="D821" t="s">
+        <v>1521</v>
       </c>
       <c r="H821" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="C822" t="s">
         <v>11</v>
       </c>
       <c r="D822" t="s">
-        <v>1514</v>
+        <v>263</v>
       </c>
       <c r="H822" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="C823" t="s">
         <v>11</v>
       </c>
       <c r="D823" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
       <c r="H823" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="C824" t="s">
         <v>11</v>
       </c>
       <c r="D824" t="s">
-        <v>324</v>
+        <v>1526</v>
       </c>
       <c r="H824" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>1521</v>
+        <v>1527</v>
       </c>
       <c r="C825" t="s">
         <v>11</v>
       </c>
       <c r="D825" t="s">
-        <v>1522</v>
+        <v>1528</v>
       </c>
       <c r="H825" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
     </row>
     <row r="826" spans="1:8" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="C826" t="s">
         <v>11</v>
       </c>
       <c r="D826" t="s">
-        <v>1524</v>
+        <v>1521</v>
       </c>
       <c r="H826" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="827" spans="1:8" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="C827" t="s">
         <v>11</v>
       </c>
       <c r="D827" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="H827" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="828" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="C828" t="s">
         <v>11</v>
       </c>
       <c r="D828" t="s">
-        <v>1528</v>
+        <v>294</v>
       </c>
       <c r="H828" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="829" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>1529</v>
+        <v>1533</v>
       </c>
       <c r="C829" t="s">
         <v>11</v>
       </c>
-      <c r="D829" s="2" t="s">
-        <v>1530</v>
+      <c r="D829" t="s">
+        <v>1534</v>
       </c>
       <c r="H829" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="830" spans="1:8" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="C830" t="s">
         <v>11</v>
       </c>
       <c r="D830" t="s">
-        <v>1532</v>
+        <v>1536</v>
       </c>
       <c r="H830" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>1533</v>
+        <v>1537</v>
       </c>
       <c r="C831" t="s">
         <v>11</v>
       </c>
       <c r="D831" t="s">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="H831" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="832" spans="1:8" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>1535</v>
+        <v>1539</v>
       </c>
       <c r="C832" t="s">
         <v>11</v>
       </c>
       <c r="D832" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="H832" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="C833" t="s">
         <v>11</v>
       </c>
       <c r="D833" t="s">
-        <v>1173</v>
+        <v>1542</v>
       </c>
       <c r="H833" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>1538</v>
+        <v>1543</v>
       </c>
       <c r="C834" t="s">
         <v>11</v>
       </c>
       <c r="D834" t="s">
-        <v>1539</v>
+        <v>1544</v>
       </c>
       <c r="H834" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="835" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="C835" t="s">
         <v>11</v>
       </c>
       <c r="D835" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="H835" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="836" spans="1:8" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="C836" t="s">
         <v>11</v>
       </c>
       <c r="D836" t="s">
-        <v>940</v>
+        <v>1548</v>
       </c>
       <c r="H836" t="s">
-        <v>348</v>
+        <v>13</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="C837" t="s">
         <v>11</v>
       </c>
       <c r="D837" t="s">
-        <v>798</v>
+        <v>1550</v>
       </c>
       <c r="H837" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>1544</v>
+        <v>1551</v>
       </c>
       <c r="C838" t="s">
         <v>11</v>
       </c>
       <c r="D838" t="s">
-        <v>1545</v>
+        <v>1552</v>
       </c>
       <c r="H838" t="s">
-        <v>16</v>
+        <v>404</v>
       </c>
     </row>
     <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
-        <v>1546</v>
+        <v>1553</v>
       </c>
       <c r="C839" t="s">
         <v>11</v>
       </c>
       <c r="D839" t="s">
-        <v>22</v>
+        <v>1554</v>
       </c>
       <c r="H839" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="840" spans="1:10" ht="12.75">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8" ht="12.75">
       <c r="A840" s="1" t="s">
-        <v>1547</v>
+        <v>1555</v>
       </c>
       <c r="C840" t="s">
         <v>11</v>
       </c>
       <c r="D840" t="s">
-        <v>527</v>
+        <v>1556</v>
       </c>
       <c r="H840" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>1548</v>
+        <v>1557</v>
       </c>
       <c r="C841" t="s">
         <v>11</v>
       </c>
       <c r="D841" t="s">
-        <v>1549</v>
+        <v>1558</v>
       </c>
       <c r="H841" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="842" spans="1:8" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>1550</v>
+        <v>1559</v>
       </c>
       <c r="C842" t="s">
         <v>11</v>
       </c>
       <c r="D842" t="s">
-        <v>1551</v>
+        <v>1560</v>
       </c>
       <c r="H842" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="843" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>1552</v>
+        <v>1561</v>
       </c>
       <c r="C843" t="s">
         <v>11</v>
       </c>
       <c r="D843" t="s">
-        <v>1553</v>
+        <v>1562</v>
       </c>
       <c r="H843" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>69</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>1554</v>
+        <v>1563</v>
       </c>
       <c r="C844" t="s">
         <v>11</v>
       </c>
       <c r="D844" t="s">
-        <v>1555</v>
+        <v>1564</v>
       </c>
       <c r="H844" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="845" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>1556</v>
+        <v>1565</v>
       </c>
       <c r="C845" t="s">
         <v>11</v>
       </c>
       <c r="D845" t="s">
-        <v>1557</v>
+        <v>1566</v>
       </c>
       <c r="H845" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="846" spans="1:8" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>1558</v>
+        <v>1567</v>
       </c>
       <c r="C846" t="s">
         <v>11</v>
       </c>
       <c r="D846" t="s">
-        <v>677</v>
+        <v>1568</v>
       </c>
       <c r="H846" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="847" spans="1:8" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>1559</v>
+        <v>1569</v>
       </c>
       <c r="C847" t="s">
         <v>11</v>
       </c>
       <c r="D847" t="s">
-        <v>677</v>
+        <v>1570</v>
       </c>
       <c r="H847" t="s">
-        <v>16</v>
+        <v>286</v>
       </c>
     </row>
     <row r="848" spans="1:8" ht="12.75">
       <c r="A848" s="1" t="s">
-        <v>1560</v>
+        <v>1571</v>
       </c>
       <c r="C848" t="s">
         <v>11</v>
       </c>
       <c r="D848" t="s">
-        <v>34</v>
+        <v>320</v>
       </c>
       <c r="H848" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
-        <v>1561</v>
+        <v>1572</v>
       </c>
       <c r="C849" t="s">
         <v>11</v>
       </c>
       <c r="D849" t="s">
-        <v>1562</v>
+        <v>1573</v>
       </c>
       <c r="H849" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="850" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>1563</v>
+        <v>1574</v>
       </c>
       <c r="C850" t="s">
         <v>11</v>
       </c>
       <c r="D850" t="s">
-        <v>1564</v>
+        <v>1575</v>
       </c>
       <c r="H850" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="851" spans="1:10" ht="12.75">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>1565</v>
+        <v>1576</v>
       </c>
       <c r="C851" t="s">
         <v>11</v>
       </c>
       <c r="D851" t="s">
-        <v>1566</v>
+        <v>1577</v>
       </c>
       <c r="H851" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="852" spans="1:8" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>1567</v>
+        <v>1578</v>
       </c>
       <c r="C852" t="s">
         <v>11</v>
       </c>
       <c r="D852" t="s">
-        <v>942</v>
+        <v>1579</v>
       </c>
       <c r="H852" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="C853" t="s">
         <v>11</v>
       </c>
       <c r="D853" t="s">
-        <v>1148</v>
+        <v>342</v>
       </c>
       <c r="H853" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="854" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>1569</v>
+        <v>1581</v>
       </c>
       <c r="C854" t="s">
         <v>11</v>
       </c>
       <c r="D854" t="s">
-        <v>1570</v>
+        <v>188</v>
       </c>
       <c r="H854" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="855" spans="1:8" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>1571</v>
+        <v>1582</v>
       </c>
       <c r="C855" t="s">
         <v>11</v>
       </c>
       <c r="D855" t="s">
-        <v>652</v>
+        <v>1583</v>
       </c>
       <c r="H855" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="856" spans="1:8" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>1572</v>
+        <v>1584</v>
       </c>
       <c r="C856" t="s">
         <v>11</v>
       </c>
       <c r="D856" t="s">
-        <v>1573</v>
+        <v>327</v>
       </c>
       <c r="H856" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="857" spans="1:8" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>1574</v>
+        <v>1585</v>
       </c>
       <c r="C857" t="s">
         <v>11</v>
       </c>
       <c r="D857" t="s">
-        <v>768</v>
+        <v>342</v>
       </c>
       <c r="H857" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>1575</v>
+        <v>1586</v>
       </c>
       <c r="C858" t="s">
         <v>11</v>
       </c>
       <c r="D858" t="s">
-        <v>1576</v>
+        <v>342</v>
       </c>
       <c r="H858" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>1577</v>
+        <v>1587</v>
       </c>
       <c r="C859" t="s">
         <v>11</v>
       </c>
       <c r="D859" t="s">
-        <v>34</v>
+        <v>327</v>
       </c>
       <c r="H859" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
-        <v>1578</v>
+        <v>1588</v>
       </c>
       <c r="C860" t="s">
         <v>11</v>
       </c>
       <c r="D860" t="s">
-        <v>1579</v>
+        <v>228</v>
       </c>
       <c r="H860" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="861" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8" ht="24">
       <c r="A861" s="1" t="s">
-        <v>1580</v>
+        <v>1589</v>
       </c>
       <c r="C861" t="s">
         <v>11</v>
       </c>
-      <c r="D861" t="s">
-        <v>1581</v>
+      <c r="D861" s="2" t="s">
+        <v>1517</v>
       </c>
       <c r="H861" t="s">
-        <v>548</v>
+        <v>49</v>
       </c>
     </row>
     <row r="862" spans="1:8" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>1582</v>
+        <v>1590</v>
       </c>
       <c r="C862" t="s">
         <v>11</v>
       </c>
       <c r="D862" t="s">
-        <v>518</v>
+        <v>1591</v>
       </c>
       <c r="H862" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>1583</v>
+        <v>1592</v>
       </c>
       <c r="C863" t="s">
         <v>11</v>
       </c>
       <c r="D863" t="s">
-        <v>1584</v>
+        <v>121</v>
       </c>
       <c r="H863" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="864" spans="1:8" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
       <c r="C864" t="s">
         <v>11</v>
       </c>
       <c r="D864" t="s">
-        <v>1586</v>
+        <v>188</v>
       </c>
       <c r="H864" t="s">
-        <v>603</v>
+        <v>13</v>
       </c>
     </row>
     <row r="865" spans="1:8" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
       <c r="C865" t="s">
         <v>11</v>
       </c>
       <c r="D865" t="s">
-        <v>1588</v>
+        <v>327</v>
       </c>
       <c r="H865" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="866" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>1589</v>
+        <v>1595</v>
       </c>
       <c r="C866" t="s">
         <v>11</v>
       </c>
       <c r="D866" t="s">
-        <v>1590</v>
+        <v>354</v>
       </c>
       <c r="H866" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="867" spans="1:8" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="C867" t="s">
         <v>11</v>
       </c>
       <c r="D867" t="s">
-        <v>1588</v>
+        <v>354</v>
       </c>
       <c r="H867" t="s">
-        <v>603</v>
+        <v>13</v>
       </c>
     </row>
     <row r="868" spans="1:8" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="C868" t="s">
         <v>11</v>
       </c>
       <c r="D868" t="s">
-        <v>1588</v>
+        <v>1598</v>
       </c>
       <c r="H868" t="s">
-        <v>603</v>
+        <v>13</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>1593</v>
+        <v>1599</v>
       </c>
       <c r="C869" t="s">
         <v>11</v>
       </c>
       <c r="D869" t="s">
-        <v>629</v>
+        <v>834</v>
       </c>
       <c r="H869" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="870" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>1594</v>
+        <v>1600</v>
       </c>
       <c r="C870" t="s">
         <v>11</v>
       </c>
       <c r="D870" t="s">
-        <v>1595</v>
+        <v>1483</v>
       </c>
       <c r="H870" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C871" t="s">
         <v>11</v>
       </c>
       <c r="D871" t="s">
-        <v>1597</v>
+        <v>720</v>
       </c>
       <c r="H871" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="872" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>1598</v>
-[...2 lines deleted...]
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="C872" t="s">
         <v>11</v>
       </c>
       <c r="D872" t="s">
-        <v>1600</v>
+        <v>200</v>
       </c>
       <c r="H872" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="873" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="C873" t="s">
         <v>11</v>
       </c>
       <c r="D873" t="s">
-        <v>720</v>
+        <v>1604</v>
       </c>
       <c r="H873" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="874" spans="1:10" ht="12.75">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="C874" t="s">
         <v>11</v>
       </c>
       <c r="D874" t="s">
-        <v>1603</v>
+        <v>350</v>
       </c>
       <c r="H874" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-    <row r="875" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8" ht="12.75">
       <c r="A875" s="1" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="C875" t="s">
         <v>11</v>
       </c>
       <c r="D875" t="s">
-        <v>1605</v>
+        <v>371</v>
       </c>
       <c r="H875" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="876" spans="1:8" ht="12.75">
       <c r="A876" s="1" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="C876" t="s">
         <v>11</v>
       </c>
       <c r="D876" t="s">
-        <v>1607</v>
+        <v>1252</v>
       </c>
       <c r="H876" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="877" spans="1:8" ht="12.75">
       <c r="A877" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="C877" t="s">
         <v>11</v>
       </c>
       <c r="D877" t="s">
+        <v>325</v>
+      </c>
+      <c r="H877" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8" ht="12.75">
+      <c r="A878" s="1" t="s">
         <v>1609</v>
       </c>
-      <c r="H877" t="s">
-[...4 lines deleted...]
-      <c r="A878" s="1" t="s">
+      <c r="C878" t="s">
+        <v>11</v>
+      </c>
+      <c r="D878" t="s">
+        <v>179</v>
+      </c>
+      <c r="H878" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8" ht="12.75">
+      <c r="A879" s="1" t="s">
         <v>1610</v>
       </c>
-      <c r="C878" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C879" t="s">
         <v>11</v>
       </c>
       <c r="D879" t="s">
-        <v>1613</v>
+        <v>121</v>
       </c>
       <c r="H879" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="880" spans="1:8" ht="12.75">
       <c r="A880" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C880" t="s">
+        <v>11</v>
+      </c>
+      <c r="D880" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H880" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8" ht="12.75">
+      <c r="A881" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C881" t="s">
+        <v>11</v>
+      </c>
+      <c r="D881" t="s">
         <v>1614</v>
       </c>
-      <c r="C880" t="s">
-[...2 lines deleted...]
-      <c r="D880" t="s">
+      <c r="H881" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8" ht="24">
+      <c r="A882" s="1" t="s">
         <v>1615</v>
       </c>
-      <c r="H880" t="s">
+      <c r="C882" t="s">
+        <v>11</v>
+      </c>
+      <c r="D882" s="2" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H882" t="s">
         <v>69</v>
-      </c>
-[...29 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="883" spans="1:8" ht="12.75">
       <c r="A883" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C883" t="s">
+        <v>11</v>
+      </c>
+      <c r="D883" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H883" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="884" spans="1:10" ht="12.75">
+      <c r="A884" s="1" t="s">
         <v>1619</v>
       </c>
-      <c r="C883" t="s">
-[...2 lines deleted...]
-      <c r="D883" t="s">
+      <c r="C884" t="s">
+        <v>11</v>
+      </c>
+      <c r="D884" t="s">
         <v>1620</v>
       </c>
-      <c r="H883" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H884" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J884" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="885" spans="1:8" ht="12.75">
       <c r="A885" s="1" t="s">
-        <v>1622</v>
+        <v>1621</v>
       </c>
       <c r="C885" t="s">
         <v>11</v>
       </c>
       <c r="D885" t="s">
-        <v>1623</v>
+        <v>379</v>
       </c>
       <c r="H885" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
     </row>
     <row r="886" spans="1:8" ht="12.75">
       <c r="A886" s="1" t="s">
-        <v>1624</v>
+        <v>1622</v>
       </c>
       <c r="C886" t="s">
         <v>11</v>
       </c>
       <c r="D886" t="s">
-        <v>1625</v>
+        <v>1623</v>
       </c>
       <c r="H886" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
     </row>
     <row r="887" spans="1:10" ht="12.75">
       <c r="A887" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C887" t="s">
+        <v>11</v>
+      </c>
+      <c r="D887" t="s">
+        <v>383</v>
+      </c>
+      <c r="H887" t="s">
+        <v>13</v>
+      </c>
+      <c r="J887" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8" ht="12.75">
+      <c r="A888" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C888" t="s">
+        <v>11</v>
+      </c>
+      <c r="D888" t="s">
         <v>1626</v>
       </c>
-      <c r="C887" t="s">
-[...2 lines deleted...]
-      <c r="D887" t="s">
+      <c r="H888" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8" ht="12.75">
+      <c r="A889" s="1" t="s">
         <v>1627</v>
       </c>
-      <c r="H887" t="s">
-[...7 lines deleted...]
-      <c r="A888" s="1" t="s">
+      <c r="C889" t="s">
+        <v>11</v>
+      </c>
+      <c r="D889" t="s">
         <v>1628</v>
       </c>
-      <c r="C888" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H889" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>59</v>
       </c>
     </row>
     <row r="890" spans="1:10" ht="12.75">
       <c r="A890" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C890" t="s">
+        <v>11</v>
+      </c>
+      <c r="D890" t="s">
         <v>1630</v>
       </c>
-      <c r="C890" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H890" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J890" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="891" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8" ht="12.75">
       <c r="A891" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="C891" t="s">
         <v>11</v>
       </c>
       <c r="D891" t="s">
-        <v>701</v>
+        <v>1632</v>
       </c>
       <c r="H891" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="892" spans="1:10" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8" ht="12.75">
       <c r="A892" s="1" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="C892" t="s">
         <v>11</v>
       </c>
       <c r="D892" t="s">
-        <v>420</v>
+        <v>1634</v>
       </c>
       <c r="H892" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="893" spans="1:8" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="893" spans="1:10" ht="12.75">
       <c r="A893" s="1" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="C893" t="s">
         <v>11</v>
       </c>
       <c r="D893" t="s">
-        <v>451</v>
+        <v>1636</v>
       </c>
       <c r="H893" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="894" spans="1:8" ht="12.75">
+        <v>49</v>
+      </c>
+      <c r="J893" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="894" spans="1:10" ht="12.75">
       <c r="A894" s="1" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="C894" t="s">
         <v>11</v>
       </c>
       <c r="D894" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="H894" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="895" spans="1:8" ht="12.75">
+        <v>49</v>
+      </c>
+      <c r="J894" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="895" spans="1:10" ht="12.75">
       <c r="A895" s="1" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="C895" t="s">
         <v>11</v>
       </c>
       <c r="D895" t="s">
-        <v>1167</v>
+        <v>1640</v>
       </c>
       <c r="H895" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="896" spans="1:8" ht="12.75">
+        <v>49</v>
+      </c>
+      <c r="J895" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="896" spans="1:10" ht="12.75">
       <c r="A896" s="1" t="s">
-        <v>1637</v>
+        <v>1641</v>
       </c>
       <c r="C896" t="s">
         <v>11</v>
       </c>
       <c r="D896" t="s">
-        <v>504</v>
+        <v>1642</v>
       </c>
       <c r="H896" t="s">
-        <v>16</v>
+        <v>49</v>
+      </c>
+      <c r="J896" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="897" spans="1:8" ht="12.75">
       <c r="A897" s="1" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="C897" t="s">
         <v>11</v>
       </c>
       <c r="D897" t="s">
-        <v>1639</v>
+        <v>1163</v>
       </c>
       <c r="H897" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="898" spans="1:8" ht="12.75">
       <c r="A898" s="1" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="C898" t="s">
         <v>11</v>
       </c>
       <c r="D898" t="s">
-        <v>1641</v>
+        <v>1645</v>
       </c>
       <c r="H898" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="899" spans="1:8" ht="12.75">
       <c r="A899" s="1" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="C899" t="s">
         <v>11</v>
       </c>
       <c r="D899" t="s">
-        <v>705</v>
+        <v>1647</v>
       </c>
       <c r="H899" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="900" spans="1:8" ht="12.75">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="900" spans="1:10" ht="12.75">
       <c r="A900" s="1" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="C900" t="s">
         <v>11</v>
       </c>
       <c r="D900" t="s">
-        <v>1644</v>
+        <v>400</v>
       </c>
       <c r="H900" t="s">
-        <v>69</v>
+        <v>49</v>
+      </c>
+      <c r="J900" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="901" spans="1:8" ht="12.75">
       <c r="A901" s="1" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
       <c r="C901" t="s">
         <v>11</v>
       </c>
       <c r="D901" t="s">
-        <v>153</v>
+        <v>1650</v>
       </c>
       <c r="H901" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="902" spans="1:8" ht="12.75">
       <c r="A902" s="1" t="s">
-        <v>1646</v>
+        <v>1651</v>
+      </c>
+      <c r="B902" t="s">
+        <v>1652</v>
       </c>
       <c r="C902" t="s">
         <v>11</v>
       </c>
       <c r="D902" t="s">
-        <v>710</v>
+        <v>1653</v>
       </c>
       <c r="H902" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="903" spans="1:8" ht="12.75">
       <c r="A903" s="1" t="s">
-        <v>1647</v>
+        <v>1654</v>
       </c>
       <c r="C903" t="s">
         <v>11</v>
       </c>
       <c r="D903" t="s">
-        <v>705</v>
+        <v>97</v>
       </c>
       <c r="H903" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="904" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8" ht="12.75">
       <c r="A904" s="1" t="s">
-        <v>1648</v>
+        <v>1655</v>
       </c>
       <c r="C904" t="s">
         <v>11</v>
       </c>
       <c r="D904" t="s">
-        <v>942</v>
+        <v>97</v>
       </c>
       <c r="H904" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="905" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="905" spans="1:10" ht="12.75">
       <c r="A905" s="1" t="s">
-        <v>1649</v>
+        <v>1656</v>
       </c>
       <c r="C905" t="s">
         <v>11</v>
       </c>
       <c r="D905" t="s">
-        <v>1639</v>
+        <v>1657</v>
       </c>
       <c r="H905" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="906" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J905" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="906" spans="1:10" ht="12.75">
       <c r="A906" s="1" t="s">
-        <v>1650</v>
+        <v>1658</v>
       </c>
       <c r="C906" t="s">
         <v>11</v>
       </c>
       <c r="D906" t="s">
-        <v>942</v>
+        <v>1659</v>
       </c>
       <c r="H906" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="907" spans="1:8" ht="12.75">
+        <v>286</v>
+      </c>
+      <c r="J906" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="907" spans="1:10" ht="12.75">
       <c r="A907" s="1" t="s">
-        <v>1651</v>
+        <v>1660</v>
+      </c>
+      <c r="B907" t="s">
+        <v>1661</v>
       </c>
       <c r="C907" t="s">
         <v>11</v>
       </c>
       <c r="D907" t="s">
-        <v>1652</v>
+        <v>1662</v>
       </c>
       <c r="H907" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="908" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J907" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="908" spans="1:10" ht="12.75">
       <c r="A908" s="1" t="s">
-        <v>1653</v>
+        <v>1663</v>
       </c>
       <c r="C908" t="s">
         <v>11</v>
       </c>
       <c r="D908" t="s">
-        <v>156</v>
+        <v>1664</v>
       </c>
       <c r="H908" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J908" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="909" spans="1:8" ht="12.75">
       <c r="A909" s="1" t="s">
-        <v>1654</v>
+        <v>1665</v>
       </c>
       <c r="C909" t="s">
         <v>11</v>
       </c>
       <c r="D909" t="s">
-        <v>710</v>
+        <v>1666</v>
       </c>
       <c r="H909" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="910" spans="1:10" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8" ht="12.75">
       <c r="A910" s="1" t="s">
-        <v>1655</v>
+        <v>1667</v>
       </c>
       <c r="C910" t="s">
         <v>11</v>
       </c>
       <c r="D910" t="s">
-        <v>1534</v>
+        <v>1668</v>
       </c>
       <c r="H910" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-    <row r="911" spans="1:10" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8" ht="12.75">
       <c r="A911" s="1" t="s">
-        <v>1656</v>
+        <v>1669</v>
       </c>
       <c r="C911" t="s">
         <v>11</v>
       </c>
       <c r="D911" t="s">
-        <v>1657</v>
+        <v>1670</v>
       </c>
       <c r="H911" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="912" spans="1:8" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="912" spans="1:10" ht="12.75">
       <c r="A912" s="1" t="s">
-        <v>1658</v>
+        <v>1671</v>
       </c>
       <c r="C912" t="s">
         <v>11</v>
       </c>
       <c r="D912" t="s">
-        <v>577</v>
+        <v>1672</v>
       </c>
       <c r="H912" t="s">
-        <v>348</v>
+        <v>13</v>
+      </c>
+      <c r="J912" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="913" spans="1:8" ht="12.75">
       <c r="A913" s="1" t="s">
-        <v>1659</v>
+        <v>1673</v>
       </c>
       <c r="C913" t="s">
         <v>11</v>
       </c>
       <c r="D913" t="s">
-        <v>1660</v>
+        <v>1670</v>
       </c>
       <c r="H913" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="914" spans="1:10" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8" ht="12.75">
       <c r="A914" s="1" t="s">
-        <v>1661</v>
+        <v>1674</v>
       </c>
       <c r="C914" t="s">
         <v>11</v>
       </c>
       <c r="D914" t="s">
-        <v>581</v>
+        <v>1670</v>
       </c>
       <c r="H914" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>404</v>
       </c>
     </row>
     <row r="915" spans="1:8" ht="12.75">
       <c r="A915" s="1" t="s">
-        <v>1662</v>
+        <v>1675</v>
       </c>
       <c r="C915" t="s">
         <v>11</v>
       </c>
       <c r="D915" t="s">
-        <v>1663</v>
+        <v>430</v>
       </c>
       <c r="H915" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="916" spans="1:8" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="916" spans="1:10" ht="12.75">
       <c r="A916" s="1" t="s">
-        <v>1664</v>
+        <v>1676</v>
       </c>
       <c r="C916" t="s">
         <v>11</v>
       </c>
       <c r="D916" t="s">
-        <v>1665</v>
+        <v>1677</v>
       </c>
       <c r="H916" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-    <row r="917" spans="1:10" ht="12.75">
+        <v>404</v>
+      </c>
+      <c r="J916" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8" ht="12.75">
       <c r="A917" s="1" t="s">
-        <v>1666</v>
+        <v>1678</v>
       </c>
       <c r="C917" t="s">
         <v>11</v>
       </c>
       <c r="D917" t="s">
-        <v>1667</v>
+        <v>1679</v>
       </c>
       <c r="H917" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="918" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="918" spans="1:10" ht="12.75">
       <c r="A918" s="1" t="s">
-        <v>1668</v>
+        <v>1680</v>
+      </c>
+      <c r="B918" t="s">
+        <v>1681</v>
       </c>
       <c r="C918" t="s">
         <v>11</v>
       </c>
       <c r="D918" t="s">
-        <v>1669</v>
+        <v>1682</v>
       </c>
       <c r="H918" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="919" spans="1:8" ht="12.75">
+      <c r="J918" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="919" spans="1:10" ht="12.75">
       <c r="A919" s="1" t="s">
-        <v>1670</v>
+        <v>1683</v>
       </c>
       <c r="C919" t="s">
         <v>11</v>
       </c>
       <c r="D919" t="s">
-        <v>1671</v>
+        <v>444</v>
       </c>
       <c r="H919" t="s">
         <v>13</v>
+      </c>
+      <c r="J919" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="920" spans="1:10" ht="12.75">
       <c r="A920" s="1" t="s">
-        <v>1672</v>
+        <v>1684</v>
       </c>
       <c r="C920" t="s">
         <v>11</v>
       </c>
       <c r="D920" t="s">
-        <v>1673</v>
+        <v>1685</v>
       </c>
       <c r="H920" t="s">
         <v>13</v>
       </c>
       <c r="J920" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="921" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8" ht="12.75">
       <c r="A921" s="1" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="C921" t="s">
         <v>11</v>
       </c>
       <c r="D921" t="s">
-        <v>1675</v>
+        <v>1687</v>
       </c>
       <c r="H921" t="s">
         <v>13</v>
       </c>
-      <c r="J921" t="s">
-[...3 lines deleted...]
-    <row r="922" spans="1:10" ht="12.75">
+    </row>
+    <row r="922" spans="1:8" ht="12.75">
       <c r="A922" s="1" t="s">
-        <v>1676</v>
+        <v>1688</v>
       </c>
       <c r="C922" t="s">
         <v>11</v>
       </c>
       <c r="D922" t="s">
-        <v>1677</v>
+        <v>1689</v>
       </c>
       <c r="H922" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="923" spans="1:10" ht="12.75">
       <c r="A923" s="1" t="s">
-        <v>1678</v>
+        <v>1690</v>
       </c>
       <c r="C923" t="s">
         <v>11</v>
       </c>
       <c r="D923" t="s">
-        <v>1679</v>
+        <v>1691</v>
       </c>
       <c r="H923" t="s">
         <v>13</v>
       </c>
       <c r="J923" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="924" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="924" spans="1:10" ht="12.75">
       <c r="A924" s="1" t="s">
-        <v>1680</v>
+        <v>1692</v>
       </c>
       <c r="C924" t="s">
         <v>11</v>
       </c>
       <c r="D924" t="s">
-        <v>1532</v>
+        <v>1693</v>
       </c>
       <c r="H924" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="925" spans="1:8" ht="12.75">
+      <c r="J924" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="925" spans="1:10" ht="12.75">
       <c r="A925" s="1" t="s">
-        <v>1681</v>
+        <v>1694</v>
       </c>
       <c r="C925" t="s">
         <v>11</v>
       </c>
       <c r="D925" t="s">
-        <v>1682</v>
+        <v>1695</v>
       </c>
       <c r="H925" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="926" spans="1:8" ht="12.75">
+      <c r="J925" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="926" spans="1:10" ht="12.75">
       <c r="A926" s="1" t="s">
-        <v>1683</v>
+        <v>1696</v>
       </c>
       <c r="C926" t="s">
         <v>11</v>
       </c>
       <c r="D926" t="s">
-        <v>1684</v>
+        <v>453</v>
       </c>
       <c r="H926" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="927" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J926" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8" ht="36">
       <c r="A927" s="1" t="s">
-        <v>1685</v>
+        <v>1697</v>
       </c>
       <c r="C927" t="s">
         <v>11</v>
       </c>
-      <c r="D927" t="s">
-        <v>599</v>
+      <c r="D927" s="2" t="s">
+        <v>1698</v>
       </c>
       <c r="H927" t="s">
         <v>13</v>
       </c>
-      <c r="J927" t="s">
-[...3 lines deleted...]
-    <row r="928" spans="1:8" ht="12.75">
+    </row>
+    <row r="928" spans="1:10" ht="12.75">
       <c r="A928" s="1" t="s">
-        <v>1686</v>
+        <v>1699</v>
       </c>
       <c r="C928" t="s">
         <v>11</v>
       </c>
       <c r="D928" t="s">
-        <v>1687</v>
+        <v>1700</v>
       </c>
       <c r="H928" t="s">
         <v>13</v>
+      </c>
+      <c r="J928" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="929" spans="1:8" ht="12.75">
       <c r="A929" s="1" t="s">
-        <v>1688</v>
-[...2 lines deleted...]
-        <v>1689</v>
+        <v>1701</v>
       </c>
       <c r="C929" t="s">
         <v>11</v>
       </c>
       <c r="D929" t="s">
-        <v>1690</v>
+        <v>1702</v>
       </c>
       <c r="H929" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="930" spans="1:8" ht="12.75">
       <c r="A930" s="1" t="s">
-        <v>1691</v>
+        <v>1703</v>
       </c>
       <c r="C930" t="s">
         <v>11</v>
       </c>
       <c r="D930" t="s">
-        <v>400</v>
+        <v>1704</v>
       </c>
       <c r="H930" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="931" spans="1:8" ht="12.75">
       <c r="A931" s="1" t="s">
-        <v>1692</v>
+        <v>1705</v>
       </c>
       <c r="C931" t="s">
         <v>11</v>
       </c>
       <c r="D931" t="s">
-        <v>400</v>
+        <v>472</v>
       </c>
       <c r="H931" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="932" spans="1:10" ht="12.75">
       <c r="A932" s="1" t="s">
-        <v>1693</v>
+        <v>1706</v>
       </c>
       <c r="C932" t="s">
         <v>11</v>
       </c>
       <c r="D932" t="s">
-        <v>1694</v>
+        <v>1707</v>
       </c>
       <c r="H932" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="J932" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="933" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8" ht="24">
       <c r="A933" s="1" t="s">
-        <v>1695</v>
+        <v>1708</v>
       </c>
       <c r="C933" t="s">
         <v>11</v>
       </c>
-      <c r="D933" t="s">
-        <v>1696</v>
+      <c r="D933" s="2" t="s">
+        <v>1273</v>
       </c>
       <c r="H933" t="s">
-        <v>846</v>
-[...5 lines deleted...]
-    <row r="934" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8" ht="12.75">
       <c r="A934" s="1" t="s">
-        <v>1697</v>
-[...2 lines deleted...]
-        <v>1698</v>
+        <v>1709</v>
       </c>
       <c r="C934" t="s">
         <v>11</v>
       </c>
       <c r="D934" t="s">
-        <v>1699</v>
+        <v>472</v>
       </c>
       <c r="H934" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="935" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8" ht="12.75">
       <c r="A935" s="1" t="s">
-        <v>1700</v>
+        <v>1710</v>
       </c>
       <c r="C935" t="s">
         <v>11</v>
       </c>
       <c r="D935" t="s">
-        <v>1701</v>
+        <v>472</v>
       </c>
       <c r="H935" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="936" spans="1:8" ht="12.75">
       <c r="A936" s="1" t="s">
-        <v>1702</v>
+        <v>1711</v>
       </c>
       <c r="C936" t="s">
         <v>11</v>
       </c>
       <c r="D936" t="s">
-        <v>1703</v>
+        <v>605</v>
       </c>
       <c r="H936" t="s">
-        <v>603</v>
+        <v>13</v>
       </c>
     </row>
     <row r="937" spans="1:8" ht="12.75">
       <c r="A937" s="1" t="s">
-        <v>1704</v>
+        <v>1712</v>
       </c>
       <c r="C937" t="s">
         <v>11</v>
       </c>
       <c r="D937" t="s">
-        <v>394</v>
+        <v>1713</v>
       </c>
       <c r="H937" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="938" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8" ht="12.75">
       <c r="A938" s="1" t="s">
-        <v>1705</v>
+        <v>1714</v>
       </c>
       <c r="C938" t="s">
         <v>11</v>
       </c>
       <c r="D938" t="s">
-        <v>561</v>
+        <v>476</v>
       </c>
       <c r="H938" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="939" spans="1:10" ht="12.75">
       <c r="A939" s="1" t="s">
-        <v>1706</v>
+        <v>1715</v>
       </c>
       <c r="C939" t="s">
         <v>11</v>
       </c>
       <c r="D939" t="s">
-        <v>648</v>
+        <v>1716</v>
       </c>
       <c r="H939" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J939" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="940" spans="1:8" ht="12.75">
       <c r="A940" s="1" t="s">
-        <v>1707</v>
+        <v>1717</v>
       </c>
       <c r="C940" t="s">
         <v>11</v>
       </c>
       <c r="D940" t="s">
-        <v>1708</v>
+        <v>1718</v>
       </c>
       <c r="H940" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="941" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8" ht="12.75">
       <c r="A941" s="1" t="s">
-        <v>1709</v>
+        <v>1719</v>
       </c>
       <c r="C941" t="s">
         <v>11</v>
       </c>
       <c r="D941" t="s">
-        <v>1710</v>
+        <v>472</v>
       </c>
       <c r="H941" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="942" spans="1:10" ht="12.75">
       <c r="A942" s="1" t="s">
-        <v>1711</v>
+        <v>1720</v>
       </c>
       <c r="C942" t="s">
         <v>11</v>
       </c>
       <c r="D942" t="s">
-        <v>1712</v>
+        <v>51</v>
       </c>
       <c r="H942" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J942" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="943" spans="1:10" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8" ht="12.75">
       <c r="A943" s="1" t="s">
-        <v>1713</v>
+        <v>1721</v>
       </c>
       <c r="C943" t="s">
         <v>11</v>
       </c>
       <c r="D943" t="s">
-        <v>652</v>
+        <v>1722</v>
       </c>
       <c r="H943" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="944" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="944" spans="1:10" ht="12.75">
       <c r="A944" s="1" t="s">
-        <v>1714</v>
+        <v>1723</v>
       </c>
       <c r="C944" t="s">
         <v>11</v>
       </c>
       <c r="D944" t="s">
-        <v>1715</v>
+        <v>472</v>
       </c>
       <c r="H944" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J944" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="945" spans="1:8" ht="12.75">
       <c r="A945" s="1" t="s">
-        <v>1716</v>
+        <v>1724</v>
       </c>
       <c r="C945" t="s">
         <v>11</v>
       </c>
       <c r="D945" t="s">
-        <v>1717</v>
+        <v>1445</v>
       </c>
       <c r="H945" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="946" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="946" spans="1:10" ht="12.75">
       <c r="A946" s="1" t="s">
-        <v>1718</v>
+        <v>1725</v>
       </c>
       <c r="C946" t="s">
         <v>11</v>
       </c>
       <c r="D946" t="s">
-        <v>828</v>
+        <v>1726</v>
       </c>
       <c r="H946" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J946" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="947" spans="1:8" ht="12.75">
       <c r="A947" s="1" t="s">
-        <v>1719</v>
+        <v>1727</v>
       </c>
       <c r="C947" t="s">
         <v>11</v>
       </c>
       <c r="D947" t="s">
-        <v>1720</v>
+        <v>1728</v>
       </c>
       <c r="H947" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="948" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8" ht="12.75">
       <c r="A948" s="1" t="s">
-        <v>1721</v>
+        <v>1729</v>
       </c>
       <c r="C948" t="s">
         <v>11</v>
       </c>
       <c r="D948" t="s">
-        <v>828</v>
+        <v>476</v>
       </c>
       <c r="H948" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="949" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8" ht="24">
       <c r="A949" s="1" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
       <c r="C949" t="s">
         <v>11</v>
       </c>
-      <c r="D949" t="s">
-        <v>1723</v>
+      <c r="D949" s="2" t="s">
+        <v>1731</v>
       </c>
       <c r="H949" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-    <row r="950" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8" ht="12.75">
       <c r="A950" s="1" t="s">
-        <v>1724</v>
+        <v>1732</v>
       </c>
       <c r="C950" t="s">
         <v>11</v>
       </c>
       <c r="D950" t="s">
-        <v>1725</v>
+        <v>1733</v>
       </c>
       <c r="H950" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="951" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8" ht="36">
       <c r="A951" s="1" t="s">
-        <v>1726</v>
+        <v>1734</v>
       </c>
       <c r="C951" t="s">
         <v>11</v>
       </c>
-      <c r="D951" t="s">
-        <v>662</v>
+      <c r="D951" s="2" t="s">
+        <v>1735</v>
       </c>
       <c r="H951" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="952" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8" ht="24">
       <c r="A952" s="1" t="s">
-        <v>1727</v>
+        <v>1736</v>
       </c>
       <c r="C952" t="s">
         <v>11</v>
       </c>
-      <c r="D952" t="s">
-        <v>684</v>
+      <c r="D952" s="2" t="s">
+        <v>254</v>
       </c>
       <c r="H952" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="953" spans="1:8" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="953" spans="1:10" ht="12.75">
       <c r="A953" s="1" t="s">
-        <v>1728</v>
+        <v>1737</v>
       </c>
       <c r="C953" t="s">
         <v>11</v>
       </c>
       <c r="D953" t="s">
-        <v>1729</v>
+        <v>1738</v>
       </c>
       <c r="H953" t="s">
-        <v>16</v>
+        <v>80</v>
+      </c>
+      <c r="J953" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="954" spans="1:8" ht="12.75">
       <c r="A954" s="1" t="s">
-        <v>1730</v>
+        <v>1739</v>
       </c>
       <c r="C954" t="s">
         <v>11</v>
       </c>
       <c r="D954" t="s">
-        <v>1731</v>
+        <v>1740</v>
       </c>
       <c r="H954" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="955" spans="1:8" ht="12.75">
       <c r="A955" s="1" t="s">
-        <v>1732</v>
+        <v>1741</v>
       </c>
       <c r="C955" t="s">
         <v>11</v>
       </c>
       <c r="D955" t="s">
-        <v>1733</v>
+        <v>507</v>
       </c>
       <c r="H955" t="s">
-        <v>603</v>
+        <v>13</v>
       </c>
     </row>
     <row r="956" spans="1:8" ht="12.75">
       <c r="A956" s="1" t="s">
-        <v>1734</v>
+        <v>1742</v>
       </c>
       <c r="C956" t="s">
         <v>11</v>
       </c>
       <c r="D956" t="s">
-        <v>1735</v>
+        <v>1743</v>
       </c>
       <c r="H956" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="957" spans="1:8" ht="12.75">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="957" spans="1:10" ht="12.75">
       <c r="A957" s="1" t="s">
-        <v>1736</v>
+        <v>1744</v>
       </c>
       <c r="C957" t="s">
         <v>11</v>
       </c>
       <c r="D957" t="s">
-        <v>1282</v>
+        <v>1745</v>
       </c>
       <c r="H957" t="s">
-        <v>16</v>
+        <v>80</v>
+      </c>
+      <c r="J957" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="958" spans="1:8" ht="12.75">
       <c r="A958" s="1" t="s">
-        <v>1737</v>
+        <v>1746</v>
       </c>
       <c r="C958" t="s">
         <v>11</v>
       </c>
       <c r="D958" t="s">
-        <v>22</v>
+        <v>1747</v>
       </c>
       <c r="H958" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="959" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="959" spans="1:10" ht="12.75">
       <c r="A959" s="1" t="s">
-        <v>1738</v>
+        <v>1748</v>
       </c>
       <c r="C959" t="s">
         <v>11</v>
       </c>
       <c r="D959" t="s">
-        <v>1739</v>
+        <v>44</v>
       </c>
       <c r="H959" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J959" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="960" spans="1:8" ht="12.75">
       <c r="A960" s="1" t="s">
-        <v>1740</v>
+        <v>1749</v>
       </c>
       <c r="C960" t="s">
         <v>11</v>
       </c>
       <c r="D960" t="s">
-        <v>1300</v>
+        <v>782</v>
       </c>
       <c r="H960" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="961" spans="1:8" ht="12.75">
       <c r="A961" s="1" t="s">
-        <v>1741</v>
+        <v>1750</v>
       </c>
       <c r="C961" t="s">
         <v>11</v>
       </c>
       <c r="D961" t="s">
-        <v>1742</v>
+        <v>1751</v>
       </c>
       <c r="H961" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="962" spans="1:10" ht="12.75">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8" ht="12.75">
       <c r="A962" s="1" t="s">
-        <v>1743</v>
+        <v>1752</v>
       </c>
       <c r="C962" t="s">
         <v>11</v>
       </c>
       <c r="D962" t="s">
-        <v>410</v>
+        <v>1258</v>
       </c>
       <c r="H962" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="963" spans="1:8" ht="12.75">
       <c r="A963" s="1" t="s">
-        <v>1744</v>
+        <v>1753</v>
       </c>
       <c r="C963" t="s">
         <v>11</v>
       </c>
       <c r="D963" t="s">
-        <v>1733</v>
+        <v>796</v>
       </c>
       <c r="H963" t="s">
-        <v>603</v>
+        <v>13</v>
       </c>
     </row>
     <row r="964" spans="1:8" ht="12.75">
       <c r="A964" s="1" t="s">
-        <v>1745</v>
+        <v>1754</v>
       </c>
       <c r="C964" t="s">
         <v>11</v>
       </c>
       <c r="D964" t="s">
-        <v>1746</v>
+        <v>1755</v>
       </c>
       <c r="H964" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="965" spans="1:8" ht="12.75">
       <c r="A965" s="1" t="s">
-        <v>1747</v>
+        <v>1756</v>
       </c>
       <c r="C965" t="s">
         <v>11</v>
       </c>
       <c r="D965" t="s">
-        <v>1748</v>
+        <v>1757</v>
       </c>
       <c r="H965" t="s">
-        <v>315</v>
+        <v>33</v>
       </c>
     </row>
     <row r="966" spans="1:8" ht="12.75">
       <c r="A966" s="1" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="C966" t="s">
         <v>11</v>
       </c>
       <c r="D966" t="s">
-        <v>27</v>
+        <v>533</v>
       </c>
       <c r="H966" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="967" spans="1:8" ht="36">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8" ht="12.75">
       <c r="A967" s="1" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="C967" t="s">
         <v>11</v>
       </c>
-      <c r="D967" s="2" t="s">
-        <v>1751</v>
+      <c r="D967" t="s">
+        <v>1760</v>
       </c>
       <c r="H967" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="968" spans="1:8" ht="12.75">
       <c r="A968" s="1" t="s">
-        <v>1752</v>
+        <v>1761</v>
       </c>
       <c r="C968" t="s">
         <v>11</v>
       </c>
       <c r="D968" t="s">
-        <v>828</v>
+        <v>342</v>
       </c>
       <c r="H968" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="969" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8" ht="12.75">
       <c r="A969" s="1" t="s">
-        <v>1753</v>
+        <v>1762</v>
       </c>
       <c r="C969" t="s">
         <v>11</v>
       </c>
       <c r="D969" t="s">
-        <v>420</v>
+        <v>531</v>
       </c>
       <c r="H969" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="970" spans="1:8" ht="12.75">
       <c r="A970" s="1" t="s">
-        <v>1754</v>
+        <v>1763</v>
       </c>
       <c r="C970" t="s">
         <v>11</v>
       </c>
       <c r="D970" t="s">
-        <v>1755</v>
+        <v>533</v>
       </c>
       <c r="H970" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="971" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="971" spans="1:10" ht="12.75">
       <c r="A971" s="1" t="s">
-        <v>1756</v>
+        <v>1764</v>
       </c>
       <c r="C971" t="s">
         <v>11</v>
       </c>
       <c r="D971" t="s">
-        <v>455</v>
+        <v>688</v>
       </c>
       <c r="H971" t="s">
-        <v>315</v>
+        <v>13</v>
+      </c>
+      <c r="J971" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="972" spans="1:8" ht="12.75">
       <c r="A972" s="1" t="s">
-        <v>1757</v>
+        <v>1765</v>
       </c>
       <c r="C972" t="s">
         <v>11</v>
       </c>
       <c r="D972" t="s">
-        <v>1758</v>
+        <v>1755</v>
       </c>
       <c r="H972" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="973" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="973" spans="1:10" ht="12.75">
       <c r="A973" s="1" t="s">
-        <v>1759</v>
+        <v>1766</v>
       </c>
       <c r="C973" t="s">
         <v>11</v>
       </c>
       <c r="D973" t="s">
-        <v>467</v>
+        <v>1767</v>
       </c>
       <c r="H973" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J973" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="974" spans="1:8" ht="12.75">
       <c r="A974" s="1" t="s">
-        <v>1760</v>
+        <v>1768</v>
       </c>
       <c r="C974" t="s">
         <v>11</v>
       </c>
       <c r="D974" t="s">
-        <v>1761</v>
+        <v>1769</v>
       </c>
       <c r="H974" t="s">
-        <v>379</v>
+        <v>33</v>
       </c>
     </row>
     <row r="975" spans="1:8" ht="12.75">
       <c r="A975" s="1" t="s">
-        <v>1762</v>
+        <v>1770</v>
       </c>
       <c r="C975" t="s">
         <v>11</v>
       </c>
       <c r="D975" t="s">
-        <v>1763</v>
+        <v>188</v>
       </c>
       <c r="H975" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="976" spans="1:8" ht="12.75">
       <c r="A976" s="1" t="s">
-        <v>1764</v>
+        <v>1771</v>
       </c>
       <c r="C976" t="s">
         <v>11</v>
       </c>
       <c r="D976" t="s">
-        <v>1198</v>
+        <v>531</v>
       </c>
       <c r="H976" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="977" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8" ht="12.75">
       <c r="A977" s="1" t="s">
-        <v>1765</v>
+        <v>1772</v>
       </c>
       <c r="C977" t="s">
         <v>11</v>
       </c>
       <c r="D977" t="s">
-        <v>1766</v>
+        <v>190</v>
       </c>
       <c r="H977" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="978" spans="1:8" ht="12.75">
       <c r="A978" s="1" t="s">
-        <v>1767</v>
+        <v>1773</v>
       </c>
       <c r="C978" t="s">
         <v>11</v>
       </c>
       <c r="D978" t="s">
-        <v>1739</v>
+        <v>190</v>
       </c>
       <c r="H978" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="979" spans="1:10" ht="12.75">
       <c r="A979" s="1" t="s">
-        <v>1768</v>
+        <v>1774</v>
+      </c>
+      <c r="B979" t="s">
+        <v>1775</v>
       </c>
       <c r="C979" t="s">
         <v>11</v>
       </c>
       <c r="D979" t="s">
-        <v>1769</v>
+        <v>1776</v>
       </c>
       <c r="H979" t="s">
-        <v>470</v>
+        <v>13</v>
       </c>
       <c r="J979" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="980" spans="1:10" ht="12.75">
       <c r="A980" s="1" t="s">
-        <v>1770</v>
+        <v>1777</v>
+      </c>
+      <c r="B980" t="s">
+        <v>1778</v>
       </c>
       <c r="C980" t="s">
         <v>11</v>
       </c>
       <c r="D980" t="s">
-        <v>1771</v>
+        <v>1779</v>
       </c>
       <c r="H980" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J980" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="981" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="981" spans="1:10" ht="12.75">
       <c r="A981" s="1" t="s">
-        <v>1772</v>
+        <v>1780</v>
       </c>
       <c r="C981" t="s">
         <v>11</v>
       </c>
       <c r="D981" t="s">
-        <v>249</v>
+        <v>1781</v>
       </c>
       <c r="H981" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J981" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="982" spans="1:10" ht="12.75">
       <c r="A982" s="1" t="s">
-        <v>1773</v>
+        <v>1782</v>
       </c>
       <c r="C982" t="s">
         <v>11</v>
       </c>
       <c r="D982" t="s">
-        <v>1761</v>
+        <v>565</v>
       </c>
       <c r="H982" t="s">
-        <v>379</v>
+        <v>13</v>
       </c>
       <c r="J982" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="983" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="983" spans="1:10" ht="12.75">
       <c r="A983" s="1" t="s">
-        <v>1774</v>
+        <v>1783</v>
+      </c>
+      <c r="B983" t="s">
+        <v>1784</v>
       </c>
       <c r="C983" t="s">
         <v>11</v>
       </c>
       <c r="D983" t="s">
-        <v>1775</v>
+        <v>1785</v>
       </c>
       <c r="H983" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="984" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J983" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8" ht="36">
       <c r="A984" s="1" t="s">
-        <v>1776</v>
+        <v>1786</v>
       </c>
       <c r="C984" t="s">
         <v>11</v>
       </c>
-      <c r="D984" t="s">
-        <v>156</v>
+      <c r="D984" s="2" t="s">
+        <v>1787</v>
       </c>
       <c r="H984" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="985" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8" ht="36">
       <c r="A985" s="1" t="s">
-        <v>1777</v>
+        <v>1788</v>
       </c>
       <c r="C985" t="s">
         <v>11</v>
       </c>
-      <c r="D985" t="s">
-        <v>1778</v>
+      <c r="D985" s="2" t="s">
+        <v>1789</v>
       </c>
       <c r="H985" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-    <row r="986" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8" ht="36">
       <c r="A986" s="1" t="s">
-        <v>1779</v>
+        <v>1790</v>
       </c>
       <c r="C986" t="s">
         <v>11</v>
       </c>
-      <c r="D986" t="s">
-        <v>1780</v>
+      <c r="D986" s="2" t="s">
+        <v>1789</v>
       </c>
       <c r="H986" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="987" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8" ht="36">
       <c r="A987" s="1" t="s">
-        <v>1781</v>
+        <v>1791</v>
       </c>
       <c r="C987" t="s">
         <v>11</v>
       </c>
-      <c r="D987" t="s">
-        <v>1780</v>
+      <c r="D987" s="2" t="s">
+        <v>573</v>
       </c>
       <c r="H987" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="988" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8" ht="36">
       <c r="A988" s="1" t="s">
-        <v>1782</v>
+        <v>1792</v>
       </c>
       <c r="C988" t="s">
         <v>11</v>
       </c>
-      <c r="D988" t="s">
-        <v>1783</v>
+      <c r="D988" s="2" t="s">
+        <v>1793</v>
       </c>
       <c r="H988" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="989" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8" ht="36">
       <c r="A989" s="1" t="s">
-        <v>1784</v>
+        <v>1794</v>
       </c>
       <c r="C989" t="s">
         <v>11</v>
       </c>
-      <c r="D989" t="s">
-        <v>1785</v>
+      <c r="D989" s="2" t="s">
+        <v>575</v>
       </c>
       <c r="H989" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="990" spans="1:10" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="990" spans="1:10" ht="12.75">
       <c r="A990" s="1" t="s">
-        <v>1786</v>
+        <v>1795</v>
       </c>
       <c r="C990" t="s">
         <v>11</v>
       </c>
-      <c r="D990" s="2" t="s">
-        <v>1787</v>
+      <c r="D990" t="s">
+        <v>738</v>
       </c>
       <c r="H990" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J990" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="991" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8" ht="36">
       <c r="A991" s="1" t="s">
-        <v>1788</v>
+        <v>1796</v>
       </c>
       <c r="C991" t="s">
         <v>11</v>
       </c>
-      <c r="D991" t="s">
-        <v>1789</v>
+      <c r="D991" s="2" t="s">
+        <v>573</v>
       </c>
       <c r="H991" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="992" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8" ht="12.75">
       <c r="A992" s="1" t="s">
-        <v>1790</v>
+        <v>1797</v>
       </c>
       <c r="C992" t="s">
         <v>11</v>
       </c>
       <c r="D992" t="s">
-        <v>1791</v>
+        <v>1798</v>
       </c>
       <c r="H992" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="993" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="993" spans="1:10" ht="12.75">
       <c r="A993" s="1" t="s">
-        <v>1792</v>
+        <v>1799</v>
       </c>
       <c r="C993" t="s">
         <v>11</v>
       </c>
       <c r="D993" t="s">
-        <v>1793</v>
+        <v>1800</v>
       </c>
       <c r="H993" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="994" spans="1:8" ht="24">
+      <c r="J993" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8" ht="12.75">
       <c r="A994" s="1" t="s">
-        <v>1794</v>
+        <v>1801</v>
       </c>
       <c r="C994" t="s">
         <v>11</v>
       </c>
-      <c r="D994" s="2" t="s">
-        <v>1795</v>
+      <c r="D994" t="s">
+        <v>1802</v>
       </c>
       <c r="H994" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="995" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8" ht="12.75">
       <c r="A995" s="1" t="s">
-        <v>1796</v>
+        <v>1803</v>
       </c>
       <c r="C995" t="s">
         <v>11</v>
       </c>
       <c r="D995" t="s">
-        <v>1797</v>
+        <v>1804</v>
       </c>
       <c r="H995" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="996" spans="1:8" ht="12.75">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="996" spans="1:10" ht="12.75">
       <c r="A996" s="1" t="s">
-        <v>1798</v>
+        <v>1805</v>
       </c>
       <c r="C996" t="s">
         <v>11</v>
       </c>
       <c r="D996" t="s">
-        <v>727</v>
+        <v>1806</v>
       </c>
       <c r="H996" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J996" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="997" spans="1:10" ht="12.75">
       <c r="A997" s="1" t="s">
-        <v>1799</v>
+        <v>1807</v>
       </c>
       <c r="C997" t="s">
         <v>11</v>
       </c>
       <c r="D997" t="s">
-        <v>1800</v>
+        <v>1806</v>
       </c>
       <c r="H997" t="s">
-        <v>348</v>
+        <v>13</v>
       </c>
       <c r="J997" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="998" spans="1:8" ht="24">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="998" spans="1:10" ht="12.75">
       <c r="A998" s="1" t="s">
-        <v>1801</v>
+        <v>1808</v>
       </c>
       <c r="C998" t="s">
         <v>11</v>
       </c>
-      <c r="D998" s="2" t="s">
-        <v>1183</v>
+      <c r="D998" t="s">
+        <v>749</v>
       </c>
       <c r="H998" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="999" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J998" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="999" spans="1:10" ht="12.75">
       <c r="A999" s="1" t="s">
-        <v>1802</v>
+        <v>1809</v>
       </c>
       <c r="C999" t="s">
         <v>11</v>
       </c>
       <c r="D999" t="s">
-        <v>727</v>
+        <v>749</v>
       </c>
       <c r="H999" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="1000" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J999" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:10" ht="12.75">
       <c r="A1000" s="1" t="s">
-        <v>1803</v>
+        <v>1810</v>
       </c>
       <c r="C1000" t="s">
         <v>11</v>
       </c>
       <c r="D1000" t="s">
-        <v>727</v>
+        <v>754</v>
       </c>
       <c r="H1000" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="J1000" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="1001" spans="1:8" ht="12.75">
       <c r="A1001" s="1" t="s">
-        <v>1804</v>
+        <v>1811</v>
       </c>
       <c r="C1001" t="s">
         <v>11</v>
       </c>
       <c r="D1001" t="s">
-        <v>319</v>
+        <v>1812</v>
       </c>
       <c r="H1001" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="1002" spans="1:8" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:10" ht="12.75">
       <c r="A1002" s="1" t="s">
-        <v>1805</v>
+        <v>1813</v>
       </c>
       <c r="C1002" t="s">
         <v>11</v>
       </c>
       <c r="D1002" t="s">
-        <v>1806</v>
+        <v>1814</v>
       </c>
       <c r="H1002" t="s">
-        <v>16</v>
+        <v>404</v>
+      </c>
+      <c r="J1002" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="1003" spans="1:8" ht="12.75">
       <c r="A1003" s="1" t="s">
-        <v>1807</v>
+        <v>1815</v>
       </c>
       <c r="C1003" t="s">
         <v>11</v>
       </c>
       <c r="D1003" t="s">
-        <v>731</v>
+        <v>1816</v>
       </c>
       <c r="H1003" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="1004" spans="1:10" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8" ht="12.75">
       <c r="A1004" s="1" t="s">
-        <v>1808</v>
+        <v>1817</v>
       </c>
       <c r="C1004" t="s">
         <v>11</v>
       </c>
       <c r="D1004" t="s">
-        <v>1809</v>
+        <v>1818</v>
       </c>
       <c r="H1004" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="1005" spans="1:8" ht="12.75">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:10" ht="12.75">
       <c r="A1005" s="1" t="s">
-        <v>1810</v>
+        <v>1819</v>
       </c>
       <c r="C1005" t="s">
         <v>11</v>
       </c>
       <c r="D1005" t="s">
-        <v>1811</v>
+        <v>1244</v>
       </c>
       <c r="H1005" t="s">
-        <v>16</v>
+        <v>33</v>
+      </c>
+      <c r="J1005" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="1006" spans="1:8" ht="12.75">
       <c r="A1006" s="1" t="s">
-        <v>1812</v>
+        <v>1820</v>
       </c>
       <c r="C1006" t="s">
         <v>11</v>
       </c>
       <c r="D1006" t="s">
-        <v>727</v>
+        <v>1821</v>
       </c>
       <c r="H1006" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="1007" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8" ht="12.75">
       <c r="A1007" s="1" t="s">
-        <v>1813</v>
+        <v>1822</v>
       </c>
       <c r="C1007" t="s">
         <v>11</v>
       </c>
       <c r="D1007" t="s">
-        <v>410</v>
+        <v>815</v>
       </c>
       <c r="H1007" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="1008" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:10" ht="12.75">
       <c r="A1008" s="1" t="s">
-        <v>1814</v>
+        <v>1823</v>
       </c>
       <c r="C1008" t="s">
         <v>11</v>
       </c>
       <c r="D1008" t="s">
-        <v>1815</v>
+        <v>258</v>
       </c>
       <c r="H1008" t="s">
-        <v>16</v>
+        <v>33</v>
+      </c>
+      <c r="J1008" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="1009" spans="1:10" ht="12.75">
       <c r="A1009" s="1" t="s">
-        <v>1816</v>
+        <v>1824</v>
       </c>
       <c r="C1009" t="s">
         <v>11</v>
       </c>
       <c r="D1009" t="s">
-        <v>727</v>
+        <v>146</v>
       </c>
       <c r="H1009" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J1009" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="1010" spans="1:8" ht="12.75">
       <c r="A1010" s="1" t="s">
-        <v>1817</v>
+        <v>1825</v>
       </c>
       <c r="C1010" t="s">
         <v>11</v>
       </c>
       <c r="D1010" t="s">
-        <v>1243</v>
+        <v>1826</v>
       </c>
       <c r="H1010" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="1011" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8" ht="12.75">
       <c r="A1011" s="1" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="C1011" t="s">
         <v>11</v>
       </c>
       <c r="D1011" t="s">
-        <v>1819</v>
+        <v>146</v>
       </c>
       <c r="H1011" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="1012" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:10" ht="12.75">
       <c r="A1012" s="1" t="s">
-        <v>1820</v>
+        <v>1828</v>
       </c>
       <c r="C1012" t="s">
         <v>11</v>
       </c>
       <c r="D1012" t="s">
-        <v>1821</v>
+        <v>1829</v>
       </c>
       <c r="H1012" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="1013" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J1012" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:10" ht="12.75">
       <c r="A1013" s="1" t="s">
-        <v>1822</v>
+        <v>1830</v>
       </c>
       <c r="C1013" t="s">
         <v>11</v>
       </c>
       <c r="D1013" t="s">
-        <v>731</v>
+        <v>706</v>
       </c>
       <c r="H1013" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="1014" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+      <c r="J1013" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8" ht="12.75">
       <c r="A1014" s="1" t="s">
-        <v>1823</v>
+        <v>1831</v>
       </c>
       <c r="C1014" t="s">
         <v>11</v>
       </c>
-      <c r="D1014" s="2" t="s">
-        <v>1824</v>
+      <c r="D1014" t="s">
+        <v>1832</v>
       </c>
       <c r="H1014" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="1015" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:10" ht="12.75">
       <c r="A1015" s="1" t="s">
-        <v>1825</v>
+        <v>1833</v>
       </c>
       <c r="C1015" t="s">
         <v>11</v>
       </c>
       <c r="D1015" t="s">
-        <v>1826</v>
+        <v>1834</v>
       </c>
       <c r="H1015" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="1016" spans="1:8" ht="36">
+        <v>80</v>
+      </c>
+      <c r="J1015" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8" ht="12.75">
       <c r="A1016" s="1" t="s">
-        <v>1827</v>
+        <v>1835</v>
       </c>
       <c r="C1016" t="s">
         <v>11</v>
       </c>
-      <c r="D1016" s="2" t="s">
-        <v>1828</v>
+      <c r="D1016" t="s">
+        <v>1836</v>
       </c>
       <c r="H1016" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="1017" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8" ht="12.75">
       <c r="A1017" s="1" t="s">
-        <v>1829</v>
+        <v>1837</v>
       </c>
       <c r="C1017" t="s">
         <v>11</v>
       </c>
-      <c r="D1017" s="2" t="s">
-        <v>557</v>
+      <c r="D1017" t="s">
+        <v>720</v>
       </c>
       <c r="H1017" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="1018" spans="1:10" ht="12.75">
+    <row r="1018" spans="1:8" ht="12.75">
       <c r="A1018" s="1" t="s">
-        <v>1830</v>
+        <v>1838</v>
       </c>
       <c r="C1018" t="s">
         <v>11</v>
       </c>
       <c r="D1018" t="s">
-        <v>1831</v>
+        <v>1839</v>
       </c>
       <c r="H1018" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-    <row r="1019" spans="1:8" ht="12.75">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:10" ht="12.75">
       <c r="A1019" s="1" t="s">
-        <v>1832</v>
+        <v>1840</v>
       </c>
       <c r="C1019" t="s">
         <v>11</v>
       </c>
       <c r="D1019" t="s">
-        <v>1833</v>
+        <v>720</v>
       </c>
       <c r="H1019" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="1020" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J1019" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:10" ht="12.75">
       <c r="A1020" s="1" t="s">
-        <v>1834</v>
+        <v>1841</v>
       </c>
       <c r="C1020" t="s">
         <v>11</v>
       </c>
       <c r="D1020" t="s">
-        <v>764</v>
+        <v>1842</v>
       </c>
       <c r="H1020" t="s">
-        <v>16</v>
+        <v>80</v>
+      </c>
+      <c r="J1020" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="1021" spans="1:8" ht="12.75">
       <c r="A1021" s="1" t="s">
-        <v>1835</v>
+        <v>1843</v>
       </c>
       <c r="C1021" t="s">
         <v>11</v>
       </c>
       <c r="D1021" t="s">
-        <v>1836</v>
+        <v>1844</v>
       </c>
       <c r="H1021" t="s">
-        <v>379</v>
+        <v>33</v>
       </c>
     </row>
     <row r="1022" spans="1:10" ht="12.75">
       <c r="A1022" s="1" t="s">
-        <v>1837</v>
+        <v>1845</v>
       </c>
       <c r="C1022" t="s">
         <v>11</v>
       </c>
       <c r="D1022" t="s">
-        <v>1838</v>
+        <v>1846</v>
       </c>
       <c r="H1022" t="s">
-        <v>379</v>
+        <v>13</v>
       </c>
       <c r="J1022" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="1023" spans="1:8" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:10" ht="12.75">
       <c r="A1023" s="1" t="s">
-        <v>1839</v>
+        <v>1847</v>
       </c>
       <c r="C1023" t="s">
         <v>11</v>
       </c>
       <c r="D1023" t="s">
-        <v>1840</v>
+        <v>740</v>
       </c>
       <c r="H1023" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="1024" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J1023" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:10" ht="12.75">
       <c r="A1024" s="1" t="s">
-        <v>1841</v>
+        <v>1848</v>
       </c>
       <c r="C1024" t="s">
         <v>11</v>
       </c>
       <c r="D1024" t="s">
-        <v>1842</v>
+        <v>1849</v>
       </c>
       <c r="H1024" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="1025" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J1024" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8" ht="12.75">
       <c r="A1025" s="1" t="s">
-        <v>1843</v>
+        <v>1850</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>1851</v>
       </c>
       <c r="C1025" t="s">
         <v>11</v>
       </c>
       <c r="D1025" t="s">
-        <v>1844</v>
+        <v>1852</v>
       </c>
       <c r="H1025" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1026" spans="1:8" ht="12.75">
       <c r="A1026" s="1" t="s">
-        <v>1845</v>
+        <v>1853</v>
       </c>
       <c r="C1026" t="s">
         <v>11</v>
       </c>
       <c r="D1026" t="s">
-        <v>1846</v>
+        <v>1854</v>
       </c>
       <c r="H1026" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="1027" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:10" ht="12.75">
       <c r="A1027" s="1" t="s">
-        <v>1847</v>
+        <v>1855</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>1856</v>
       </c>
       <c r="C1027" t="s">
         <v>11</v>
       </c>
       <c r="D1027" t="s">
-        <v>1848</v>
+        <v>586</v>
       </c>
       <c r="H1027" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="1028" spans="1:8" ht="24">
+        <v>13</v>
+      </c>
+      <c r="J1027" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:10" ht="12.75">
       <c r="A1028" s="1" t="s">
-        <v>1849</v>
+        <v>1857</v>
       </c>
       <c r="C1028" t="s">
         <v>11</v>
       </c>
-      <c r="D1028" s="2" t="s">
-        <v>1850</v>
+      <c r="D1028" t="s">
+        <v>593</v>
       </c>
       <c r="H1028" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="1029" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J1028" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:10" ht="12.75">
       <c r="A1029" s="1" t="s">
-        <v>1851</v>
+        <v>1858</v>
       </c>
       <c r="C1029" t="s">
         <v>11</v>
       </c>
       <c r="D1029" t="s">
-        <v>1852</v>
+        <v>586</v>
       </c>
       <c r="H1029" t="s">
-        <v>348</v>
+        <v>13</v>
+      </c>
+      <c r="J1029" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="1030" spans="1:8" ht="12.75">
       <c r="A1030" s="1" t="s">
-        <v>1853</v>
+        <v>1859</v>
       </c>
       <c r="C1030" t="s">
         <v>11</v>
       </c>
       <c r="D1030" t="s">
-        <v>1854</v>
+        <v>740</v>
       </c>
       <c r="H1030" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1031" spans="1:8" ht="12.75">
       <c r="A1031" s="1" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="C1031" t="s">
         <v>11</v>
       </c>
       <c r="D1031" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
       <c r="H1031" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="1032" spans="1:8" ht="12.75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:10" ht="12.75">
       <c r="A1032" s="1" t="s">
-        <v>1857</v>
+        <v>1862</v>
       </c>
       <c r="C1032" t="s">
         <v>11</v>
       </c>
       <c r="D1032" t="s">
-        <v>1858</v>
+        <v>1863</v>
       </c>
       <c r="H1032" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="1033" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J1032" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:10" ht="12.75">
       <c r="A1033" s="1" t="s">
-        <v>1859</v>
+        <v>1864</v>
       </c>
       <c r="C1033" t="s">
         <v>11</v>
       </c>
       <c r="D1033" t="s">
-        <v>1860</v>
+        <v>595</v>
       </c>
       <c r="H1033" t="s">
         <v>13</v>
+      </c>
+      <c r="J1033" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="1034" spans="1:8" ht="12.75">
       <c r="A1034" s="1" t="s">
-        <v>1861</v>
+        <v>1865</v>
       </c>
       <c r="C1034" t="s">
         <v>11</v>
       </c>
       <c r="D1034" t="s">
-        <v>156</v>
+        <v>1866</v>
       </c>
       <c r="H1034" t="s">
-        <v>16</v>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:10" ht="12.75">
+      <c r="A1035" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>59</v>
+      </c>
+      <c r="J1035" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:10" ht="12.75">
+      <c r="A1036" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>69</v>
+      </c>
+      <c r="J1036" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8" ht="24">
+      <c r="A1037" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1037" s="2" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:10" ht="12.75">
+      <c r="A1038" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>69</v>
+      </c>
+      <c r="J1038" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8" ht="24">
+      <c r="A1039" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1039" s="2" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H1039" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="RR2VV-6533D-R6VBV2"/>
-[...1031 lines deleted...]
-    <hyperlink ref="A1034" r:id="rId1033" display="RRZZVV-65D-R6NV3"/>
+    <hyperlink ref="A2" r:id="rId1" display="FF-65B-R1"/>
+    <hyperlink ref="A3" r:id="rId2" display="FF-65C-R1"/>
+    <hyperlink ref="A4" r:id="rId3" display="FFV4-65B-R6-V2"/>
+    <hyperlink ref="A5" r:id="rId4" display="FFV4-65C-R3-V1"/>
+    <hyperlink ref="A6" r:id="rId5" display="FFVV-65B-R3-V1"/>
+    <hyperlink ref="A7" r:id="rId6" display="FFHH-65C-R3"/>
+    <hyperlink ref="A8" r:id="rId7" display="FFV4-65C-R6-V2"/>
+    <hyperlink ref="A9" r:id="rId8" display="FFV4-65B-R3-V1"/>
+    <hyperlink ref="A10" r:id="rId9" display="FFV4-65B-R6"/>
+    <hyperlink ref="A11" r:id="rId10" display="FHH-65C-R3"/>
+    <hyperlink ref="A12" r:id="rId11" display="RRZZHHTTS4-65B-R8N"/>
+    <hyperlink ref="A13" r:id="rId12" display="RRZHHTT-65A-R6N39"/>
+    <hyperlink ref="A14" r:id="rId13" display="MBLLHHH-65C-A5M"/>
+    <hyperlink ref="A15" r:id="rId14" display="TBXLHA-6565C-A3M"/>
+    <hyperlink ref="A16" r:id="rId15" display="NHHSS-45C-R2BT4"/>
+    <hyperlink ref="A17" r:id="rId16" display="FFV4-65B-R6-V3"/>
+    <hyperlink ref="A18" r:id="rId17" display="RRV4-65D-R6-V3"/>
+    <hyperlink ref="A19" r:id="rId18" display="RRZZV6-65B-R10H4"/>
+    <hyperlink ref="A20" r:id="rId19" display="2NN2HH-33B-R4"/>
+    <hyperlink ref="A21" r:id="rId20" display="NHHSS-65A-R2BT4"/>
+    <hyperlink ref="A22" r:id="rId21" display="NHHSS-65C-R2BT4"/>
+    <hyperlink ref="A23" r:id="rId22" display="NHHSS-45B-R2BT4"/>
+    <hyperlink ref="A24" r:id="rId23" display="EGZHHTTS4-65B-R7V2"/>
+    <hyperlink ref="A25" r:id="rId24" display="SSP-65T-F-V3"/>
+    <hyperlink ref="A26" r:id="rId25" display="RRZZV6-65D-R10"/>
+    <hyperlink ref="A27" r:id="rId26" display="NHHSS-45A-R2BT4"/>
+    <hyperlink ref="A28" r:id="rId27" display="NNV4SSP-65S-F4"/>
+    <hyperlink ref="A29" r:id="rId28" display="EGR-65D-R3N43"/>
+    <hyperlink ref="A30" r:id="rId29" display="VVSSP-360S-M-V4"/>
+    <hyperlink ref="A31" r:id="rId30" display="NNV4SSP-360S-F4-V4"/>
+    <hyperlink ref="A32" r:id="rId31" display="NNH4-65C-R3B-V1"/>
+    <hyperlink ref="A33" r:id="rId32" display="RRZZ-65D-R4N43"/>
+    <hyperlink ref="A34" r:id="rId33" display="EGRZV-65D-R5N43"/>
+    <hyperlink ref="A35" r:id="rId34" display="FF2HH-6533A-R5"/>
+    <hyperlink ref="A36" r:id="rId35" display="2SS-33A-R1"/>
+    <hyperlink ref="A37" r:id="rId36" display="SS-65M-M"/>
+    <hyperlink ref="A38" r:id="rId37" display="RRZZHHTT-65A-R7N43"/>
+    <hyperlink ref="A39" r:id="rId38" display="FF2HH-6533C-R5"/>
+    <hyperlink ref="A40" r:id="rId39" display="NNH4-65C-R8D"/>
+    <hyperlink ref="A41" r:id="rId40" display="NHHS4-65B-R3B"/>
+    <hyperlink ref="A42" r:id="rId41" display="NNH4-45A-R6"/>
+    <hyperlink ref="A43" r:id="rId42" display="RRZZVVT4S4-65DR8V2"/>
+    <hyperlink ref="A44" r:id="rId43" display="AEKT-430-N1"/>
+    <hyperlink ref="A45" r:id="rId44" display="V4S4SSP-360S-F2"/>
+    <hyperlink ref="A46" r:id="rId45" display="NHHSS-65C-R2BT10"/>
+    <hyperlink ref="A47" r:id="rId46" display="NHHSS-45C-R2BT2"/>
+    <hyperlink ref="A48" r:id="rId47" display="RRV4-65B-R6N43"/>
+    <hyperlink ref="A49" r:id="rId48" display="RVVS4-65M-R4"/>
+    <hyperlink ref="A50" r:id="rId49" display="NHHSS-65C-R2BT6"/>
+    <hyperlink ref="A51" r:id="rId50" display="NNH4S4-65B-R7"/>
+    <hyperlink ref="A52" r:id="rId51" display="VV-65B-R1"/>
+    <hyperlink ref="A53" r:id="rId52" display="KKZZV4-65D-R8"/>
+    <hyperlink ref="A54" r:id="rId53" display="NNH4S4-65D-R7"/>
+    <hyperlink ref="A55" r:id="rId54" display="RRV4-65B-R6N39"/>
+    <hyperlink ref="A56" r:id="rId55" display="NNH4S4-65B-R4B-V1"/>
+    <hyperlink ref="A57" r:id="rId56" display="NNHHS4-65C-R5"/>
+    <hyperlink ref="A58" r:id="rId57" display="RRZZ-65D-R4N39"/>
+    <hyperlink ref="A59" r:id="rId58" display="RRVV2VV-6533D-R8"/>
+    <hyperlink ref="A60" r:id="rId59" display="VVS4SSP-360S-F2"/>
+    <hyperlink ref="A61" r:id="rId60" display="NNH4SS-65B-R3BT8"/>
+    <hyperlink ref="A62" r:id="rId61" display="RRZZ-65A-R4N39"/>
+    <hyperlink ref="A63" r:id="rId62" display="VVSSP-65S-R1BV2-V4"/>
+    <hyperlink ref="A64" r:id="rId63" display="EGRV4Q4-65D-R8"/>
+    <hyperlink ref="A65" r:id="rId64" display="NHHSS-65C-R2BT8-V2"/>
+    <hyperlink ref="A66" r:id="rId65" display="RRZZ-65A-R4N43"/>
+    <hyperlink ref="A67" r:id="rId66" display="RZV5-65D-R7"/>
+    <hyperlink ref="A68" r:id="rId67" display="NHHSS-65B-R2BT10"/>
+    <hyperlink ref="A69" r:id="rId68" display="NHHSS-65C-R3B"/>
+    <hyperlink ref="A70" r:id="rId69" display="HHTTP-65T-F"/>
+    <hyperlink ref="A71" r:id="rId70" display="RRZZVV-65AR6NV1"/>
+    <hyperlink ref="A72" r:id="rId71" display="RRV3-65D-R5-V2"/>
+    <hyperlink ref="A73" r:id="rId72" display="FFVV-65B-R2"/>
+    <hyperlink ref="A74" r:id="rId73" display="RRV42VV-6533D-R10"/>
+    <hyperlink ref="A75" r:id="rId74" display="V4S4P-360S-F2"/>
+    <hyperlink ref="A76" r:id="rId75" display="VVS4P-360S-F2"/>
+    <hyperlink ref="A77" r:id="rId76" display="RRZZ2VV-6533B-R8"/>
+    <hyperlink ref="A78" r:id="rId77" display="EGRZZVVQ4-65B-R8"/>
+    <hyperlink ref="A79" r:id="rId78" display="RRV4Q4-65D-R7"/>
+    <hyperlink ref="A80" r:id="rId79" display="RRZZV4S4-65D-R9N43"/>
+    <hyperlink ref="A81" r:id="rId80" display="V4SS-360S-F2"/>
+    <hyperlink ref="A82" r:id="rId81" display="VVSSP-180HS-F2"/>
+    <hyperlink ref="A83" r:id="rId82" display="FFVV-65C-R2"/>
+    <hyperlink ref="A84" r:id="rId83" display="NNH4SS-45C-R3BT8"/>
+    <hyperlink ref="A85" r:id="rId84" display="FFV4S4-65B-R7-V2"/>
+    <hyperlink ref="A86" r:id="rId85" display="RRZZVV-65D-R6N43V2"/>
+    <hyperlink ref="A87" r:id="rId86" display="RRV4-65A-R6N43"/>
+    <hyperlink ref="A88" r:id="rId87" display="RR-65A-R2VB"/>
+    <hyperlink ref="A89" r:id="rId88" display="NHHS4-45A-R3B"/>
+    <hyperlink ref="A90" r:id="rId89" display="JAVV-33C-R3"/>
+    <hyperlink ref="A91" r:id="rId90" display="VVSS-65PS-F2"/>
+    <hyperlink ref="A92" r:id="rId91" display="RRZZVV-65BR6NV1"/>
+    <hyperlink ref="A93" r:id="rId92" display="FVV-65B-R3-V1"/>
+    <hyperlink ref="A94" r:id="rId93" display="RRV4-6585B-R6H4"/>
+    <hyperlink ref="A95" r:id="rId94" display="V4-65A-R4VB"/>
+    <hyperlink ref="A96" r:id="rId95" display="RRZZT4S4-65B-R6V4"/>
+    <hyperlink ref="A97" r:id="rId96" display="KKZZV4-65B-R8"/>
+    <hyperlink ref="A98" r:id="rId97" display="RRZZV4-65D-R8NV1"/>
+    <hyperlink ref="A99" r:id="rId98" display="NHH-55C-R2B"/>
+    <hyperlink ref="A100" r:id="rId99" display="NHH-55B-R2B"/>
+    <hyperlink ref="A101" r:id="rId100" display="NHH-55A-R2B"/>
+    <hyperlink ref="A102" r:id="rId101" display="NHHSS-55C-R2BT4"/>
+    <hyperlink ref="A103" r:id="rId102" display="NHHSS-55A-R2BT4"/>
+    <hyperlink ref="A104" r:id="rId103" display="V4S4-360S-BF2"/>
+    <hyperlink ref="A105" r:id="rId104" display="RRZZ-65D-R4N43V2"/>
+    <hyperlink ref="A106" r:id="rId105" display="RRZZHHTTVV65CR10V3"/>
+    <hyperlink ref="A107" r:id="rId106" display="RRZZV4T4S4-6590DR7"/>
+    <hyperlink ref="A108" r:id="rId107" display="R-85A-R1VB"/>
+    <hyperlink ref="A109" r:id="rId108" display="RRV4-65D-R6VB-V6"/>
+    <hyperlink ref="A110" r:id="rId109" display="RRZZ-65B-R4N43V2"/>
+    <hyperlink ref="A111" r:id="rId110" display="R3V6-65B-R9V2"/>
+    <hyperlink ref="A112" r:id="rId111" display="RRV4-65B-R6VB"/>
+    <hyperlink ref="A113" r:id="rId112" display="B-65B-R1VB"/>
+    <hyperlink ref="A114" r:id="rId113" display="RRV4-65A-R6VB"/>
+    <hyperlink ref="A115" r:id="rId114" display="FFV4-65B-R3-HG"/>
+    <hyperlink ref="A116" r:id="rId115" display="V4-360S-F2"/>
+    <hyperlink ref="A117" r:id="rId116" display="R-85B-R1VB"/>
+    <hyperlink ref="A118" r:id="rId117" display="2UPX210B-T2-V2"/>
+    <hyperlink ref="A119" r:id="rId118" display="RRV4-65A-R6N39"/>
+    <hyperlink ref="A120" r:id="rId119" display="2NN2H4-33C-R6B"/>
+    <hyperlink ref="A121" r:id="rId120" display="NHHSS-65C-HG-R3B"/>
+    <hyperlink ref="A122" r:id="rId121" display="3X-KVV-65A-R6"/>
+    <hyperlink ref="A123" r:id="rId122" display="NHH-65A-HG-R2B"/>
+    <hyperlink ref="A124" r:id="rId123" display="NNH4-65B-R6H4-V3"/>
+    <hyperlink ref="A125" r:id="rId124" display="NHH-55C-HG-R2B"/>
+    <hyperlink ref="A126" r:id="rId125" display="RRV4-65A-R6VB-V2"/>
+    <hyperlink ref="A127" r:id="rId126" display="R2VV-6533C-R5-V4"/>
+    <hyperlink ref="A128" r:id="rId127" display="NNVVS4-360S-BF2"/>
+    <hyperlink ref="A129" r:id="rId128" display="RRZZVVT4S4-65DR8EC"/>
+    <hyperlink ref="A130" r:id="rId129" display="RV3T4-65D-R5VB-V2"/>
+    <hyperlink ref="A131" r:id="rId130" display="KVV-65A-R2-V1"/>
+    <hyperlink ref="A132" r:id="rId131" display="NN-65B-HG-R1B"/>
+    <hyperlink ref="A133" r:id="rId132" display="NN-45A-HG-R1B-V1"/>
+    <hyperlink ref="A134" r:id="rId133" display="RRZZ-33B-R4"/>
+    <hyperlink ref="A135" r:id="rId134" display="NHH-45A-HG-R2B"/>
+    <hyperlink ref="A136" r:id="rId135" display="NN-65C-HG-R1B"/>
+    <hyperlink ref="A137" r:id="rId136" display="NHHSS-65B-HGT-R3B"/>
+    <hyperlink ref="A138" r:id="rId137" display="NHH-55B-HG-R2B"/>
+    <hyperlink ref="A139" r:id="rId138" display="NHH-45C-HG-R2B"/>
+    <hyperlink ref="A140" r:id="rId139" display="NNSS-65C-HG-R2B"/>
+    <hyperlink ref="A141" r:id="rId140" display="6VV6SS-10B-R2B"/>
+    <hyperlink ref="A142" r:id="rId141" display="V17-001-01-A0-E"/>
+    <hyperlink ref="A143" r:id="rId142" display="3FF6VV6SS-B-R3B"/>
+    <hyperlink ref="A144" r:id="rId143" display="NNH4-65C-HG-R3B"/>
+    <hyperlink ref="A145" r:id="rId144" display="NN-65C-HG-R1B-V2"/>
+    <hyperlink ref="A146" r:id="rId145" display="NN-65C-HG-R2BD-V2"/>
+    <hyperlink ref="A147" r:id="rId146" display="NN-45C-HG-R1B"/>
+    <hyperlink ref="A148" r:id="rId147" display="NHH-45B-HG-R2B"/>
+    <hyperlink ref="A149" r:id="rId148" display="3X-NV4SS-65S-F2"/>
+    <hyperlink ref="A150" r:id="rId149" display="RRV4-65D-R6VB-V601"/>
+    <hyperlink ref="A151" r:id="rId150" display="FFH4-65C-R6-HG"/>
+    <hyperlink ref="A152" r:id="rId151" display="RRVV-65A-R4VB01"/>
+    <hyperlink ref="A153" r:id="rId152" display="V54-001-01-A0-E"/>
+    <hyperlink ref="A154" r:id="rId153" display="V4SS-360S-HG-F2"/>
+    <hyperlink ref="A155" r:id="rId154" display="NNH4-65B-HG-R3B"/>
+    <hyperlink ref="A156" r:id="rId155" display="NNV4-65S-HG-R3B"/>
+    <hyperlink ref="A157" r:id="rId156" display="NNH4-65D-R6-V2"/>
+    <hyperlink ref="A158" r:id="rId157" display="N-65C-HG-R1"/>
+    <hyperlink ref="A159" r:id="rId158" display="VVSS-360S-F6"/>
+    <hyperlink ref="A160" r:id="rId159" display="APXVAALL12M-C-I20"/>
+    <hyperlink ref="A161" r:id="rId160" display="V17-010-01-A0-E"/>
+    <hyperlink ref="A162" r:id="rId161" display="4P-4M-A2-V5"/>
+    <hyperlink ref="A163" r:id="rId162" display="RRZZ-65A-R4N47V6"/>
+    <hyperlink ref="A164" r:id="rId163" display="RRZZ-65D-R4N47V6"/>
+    <hyperlink ref="A165" r:id="rId164" display="KKVV-65B-R2VB"/>
+    <hyperlink ref="A166" r:id="rId165" display="FFV4Q4-65D-R7-BG"/>
+    <hyperlink ref="A167" r:id="rId166" display="NN-65A-HG-R1B-V1"/>
+    <hyperlink ref="A168" r:id="rId167" display="NN-85C-HG-R1B"/>
+    <hyperlink ref="A169" r:id="rId168" display="NN-85C-HG-R2BD"/>
+    <hyperlink ref="A170" r:id="rId169" display="GHH-33B-R3"/>
+    <hyperlink ref="A171" r:id="rId170" display="RRZZVV-65B-R6N47G"/>
+    <hyperlink ref="A172" r:id="rId171" display="RRZZ-65D-R4N47G"/>
+    <hyperlink ref="A173" r:id="rId172" display="RRZZVV-65D-R6N47G"/>
+    <hyperlink ref="A174" r:id="rId173" display="6V-10M-R6"/>
+    <hyperlink ref="A175" r:id="rId174" display="RRZZVV-65A-R6NV3"/>
+    <hyperlink ref="A176" r:id="rId175" display="VV-33A-R2VB-V2"/>
+    <hyperlink ref="A177" r:id="rId176" display="6VV6SS-10B-F6"/>
+    <hyperlink ref="A178" r:id="rId177" display="RZZ-65B-R3V6"/>
+    <hyperlink ref="A179" r:id="rId178" display="RRVV3VV-6520B-R7"/>
+    <hyperlink ref="A180" r:id="rId179" display="EEGGHHTTV4Q465DR10"/>
+    <hyperlink ref="A181" r:id="rId180" display="RR2VV-6533D-R6VBV2"/>
+    <hyperlink ref="A182" r:id="rId181" display="RRV4-65D-R6H4VB-V3"/>
+    <hyperlink ref="A183" r:id="rId182" display="10P-4L6M-D5-V2"/>
+    <hyperlink ref="A184" r:id="rId183" display="V-65A-R1VB01"/>
+    <hyperlink ref="A185" r:id="rId184" display="RR-65C-R2VB-V201"/>
+    <hyperlink ref="A186" r:id="rId185" display="RRZZVVQ4Q4-65BR8V4"/>
+    <hyperlink ref="A187" r:id="rId186" display="R-65B-R1VB01"/>
+    <hyperlink ref="A188" r:id="rId187" display="V6S6P3-360S-F4"/>
+    <hyperlink ref="A189" r:id="rId188" display="VV-65A-R1"/>
+    <hyperlink ref="A190" r:id="rId189" display="VV-65A-R1B"/>
+    <hyperlink ref="A191" r:id="rId190" display="VVSSP-65S-R1BV2"/>
+    <hyperlink ref="A192" r:id="rId191" display="VVSSP-360S-D"/>
+    <hyperlink ref="A193" r:id="rId192" display="VV-65A-R2"/>
+    <hyperlink ref="A194" r:id="rId193" display="VV-65T-F-V2"/>
+    <hyperlink ref="A195" r:id="rId194" display="VVPX310R-V5"/>
+    <hyperlink ref="A196" r:id="rId195" display="2CPX208R-V3"/>
+    <hyperlink ref="A197" r:id="rId196" display="2NN2HH-33C-R4"/>
+    <hyperlink ref="A198" r:id="rId197" display="2P-2L-C1"/>
+    <hyperlink ref="A199" r:id="rId198" display="2UNPX206.12R2"/>
+    <hyperlink ref="A200" r:id="rId199" display="3X-S4-90M-R3"/>
+    <hyperlink ref="A201" r:id="rId200" display="3X-V65A-3XR"/>
+    <hyperlink ref="A202" r:id="rId201" display="5NPX1006F"/>
+    <hyperlink ref="A203" r:id="rId202" display="AEKT-E1"/>
+    <hyperlink ref="A204" r:id="rId203" display="ASP705K"/>
+    <hyperlink ref="A205" r:id="rId204" display="CCVVPX308.11R-C3"/>
+    <hyperlink ref="A206" r:id="rId205" display="CNNPX310R-6P"/>
+    <hyperlink ref="A207" r:id="rId206" display="CV65BSX-M"/>
+    <hyperlink ref="A208" r:id="rId207" display="CV65CSX-M"/>
+    <hyperlink ref="A209" r:id="rId208" display="CVV2NPX308.208R"/>
+    <hyperlink ref="A210" r:id="rId209" display="CVV65BSX-M"/>
+    <hyperlink ref="A211" r:id="rId210" display="DB224-B"/>
+    <hyperlink ref="A212" r:id="rId211" display="DB224-C"/>
+    <hyperlink ref="A213" r:id="rId212" display="DB222-A"/>
+    <hyperlink ref="A214" r:id="rId213" display="DB224-A"/>
+    <hyperlink ref="A215" r:id="rId214" display="DB411-B"/>
+    <hyperlink ref="A216" r:id="rId215" display="DB630-C"/>
+    <hyperlink ref="A217" r:id="rId216" display="DB589-Y"/>
+    <hyperlink ref="A218" r:id="rId217" display="DB633-C"/>
+    <hyperlink ref="A219" r:id="rId218" display="DB583-Y"/>
+    <hyperlink ref="A220" r:id="rId219" display="DB586-Y"/>
+    <hyperlink ref="A221" r:id="rId220" display="DB499-K"/>
+    <hyperlink ref="A222" r:id="rId221" display="DB809KE-XT"/>
+    <hyperlink ref="A223" r:id="rId222" display="DB992HG28N-B"/>
+    <hyperlink ref="A224" r:id="rId223" display="DBXLH-6565B-VTM"/>
+    <hyperlink ref="A225" r:id="rId224" display="DBXNH-6565B-VTM"/>
+    <hyperlink ref="A226" r:id="rId225" display="EGRZZH4T4VV65DR8V2"/>
+    <hyperlink ref="A227" r:id="rId226" display="EGRZZV4-65D-R8V2"/>
+    <hyperlink ref="A228" r:id="rId227" display="EGVV65D-FL-C3-4XR"/>
+    <hyperlink ref="A229" r:id="rId228" display="EGRZZH4T4VV-65D-R8"/>
+    <hyperlink ref="A230" r:id="rId229" display="EGYHHTT-65A-R6"/>
+    <hyperlink ref="A231" r:id="rId230" display="EGV4-65D-R6"/>
+    <hyperlink ref="A232" r:id="rId231" display="EGYHHTT-65B-R6"/>
+    <hyperlink ref="A233" r:id="rId232" display="EGVV65A-FL-C3-4XR"/>
+    <hyperlink ref="A234" r:id="rId233" display="EGZHHTTS4-65B-R7"/>
+    <hyperlink ref="A235" r:id="rId234" display="NHH-45A-R2B"/>
+    <hyperlink ref="A236" r:id="rId235" display="NHH-85B-R2B"/>
+    <hyperlink ref="A237" r:id="rId236" display="NHH-45B-R2B"/>
+    <hyperlink ref="A238" r:id="rId237" display="NHH-85C-R2B"/>
+    <hyperlink ref="A239" r:id="rId238" display="NNH4-65C-R6N17"/>
+    <hyperlink ref="A240" r:id="rId239" display="NNH4-65A-R6H4-V1"/>
+    <hyperlink ref="A241" r:id="rId240" display="NHH-45C-R2B"/>
+    <hyperlink ref="A242" r:id="rId241" display="NNHH-65A-R4-V1"/>
+    <hyperlink ref="A243" r:id="rId242" display="NNH4-65C-R6"/>
+    <hyperlink ref="A244" r:id="rId243" display="NNH4-65B-R6"/>
+    <hyperlink ref="A245" r:id="rId244" display="NHH-65A-R2B"/>
+    <hyperlink ref="A246" r:id="rId245" display="NNHH-65B-R4-V1"/>
+    <hyperlink ref="A247" r:id="rId246" display="NNH4-65C-R6-V3"/>
+    <hyperlink ref="A248" r:id="rId247" display="NNH4-65C-R6-V4"/>
+    <hyperlink ref="A249" r:id="rId248" display="NNHH-65C-R4-V1"/>
+    <hyperlink ref="A250" r:id="rId249" display="NNHH-45B-R4"/>
+    <hyperlink ref="A251" r:id="rId250" display="NNV4S4PP-65S-F4"/>
+    <hyperlink ref="A252" r:id="rId251" display="NNHH-65A-R4"/>
+    <hyperlink ref="A253" r:id="rId252" display="NNV4SSP-360S-F4"/>
+    <hyperlink ref="A254" r:id="rId253" display="QD-2402"/>
+    <hyperlink ref="A255" r:id="rId254" display="R2HH-6533A-R5"/>
+    <hyperlink ref="A256" r:id="rId255" display="R2V4PX306R-V2"/>
+    <hyperlink ref="A257" r:id="rId256" display="R2HH-6533D-R5"/>
+    <hyperlink ref="A258" r:id="rId257" display="R2VV-6533B-R5"/>
+    <hyperlink ref="A259" r:id="rId258" display="RHTV65A-FH-C3-4XR"/>
+    <hyperlink ref="A260" r:id="rId259" display="RR-65B-R2"/>
+    <hyperlink ref="A261" r:id="rId260" display="RPX310B-T2"/>
+    <hyperlink ref="A262" r:id="rId261" display="RR2VV-6533D-R6"/>
+    <hyperlink ref="A263" r:id="rId262" display="RRV3-65D-R5"/>
+    <hyperlink ref="A264" r:id="rId263" display="RRVV-65D-R4-V2"/>
+    <hyperlink ref="A265" r:id="rId264" display="RRVV2HH-6533B-R6"/>
+    <hyperlink ref="A266" r:id="rId265" display="RRV4-85B-R6"/>
+    <hyperlink ref="A267" r:id="rId266" display="RRV4-65A-R6"/>
+    <hyperlink ref="A268" r:id="rId267" display="RRVV-65B-R4-V2"/>
+    <hyperlink ref="A269" r:id="rId268" display="RRV4-65A-R6-V2"/>
+    <hyperlink ref="A270" r:id="rId269" display="RRVVHHTT-65D-R6"/>
+    <hyperlink ref="A271" r:id="rId270" display="RRV4-65B-R6H4"/>
+    <hyperlink ref="A272" r:id="rId271" display="RRVV-65D-R4"/>
+    <hyperlink ref="A273" r:id="rId272" display="RRZZHHTT-65B-R7N43"/>
+    <hyperlink ref="A274" r:id="rId273" display="RRYYHHTTT4S4-65BR8"/>
+    <hyperlink ref="A275" r:id="rId274" display="RRVVT4S4-65D-R6"/>
+    <hyperlink ref="A276" r:id="rId275" display="RRZZHHTT65AR6MR"/>
+    <hyperlink ref="A277" r:id="rId276" display="RRZZ-65A-R4-V2"/>
+    <hyperlink ref="A278" r:id="rId277" display="RRZZT4-65A-R5"/>
+    <hyperlink ref="A279" r:id="rId278" display="RV3-65D-R4-V3"/>
+    <hyperlink ref="A280" r:id="rId279" display="FVV-65C-R3"/>
+    <hyperlink ref="A281" r:id="rId280" display="HBX-6516DS-VTM"/>
+    <hyperlink ref="A282" r:id="rId281" display="HBXX-6517DS-VTM"/>
+    <hyperlink ref="A283" r:id="rId282" display="HBXX-3817TB1-VTM"/>
+    <hyperlink ref="A284" r:id="rId283" display="HBXX-6513DS-VTM"/>
+    <hyperlink ref="A285" r:id="rId284" display="HBXX-9014DS-VTM"/>
+    <hyperlink ref="A286" r:id="rId285" display="HBXX-6516DS-VTM"/>
+    <hyperlink ref="A287" r:id="rId286" display="HBX-9016DS-VTM"/>
+    <hyperlink ref="A288" r:id="rId287" display="HBX-6513DS-VTM"/>
+    <hyperlink ref="A289" r:id="rId288" display="HBXX-3319DS-VTM"/>
+    <hyperlink ref="A290" r:id="rId289" display="HWXX-6516DS1-VTM"/>
+    <hyperlink ref="A291" r:id="rId290" display="HWX-6516DS1-VTM"/>
+    <hyperlink ref="A292" r:id="rId291" display="JAHH-45A-R3B"/>
+    <hyperlink ref="A293" r:id="rId292" display="JAH4-65B-R4"/>
+    <hyperlink ref="A294" r:id="rId293" display="JAHH-65A-R3B"/>
+    <hyperlink ref="A295" r:id="rId294" display="JAHH-65C-R3B-V3"/>
+    <hyperlink ref="A296" r:id="rId295" display="JAH4-65C-R4"/>
+    <hyperlink ref="A297" r:id="rId296" display="JCHHTT-65B-R5"/>
+    <hyperlink ref="A298" r:id="rId297" display="JAVV-65C-R3B"/>
+    <hyperlink ref="A299" r:id="rId298" display="JCVV-65A-R4"/>
+    <hyperlink ref="A300" r:id="rId299" display="LDX-6516DS-VTM"/>
+    <hyperlink ref="A301" r:id="rId300" display="LDXX-9013DS-VTM"/>
+    <hyperlink ref="A302" r:id="rId301" display="LLPX210R-V1"/>
+    <hyperlink ref="A303" r:id="rId302" display="LDXX-6515DS-VTM"/>
+    <hyperlink ref="A304" r:id="rId303" display="LNX-6514DS-A1M"/>
+    <hyperlink ref="A305" r:id="rId304" display="LNX-6513DS-A1M"/>
+    <hyperlink ref="A306" r:id="rId305" display="LNX-8514DS-A1M"/>
+    <hyperlink ref="A307" r:id="rId306" display="NH360QM-D-2XR"/>
+    <hyperlink ref="A308" r:id="rId307" display="SBNHH-1D65B"/>
+    <hyperlink ref="A309" r:id="rId308" display="NHH-33B-R2B"/>
+    <hyperlink ref="A310" r:id="rId309" display="SSP-65T-F"/>
+    <hyperlink ref="A311" r:id="rId310" display="SSPX310R-V2"/>
+    <hyperlink ref="A312" r:id="rId311" display="T4S4-90A-R2"/>
+    <hyperlink ref="A313" r:id="rId312" display="T4S4-90A-R2-V3"/>
+    <hyperlink ref="A314" r:id="rId313" display="T4-90A-R1-V2"/>
+    <hyperlink ref="A315" r:id="rId314" display="UNA008R-V2"/>
+    <hyperlink ref="A316" r:id="rId315" display="UNNPX206R3"/>
+    <hyperlink ref="A317" r:id="rId316" display="UNA010FI-0-V2"/>
+    <hyperlink ref="A318" r:id="rId317" display="V4-65D-R4-V2"/>
+    <hyperlink ref="A319" r:id="rId318" display="DB380-5083"/>
+    <hyperlink ref="A320" r:id="rId319" display="DB365-SP5"/>
+    <hyperlink ref="A321" r:id="rId320" display="DB380-OFFSET"/>
+    <hyperlink ref="A322" r:id="rId321" display="DB380-5083-C4M"/>
+    <hyperlink ref="A323" r:id="rId322" display="DB380-SINGLE"/>
+    <hyperlink ref="A324" r:id="rId323" display="DB380-9-ADFD1820"/>
+    <hyperlink ref="A325" r:id="rId324" display="DB5083"/>
+    <hyperlink ref="A326" r:id="rId325" display="DB390-3"/>
+    <hyperlink ref="A327" r:id="rId326" display="DB5001"/>
+    <hyperlink ref="A328" r:id="rId327" display="ATBTK-FM"/>
+    <hyperlink ref="A329" r:id="rId328" display="ATBTK-MF"/>
+    <hyperlink ref="A330" r:id="rId329" display="ATSBT-TOP-FF-4G"/>
+    <hyperlink ref="A331" r:id="rId330" display="ATSBT-BOTTOM-FF-4G"/>
+    <hyperlink ref="A332" r:id="rId331" display="BSAMNT-6"/>
+    <hyperlink ref="A333" r:id="rId332" display="BSAMNT-AEKT"/>
+    <hyperlink ref="A334" r:id="rId333" display="BSAMNT-4-F3"/>
+    <hyperlink ref="A335" r:id="rId334" display="BSAMNT-2F"/>
+    <hyperlink ref="A336" r:id="rId335" display="BSAMNT-3F"/>
+    <hyperlink ref="A337" r:id="rId336" display="ATCB-B01-050"/>
+    <hyperlink ref="A338" r:id="rId337" display="ATCB-B01-007"/>
+    <hyperlink ref="A339" r:id="rId338" display="ATCB-B01-060"/>
+    <hyperlink ref="A340" r:id="rId339" display="ATCB-B01-070"/>
+    <hyperlink ref="A341" r:id="rId340" display="ATCB-B01-010"/>
+    <hyperlink ref="A342" r:id="rId341" display="ATCB-DB9-007"/>
+    <hyperlink ref="A343" r:id="rId342" display="ATCB-B01-090"/>
+    <hyperlink ref="A344" r:id="rId343" display="BSAMNT-F2"/>
+    <hyperlink ref="A345" r:id="rId344" display="BSAMNT-B92-05"/>
+    <hyperlink ref="A346" r:id="rId345" display="ATCB-DB9-003-A"/>
+    <hyperlink ref="A347" r:id="rId346" display="RRZZHHTT-65B-R6H4"/>
+    <hyperlink ref="A348" r:id="rId347" display="RRZZVV-65A-R6H4"/>
+    <hyperlink ref="A349" r:id="rId348" display="RV4-65B-R5-V2"/>
+    <hyperlink ref="A350" r:id="rId349" display="RV-65A-R2"/>
+    <hyperlink ref="A351" r:id="rId350" display="RRZZT4-65A-R5-V2"/>
+    <hyperlink ref="A352" r:id="rId351" display="6V-10M-F6"/>
+    <hyperlink ref="A353" r:id="rId352" display="RVV-65M-R3VB"/>
+    <hyperlink ref="A354" r:id="rId353" display="RV4-65D-R5-V2"/>
+    <hyperlink ref="A355" r:id="rId354" display="RV3-65D-R4-V2"/>
+    <hyperlink ref="A356" r:id="rId355" display="RV4PX306R"/>
+    <hyperlink ref="A357" r:id="rId356" display="RV4-65D-R5-V6"/>
+    <hyperlink ref="A358" r:id="rId357" display="RV4-65D-M-V2"/>
+    <hyperlink ref="A359" r:id="rId358" display="RV4PX308R-V2"/>
+    <hyperlink ref="A360" r:id="rId359" display="RV4-65D-R5-V9"/>
+    <hyperlink ref="A361" r:id="rId360" display="RVV-33B-R3"/>
+    <hyperlink ref="A362" r:id="rId361" display="RVV-65D-M"/>
+    <hyperlink ref="A363" r:id="rId362" display="RVV65B-C3-3XR"/>
+    <hyperlink ref="A364" r:id="rId363" display="RVV-65D-R3"/>
+    <hyperlink ref="A365" r:id="rId364" display="RVV-45A-R3"/>
+    <hyperlink ref="A366" r:id="rId365" display="RVV-65A-R3"/>
+    <hyperlink ref="A367" r:id="rId366" display="RVVPX306.11R-V2"/>
+    <hyperlink ref="A368" r:id="rId367" display="RVV2H-6533B-R5"/>
+    <hyperlink ref="A369" r:id="rId368" display="RVVPX306.11B-T2"/>
+    <hyperlink ref="A370" r:id="rId369" display="RVV65A-M"/>
+    <hyperlink ref="A371" r:id="rId370" display="HW4X-6516DS1-VTM"/>
+    <hyperlink ref="A372" r:id="rId371" display="RVVPX310.11B-T2"/>
+    <hyperlink ref="A373" r:id="rId372" display="RVVPX308.11R-V3"/>
+    <hyperlink ref="A374" r:id="rId373" display="RVVPX310.11R-V3"/>
+    <hyperlink ref="A375" r:id="rId374" display="RZV-65B-R3"/>
+    <hyperlink ref="A376" r:id="rId375" display="RYVV-65A-R4"/>
+    <hyperlink ref="A377" r:id="rId376" display="RZVV-65B-R4-V4"/>
+    <hyperlink ref="A378" r:id="rId377" display="RZVV-65A-R4-V4"/>
+    <hyperlink ref="A379" r:id="rId378" display="S4-90M-R1-V3"/>
+    <hyperlink ref="A380" r:id="rId379" display="S4-90M-R1-V5"/>
+    <hyperlink ref="A381" r:id="rId380" display="SBJAHH-1D65C-DL"/>
+    <hyperlink ref="A382" r:id="rId381" display="SBNHH-1D45C"/>
+    <hyperlink ref="A383" r:id="rId382" display="SBNHH-1D65C"/>
+    <hyperlink ref="A384" r:id="rId383" display="SBNHH-1D45C-SR"/>
+    <hyperlink ref="A385" r:id="rId384" display="SBNHH-1D65A"/>
+    <hyperlink ref="A386" r:id="rId385" display="SBNHH-1D85A"/>
+    <hyperlink ref="A387" r:id="rId386" display="NH360QM-DG-2XR"/>
+    <hyperlink ref="A388" r:id="rId387" display="SBNHH-1D85B"/>
+    <hyperlink ref="A389" r:id="rId388" display="NHH-33C-R2B"/>
+    <hyperlink ref="A390" r:id="rId389" display="FF-45C-R1"/>
+    <hyperlink ref="A391" r:id="rId390" display="RZZ-65D-R3"/>
+    <hyperlink ref="A392" r:id="rId391" display="RRZZ-65B-R4N39"/>
+    <hyperlink ref="A393" r:id="rId392" display="RRZZ-33D-R4"/>
+    <hyperlink ref="A394" r:id="rId393" display="RRV4Q4-65D-R7V2"/>
+    <hyperlink ref="A395" r:id="rId394" display="NNH4SS-45A-R3BT8"/>
+    <hyperlink ref="A396" r:id="rId395" display="NNHH-45C-R4"/>
+    <hyperlink ref="A397" r:id="rId396" display="SS-65T-F"/>
+    <hyperlink ref="A398" r:id="rId397" display="NNV4S6-65S-F4"/>
+    <hyperlink ref="A399" r:id="rId398" display="NNH4SS-45B-R3BT8"/>
+    <hyperlink ref="A400" r:id="rId399" display="JJAAH4-65B-R6"/>
+    <hyperlink ref="A401" r:id="rId400" display="NNV4-45A-R6"/>
+    <hyperlink ref="A402" r:id="rId401" display="FFV4Q4-65B-R7-V2"/>
+    <hyperlink ref="A403" r:id="rId402" display="RRV4-65B-R6-PS"/>
+    <hyperlink ref="A404" r:id="rId403" display="KZZVV-65D-R5"/>
+    <hyperlink ref="A405" r:id="rId404" display="NNVVSS-360M-F3"/>
+    <hyperlink ref="A406" r:id="rId405" display="NNVVSS-360M-M"/>
+    <hyperlink ref="A407" r:id="rId406" display="NNH4-65A-R6D"/>
+    <hyperlink ref="A408" r:id="rId407" display="3X-RRZZHHTTS4-BR24"/>
+    <hyperlink ref="A409" r:id="rId408" display="NNHH-45B-R4-V1"/>
+    <hyperlink ref="A410" r:id="rId409" display="RRV4-65B-R6H4VB-V2"/>
+    <hyperlink ref="A411" r:id="rId410" display="RRZZHHTT-65AR7N43F"/>
+    <hyperlink ref="A412" r:id="rId411" display="FVV-65B-3XKIT"/>
+    <hyperlink ref="A413" r:id="rId412" display="FVV-65A-3XKIT"/>
+    <hyperlink ref="A414" r:id="rId413" display="RRZZV6-65D-R10F"/>
+    <hyperlink ref="A415" r:id="rId414" display="RRZZVVQ4Q4-65DR8V4"/>
+    <hyperlink ref="A416" r:id="rId415" display="EEGGV4Q4Q465DR10"/>
+    <hyperlink ref="A417" r:id="rId416" display="RRV4-65B-R6H4-V3"/>
+    <hyperlink ref="A418" r:id="rId417" display="RRV4Q4-65A-R7"/>
+    <hyperlink ref="A419" r:id="rId418" display="KKSS-65A-R2"/>
+    <hyperlink ref="A420" r:id="rId419" display="RRVV-85D-R4N43"/>
+    <hyperlink ref="A421" r:id="rId420" display="RRZZVVT4S4-65BR8V4"/>
+    <hyperlink ref="A422" r:id="rId421" display="RRVV-65B-R4-V4"/>
+    <hyperlink ref="A423" r:id="rId422" display="NNH4-65C-R3"/>
+    <hyperlink ref="A424" r:id="rId423" display="RRZZVVQ4Q4-65DR8"/>
+    <hyperlink ref="A425" r:id="rId424" display="NNH4-65A-R3B-V1"/>
+    <hyperlink ref="A426" r:id="rId425" display="J3AH4-65C-R6"/>
+    <hyperlink ref="A427" r:id="rId426" display="6VV-10A-F6"/>
+    <hyperlink ref="A428" r:id="rId427" display="S4-90M-R1B-V1"/>
+    <hyperlink ref="A429" r:id="rId428" display="KKVVSS-65C-T-R3B"/>
+    <hyperlink ref="A430" r:id="rId429" display="6VV-10A-R6"/>
+    <hyperlink ref="A431" r:id="rId430" display="R-33D-R1VB01"/>
+    <hyperlink ref="A432" r:id="rId431" display="4P-2L2M-B2"/>
+    <hyperlink ref="A433" r:id="rId432" display="RZZ-65D-R3V6"/>
+    <hyperlink ref="A434" r:id="rId433" display="3X-KVVQ4-65B-R12"/>
+    <hyperlink ref="A435" r:id="rId434" display="RRVV-65A-R4VB02"/>
+    <hyperlink ref="A436" r:id="rId435" display="ACCURET-A11"/>
+    <hyperlink ref="A437" r:id="rId436" display="ACCURET-E"/>
+    <hyperlink ref="A438" r:id="rId437" display="ANT-SHARING-HUB-6"/>
+    <hyperlink ref="A439" r:id="rId438" display="APS-XT"/>
+    <hyperlink ref="A440" r:id="rId439" display="DB5001-SP5"/>
+    <hyperlink ref="A441" r:id="rId440" display="DB5091-3"/>
+    <hyperlink ref="A442" r:id="rId441" display="DB5002"/>
+    <hyperlink ref="A443" r:id="rId442" display="DB5098-3"/>
+    <hyperlink ref="A444" r:id="rId443" display="DB5098-WM"/>
+    <hyperlink ref="A445" r:id="rId444" display="F-042-GL-E"/>
+    <hyperlink ref="A446" r:id="rId445" display="F-009-S4"/>
+    <hyperlink ref="A447" r:id="rId446" display="ATSBT-TOP-FM-4G"/>
+    <hyperlink ref="A448" r:id="rId447" display="ATSBT-BOTTOM-MF-4G"/>
+    <hyperlink ref="A449" r:id="rId448" display="BSAMNT-9"/>
+    <hyperlink ref="A450" r:id="rId449" display="TRX58-35-O"/>
+    <hyperlink ref="A451" r:id="rId450" display="TS-MNT-TOP-370"/>
+    <hyperlink ref="A452" r:id="rId451" display="MC-MNT-SIDE-370"/>
+    <hyperlink ref="A453" r:id="rId452" display="MC-MNT-TOP-370"/>
+    <hyperlink ref="A454" r:id="rId453" display="MC-MNT-TOP-3"/>
+    <hyperlink ref="A455" r:id="rId454" display="BSAMNT-B89-01"/>
+    <hyperlink ref="A456" r:id="rId455" display="APM40-VEN"/>
+    <hyperlink ref="A457" r:id="rId456" display="BSAMNT-B92-08"/>
+    <hyperlink ref="A458" r:id="rId457" display="10052511-1"/>
+    <hyperlink ref="A459" r:id="rId458" display="ATCB-B01-015"/>
+    <hyperlink ref="A460" r:id="rId459" display="ATCB-DB9-001"/>
+    <hyperlink ref="A461" r:id="rId460" display="ATCB-B01-020"/>
+    <hyperlink ref="A462" r:id="rId461" display="ATCB-DB9-016"/>
+    <hyperlink ref="A463" r:id="rId462" display="ATCB-DB9-002"/>
+    <hyperlink ref="A464" r:id="rId463" display="ATCB-DB9-003"/>
+    <hyperlink ref="A465" r:id="rId464" display="ATCB-DB9-020"/>
+    <hyperlink ref="A466" r:id="rId465" display="ATCB-DB9-025-A"/>
+    <hyperlink ref="A467" r:id="rId466" display="ATCB-DB9-005-A"/>
+    <hyperlink ref="A468" r:id="rId467" display="ATCB-DB9-060"/>
+    <hyperlink ref="A469" r:id="rId468" display="ATCB-B01-002"/>
+    <hyperlink ref="A470" r:id="rId469" display="ATCB-B01-003"/>
+    <hyperlink ref="A471" r:id="rId470" display="ATCB-B01-RM50"/>
+    <hyperlink ref="A472" r:id="rId471" display="ATCB-B01-V1-RM50"/>
+    <hyperlink ref="A473" r:id="rId472" display="RET-MASTER"/>
+    <hyperlink ref="A474" r:id="rId473" display="ATC300-1000"/>
+    <hyperlink ref="A475" r:id="rId474" display="ATC200-LITE-USB"/>
+    <hyperlink ref="A476" r:id="rId475" display="ATC200-LITE-USB-EU"/>
+    <hyperlink ref="A477" r:id="rId476" display="ATGK-CABLE"/>
+    <hyperlink ref="A478" r:id="rId477" display="ATJB200-A01-004"/>
+    <hyperlink ref="A479" r:id="rId478" display="ATLP200-001"/>
+    <hyperlink ref="A480" r:id="rId479" display="ASB-3"/>
+    <hyperlink ref="A481" r:id="rId480" display="HB65-OFFSET-MNT"/>
+    <hyperlink ref="A482" r:id="rId481" display="HC-10-S"/>
+    <hyperlink ref="A483" r:id="rId482" display="HC-06-S"/>
+    <hyperlink ref="A484" r:id="rId483" display="HC-08-S"/>
+    <hyperlink ref="A485" r:id="rId484" display="HCN-10-S"/>
+    <hyperlink ref="A486" r:id="rId485" display="HCN-06-S"/>
+    <hyperlink ref="A487" r:id="rId486" display="HN-10-SP"/>
+    <hyperlink ref="A488" r:id="rId487" display="LNXX-MNT"/>
+    <hyperlink ref="A489" r:id="rId488" display="MC-MNT-TS1"/>
+    <hyperlink ref="A490" r:id="rId489" display="MC-MNT-3XV-TS1"/>
+    <hyperlink ref="A491" r:id="rId490" display="MC-MNT-SIDE"/>
+    <hyperlink ref="A492" r:id="rId491" display="MC-MNT-TOP"/>
+    <hyperlink ref="A493" r:id="rId492" display="MC-MNT-TOP-2"/>
+    <hyperlink ref="A494" r:id="rId493" display="T-075-S4"/>
+    <hyperlink ref="A495" r:id="rId494" display="T-085-S4"/>
+    <hyperlink ref="A496" r:id="rId495" display="T-095-GL-E"/>
+    <hyperlink ref="A497" r:id="rId496" display="T-029-GL-E"/>
+    <hyperlink ref="A498" r:id="rId497" display="T-126-GL"/>
+    <hyperlink ref="A499" r:id="rId498" display="UMWD-TREEKIT"/>
+    <hyperlink ref="A500" r:id="rId499" display="UPK010SP"/>
+    <hyperlink ref="A501" r:id="rId500" display="602030A"/>
+    <hyperlink ref="A502" r:id="rId501" display="602030WM"/>
+    <hyperlink ref="A503" r:id="rId502" display="800TREEKIT"/>
+    <hyperlink ref="A504" r:id="rId503" display="AEKTBKT-E1"/>
+    <hyperlink ref="A505" r:id="rId504" display="ASP617"/>
+    <hyperlink ref="A506" r:id="rId505" display="ASPR616"/>
+    <hyperlink ref="A507" r:id="rId506" display="BSAMNT-1"/>
+    <hyperlink ref="A508" r:id="rId507" display="BSAMNT-4"/>
+    <hyperlink ref="A509" r:id="rId508" display="BSAMNT-SBS-2-2"/>
+    <hyperlink ref="A510" r:id="rId509" display="BSAMNT-F"/>
+    <hyperlink ref="A511" r:id="rId510" display="DB375"/>
+    <hyperlink ref="A512" r:id="rId511" display="DB380-3"/>
+    <hyperlink ref="A513" r:id="rId512" display="RRZZVVQ4-65B-R7G"/>
+    <hyperlink ref="A514" r:id="rId513" display="RRV4-65M-R6N43"/>
+    <hyperlink ref="A515" r:id="rId514" display="ACCURET-A20"/>
+    <hyperlink ref="A516" r:id="rId515" display="ATM200-A20"/>
+    <hyperlink ref="A517" r:id="rId516" display="E-ATM300"/>
+    <hyperlink ref="A518" r:id="rId517" display="APS-XT-GPS"/>
+    <hyperlink ref="A519" r:id="rId518" display="ATBTK-MF-4G"/>
+    <hyperlink ref="A520" r:id="rId519" display="ATSBT-BOTTOM-FM-4G"/>
+    <hyperlink ref="A521" r:id="rId520" display="ATSBT-TOP-FMC3"/>
+    <hyperlink ref="A522" r:id="rId521" display="ATSBT-TOP-MF-4G"/>
+    <hyperlink ref="A523" r:id="rId522" display="DB365-SP9"/>
+    <hyperlink ref="A524" r:id="rId523" display="ATSBT-BOTTOM-FF-5G"/>
+    <hyperlink ref="A525" r:id="rId524" display="ATSBT-TOP-FM-5G"/>
+    <hyperlink ref="A526" r:id="rId525" display="ATCB-B01-040"/>
+    <hyperlink ref="A527" r:id="rId526" display="DB5004S-MTD"/>
+    <hyperlink ref="A528" r:id="rId527" display="DB800TREE"/>
+    <hyperlink ref="A529" r:id="rId528" display="DB5007"/>
+    <hyperlink ref="A530" r:id="rId529" display="DB5012"/>
+    <hyperlink ref="A531" r:id="rId530" display="DB5098E"/>
+    <hyperlink ref="A532" r:id="rId531" display="F-019-S6"/>
+    <hyperlink ref="A533" r:id="rId532" display="F-074-S4"/>
+    <hyperlink ref="A534" r:id="rId533" display="F-118-GL-E"/>
+    <hyperlink ref="A535" r:id="rId534" display="ATCB-B01-009"/>
+    <hyperlink ref="A536" r:id="rId535" display="ATCB-B01-080"/>
+    <hyperlink ref="A537" r:id="rId536" display="ATCB-DB15-005"/>
+    <hyperlink ref="A538" r:id="rId537" display="ATCB-DB9-006"/>
+    <hyperlink ref="A539" r:id="rId538" display="TRX58-80-O"/>
+    <hyperlink ref="A540" r:id="rId539" display="BSA-DT-34"/>
+    <hyperlink ref="A541" r:id="rId540" display="BSAMNT-SBS-3-3"/>
+    <hyperlink ref="A542" r:id="rId541" display="BSAMNT-SBS-3-2"/>
+    <hyperlink ref="A543" r:id="rId542" display="BSA-DT-34-H"/>
+    <hyperlink ref="A544" r:id="rId543" display="BSAMNT-M9"/>
+    <hyperlink ref="A545" r:id="rId544" display="BSAMNT-8"/>
+    <hyperlink ref="A546" r:id="rId545" display="BSAMNT-B95-04A"/>
+    <hyperlink ref="A547" r:id="rId546" display="BSAMNT-B95-01A"/>
+    <hyperlink ref="A548" r:id="rId547" display="ATCB-DB9-005"/>
+    <hyperlink ref="A549" r:id="rId548" display="ATCB-DB9-030"/>
+    <hyperlink ref="A550" r:id="rId549" display="ATCB-DB9-045"/>
+    <hyperlink ref="A551" r:id="rId550" display="ATCB-B01-004"/>
+    <hyperlink ref="A552" r:id="rId551" display="ATCB-B01-005"/>
+    <hyperlink ref="A553" r:id="rId552" display="ATCB-DB9-006-A"/>
+    <hyperlink ref="A554" r:id="rId553" display="ATCB-DB15-020"/>
+    <hyperlink ref="A555" r:id="rId554" display="ATCB-B01-025"/>
+    <hyperlink ref="A556" r:id="rId555" display="ATCB-DB15-006"/>
+    <hyperlink ref="A557" r:id="rId556" display="RET-MASTER-INTL"/>
+    <hyperlink ref="A558" r:id="rId557" display="ATJB200-A01-007"/>
+    <hyperlink ref="A559" r:id="rId558" display="AISG-T"/>
+    <hyperlink ref="A560" r:id="rId559" display="ATCB-B01-Y-C30"/>
+    <hyperlink ref="A561" r:id="rId560" display="HCN-08-S"/>
+    <hyperlink ref="A562" r:id="rId561" display="LNXX-MNT-M"/>
+    <hyperlink ref="A563" r:id="rId562" display="MC-MNT-3XV-SIDE"/>
+    <hyperlink ref="A564" r:id="rId563" display="MC-MNT-3XV-TOP"/>
+    <hyperlink ref="A565" r:id="rId564" display="SBM-U3D3"/>
+    <hyperlink ref="A566" r:id="rId565" display="T-045-GL-E"/>
+    <hyperlink ref="A567" r:id="rId566" display="T-095-S4"/>
+    <hyperlink ref="A568" r:id="rId567" display="T-041-GL-E"/>
+    <hyperlink ref="A569" r:id="rId568" display="T-108-GL-E"/>
+    <hyperlink ref="A570" r:id="rId569" display="T-125-GL"/>
+    <hyperlink ref="A571" r:id="rId570" display="UPK008SP"/>
+    <hyperlink ref="A572" r:id="rId571" display="018279-001"/>
+    <hyperlink ref="A573" r:id="rId572" display="11653"/>
+    <hyperlink ref="A574" r:id="rId573" display="11653-4-IN"/>
+    <hyperlink ref="A575" r:id="rId574" display="600899F"/>
+    <hyperlink ref="A576" r:id="rId575" display="600899A-2"/>
+    <hyperlink ref="A577" r:id="rId576" display="624054-1"/>
+    <hyperlink ref="A578" r:id="rId577" display="800PIPEKIT-X"/>
+    <hyperlink ref="A579" r:id="rId578" display="800PIPEKIT-XL"/>
+    <hyperlink ref="A580" r:id="rId579" display="AEKTMNT-E1"/>
+    <hyperlink ref="A581" r:id="rId580" display="ASPA320"/>
+    <hyperlink ref="A582" r:id="rId581" display="BSAMNT-M"/>
+    <hyperlink ref="A583" r:id="rId582" display="BSAMNT-M4"/>
+    <hyperlink ref="A584" r:id="rId583" display="BSAMNT-3"/>
+    <hyperlink ref="A585" r:id="rId584" display="BSAMNT-MH"/>
+    <hyperlink ref="A586" r:id="rId585" display="BSAMNT-OFFSET"/>
+    <hyperlink ref="A587" r:id="rId586" display="BSAMNT-SBS-1-2"/>
+    <hyperlink ref="A588" r:id="rId587" display="BSAMNT-SBS-2-3"/>
+    <hyperlink ref="A589" r:id="rId588" display="BSAMNT-U"/>
+    <hyperlink ref="A590" r:id="rId589" display="BSAMNT-LW"/>
+    <hyperlink ref="A591" r:id="rId590" display="DB380"/>
+    <hyperlink ref="A592" r:id="rId591" display="FF-65B-R2"/>
+    <hyperlink ref="A593" r:id="rId592" display="FF-65C-R2"/>
+    <hyperlink ref="A594" r:id="rId593" display="FFHH-65A-R3"/>
+    <hyperlink ref="A595" r:id="rId594" display="FFHH-65B-R3"/>
+    <hyperlink ref="A596" r:id="rId595" display="FFV4-65C-R6"/>
+    <hyperlink ref="A597" r:id="rId596" display="FFVV-65C-R3-V1"/>
+    <hyperlink ref="A598" r:id="rId597" display="FFV4-65A-R6"/>
+    <hyperlink ref="A599" r:id="rId598" display="FFV4S4-65B-R7"/>
+    <hyperlink ref="A600" r:id="rId599" display="FFV4-65A-R3-V1"/>
+    <hyperlink ref="A601" r:id="rId600" display="RRZZV4-65D-R8H4"/>
+    <hyperlink ref="A602" r:id="rId601" display="10P-2L8M-B5-V2"/>
+    <hyperlink ref="A603" r:id="rId602" display="EGRZV4-65D-R8N43"/>
+    <hyperlink ref="A604" r:id="rId603" display="EGRZV4S4-65D-R9N43"/>
+    <hyperlink ref="A605" r:id="rId604" display="RRV42H-6533D-R8"/>
+    <hyperlink ref="A606" r:id="rId605" display="2VV-33C-R4-V6"/>
+    <hyperlink ref="A607" r:id="rId606" display="S4-90M-R1-V4"/>
+    <hyperlink ref="A608" r:id="rId607" display="NNHH-45A-R4"/>
+    <hyperlink ref="A609" r:id="rId608" display="NHHSS-65B-R2BT4"/>
+    <hyperlink ref="A610" r:id="rId609" display="NHHSS-65A-R2BT2"/>
+    <hyperlink ref="A611" r:id="rId610" display="NHHSS-65B-R2BT2"/>
+    <hyperlink ref="A612" r:id="rId611" display="NHHSS-65C-R2BT2"/>
+    <hyperlink ref="A613" r:id="rId612" display="O2P-2L-B1"/>
+    <hyperlink ref="A614" r:id="rId613" display="EGRZZH4T4VV65DR10"/>
+    <hyperlink ref="A615" r:id="rId614" display="RRZZ-65B-R4N43"/>
+    <hyperlink ref="A616" r:id="rId615" display="JAHHSS-65C-R3BT4"/>
+    <hyperlink ref="A617" r:id="rId616" display="RRZZV4-65B-R8H4"/>
+    <hyperlink ref="A618" r:id="rId617" display="RR-65D-R2N43"/>
+    <hyperlink ref="A619" r:id="rId618" display="FFVV-65A-R2-V1"/>
+    <hyperlink ref="A620" r:id="rId619" display="RRZZHHTT-S4-B8V2"/>
+    <hyperlink ref="A621" r:id="rId620" display="RVVPX310.11B-T2H"/>
+    <hyperlink ref="A622" r:id="rId621" display="RVVPX308.11B-T2H"/>
+    <hyperlink ref="A623" r:id="rId622" display="RRZZV4-65D-R8N43"/>
+    <hyperlink ref="A624" r:id="rId623" display="RVV2VV-6533D-R7"/>
+    <hyperlink ref="A625" r:id="rId624" display="VV-65T-F-V3"/>
+    <hyperlink ref="A626" r:id="rId625" display="RRZZHHTTS4-65BR8V2"/>
+    <hyperlink ref="A627" r:id="rId626" display="RRZZVV-65D-R6N43"/>
+    <hyperlink ref="A628" r:id="rId627" display="NNHH-65B-R4N17"/>
+    <hyperlink ref="A629" r:id="rId628" display="EGRZVS4-65D-R6N43"/>
+    <hyperlink ref="A630" r:id="rId629" display="RV4PX310R-V2H"/>
+    <hyperlink ref="A631" r:id="rId630" display="SS-65M-R2"/>
+    <hyperlink ref="A632" r:id="rId631" display="10P-4L6M-D5"/>
+    <hyperlink ref="A633" r:id="rId632" display="NHHS4-65A-R3B"/>
+    <hyperlink ref="A634" r:id="rId633" display="NHHS4-65C-R3B"/>
+    <hyperlink ref="A635" r:id="rId634" display="RRV4S4-65D-R5"/>
+    <hyperlink ref="A636" r:id="rId635" display="S4-90M-R1B"/>
+    <hyperlink ref="A637" r:id="rId636" display="FGKZZV4-65D-R9"/>
+    <hyperlink ref="A638" r:id="rId637" display="R2VV-6533B-R5-V2"/>
+    <hyperlink ref="A639" r:id="rId638" display="AEKT-430"/>
+    <hyperlink ref="A640" r:id="rId639" display="AEKT-430-E1"/>
+    <hyperlink ref="A641" r:id="rId640" display="RRVV-65D-R4-V3"/>
+    <hyperlink ref="A642" r:id="rId641" display="NHHSS-45C-R2BT10"/>
+    <hyperlink ref="A643" r:id="rId642" display="NNHHS4-65A-R5"/>
+    <hyperlink ref="A644" r:id="rId643" display="T4-90A-R1-V5"/>
+    <hyperlink ref="A645" r:id="rId644" display="RVVSS-50M-F"/>
+    <hyperlink ref="A646" r:id="rId645" display="EGRV4-65B-R7H4"/>
+    <hyperlink ref="A647" r:id="rId646" display="FFV4S4-65C-R7"/>
+    <hyperlink ref="A648" r:id="rId647" display="LNX-6514DS-R1"/>
+    <hyperlink ref="A649" r:id="rId648" display="NNHHS4-65B-R5"/>
+    <hyperlink ref="A650" r:id="rId649" display="NNH4S4-65C-R4B-V1"/>
+    <hyperlink ref="A651" r:id="rId650" display="NNH4S4-65C-R7"/>
+    <hyperlink ref="A652" r:id="rId651" display="NNH4SS-65C-R3BT8"/>
+    <hyperlink ref="A653" r:id="rId652" display="NHHSS-65A-R3B"/>
+    <hyperlink ref="A654" r:id="rId653" display="EGRZZHHTT-65BR8N43"/>
+    <hyperlink ref="A655" r:id="rId654" display="FFHHTTVV-65A-R8"/>
+    <hyperlink ref="A656" r:id="rId655" display="RRZZVVS4-65DR7NV4"/>
+    <hyperlink ref="A657" r:id="rId656" display="NHHSS-65B-R3B"/>
+    <hyperlink ref="A658" r:id="rId657" display="RRZZVVS4-65B-R7N43"/>
+    <hyperlink ref="A659" r:id="rId658" display="NHHSS-65B-R2BT8-V2"/>
+    <hyperlink ref="A660" r:id="rId659" display="2P-2L-C1-V2"/>
+    <hyperlink ref="A661" r:id="rId660" display="V4S4-360S-F2"/>
+    <hyperlink ref="A662" r:id="rId661" display="RRZZV4S4-65DR9NV4"/>
+    <hyperlink ref="A663" r:id="rId662" display="RRYYHHTTS4-65AR7V4"/>
+    <hyperlink ref="A664" r:id="rId663" display="EGRZZH4T4VV-DR10V1"/>
+    <hyperlink ref="A665" r:id="rId664" display="NNV4SSP-360S-F2"/>
+    <hyperlink ref="A666" r:id="rId665" display="T4S4-90A-R2-V4"/>
+    <hyperlink ref="A667" r:id="rId666" display="RRZZVVS4-65BR7NV4"/>
+    <hyperlink ref="A668" r:id="rId667" display="VVSSP-65PS-F2"/>
+    <hyperlink ref="A669" r:id="rId668" display="VVSS-360S-F2"/>
+    <hyperlink ref="A670" r:id="rId669" display="NHHS4-45C-R3B"/>
+    <hyperlink ref="A671" r:id="rId670" display="RRZZVV-65B-R6NV2"/>
+    <hyperlink ref="A672" r:id="rId671" display="NVVS4-65A-R3B"/>
+    <hyperlink ref="A673" r:id="rId672" display="NNH4-65B-R6H4-V2"/>
+    <hyperlink ref="A674" r:id="rId673" display="FFV4Q4-65B-R7"/>
+    <hyperlink ref="A675" r:id="rId674" display="NHHSS-65A-R2BT8-V2"/>
+    <hyperlink ref="A676" r:id="rId675" display="R-360B-R1VB"/>
+    <hyperlink ref="A677" r:id="rId676" display="RR-85D-R2N43"/>
+    <hyperlink ref="A678" r:id="rId677" display="NNH4-65B-R8D"/>
+    <hyperlink ref="A679" r:id="rId678" display="RR-65B-R2VB"/>
+    <hyperlink ref="A680" r:id="rId679" display="KVVSS-65A-R3"/>
+    <hyperlink ref="A681" r:id="rId680" display="VV-65A-R2VB-V2"/>
+    <hyperlink ref="A682" r:id="rId681" display="NNV4-65C-R6-HG"/>
+    <hyperlink ref="A683" r:id="rId682" display="HHTTP-65T-F-V2"/>
+    <hyperlink ref="A684" r:id="rId683" display="T4-90A-R1-V6"/>
+    <hyperlink ref="A685" r:id="rId684" display="JJAAH4-65C-R6"/>
+    <hyperlink ref="A686" r:id="rId685" display="RR-65C-R2VB-V2"/>
+    <hyperlink ref="A687" r:id="rId686" display="RRVVSS-360M-M"/>
+    <hyperlink ref="A688" r:id="rId687" display="R-65C-R1VB"/>
+    <hyperlink ref="A689" r:id="rId688" display="NHHSS-65B-R2BT4-V1"/>
+    <hyperlink ref="A690" r:id="rId689" display="RVV-65D-R3VB"/>
+    <hyperlink ref="A691" r:id="rId690" display="RRV4-65D-R6-V5"/>
+    <hyperlink ref="A692" r:id="rId691" display="FFVV-65C-R2-HG"/>
+    <hyperlink ref="A693" r:id="rId692" display="NNVVSS-360M-F6"/>
+    <hyperlink ref="A694" r:id="rId693" display="3X-RRV4-65B-R12"/>
+    <hyperlink ref="A695" r:id="rId694" display="RRZZHHTT-65BR7N43F"/>
+    <hyperlink ref="A696" r:id="rId695" display="R2HH-6533C-R3"/>
+    <hyperlink ref="A697" r:id="rId696" display="RRZZVVQ4-65B-R7"/>
+    <hyperlink ref="A698" r:id="rId697" display="NHHSS-55B-R2BT4"/>
+    <hyperlink ref="A699" r:id="rId698" display="3X-KVVS4-65B-R12"/>
+    <hyperlink ref="A700" r:id="rId699" display="KVVSS-65A-R3-V1"/>
+    <hyperlink ref="A701" r:id="rId700" display="NHHSS-65BT4-3XKIT"/>
+    <hyperlink ref="A702" r:id="rId701" display="JJAAH4-65A-R6"/>
+    <hyperlink ref="A703" r:id="rId702" display="FVV-65A-R3-V1"/>
+    <hyperlink ref="A704" r:id="rId703" display="RV2V-6533D-R4"/>
+    <hyperlink ref="A705" r:id="rId704" display="RRZZV4-6590D-R5V4"/>
+    <hyperlink ref="A706" r:id="rId705" display="RRVV-65B-R4VB-V2"/>
+    <hyperlink ref="A707" r:id="rId706" display="RV-65C-R2VB"/>
+    <hyperlink ref="A708" r:id="rId707" display="J3AH4-65B-R6"/>
+    <hyperlink ref="A709" r:id="rId708" display="J4H4-65A-R6"/>
+    <hyperlink ref="A710" r:id="rId709" display="NNHH-65B-R2"/>
+    <hyperlink ref="A711" r:id="rId710" display="NNHH-65C-R2"/>
+    <hyperlink ref="A712" r:id="rId711" display="S4-90M-R1-P8"/>
+    <hyperlink ref="A713" r:id="rId712" display="NNSS-65B-R1BT4"/>
+    <hyperlink ref="A714" r:id="rId713" display="2RR2VV-33C-R4"/>
+    <hyperlink ref="A715" r:id="rId714" display="R-33D-R1VB"/>
+    <hyperlink ref="A716" r:id="rId715" display="NNSS-45B-R1BT4"/>
+    <hyperlink ref="A717" r:id="rId716" display="RVV-65D-R3VB-V2"/>
+    <hyperlink ref="A718" r:id="rId717" display="FFVV-65B-R2N23"/>
+    <hyperlink ref="A719" r:id="rId718" display="FFVV-65C-R2N23"/>
+    <hyperlink ref="A720" r:id="rId719" display="R3V6-65B-R9"/>
+    <hyperlink ref="A721" r:id="rId720" display="RRVV2VVQ4-6533D-R9"/>
+    <hyperlink ref="A722" r:id="rId721" display="R-65C-R1VB-V4"/>
+    <hyperlink ref="A723" r:id="rId722" display="RRVV-65D-R4VB"/>
+    <hyperlink ref="A724" r:id="rId723" display="4V-15A-R4"/>
+    <hyperlink ref="A725" r:id="rId724" display="RRV4-65B-R6H4VB"/>
+    <hyperlink ref="A726" r:id="rId725" display="NNH4-65B-R3B-V1"/>
+    <hyperlink ref="A727" r:id="rId726" display="J4H4-65C-R6"/>
+    <hyperlink ref="A728" r:id="rId727" display="S4-90M-R1B-3XKIT"/>
+    <hyperlink ref="A729" r:id="rId728" display="DB365-OS"/>
+    <hyperlink ref="A730" r:id="rId729" display="DB380-E-5083"/>
+    <hyperlink ref="A731" r:id="rId730" display="DB365-SP7"/>
+    <hyperlink ref="A732" r:id="rId731" display="DB390"/>
+    <hyperlink ref="A733" r:id="rId732" display="DB380-CTSDG"/>
+    <hyperlink ref="A734" r:id="rId733" display="DB365W"/>
+    <hyperlink ref="A735" r:id="rId734" display="DB370"/>
+    <hyperlink ref="A736" r:id="rId735" display="DB5083D"/>
+    <hyperlink ref="A737" r:id="rId736" display="DB5087-3"/>
+    <hyperlink ref="A738" r:id="rId737" display="DB5004"/>
+    <hyperlink ref="A739" r:id="rId738" display="DB5098"/>
+    <hyperlink ref="A740" r:id="rId739" display="ATCB-B01-006"/>
+    <hyperlink ref="A741" r:id="rId740" display="ATCB-B01-C150"/>
+    <hyperlink ref="A742" r:id="rId741" display="ATCB-DB15-003"/>
+    <hyperlink ref="A743" r:id="rId742" display="ATCB-B01-001"/>
+    <hyperlink ref="A744" r:id="rId743" display="ATCB-B01-C50"/>
+    <hyperlink ref="A745" r:id="rId744" display="F-122-GL"/>
+    <hyperlink ref="A746" r:id="rId745" display="F-129-S4"/>
+    <hyperlink ref="A747" r:id="rId746" display="AEKTMNT-N1"/>
+    <hyperlink ref="A748" r:id="rId747" display="AEKTMNT"/>
+    <hyperlink ref="A749" r:id="rId748" display="AEKTBKT"/>
+    <hyperlink ref="A750" r:id="rId749" display="BSAMNT-S"/>
+    <hyperlink ref="A751" r:id="rId750" display="MC-MNT-TOP-305M"/>
+    <hyperlink ref="A752" r:id="rId751" display="TRX58-80-C"/>
+    <hyperlink ref="A753" r:id="rId752" display="ATCB-DB15-010"/>
+    <hyperlink ref="A754" r:id="rId753" display="ATCB-DB9-010"/>
+    <hyperlink ref="A755" r:id="rId754" display="ATCB-B01-100"/>
+    <hyperlink ref="A756" r:id="rId755" display="ATCB-B01-030"/>
+    <hyperlink ref="A757" r:id="rId756" display="3X-RVV-65A-R9"/>
+    <hyperlink ref="A758" r:id="rId757" display="RRZZ-65D-R4N43V1"/>
+    <hyperlink ref="A759" r:id="rId758" display="RZZ-65B-R3"/>
+    <hyperlink ref="A760" r:id="rId759" display="LNX-6514DS-A1M-KT"/>
+    <hyperlink ref="A761" r:id="rId760" display="VV-65A-R1B-KTE"/>
+    <hyperlink ref="A762" r:id="rId761" display="RVV-65B-R3VB"/>
+    <hyperlink ref="A763" r:id="rId762" display="NNH4SS-65A-R3BT8"/>
+    <hyperlink ref="A764" r:id="rId763" display="FFV4Q4-65D-R7"/>
+    <hyperlink ref="A765" r:id="rId764" display="T4-90B-R1-V4"/>
+    <hyperlink ref="A766" r:id="rId765" display="RRVVQ4-65D-R5"/>
+    <hyperlink ref="A767" r:id="rId766" display="FFVV-65B-R2-V3"/>
+    <hyperlink ref="A768" r:id="rId767" display="NHHS4-45B-R3B"/>
+    <hyperlink ref="A769" r:id="rId768" display="RRV4Q4-65D-R7V4"/>
+    <hyperlink ref="A770" r:id="rId769" display="FFV4Q4-65A-R7"/>
+    <hyperlink ref="A771" r:id="rId770" display="8P-2L6M-D4-V5"/>
+    <hyperlink ref="A772" r:id="rId771" display="3X-KVVSS-65A-R9"/>
+    <hyperlink ref="A773" r:id="rId772" display="RRZZ2VV-6533D-R8"/>
+    <hyperlink ref="A774" r:id="rId773" display="RRZZ-65B-R4N39-V1"/>
+    <hyperlink ref="A775" r:id="rId774" display="NNV4S4-360S-F2"/>
+    <hyperlink ref="A776" r:id="rId775" display="NNH4-85B-R6-V1"/>
+    <hyperlink ref="A777" r:id="rId776" display="NHHSS-65C-R3BDT4"/>
+    <hyperlink ref="A778" r:id="rId777" display="NHH-65C-R3BD"/>
+    <hyperlink ref="A779" r:id="rId778" display="FFVV-65B-R2-HG"/>
+    <hyperlink ref="A780" r:id="rId779" display="RRVVQ4-65D-R5V4"/>
+    <hyperlink ref="A781" r:id="rId780" display="EGRZZHHTT-65A-R8"/>
+    <hyperlink ref="A782" r:id="rId781" display="RVV-65D-R3VB-V3"/>
+    <hyperlink ref="A783" r:id="rId782" display="RRVV-65A-R4VB"/>
+    <hyperlink ref="A784" r:id="rId783" display="R3ZZV4-65B-R9"/>
+    <hyperlink ref="A785" r:id="rId784" display="RV-65S-FVB"/>
+    <hyperlink ref="A786" r:id="rId785" display="R2HH-6533C-R3-V1"/>
+    <hyperlink ref="A787" r:id="rId786" display="RRCZV4-65B-R8"/>
+    <hyperlink ref="A788" r:id="rId787" display="RRZZVV-65B-R6NV3"/>
+    <hyperlink ref="A789" r:id="rId788" display="KVVSS-65A-3XKIT"/>
+    <hyperlink ref="A790" r:id="rId789" display="J3AH4-65A-R6"/>
+    <hyperlink ref="A791" r:id="rId790" display="R-65B-R1VB"/>
+    <hyperlink ref="A792" r:id="rId791" display="NHHSS-65C-R4BD"/>
+    <hyperlink ref="A793" r:id="rId792" display="RVVS4-65S-R3"/>
+    <hyperlink ref="A794" r:id="rId793" display="3X-KKV4S4-65B-R15"/>
+    <hyperlink ref="A795" r:id="rId794" display="J4H4-65B-R6"/>
+    <hyperlink ref="A796" r:id="rId795" display="3X-NHHSS-65A-R9B"/>
+    <hyperlink ref="A797" r:id="rId796" display="KKV4S4SS-360A-BF"/>
+    <hyperlink ref="A798" r:id="rId797" display="2VV-33B-R4VB"/>
+    <hyperlink ref="A799" r:id="rId798" display="RRZZVV-65D-R8N43D"/>
+    <hyperlink ref="A800" r:id="rId799" display="RVV-65B-R3VB-V2"/>
+    <hyperlink ref="A801" r:id="rId800" display="RRZZVV-65D-R6NV3"/>
+    <hyperlink ref="A802" r:id="rId801" display="RRZZVV-65B-R6NV4"/>
+    <hyperlink ref="A803" r:id="rId802" display="NHH-65C-HG-R2B"/>
+    <hyperlink ref="A804" r:id="rId803" display="RR2VVT4-6533D-R7V4"/>
+    <hyperlink ref="A805" r:id="rId804" display="NHH-65B-HG-R2B"/>
+    <hyperlink ref="A806" r:id="rId805" display="RR2V4-6533D-R10"/>
+    <hyperlink ref="A807" r:id="rId806" display="2NN2H4-33B-R6B"/>
+    <hyperlink ref="A808" r:id="rId807" display="VVSS-180HS-F2"/>
+    <hyperlink ref="A809" r:id="rId808" display="NHHSS-65B-HG-R3B"/>
+    <hyperlink ref="A810" r:id="rId809" display="RRV4-65S-R4N43"/>
+    <hyperlink ref="A811" r:id="rId810" display="4P-4M-B2"/>
+    <hyperlink ref="A812" r:id="rId811" display="NHHSS-55C-HG-R3B"/>
+    <hyperlink ref="A813" r:id="rId812" display="RRVV-65B-R2N43"/>
+    <hyperlink ref="A814" r:id="rId813" display="RRVV-65D-R6D"/>
+    <hyperlink ref="A815" r:id="rId814" display="RRVV-65B-R2VB-V2"/>
+    <hyperlink ref="A816" r:id="rId815" display="RRVV-65A-R2N43"/>
+    <hyperlink ref="A817" r:id="rId816" display="KVV-65A-3XKIT"/>
+    <hyperlink ref="A818" r:id="rId817" display="MB12P4L8M6533B6-V2"/>
+    <hyperlink ref="A819" r:id="rId818" display="RR3VV-6520D-R5"/>
+    <hyperlink ref="A820" r:id="rId819" display="RRVV-33B-R2"/>
+    <hyperlink ref="A821" r:id="rId820" display="NHH-65C-HG-R3BD"/>
+    <hyperlink ref="A822" r:id="rId821" display="KVV-65A-R2"/>
+    <hyperlink ref="A823" r:id="rId822" display="NNH4-45A-HG-R3B"/>
+    <hyperlink ref="A824" r:id="rId823" display="1X-RRZZHHTTS4-BR8"/>
+    <hyperlink ref="A825" r:id="rId824" display="2X-RRZZHHTTS4-BR16"/>
+    <hyperlink ref="A826" r:id="rId825" display="NHH-65B-HG-R3BD"/>
+    <hyperlink ref="A827" r:id="rId826" display="NHHSS-45C-HG-R3B"/>
+    <hyperlink ref="A828" r:id="rId827" display="NN-65C-HG-R2BD"/>
+    <hyperlink ref="A829" r:id="rId828" display="NN-45B-HG-R1B"/>
+    <hyperlink ref="A830" r:id="rId829" display="NHHSS-65C-HGT-R3B"/>
+    <hyperlink ref="A831" r:id="rId830" display="NNSS-65B-HG-R2B"/>
+    <hyperlink ref="A832" r:id="rId831" display="3FF6VV-2010B-R2B"/>
+    <hyperlink ref="A833" r:id="rId832" display="NN-65A-HG-R1B-V2"/>
+    <hyperlink ref="A834" r:id="rId833" display="NN-45C-HG-R2BD"/>
+    <hyperlink ref="A835" r:id="rId834" display="NHH-85C-HG-R2B"/>
+    <hyperlink ref="A836" r:id="rId835" display="NHHSS-55B-HG-R3B"/>
+    <hyperlink ref="A837" r:id="rId836" display="NN-33C-HG-R1B"/>
+    <hyperlink ref="A838" r:id="rId837" display="O2P-2L-MT2"/>
+    <hyperlink ref="A839" r:id="rId838" display="V37-001-01-A0-E"/>
+    <hyperlink ref="A840" r:id="rId839" display="NN-55C-HG-R2BD"/>
+    <hyperlink ref="A841" r:id="rId840" display="NN-55C-HG-R1B"/>
+    <hyperlink ref="A842" r:id="rId841" display="NNV4-360S-HG-F2"/>
+    <hyperlink ref="A843" r:id="rId842" display="V4-360S-HG-F2"/>
+    <hyperlink ref="A844" r:id="rId843" display="NN-65B-HG-R1B-V2"/>
+    <hyperlink ref="A845" r:id="rId844" display="2NN-33C-HG-R2B"/>
+    <hyperlink ref="A846" r:id="rId845" display="NN-65B-HG-R2BD-V2"/>
+    <hyperlink ref="A847" r:id="rId846" display="V40-010-01-A0-E"/>
+    <hyperlink ref="A848" r:id="rId847" display="VVSS-360S-F4"/>
+    <hyperlink ref="A849" r:id="rId848" display="RRZ4V4-65D-R10V3"/>
+    <hyperlink ref="A850" r:id="rId849" display="UU-65M-R2"/>
+    <hyperlink ref="A851" r:id="rId850" display="NNH4-45C-R6"/>
+    <hyperlink ref="A852" r:id="rId851" display="NNH4SS-65C-R4"/>
+    <hyperlink ref="A853" r:id="rId852" display="RRZZVV-65A-R6N47V6"/>
+    <hyperlink ref="A854" r:id="rId853" display="RRZZVV-65D-R6N47V6"/>
+    <hyperlink ref="A855" r:id="rId854" display="RRV4-65B-R6N47V6"/>
+    <hyperlink ref="A856" r:id="rId855" display="RRZZ-65B-R4N47V6"/>
+    <hyperlink ref="A857" r:id="rId856" display="RRZZVV-65BR6N47V6P"/>
+    <hyperlink ref="A858" r:id="rId857" display="RRZZVV-65A-R6N47G"/>
+    <hyperlink ref="A859" r:id="rId858" display="RRZZ-65A-R4N47G"/>
+    <hyperlink ref="A860" r:id="rId859" display="B-65B-R1VB01"/>
+    <hyperlink ref="A861" r:id="rId860" display="RR3VV-6520B-R5"/>
+    <hyperlink ref="A862" r:id="rId861" display="RRV4-65A-R6NV3"/>
+    <hyperlink ref="A863" r:id="rId862" display="RRZZ-65B-R4N39V3"/>
+    <hyperlink ref="A864" r:id="rId863" display="RRZZVV-65B-R6N47V6"/>
+    <hyperlink ref="A865" r:id="rId864" display="RRZZ-65B-R4N47G"/>
+    <hyperlink ref="A866" r:id="rId865" display="RZZ-65D-R3V6G"/>
+    <hyperlink ref="A867" r:id="rId866" display="RZZ-65B-R3V6G"/>
+    <hyperlink ref="A868" r:id="rId867" display="RRZZHHTT-65B-R8NV3"/>
+    <hyperlink ref="A869" r:id="rId868" display="R-33D-R1VB-V2"/>
+    <hyperlink ref="A870" r:id="rId869" display="RRZZVV-65B-R8NV3D"/>
+    <hyperlink ref="A871" r:id="rId870" display="RVV-65D-R3VB01"/>
+    <hyperlink ref="A872" r:id="rId871" display="RRZZV4-65D-R8NV3"/>
+    <hyperlink ref="A873" r:id="rId872" display="1X-RRV4-65B-R4"/>
+    <hyperlink ref="A874" r:id="rId873" display="VV-33A-R2VB"/>
+    <hyperlink ref="A875" r:id="rId874" display="2P-2L-C101"/>
+    <hyperlink ref="A876" r:id="rId875" display="R-65C-R1VB-V401"/>
+    <hyperlink ref="A877" r:id="rId876" display="VV-65A-R2VB-V201"/>
+    <hyperlink ref="A878" r:id="rId877" display="RR-65B-R2VB01"/>
+    <hyperlink ref="A879" r:id="rId878" display="RRZZ-65A-R4N39F"/>
+    <hyperlink ref="A880" r:id="rId879" display="4P-4L-C2-V8"/>
+    <hyperlink ref="A881" r:id="rId880" display="5V-12A-R5"/>
+    <hyperlink ref="A882" r:id="rId881" display="V4SSPP-360S-F"/>
+    <hyperlink ref="A883" r:id="rId882" display="V65S-C3-1XR"/>
+    <hyperlink ref="A884" r:id="rId883" display="VV-65B-R2"/>
+    <hyperlink ref="A885" r:id="rId884" display="VVSSP-65S-R1B"/>
+    <hyperlink ref="A886" r:id="rId885" display="VVSSP-360S-F"/>
+    <hyperlink ref="A887" r:id="rId886" display="VV-65A-R2-V2"/>
+    <hyperlink ref="A888" r:id="rId887" display="VVSSP-360S-M"/>
+    <hyperlink ref="A889" r:id="rId888" display="VVSSP-45S-R1BV2"/>
+    <hyperlink ref="A890" r:id="rId889" display="VV-65B-R1B-V2"/>
+    <hyperlink ref="A891" r:id="rId890" display="2HH-38A-R4-V2"/>
+    <hyperlink ref="A892" r:id="rId891" display="2H-33A-R2"/>
+    <hyperlink ref="A893" r:id="rId892" display="2X9NPA2010F"/>
+    <hyperlink ref="A894" r:id="rId893" display="2HH-33A-R4"/>
+    <hyperlink ref="A895" r:id="rId894" display="2VV-33C-R4"/>
+    <hyperlink ref="A896" r:id="rId895" display="2UNPX203.6R2"/>
+    <hyperlink ref="A897" r:id="rId896" display="2VV-33C-R4-V5"/>
+    <hyperlink ref="A898" r:id="rId897" display="2UPX210B-T2"/>
+    <hyperlink ref="A899" r:id="rId898" display="3X-V65S-C3-3XR"/>
+    <hyperlink ref="A900" r:id="rId899" display="5NPX1006F-V2"/>
+    <hyperlink ref="A901" r:id="rId900" display="5UPX0805F"/>
+    <hyperlink ref="A902" r:id="rId901" display="6P-6M-A3"/>
+    <hyperlink ref="A903" r:id="rId902" display="AEKT"/>
+    <hyperlink ref="A904" r:id="rId903" display="AEKT-N1"/>
+    <hyperlink ref="A905" r:id="rId904" display="ASPJ810"/>
+    <hyperlink ref="A906" r:id="rId905" display="CNLPX3055F"/>
+    <hyperlink ref="A907" r:id="rId906" display="CVV65CSX-M"/>
+    <hyperlink ref="A908" r:id="rId907" display="CVVPX303F1"/>
+    <hyperlink ref="A909" r:id="rId908" display="DB201-P"/>
+    <hyperlink ref="A910" r:id="rId909" display="DB224-E"/>
+    <hyperlink ref="A911" r:id="rId910" display="DB408-B"/>
+    <hyperlink ref="A912" r:id="rId911" display="DB436-C"/>
+    <hyperlink ref="A913" r:id="rId912" display="DB420-B"/>
+    <hyperlink ref="A914" r:id="rId913" display="DB404-B"/>
+    <hyperlink ref="A915" r:id="rId914" display="DB636-C"/>
+    <hyperlink ref="A916" r:id="rId915" display="DB810E-PS"/>
+    <hyperlink ref="A917" r:id="rId916" display="DB654DG65A-C"/>
+    <hyperlink ref="A918" r:id="rId917" display="DBXDH-6565B-VTM"/>
+    <hyperlink ref="A919" r:id="rId918" display="DBXLH-6565C-VTM"/>
+    <hyperlink ref="A920" r:id="rId919" display="EGHTV65B-F-C3-5XR"/>
+    <hyperlink ref="A921" r:id="rId920" display="EGRV4-65D-R6"/>
+    <hyperlink ref="A922" r:id="rId921" display="EGRZZHHTTV4-65D-R8"/>
+    <hyperlink ref="A923" r:id="rId922" display="EGZV4-65D-R6"/>
+    <hyperlink ref="A924" r:id="rId923" display="EGZHHTT-65A-R6"/>
+    <hyperlink ref="A925" r:id="rId924" display="EGZV5-65D-R6"/>
+    <hyperlink ref="A926" r:id="rId925" display="EGVV65B-FL-C3-4XR"/>
+    <hyperlink ref="A927" r:id="rId926" display="EGZHHTT-65B-R6"/>
+    <hyperlink ref="A928" r:id="rId927" display="NHHSS-65C-R2B"/>
+    <hyperlink ref="A929" r:id="rId928" display="NNH4-45B-R6"/>
+    <hyperlink ref="A930" r:id="rId929" display="NNH4-45B-R6-V1"/>
+    <hyperlink ref="A931" r:id="rId930" display="NNH4-65A-R6"/>
+    <hyperlink ref="A932" r:id="rId931" display="NH65S-DG-F0M"/>
+    <hyperlink ref="A933" r:id="rId932" display="NNH4-65B-R6H4"/>
+    <hyperlink ref="A934" r:id="rId933" display="NNH4-65A-R6H4"/>
+    <hyperlink ref="A935" r:id="rId934" display="NNH4-65B-R6H4-V1"/>
+    <hyperlink ref="A936" r:id="rId935" display="NHH-33A-R2B"/>
+    <hyperlink ref="A937" r:id="rId936" display="NNH4-65B-R6N17"/>
+    <hyperlink ref="A938" r:id="rId937" display="NNHH-65A-R4-V2"/>
+    <hyperlink ref="A939" r:id="rId938" display="NN-65B-R2"/>
+    <hyperlink ref="A940" r:id="rId939" display="NNH4-65C-R6-HG"/>
+    <hyperlink ref="A941" r:id="rId940" display="NNH4-65D-R6"/>
+    <hyperlink ref="A942" r:id="rId941" display="NHHSS-65A-R2B"/>
+    <hyperlink ref="A943" r:id="rId942" display="NNHH-65B-R4"/>
+    <hyperlink ref="A944" r:id="rId943" display="NNH4-65C-R6-V1"/>
+    <hyperlink ref="A945" r:id="rId944" display="NNH4-85B-R6"/>
+    <hyperlink ref="A946" r:id="rId945" display="NNV4-65B-R6"/>
+    <hyperlink ref="A947" r:id="rId946" display="NNH4-45A-R3B-V1"/>
+    <hyperlink ref="A948" r:id="rId947" display="NNHH-65C-R4"/>
+    <hyperlink ref="A949" r:id="rId948" display="NNH4-65C-R6H4"/>
+    <hyperlink ref="A950" r:id="rId949" display="NT-360M-F"/>
+    <hyperlink ref="A951" r:id="rId950" display="NNVVSSP-360S-FM"/>
+    <hyperlink ref="A952" r:id="rId951" display="R2VV-6533C-R5-V3"/>
+    <hyperlink ref="A953" r:id="rId952" display="R2HH-6533C-R5"/>
+    <hyperlink ref="A954" r:id="rId953" display="RHHTT-65A-R4-V2"/>
+    <hyperlink ref="A955" r:id="rId954" display="RPX310B-T2H"/>
+    <hyperlink ref="A956" r:id="rId955" display="RR2VV-6533B-R6"/>
+    <hyperlink ref="A957" r:id="rId956" display="RR2HH-6533D-R6"/>
+    <hyperlink ref="A958" r:id="rId957" display="RRV4-65D-R6"/>
+    <hyperlink ref="A959" r:id="rId958" display="RRV4-65D-R6-V2"/>
+    <hyperlink ref="A960" r:id="rId959" display="RRV4-65B-R6"/>
+    <hyperlink ref="A961" r:id="rId960" display="RRVV2VV-6533B-R8"/>
+    <hyperlink ref="A962" r:id="rId961" display="RRYYHHTTS4-65A-R7"/>
+    <hyperlink ref="A963" r:id="rId962" display="RRV4-65C-R6"/>
+    <hyperlink ref="A964" r:id="rId963" display="RRZZHHTT-65D-R6"/>
+    <hyperlink ref="A965" r:id="rId964" display="RRZZT4S4-65B-R6"/>
+    <hyperlink ref="A966" r:id="rId965" display="RRZZ-65A-R4"/>
+    <hyperlink ref="A967" r:id="rId966" display="RRZZS4-65D-R5"/>
+    <hyperlink ref="A968" r:id="rId967" display="RRZZVV-65A-R6N43"/>
+    <hyperlink ref="A969" r:id="rId968" display="RRZZHHTT65BR6MR"/>
+    <hyperlink ref="A970" r:id="rId969" display="RRZZ-65B-R4"/>
+    <hyperlink ref="A971" r:id="rId970" display="RV4-65B-R5-V3"/>
+    <hyperlink ref="A972" r:id="rId971" display="RRZZHHTT65DR6MR"/>
+    <hyperlink ref="A973" r:id="rId972" display="RV365D-M-V2"/>
+    <hyperlink ref="A974" r:id="rId973" display="RRZZHHTTS4-65B-R7"/>
+    <hyperlink ref="A975" r:id="rId974" display="RRZZVV-65B-R6N43"/>
+    <hyperlink ref="A976" r:id="rId975" display="RRZZHHTT-65A-R6H4"/>
+    <hyperlink ref="A977" r:id="rId976" display="FVV-65A-R3"/>
+    <hyperlink ref="A978" r:id="rId977" display="FVV-65B-R3"/>
+    <hyperlink ref="A979" r:id="rId978" display="HBX-3319DS-VTM"/>
+    <hyperlink ref="A980" r:id="rId979" display="HBXXX-6516DS-VTM"/>
+    <hyperlink ref="A981" r:id="rId980" display="HHTTV-65A-R3"/>
+    <hyperlink ref="A982" r:id="rId981" display="HWXX-6516DS1-VTMV2"/>
+    <hyperlink ref="A983" r:id="rId982" display="HWXXX-6516DS-VTM"/>
+    <hyperlink ref="A984" r:id="rId983" display="JAHH-33C-R3B"/>
+    <hyperlink ref="A985" r:id="rId984" display="JAHH-45B-R3B"/>
+    <hyperlink ref="A986" r:id="rId985" display="JAHH-45C-R3B"/>
+    <hyperlink ref="A987" r:id="rId986" display="JAHH-65C-R3B-V2"/>
+    <hyperlink ref="A988" r:id="rId987" display="JAHH-65B-R3B"/>
+    <hyperlink ref="A989" r:id="rId988" display="JAHH-65B-R3B-V3"/>
+    <hyperlink ref="A990" r:id="rId989" display="RYVV-65B-R4"/>
+    <hyperlink ref="A991" r:id="rId990" display="JAHH-65C-R3B"/>
+    <hyperlink ref="A992" r:id="rId991" display="RZV4-65D-R6"/>
+    <hyperlink ref="A993" r:id="rId992" display="LNX-6515DS-VTM"/>
+    <hyperlink ref="A994" r:id="rId993" display="S4-90T-F-V2"/>
+    <hyperlink ref="A995" r:id="rId994" display="S4-90M-R1-V2"/>
+    <hyperlink ref="A996" r:id="rId995" display="SBJAH4-1D65B-DL"/>
+    <hyperlink ref="A997" r:id="rId996" display="SBJAH4-1D65C-DL"/>
+    <hyperlink ref="A998" r:id="rId997" display="SBNHH-1D45B"/>
+    <hyperlink ref="A999" r:id="rId998" display="SBNHH-1D45A"/>
+    <hyperlink ref="A1000" r:id="rId999" display="SBNHH-1D85C"/>
+    <hyperlink ref="A1001" r:id="rId1000" display="UNA010F-0-V2"/>
+    <hyperlink ref="A1002" r:id="rId1001" display="UNX001U-2P"/>
+    <hyperlink ref="A1003" r:id="rId1002" display="V360QS-C3-3XR"/>
+    <hyperlink ref="A1004" r:id="rId1003" display="UU-360S-F"/>
+    <hyperlink ref="A1005" r:id="rId1004" display="RRZZVVS4-65D-R7N43"/>
+    <hyperlink ref="A1006" r:id="rId1005" display="RRZZV4-65D-R6H4"/>
+    <hyperlink ref="A1007" r:id="rId1006" display="RRZZVVT4S4-65B-R8"/>
+    <hyperlink ref="A1008" r:id="rId1007" display="RRZZVVT4S4-65D-R8"/>
+    <hyperlink ref="A1009" r:id="rId1008" display="RRZZVV-65B-R6"/>
+    <hyperlink ref="A1010" r:id="rId1009" display="RV4S4-65A-R6"/>
+    <hyperlink ref="A1011" r:id="rId1010" display="RRZZVV-65B-R6H4"/>
+    <hyperlink ref="A1012" r:id="rId1011" display="RV65A-2X2"/>
+    <hyperlink ref="A1013" r:id="rId1012" display="RV4PX310R-V2"/>
+    <hyperlink ref="A1014" r:id="rId1013" display="RVHHTT-65A-R5"/>
+    <hyperlink ref="A1015" r:id="rId1014" display="RVV2NPX310.211R"/>
+    <hyperlink ref="A1016" r:id="rId1015" display="RVVPX303.6F12R2"/>
+    <hyperlink ref="A1017" r:id="rId1016" display="RVV65D-C3-3XR"/>
+    <hyperlink ref="A1018" r:id="rId1017" display="RVV2H-6533D-R5"/>
+    <hyperlink ref="A1019" r:id="rId1018" display="RVV65A-R3-J"/>
+    <hyperlink ref="A1020" r:id="rId1019" display="RVV2HH-6533D-R7"/>
+    <hyperlink ref="A1021" r:id="rId1020" display="RVVT4-65D-R4"/>
+    <hyperlink ref="A1022" r:id="rId1021" display="JCVHHTT-65B-R6"/>
+    <hyperlink ref="A1023" r:id="rId1022" display="RZVV-65B-R4"/>
+    <hyperlink ref="A1024" r:id="rId1023" display="LDX-9013DS-VTM"/>
+    <hyperlink ref="A1025" r:id="rId1024" display="LDX-3319DS-VTM"/>
+    <hyperlink ref="A1026" r:id="rId1025" display="LLPX310R-V1"/>
+    <hyperlink ref="A1027" r:id="rId1026" display="LDX-6513DS-VTM"/>
+    <hyperlink ref="A1028" r:id="rId1027" display="LDXX-6516DS-VTM"/>
+    <hyperlink ref="A1029" r:id="rId1028" display="LDX-6515DS-VTM"/>
+    <hyperlink ref="A1030" r:id="rId1029" display="RZVV-65A-R4"/>
+    <hyperlink ref="A1031" r:id="rId1030" display="LNX003U-V2"/>
+    <hyperlink ref="A1032" r:id="rId1031" display="LRX-8512DS-VTM"/>
+    <hyperlink ref="A1033" r:id="rId1032" display="LNX-6515DS-A1M"/>
+    <hyperlink ref="A1034" r:id="rId1033" display="N45C-1XB1"/>
+    <hyperlink ref="A1035" r:id="rId1034" display="NH180QS-DG-F0M"/>
+    <hyperlink ref="A1036" r:id="rId1035" display="NH360QS-DG-F0M"/>
+    <hyperlink ref="A1037" r:id="rId1036" display="NHH-65B-R2B"/>
+    <hyperlink ref="A1038" r:id="rId1037" display="NH360QS-F0M"/>
+    <hyperlink ref="A1039" r:id="rId1038" display="NHH-65C-R2B"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId1034"/>
+    <tablePart r:id="rId1039"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>